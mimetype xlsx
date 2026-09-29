--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cd00f07941206004f4c33dd25449d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bf2b7b07fd2f2b0d23e935323b0972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec87060dfd51d98a3ed0c74b2dfb4be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030922bdf948946e5c4130cf087eaebb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd81d26d1af7f5f64e470d39fa5d89f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cd298923b9d5a80ede738db0baefc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f17ad9a2fc32241f4e7f02644c5d347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1751375bff95f273c39363480c29738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121ea608082e54d9184b62dff8f12a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ff4f069da70d7962eda2a972d034110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab4d285747c17d11a22059e8a80f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17ee0707d19be314bf591839faee3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a170c8caa576b4df06a8628134e246913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96196d7536b606ad3ef908886138ff5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa23b012fc377ffec8d4afb534634c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94a620464bec11d6eee17cfd059b4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7e763e89bf06eef0a1f9aa3ff377417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0d2cf59c24d34074cc514813c5b3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581ca91ca49587d21f2fb29be2d111a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f242f0941c19add8f2a2baa7418a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6b01b05a07b6ee86cbbff5b8917b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758c0b2c96d41a2009fa6eb8bf65d9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643272e4bd5e94a612e8f3880a5617423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7cfeaba53c68ef11d27061a34f87224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387707aae5959228d87cb9365282f2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc047b54e9c03a3bec5d0e11a4356b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58a96f0d0cf8a82e9dc6f90152980c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb713cfbc8db83ad8061c446a0d02628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d8e1e06ba7694e4b1331e1305d3c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7941cfd66f7ca9a9092ee46331dd7d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca6df1a7de73ccc820fb5fd0c405031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd7828fe83fcdf1d7d602196018ba032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635328e8e0afa626df47ceaa891bfae333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708325625872a51f0094f1231de4cc5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f110f42e1a44e85d7e75b4dde86735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa157335420aa6220ae429ede20c98936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7f204dbfb768ecf64c05d1b86ec6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837523b33773224014b660ce196c05e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f39e929929c95bb2d331068b02cdf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd123d627676e73bd91289b69e0aefe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f01e102fa35f042469b59d659986c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f1b7f707b48a7f0f60406bc67eef842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd8d473f2f1bbec362d3c014b9c6ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69242815803cb66ec469563e7de1b09244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e943fab29c58fe01f11ca09f50d466745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efce9a12a5d9c48d752047b3d272ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90a262acb209756b2a1d507f55c77d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d502d1c446885ae69129d954867fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f7e2c40b2e1da2eb4add5d2e8dd5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e21bd8ebc9674c2adad511f6a54d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704d8e40d10e08fef91c7a27eed949651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cec7640372b10c7c8f7dbff6149b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26024b5fcffa02b7dbbe76ef2f883da653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da625c3ce52eebab89ed13398fd1f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a7ba712eb0f9ca6a8c44dc977ff9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e3d3e1873609d4b362a7f5f8047556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b111098d77971e823a0172a50315a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f6bd8d62c7aa090279f4d3232f4f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552791745c45d129175b85db9759053d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228cefbbda9a4bbd2132456291f170160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f572ef0db836ed32bf54fc603375db561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9154fb2cf4ad274a5c2c2589d273df762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfbbcc83570e3f22844fc3b398153063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43143a0807bf95f87f4ce1d44a257a2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da59f63a7fbfc1b84c2c42cb68f27d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca157ad3bc595005ea0d5f35f6edde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adad4e7938224f20295dc54f1d794eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd10f92bab739895790097e0004a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a425b24a34229d0e745197fcb06a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012bfa98f9fea4aa19fa366d2b4cb9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e918ba64525d000f8ab894bb2d1ac071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da88a732f968384f5e5011f3de392072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cc37dbf2d5014e482857d099b311673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c33de7be50908141dcbc51d62d220474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215e08632cc2d1d74c03efd5d32e79d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d7fe91223671b667284802736e7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0894cae50d72958ab4ea83894f942cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3461eda52d9dbee7a734f741fa1c7b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d2051609fd8611d7c44c57f55e73f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14572bd4dfec7d4a86fc09a845a9d1f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edff6bb60444469b34ada618f7af5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffe87be27a802e95af51a4cbd20a8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f50ee851452b71c07ed9bc809701e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e18f782efc0ee920817b316f1000184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8a3874a04b1cca79c570681f084df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e049d490bdbef4bdb11272917957886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e02882a862f028c52d03405af36a2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805ce3d66668b1945988371e435b6dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c824f61c1e36da4bd753fe3dd6f1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fb4ddb484462b1e2325f72f34dc5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41e2609fdaeb0e174f34f21772bf3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908db233582aa362337c9183abbca6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bf2f487c36675323de1c6fdf1205493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f564cead54830f6b270e041253d3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8415ddeb2805c174425bb467b205095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1f0a37fd491df2f89f0cf17e573d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7434a73c8891d2d9c054f501d19d2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392cd81ffe0368ff7c6ce1ae5110ce598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a87d8c20a83039bb608b29633e817599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd3b8b518dca33557e310b667930db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00810bc3508689733ec74cd723714441101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa3a987873072e33413dbf77861b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfce8f11eda803caba70fc268285dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813603c0e05a13cb5eb26eaa0774915104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb702e7d1228c0a7ef31dfa3cfbb9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1dd6f4da214c446940d4c162dcce1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab46bf8f4522a6558eef48948549b52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36379961eb5343b4ac24d56ec3c678a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75f5d60d27654d71dbb98a8750ef75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f135bc0f3ae25535caed9da250bca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a8057146941e5288381bda3daa22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943a5bf6c625537319534e75b06581a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c871aca7c66a727fb6f631cb52548ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb4aeee3a9cecdf98c1b4c5629980c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7514c49c57660c53b7a3d6bbd268fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f984fd69ede589531d293c403163f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc10402e064c6398abe433d475353c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4d6893ead82040f33c5cb259c1374118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666efc4f53d8bacd116ea31b51dafd94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c478ec1c6e127b2cb06bdc9cbe58c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26372443bcb2a5b928743e7e41f6997121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97b9b4fc70fd3da187b78ed7aaaf48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac34dbca1a3b329651997029f1e8f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a921b4f0543b20d72fcb9d73eeca6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28021ccb4143e370d3cdd47e61691af9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ba1aa3dc5e22cb10972995eb6eb18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ff6fa77e5f046f8a5dc83ee3a17db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9160c3f06dc306f534c8695d3972877128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79316c60f54bd684dfcef19f4fe47773129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce733a3e1352581e79809f3ee0b3dfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c304171c99491b1beec2ffa7b6f17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769665f2a20bad39ff0011492e3bb6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a0309268c7c55db389fab1b9dba3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc64275fdc43b1e5ec26ff5c2ccce6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2e4e3c22f931024c59eac5088fa89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dbf19771060c7edfb440299eab296136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f64828f72d380c4ef10b304e9606d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa9f1523d146e2f7627fc88c2a865b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb184a3ec9506eb4e81c22db759463139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4d76ed8a3d12c4508cde577ab4424140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f416f661e328b884100776dd8f058a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc18b5784137cb3c2c98fcadf7d8b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834161389233f45c412e07808f90cac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9e593602ab42f7ec237d47f4ce86b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8d75116e466f9af8674a8a820902145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0c0438564b5bf80c0cd89dc18585146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b9ab731ae9dde51cd136d924f62c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fec7319fc7e09d8a065ed4f12b6b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e652ab608f0f695703ba0a325d751ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806864e60c39615b770d365c52fe2f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c84f1e43ea757bc5dbb294ed6e605151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c4feace8a686e8de9057156b3a53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf256775768860353a47a65c3bb0874153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83846da06b894aee382320f49fe3b2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d8d9685881c019893414eea26ed9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fb16229f5b1c2e63e489a1841bb45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ef2b93e6e31792d690b842ff8588e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6031319c9244628ec25b4d47fcda9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaffa0722768317ba790df21bbace4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d536a6349454308c9d5732ff9194d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c4eab74ba58a21209b9672958142b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9bbc4b28ad483e321290f86b5c827162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03e62a48667ed63027beb9fa5a53d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c8ff0a92b1b77ac6ee91277d151b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a927f5e2381846ca3b437f6e1a671165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e081535ea741af6c712b451f94bf0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade345400b412c42ca8cdcc80c3ed4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170624b92ee61ac4abf512f9490161168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec5ff4cc47a122c0091fd59515a9b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73534c2dc332528c3b59f8a757dd437170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b095b30b44a38254d3ce92584c1ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5c55f4ec64e86b9f0107bf3c2d8f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4812f02da0bbf49fd79a79ff3d94f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49328fe8c683d54b4b0913184cc8f9b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacd669ff5158d5351cf9d6f2d56fd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbed4952c9c0f99c4c508a6eb4b113a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac5c0c49af3ecd7f577ebc5f7eaa21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fe674050dda7ab3add224e025795d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b96522144bb688bfd6fe14b7376cfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982d6865763dfba801f7a6a0d3f7acf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca6da99b75306030c6089c00cccbee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf17637d129ecc41d5ed6edf9d335a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890081b8238d600b601a2fe188e4ac6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bff0dba9c1ce1b3731a9f3cd0ed54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4e1d75bf7315440e6e639a610a1ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3688604b35ff92d6e54d7d0eb6662186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099fa29657f45b7e9956725b142b392187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da9dda8b0d2f89f00ceaf62fb59653188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a49f485200be7072c18d10bf6032b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82380de7455233df888791b4bf82783190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fa8341b69e568941fdbc3501ecd0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c725ce0b08ca1641310f4439f6db4fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eab4d9bb5bba5a92cb0af2acd7f99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76f9dc7997df253f5a4be00e4ce73d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5dcbac3c5dde29dd994839fcd765195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3690b248eadab6725cdd68df52af3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e62ce722078d5bcf7425425cdf509197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5222a55dab5be58d0745f03c142870198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34e5a3c8542233d694d49ae284d04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2836732d8445e509eb9073c2e439c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690335923ffb0cd76c7219d51c50cf5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f74fcaef568b417a5873ffaf4eeb0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf499411b91606ebbe64b8a11196325203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4988b6b7b58e1c8a883a47910a63f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81453c53761f313386b74b5adff29a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd37c328832258d589e06667eeafd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a149231687da92bd752af7a6764014207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d4de5f65d7989a8e0bcec63ea176f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876a904ff6ec97446dcbef7caa4deea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2b0aabfb6c48421b808347168d1d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d8f72ba265c70e2144e12c4619fbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460988c72a3ad4af83de6ca79c7db2b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f9d800fe4ce7fa319be63e5081780213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289c5f4be09c129c943cd744255970b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424469ad4cd62ccdc69f294eb291c53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d868690f04123fac8aec51ae3d0f931216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa24ac2343f761bc9ed89cdc0e738217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549f0a9537013891fb6d0afe025fc0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e837b80c363c1fda771af0a74ab0d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422f22d0bbc97b3682012fb5e53c55d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c9f6acaf5927e11f9db4225012975221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31633f73080dbd2777d7ac1afd1e6ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47103afd5bda8fa9406393ec3e17ee9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f7ebbdbe2bae0c54e76c9e2c25df1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf672966ef5599ddf4172c0fdecf927225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841762021f27d2a9e9a660d2ece7218226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7cf880f615b53efed73f58b7fdcd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cb54fd59f59c9b6f1efd73e872117228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0aedbdfb5610b1c84e973f4dc9e90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008bc03fe0849efc5ffe05e7ecb36a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da6e98352be36df542993b68a6aeb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b275280a8d9cafa7e18bd986bbf400232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93bd6501f5794e6ed53fdb66766975233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1f86b52b048378ee3202b358e01cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d66741daedd205ce70ba2db0caa8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a72d6db9e6367f4a08c8aebff8f0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db842aba639d7b2683a36ac810b25c6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad67501c91a046ab4ca6fc0d4f386bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5c9c1d58eafa83f55f5d6e0893a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e371637d53b514711aefceb71c86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bbe2af1953e2e748d956445a7faa8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188567bc1c639df3f8ebb084fe7e6219242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc53a60d1d7ae9056e068700607ec74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20053450e7b145f0659c215463ed4d67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990c50b2c9f34d8552a32d8079b870d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b962aee0313c752fb7812564aca18b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d044d412d1818968f6862d3a4d071f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c2b39c89dcd17e967beef4f98538248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d07a7b0a641052645e24474823bf58249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f594a49342071c09900e9ec23a9168e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec6a25175393303a6e1136c0d171cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19075752960b1912ea88a4bfcebab5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20278913837874514ba82f336deb58b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a792d4293dd323a4f7c7be93e6c308254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06e2fc35946490a8084bd66d45cb01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b26f15d8da7c891f00b22da7bc2c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19315688e5f08727699b811e3eb300257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a353aa5c5692a6e619825b2c9c911258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c83de20bae123f8c9a8788d0c00a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8de9edaef37f05058b62b104221e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643720fd504cd9a3d618a366665e208a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba67f0e952e29a776bf7b9779709b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20625556bd3976d668255ff3b1cc214a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216594a5acf35d0f5c907d14685b699264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ffdddd2c92e6bdc8bbc0a4fa8368e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b9900f96dc41dc8dbcb6121e54e02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb25d99fa052d86326636815086dd6d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266efff7613af29386a045c90e0199d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2cace6e57ded0e16fad0a9945efc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1496ca653831350776d5405518e4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e8e5ca4e959ba316123a98fa39435271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34045c60303f85bcb374644e7046c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf905a1b152f3d24e0a18fe5d0aa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc0041aba14844bacfcb4e01040d6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1d437830b93bf6375536a2236262e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dce782b6966cd7ecad444690f1448276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5370931a0465c5d63336c3f5d6ea9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310726ff67631ce9052262ec47a403d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734453264a4a646cdf6e02dce4a29f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cd974d9c0bdf81e3bd60730c83996280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888747c6d9ba039cd93972c94e43b61a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148dcc5d95a0cc89c220baef38967d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2f1423764e42c52f8acf27f5a61b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059df5834b8c66b1b357c173eacf45a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de575c9f76a7c77a07f2993b0cf8c68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855abee304d8e177fe361cd864bcff1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a736d5b48188188b04c83ed78ee7f0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c443e4dd1528ab09aea1028c29c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42108f3f2a6e2cb8dcf9ef4ffed435b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55704b691924877f2439005d1d3cd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da00ebd19b15b68e4e96894268c7cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8163be7ad25ab1f73bbdc3bd29d538292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ddd48830e393f261f8ee80c1fab98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c87970db299e6feaa253f529da5d9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2667089fd1e5beaae5666958acaf033295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478bb18b591d2427d5f0d499aaf1013296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b6f8965668e007bb9aff1937de8b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7f53f1aa6f4a6bc773fbd0fc6e608298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feea1e6a81a6aa1a8f98c16c3c375aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85be1705f480802c8c23ae676b02f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b850c8ccb6826d722554f5af1a1c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb435fafc3b6b420fd0afeb11d71ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd51a747421b1a373f2b78dc0282131303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042091724dfb0b2593c00cd72a2c3b42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699fcd97f78d9d7123bef559e0197ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc587a84896ede233c71b1712d6d436306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b02f629ad84bb85fd62a895c233275307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5e21f17cb4570696b73cf0268db53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337c633c0d1b83978d5290a3b8fdf0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d7862295708aaddf326c6b878bd1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5364257334669bea7ff2f80d9290abd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df5523d0328ab60d8ef5f4b6b9daa2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f421393a44a0d732e6e0a07c15a5727313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea179216c0c8620c006801a80f9f1cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633be13826465fae55db5f61fe72959315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e749511379e6fbde1e393077a450ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202ca6c716e89f1b1a37ab4ae97762317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201d64de034c28ad9264d98a56032b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f263ece9b30bac02798d47128fe925319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44ae4680f390af31bb7bd360ecc199320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151502b14f771772ce020a192e3a367321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151a2f8f82648bd6f7f7f733fdfd75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674be7b6de2015886a9b406689e055a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ff48cbd329f6f94ad1ab13cf7bd43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc01d77f747b42056e682f3b53a52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823b7cf45839cb60f95df88c0afd5a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f152b351b1a4917f3f132dfea1c9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d5cf947829fe6fe1739f1991ea9ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007452ef1a78ed35a12755efd6d360d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d249d1d18380e4c8922a4858543806330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeb1c99f78323f4fd3421361e32de0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a3a9f39cb7f941e0f269eeae1b52e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79013ab743508c55e8a66d9b9ea74f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38c60e0347e76af705ccb7aef2c83e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbc995c471facb4a11de8c82b1f498335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10760541dd9af353639ec3d215630349336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c6886bfcff49b052007f2876ca9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222e3271bb622f0feef2368f7eb45c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2872b622ee002209008e7925cfd97339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289759255057d86f0e7c2b4e0ac3dd1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce7072aac24fbb60fbf6bfedc181ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9c4e141e72e27bdf33c7999682725342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ef20e3b9960051fdfb0acc347d926343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112e0c5ea4f05acaedefb78e7c57c75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7af6d09baafa0059bf1ffaa4ebfb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be33a673e773698ba368722a115041a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266403b460474bf79fc564ef76ea298a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052f00375745be7c2c5bf2b09c40066348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea09d78521a9799d5901bb63ddbb142349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8e96cd315cbd940b7c03a639cf0f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940445e191ea28e63a0b22b911eb15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb06013d757bc6d0ff7d4c2e4679022352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08931712fbdeb7de6fc618e8131e12c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59171916c10cd72e5e1b1aa4aacda7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730126fbf6e378b8f46bd34f288e53a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e98d4719340870e2538bc85397b016356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aafa7f055b26f429c911342f900790357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b53d1e3b1bd8f57ba5f50b31f9e20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ee8f510b15a018bdb5236847d6ab5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319672716b05b6daf34b337f9d5741a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba66f28d6b70d929bd8479ee087036361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59958bf5c350272e0f643403491c930a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08f392ab44d41f106d4e6b0bc9a62b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b05abfae4bf935ff5e0de3667eea32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3294b820de29185b2ac849b277fefa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b292629139b46e6156a59f8413c1197366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dd9becf49c993b058fad17f141fba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05822d37bd45ed8cb563c66120487b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f436d472d4df26ea9cc5fe28beea4b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334cf674f32649cb87222a8b4a3f1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43b3ed9bb47ee0cfbb7629ac0630c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b5081c6d686b1953ebaf19c477057372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfcb77643dec3f6848de8b7809e39c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e9ac1a6857c5875a2b675827a837e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e4f2e88b409697bafd477cb0c86f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6454d768a26a2f63bfc3f37a94e1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c84713506247bbc5d509d190144a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ec231d65b0d89b2d7a3629c1c48ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9402dce01df9599c317d72b032d14a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1791aaa628d8207d0e02f80780f3a54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677c6b1738cf4fbc52773b4fb8de59d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343c96359d022350d7e9be10081682382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862d5c5ddc030aa7f157a4ff580c5fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e2fa98462102febd4953469548822384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b9f01f1b884e1762f3929c830bae5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98b1e6961d80a2a837904850bfb951386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b679b0bf724f95112c5008e5793777387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a917b8dd24c1804eceb83a1ea263f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fa52e348bcf8f330a5e51e95c72a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf4645d6bded60251acc6341b9a159390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320e03a50e41f0da9747be72e687cd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070406e50d26aff0bcc16d30618ef36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b1b059ec3937f7b3391255d2e16b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0ccd866187cd8c0212490bf958fb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7b30480352a6625b4bb262858b4d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110434ea909c95ce50690ffa168661a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69b9a93b3fefc57de9dc0f6e4ce472397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6038010679383b82196962587d695f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf328f09c49551ac3c19ff7d4a8e9d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe2699ee0572961cae686d886b7c66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95f799bc1c48149b47b2c5c84bccd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b09a6cfbe61e14e07a82ac98c1609d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ae9432dd2b761a208746cb061622a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b04c635d661e895220f53477c68d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf4e5982465e37ee4856cae3c5d7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45fbea062cc1ff1d98f245c46b216a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432bb419365495f26249ec745ed8751407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcedeef6b05f14d6331d0d4db3b3ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447275da33771a787499772c79e0c02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d67a1663d800435f6e69100c0d411410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e481da9e1abb6ffb25e1cb83a40225a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ba21c9df2a86649670325a468d0a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737650fa2cb5750026cc830d76c10931413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc62420c8ae4215ff22376ac59e70be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf5163ba9bc703d08b50b6c9bb3806415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18000c4c0ebab4fbdea8eabb9e86bd17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dd5ff441b2c7f735c6825019e83c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae195081c001453c649ca709397d2ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45e7f407f5e2db8118226aa1645870419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08b8314b41f959290d8413a56d437f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666be61fa3743158d5791aabc037b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6af5cca2ef589af15b17c0c8c0181d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495830ad35f6bdaa351a61d7c99964e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8b93ca9fe3d6b55bbb22ce201a59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80123a7b7f4a3b29a54426b0571e3a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdaad9212e1d63ce40726590e6d25a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89930996b581a9e8931d37b6cc642a2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cae0a9c21664986f3760584ab5b26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e92a7198a29ea06d1331d8650bee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804b30c10ba12a0c151e98b5241721430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbac13bb3d98d078d8e64d7d97fb1bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4becef8c08eb9ab4e3aa25fbef6b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e03e3d6d8a50b79ac389ce8be45117433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15742709bdef012fa7a96016117acd6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e26518e0b9e69cf5277c34a5c2894435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c661286d71b99d849a39f594a8aa0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb54ace31ab0744cff7aa6a90f4dab5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375eda23fa35a178d628ad36c20640d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d72d079b04d4be2a25353637d57b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82414d4d19b8ea6319e2e075d97da2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a583071527ab8b4657c123b09b0d2c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f4467525a75646aabbd3df127a9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fac8dda4bcef07dc9504f0daf59f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46872c403ee830aa7632cf33353973444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6b6afefb92df7018b509150021aa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae7ac691f11c074ef5616500d6aafa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1446eba9927401986aea92966cc1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f535c3f463724e593b77317037228448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd518b3244e6d38a77fe3a8799e51de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe28ad8818532903c42ddf6f819372450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8efe5f73a204f918a5ce766380a83e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85b17ed6f0c426856b12537e47c5d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ed854a73226f1d286454c07539945453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d267e7c04a842774c1a1bea303aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3124e8aaf1a1f499fa9827354524a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49393a9da87de9b79cfde322002ada3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fa4ca5052b9f50328efdaee124175457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935cd78edeac1dd9f3694587a960f7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20fde48e4bb6c2c30d89a087d65e71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad346de0ba6bd6ab7d246e7d9bd3ad3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd8c79b8ae4e19d41f4c22c66155be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a65c697f5ae392c304468226acb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d03a26a5bfe081a8c4ea74500f75e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581022491953d47d4eee6ef60e7cf4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f0d81bfa577fc4d961007ed3c542f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8ac3222c82bbb531b2ce0f0315380466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca55f051f4340eb99cf0801ebed045467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3f909d875582e16fe9a073fdde991468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939310a7471839468a068ed3bd6f8558469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d9afefada0cc7441292103e03a5f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca629aa757359dce31f7f5d9bf1570a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca980dc195504786fca818e775bd1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc5544de3ed2d19ddb6dd405115592473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa508d2d55824c270d8517a7778d7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685c39de0a0acd74e90ca5e2db4a2f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480a4de93d45a50502c37440c2bc7b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef95561dfce05baec1f77c688b8ffad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2051a4e6a5ae977976a5d3a279b2cda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd231a53122f6727f669cf73259329479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8f1c0bc9255fa46a24fe88656cecc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b437d90362008d515e2d52e7fb2e80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34831294235e2c5d509661ba88151a06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cca68ea43447d31c538a9a22cecce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbbe7be4891b1928b65260dd8654cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41a9a90b9210f77b4bc9c091784870485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aa26afa4356ffa3b54fa5d70ea5cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1d6122b8677da7e1a65032f8c5302487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d94ec80af2edf6eb4faf482e4d455488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6565b6a89ae807b8f39667e01079b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eecbe593d31a14dc37b4421c11a2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e7ad04dbeb08e199fc5b8416d0eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e20b99af6fd5cf309238e18e9ee2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67195b351b6f30a03537f80f447e83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffafcfadc070409a2da94a2adcba27e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f69a2f5f4f5d96db6604da9cfdcb50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091315be400bbd8c0d37918437c2c63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ac1b58be067c0ffd298fe93cfa048497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc655af664eb859ebbf3795af9eb7aff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d16efd65eb99ba99f5b6e85f4cc25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffbb8c3f06cfeb40c77f57990d5061500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23a511c933802c29e936602bbabd25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacdbdac98bad33f18d4ab3d14bed05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92475ed499ac768e55117935585d595503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb5bdd45a109d5e7e994654c131fd8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8ac8c0917de0c9559295294b6ae4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bcc7d4625866d9a15b471687fbd32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6103c4a382bc82512fdcbe53c62e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a1d2d6e58b2c3218473df19e8e833508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0d84ef8cc8be8c3c0bf9101784d95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb078fe8a66c10f3049a4aec3179536510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f0cc9105862f31215aa16c120bf3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3131fdc92001247e8ae3cdabeb50ab3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694d68d7cd1a5b44f962160385b0abc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953724b62848acd2356caaf9b957d6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc268ddd8282d56a3776f9edbc1550515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52e8d0398459d52591914b3309affc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d383ebf97a86a92ed038fa7234c7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f18c65c93f527d9a96b441bc1af46518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff373c31a97fc89af7ac74a0ab9561519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21615e983a119b2370c023b962d54a07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a712a4e02a743fd3dcb051c64b2fda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e7aac1fde271885b1821510ee1faa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6b72d98bdd7ef6abd64b07a733e66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc298d94a677171e4fbe3dfabb016a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aa0e510c19f7839309f52c3fcf475525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df73dde4fb02d908e58c6efb90beb0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ab0dea8c826a6f07938af624117cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b93ae07b59eb3cfa93819cee32d41e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb66ef10f4ce39d7bb07fdef76b321c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80f63cb936b18d5de5c4a47a4e93df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3b112740e0f41b0505ba8874b7364531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba66d4c13fee1a5540d334d8ca4ff2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb141c6bf6ad6db133417a1f936d56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ecbaa16f8b307c78369b1614615f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3921a84c9cee6164b8659d0774e87f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd323523ef04248e74782b37775b8a76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bc24838d1b0d6aa4df70c15badb7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c0cd35b9e25a80ff5168d11da38af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f09d597a6d1624490f4179aac0418539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378df94394a470b047fa840e6b321d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53285b65bab4691c40f7b858182f1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee85c68dc39073a0c16c983ae284225542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347010a7cf133c426aea30737b0502a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6f54bc6208dcf56713ea8cd897c90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1329afd11bd361354b748b96ad2fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b5cfdc68528e10a6125e91ecd699a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d26af23101f16d785d9b0d3957eeb6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e24e3b0346c6c496572bbc769cff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d200e119f328bb303d8b0ccdfd7cca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79c3431572c43c3cc0adeb17f9efed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bed9bb40d9096d75971308ad9cef7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3b7bd4bec8a9c6c190675e9930dfd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb0591224738d1eba1ef63168ba287553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b38a9fa12fa612f959acb3d959e4f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5665d45f5f57d54c9ed47e20989d3d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7c0eb4df51520a1bf67c8e023817556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796b6716701bc4e476ea2141d602b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa76faa92e7016162666b80a66c9015558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dac80351a10922a85508620f6b4609559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3aa82c929d33d8661a3b90d556073560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf202596edc444e16e2fb06ad38de51561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ca9ea0690e230a73615498fd1e8b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ec82af410f6a6f11118ba4c733dba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2187705789e961a124e9cad1daf73a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bd412dea973ba5d38692db0b4cfdd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999e5850d2e06ae79aeec0a1f9414cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e75da8b6d6f8a8924a75194c7fa10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a5afe7bb95ef470ba01c6ee639fba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d89575f58ef6337681264b3d1b8ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c8549678600c5381400864c462bef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1366d7f58b2a8626894442bb55301e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8694138906538ac173e4ac2d162ed5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1828bd0ee01562e87d683c031da4bd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c18eb462ed8177110fafa15ee55b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01763516a3a80d0aa8d9a163c51d1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f3ec56cc2e11d52fe4fa6fb3822f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc23ce0de4b07b9a6747f14f9b7c9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe4c6e30654b880750f9ce707a17c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a3829f44f9bf89118ddd5c75841eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf70df159424afa4afe65d4cde21e30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771560e131e6c9d3428a3e35e098d12e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d4a1cbcae50be07112bc29d800f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a497f4f77ffb42bb1317dd0a7bb52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548e6940bae0f8997a373f1ab669768584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04606d2f4d20e4873ea898aaa82310585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95987cddff1d5f2dd784716269ef6378586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a43677adc5eb591b2de7ed41b571d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980113d272d3244667e4400724a0362588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25c89caf1586207531587b4d35cfad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20c69541756fab4317fd816520bb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99686263f0709b24bf452b73143ea4e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd863976b18da434a910dab82c61aa5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e220c707ab2c419d38807241d1e96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325977c3c20c69a71ae8920248a0ca92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff51860f880d6fc4ae8581f4f9d42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9c8478cc9bdeee15fda89fc4dc819596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695d069fb767049339965613a23508e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7196b443d002ad4f1b5f374756c13a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c53ef38d7af9c6858b86b0b09f604599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4665aa9452156c97d2a4687d158f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb830eb8778c754dd4e64057cea664601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42212031bb5e5ab0886030480c8762b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42267ea46f854e9fdaaeef6c6e5a5f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf590d33dbf334162eeaa960559ee89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646557fb1ab5bbe35b949764cf7c8117605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe58d8a019fc91331c73dcec202d943606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5845b44e7d10b5af9207fe7d83b21c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c62b80b712f24ff203df8f05b290d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591cd1becc9d7c764e13ab41c53f578609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed76031a677e32c95c84f571ad15f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404355cb1aaa591acab6c5bbe13bb178611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7d31540e9e0eea399a6a32ad296a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f25d59d9bb11036e6dfe6578600f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7f8a7b90464380dd8dd1efc989398614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd7ceaea135c26294bc7a32515f171615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9adf8b9f089a93f9874d73d78e2ff2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988efa49c6f7d3e8e37ff28ad8b30d1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db373f374cbacb16c76be83f0dd8b1d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f266dd1107f0fe8e0733f7f9ca5cba7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a7cb03a0614321708f2fac5ca53a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88041936ea379be2b3ae94f9728834621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662a12e91996859ffaf0268050ae983622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2de6edabbf0f4375254498ac36484623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efc73192be308361c8aeb8335c741e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a891f4d4e2d5f209cdf084507f70a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d869b0d4309896873430cf7ff1500626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f5f4451e06aa2dd2d176d819f6522627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127bf7a7d406057e98b942fd0488ee1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1bbccc2a44722fa1c8f3eacbff81d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a6d47d4a4164e5f2e0903ffee3fe9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c63ebc0e7a02585a298b0ff92a531631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a827c35eacd2b402d468a951d2990632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557927a15ddae65e7b23a8cc402b067633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be646557ad84d451b5a6d8da8b1e90634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b2e612398a5980e1d6210290d39f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118f3cee67113ad49f3e6592709a3e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b2134220c4138c9870d5190a5de22637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872ce8c45b04602e78d3804d1e87efd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d40d77704f4f7926466b8322e0ec8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a4d93ea3f933bbfddca2eccb37d3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5b953e4b59d49f1fe7c6211b50d7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eac125f5d28c0feded8ad7379983aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bd4bf0bb870bf4585d80a8c6888c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb531106ebd65c77ac575b2b2b2859644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b806a3112a72e8c862b97ab256058645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633419eccb0b3d7639290122a6207ca0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4827ddfcb32ec3a960cd2225c990e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d83375268657a2f947848bb1c2bc6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d13c71e99cc111b245ab12ef307527649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab741400c4d9387bc56a0d366c490ef0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f800fd1ff4277f5e1e60d71a7f1e8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd885991301e0765c96e2ddbef3aca2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0b23bca2bc757fbad6821fd68913f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545ceaebff270a9b7809c9122c80778654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97609d0288e5171d316b4d9e3c9cb9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856fbbff83f6e2c74c9eadd1234822c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407809ec24f6a10bad61703c0675c52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f32f5f4cba662e1d09fb03e026079658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f577bc80276b319826194fc839b5f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9384248a7dc03bd724769d3251410f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f40affa01acec9df3334090859f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e98c24c3cd0b59d267082670aaeb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b29d045494df92f2af9db6c0be5cf8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971aa70772900c68a0828b0373b4c67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cfb6505e52ea1890902e39fd90623665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2b69f1f9e0b8a5c4ec16769a2d4ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cb1b26be7d888ff833f8839a219a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33c7543c9312b629c44de951864718668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a46aeeabd35425c5e507dab500d1c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cdad5f97307f689042a61f0a1a6b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d1dc3723851036d0597f3398aecc9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eea5758ab4edd79a5f374caa5f693672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cce77982a25ad8df07a3640979847673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a124d8ac4eb13e94c9cc3671adeeae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5eb5a4d51a9718b40c252da3ad518675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af702ee0039aa9850afb5ff3fc10818a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7192140ca04c90a086f131c720ccb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eb01b101ace84046ffb05c6c9b2bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403a69af32ba497bf170656d185f5c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a1ca0d5ae4647a01a324c182ecb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b7a7134cf074d69c8f9345ade8a96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a756aa54c45a1932a1d403b2ff7487e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daca3f337760236222f6587c38f88c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7e46ab473761c920a061b523709dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bda6835f4d03eb862c7d988efc7168685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69845e1d3df4b1908943c0ec466f5c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1c43fa52af3c5ffdc4c54040a62dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6fe23bfd782d217de7a78a408dc03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50966abfa9de7f6422d74854c35dd2ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dd68ed0a9f83bf45ce51d7cb07e31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c744a1102f5b1f24399c3a4346cb8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc5be30264f28a03c994c66844145692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f7b70eebf34aedbc42f09efd9817e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58bde56b231d9a085ce3f53b3c8668694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444557242045fd575b6348c7ea5a747695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee94cea9d466df41dc3b75fd93e24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f7f12b5709a5331efe81e95ca4f64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd2c1185aaf61abcd47333bf400a33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb342ac8a42b79d5ab0ce80ee7f515fd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1078eafd5e49eca1a4d4dc062643229700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326270a553e9b39ce38f88622e9ea673701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6744fee5785dbf0f6a752af1984ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fd5462097c184f479a609346f623f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2726855ad1ce10e37a3f1af5c92390704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1a6a2265d670dea732e78cfa646c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9a0d522898f964676a2ca5c7fd6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57bb0ecef605932b1dafabd0591152707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94e46cb802ba85719fe97e3c8675e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c86a6d1cdc544a121bc7ab055a8a62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2e32315864e2a1ec793f4a57e2ed9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f355934023ca58fff22bffa25ef11b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78773f711839b96605c37a4488bb5fea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49782720eb67692528743bcb39562424713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16578865fd2b3776fc6790e7e2964c43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e770052474d21a5b2a7eb57aeb37ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef482008d5ca80418a7537c3b3be77f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a42f433eba8c866a45bb0792463176717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a32f45755312e20a9fab4b7f896c3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba52db78d60c4db5af6b68bc7061bdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de88206080da0b05579282fba166e9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4241b7256e62b7a47e436330bbbd4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1453574fc49470cb3271c33761bec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afe5fb5e7cc046d0732b948c2fb0b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a1ffca92b472c499c79df5f09f9b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296ed9e60d8b52e874f5448a8b5f1ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e701a8925889caa88306e55d54ce55b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c8b2d4277b8d928a8cf51b96ee36a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c3bc17f715aa9f7299e296ab4824728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb8d65fbbda5fa99a44b79b738defb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835acbe5872fbadf0aeb5360e65b89cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2926d9bfe312d5fbe6107e663d338731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f1537ef049a72de5d71ea5c556724732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9804929884416e1d1af40e8317dc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c287e16347c712d5fddb795ad50d4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc806530da10f8818b205eedd59f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310601308bf2525fc8789d8032c69cbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a164573c1276f1e2448401f0e62c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ca7cd456e9da162f57840b2229172738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844c192d57e1dbaa9fbf79ffdf64424739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e250da5c2832cb45aab2a2fa1e99576740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f44fe9bf60d2e9c11501d24079ff7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae2c72ae8ecd34751675eb275fbe25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f77dc5073fe7e8641b2feb00c50d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda73265eb32e2bc3a60a651a6537b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865d65cdaa292d4b3e7efafb05aaad3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c668352c3e17632d547e504901a650746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bd02e8dbb89ae41e121b34e6c1c2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c328ed79d6e7df45e98be2f189be1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a577b2a5c9398acd39c1f2f41f66aec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de128171c2551fbbb7519677881a4da5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19068fe53ed77318761403c65f8cb943751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfde6d185a64f8d889a01a8209ad1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428c6cb123c966333498403e05ac142753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9f94e5fc0d08c37a600aa416e4560754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a98bc6d6b7f3f2c49d859aaa444aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e00cface4f2b68d44e7899ec7aef5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c99a2aac95c7acc3188103a9c503e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5e8f0dcfc9884133da61f3d811e6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735dd738100bd4ad8084e4195856843759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9cc6a7368f9fe2a38e7992e31014e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf079eb3dded35ab241468b4ee6e9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a403ab9b8ab3efe0870979c7ab980762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0195d200f948cd636b72c39714240763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd5e151ada28102ef12321a366af92764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbbdb2ba34554230f6bbcda8098f99765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4bb66122e54de08c6efb768ba7944766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4f5d02ca00871e285542cc244ba51767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b6af75533e3c88d542592fded6799768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16ba2d6b2d0e97f371f9e40fd693d3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8ebf58e1f758388af492778cfc224770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c631cb5ac496035963e392b624a5c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830802e16afdc7d5f85e2fe77d7008dc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd49a943b6cb6bf01c5ed57808c597773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3838905e0244bd133193388b5a9c52774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f42231dd772bd6eef1101515371b86775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f4526c15e3758109ac53cebcdd6e6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9364bcc8bdff2d3782dfb1b348901f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c2ecfd7afbfcffee40729fffabb07778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4456bda654d5f978df57afdb869d45e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dc39514a536ee5552e6ff0c6c3c55780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497182ce9532dbce55c588c736d99f7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a65d9f51fe4b6fb4de26c41c31218782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebf4387536ee664428e2ba3ac5cc9c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec916c4f95e82476e4b3b2917b146b13784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809b2ddf4f75a084284dab2376f85d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fa56aa23ec87d0426539807bb0cf3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd25c09dc2fd93d75c6be7d094f5f9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2545085b825a718e63dfcfb5ab949f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d71e5becd7742ff23df2ae35b8823f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c4206e660d414f60b06e94699be7f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ea81076c31b81bfed8d2bb8ff8d9f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b0322f709aec200bf4c3d213bee19792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfbb6d39c594b7edaf408060c4c6d6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cd77b798f0875cf731b8d6b309caa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fa2e1efbe92596c948e87fa275df5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30803f2d3d753d416246730ecc84359c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c3d13a8466589760f2bd90d8c35f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a52938a1733dec9ba8aa50bcaaafd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343257ba0157a36a225f3618e7d2b150799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa4102c4920864d394241c37151c57800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a834c3eec031cb597099ed472acff4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee337b3bcd09fff9fe551d3a4e72b387802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c3e30a801ed3800549a052d651bf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0cc2f5fd143e5e07ca4afba715efc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947ebb76e81ce630ad0f01701c8b481805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8f45c4090eebb657fa63f0b6797bf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e64c295c61500e12a88d9b17c19bdb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bcaee3e133d77568858893f63ff81808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584adbfe01a7f78fbedf11ca158890b2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f50f525d54adc03ea79d6bd727319810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d09667290e67a0eeb878a3c167bc67811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57bd350c28eca6c1d335cf0125a77f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fb1382766a29805069735cfb8c01e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbbeb9ced89d00ae1512226e552b92814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d99aa04386dcb6b18a0478f2c60696815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af5e8cf3de061c9015246c6f065eef816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94ac0a32eb6641d443bfd84c38c91e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b509e0db66f776c36f8551b533bc0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12540553e5ee81b9539449e796e11959819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da3491dba2ee6ecd0bacd4f9e4172d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823290d058e9675befb4425b3cabd04a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9f9881191f4513892aec01ce26fc4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b25d468cd26fa50c15783acb5543c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802413e7f0ea93f29fd52d5d0d105e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a714923b964ba3837cd9d5c4796d99825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fd0f876ffe51f32e38aa23adc1ffc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b063b3ad09ca32d107a52ecab6d7b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f84a29bacaad78a0efd6031b0c109828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17d864c04136817fe63d84af703b70829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69379096ed33c15f986c9b4f83f0faeb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89368dd48c4d171a6794a87e72db5dfe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7ac92df55fc794718f9dbf30dcf8f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ebac0a2f786a6146eeafd349cf461833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c36e8a4da8248b740851036910e43834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e17be55dc55fed42b107bb0b47959835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824300926c938255ef5ea1200573827e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6939647e523a51d2f095cee28cb2e74837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a34a71fe2f9c8b31325e8da08225bf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7151f7df1d0949fed52d2e0d2d8ca839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa9fdc4157baf47e7cc4c492ea08e3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12f4f98692ae2f8f7b373fb98e232a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379231435c53fe9d27801738192d464842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620f2b5be2b2aa85effea75a05e478a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c4b40464542ae3fae042eaed0d50b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eb093bd8802fea37de83f6a4117dd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ae4528c337a227f0d353bfdb2f930846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ff6a752a84011f123c01d0d9332d0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e79f35b1c3123aaaa65bacd12aaac8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af355fde7bf4f44b5fe9b59f0eeb34e5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4fe45d2c51f1c64eaca48f4af7345850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2c5cff0a3637985283de574e8c99851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72250185904f6f3f3f2ab16b17d177852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26336a6682a20cd2e34f0b2b093a8c72853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dd9cc6a68e5592e25d4ffcfc9ae2c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013986cddbeae2913e98ad335c8149bc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8f457d23fc6c134f6b4e5e27a247e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24535bd7e6e6437a0086313b02c2a00857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769870596e7ddbb84c373b845c61366858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae9d2b7199e15b1bfea685b48a5584859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89268f60c953d267c5a6d338db707da860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79adf439165461136e8876dc410a38861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e061c655d2f2705c52298bfcb74092862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023e93f823f2d16bebc793c521b60cc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe41b973645645cbbe12b5ac3d1085864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6b29a2ec978eb528b9bff6019e840865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2639e39f8a7b2d48b083f6508890e2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23156f909bc639b8c6007f00b16923b4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a82651aaa423bb93ccd6ecbe82d22868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f943f0f695d751754fc88279081120869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa1520c64b6017a1e401c56d5b508f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9c3ea825764f82c139bbc00631620871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38b9100218f561badba6563d02c92b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceecae4812fef3bbdcc1a9f94d0457873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30656bda8a750ebec3d6f4206d3f191f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8c6310c63a624a92b1b3b57e66129875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df8bde78d1ac528fd0e29cebcb10a5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099afcb00f57ca7d6e1c4cc6b51bcdc2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619d32ac959836de2385bef8e3cc31a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededd1186deaaa6bbec829bad459e5b4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cfce63f7b3b8e3a5e7bb7d91bfbfd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd0e2b5df690033f6d2ccb5e2c3495881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba04eb31c0de37a1b0a7bf20419264a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e70719ee2c31f1f33d8d87b1ab800e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c79d84553c6d7c1e661e16cd55bb4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abd1431290d1d8a57aec631c72daee885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468b5c00ef0bb2d6066242376860929886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08329de9a37b0b0349eb79ebf2546ef7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445ff3e10561b8c832e0dceb1e70762888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd605f7aef497a59a70bed759ad488889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e61fb08ec294e27d6ea7f518758d4e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e91e01f3911735a17f545ac402427b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c0fb1160152efad7b4a94099e594892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc10660565f1e818f3020b50a67eca8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e6acebe7b93e7b55d6d14f409eea894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437fe15ec6fba6e3b9a3f16b4f26bca895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4214323511c9ebe4d2461ea7c8b565896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf88d7d907a664e07951195b3e0a81897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e52f78d9845cdd1797854cbd9635c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778193412fbc34b3631c49a1561707d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411b754f9172f179a742a0efd2b2a09900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1f65d473bd17649ac37331adb2f4c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd15b3013f90e6115ed6ce1b76c203a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e05b7567757a96e124ef70c6e25266903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97679c36ac5b344d76ad940929d6281b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fe0669452803f0c672f918460630b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64fc58e03389ed86259e5e457c7777906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9cc2037bc614d1d4b556a8293e066907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680ead4c5f463c5bf676d66f767119f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43a7563bbb5779bbdd7364453b146f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce955eea93c1d4dc5ab23bb26903a9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85873c76e89ffe36929378628fad904e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e5f95a62c5fe742f0e73079b825d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b372bc1326da3caab48c19e8e516a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912592f9268198e57cb5203d0898e3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab4cff15057561e5f8933195cee9ab915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329e5d57fe54657f93e215eaeb9056e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e87d7a5c89d6a11133209e9691f1f5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0fb8dc40515ef5d60dba45e892abe918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b047c95cf19c6392ebe9ac8979fa90919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00298cbcdfaf8e39e558d01e39b2d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa698e22ef6c1b13912bc353d04811a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d37988ae211cdc0e1a5d73c9ee38fc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f824d35f7db5f7542519a00b4bee0d6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac6d4813873d87e7404792d7da0612924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08554572be07a87eb545ee35b464c6b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03e442318499a31e2df3817eeecf9a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bb9f958195b24c68c35224f9f1d5f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a070dff1c806b152299ef4b1a0a39928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beebf039b133a6ab5f2608eaa835bd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05114528835215b02bf0d477adee34e0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f7a4e660bd49182d1d7b8a978f5a6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ae3431f88ff57b75681589de86798932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6170c608a15e07e6111dc892793c5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52fa8eb2d3b658bc90bbbc254ebcbd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c877a87c8c571ad19bf4cc1e865f7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff5210b6d7dcc013f7f62ed11f6bb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33f595619febd3c7a30d49d59e1b9d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2d1ba27d917d2e9c2592909f310ec938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847cf4de8b745d90428ff043c1aa929939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059fb95f17f163ac97fc6bee5062b1f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd61467c3b3344c150846ebf35907f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1b6ab49af99fc2dce6f4fe11fe03942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31790543f32a05322932c43975efab943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d2365fff0098669aab6225a24748d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a95a041610a341c37b57360d13f0f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc58edb810ab0e0ac4465229f6d64946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e3e099af025d33e4f56e976af3363947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a60acd1e800ca07416730ffa02ea96948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab695a85c017d24dd5ed37b718dc1c6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e3cb833fd8e6b5ef85e03f4ba2463950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7390d3cf94462f6141014b652bff5c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba824894cc534750e8d65fe95ed0760952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903bdd2d0c924b8f0a762254e3d82ec953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9806eb20d623a5cbea566e771f1d378954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74310ac823c31b4df053ffcbac8f228a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a339593caca0fd5028204ff36b2ffc956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b59a5c0840b33147eba266d87f53957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc9684aa98921ebfe67316c74e241958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20e154b0c366d1440bdf3c604ffc8e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a14a62db6fd8e64dba007a6140c8d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b580c1deaea57b08b7ee2178c5d39961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7f60042dffb314ab5f853ab77879962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb4a818c82ab5564069a096c14ae11963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f2c3d5cbad341df745412cf50aeef964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f0343a600b787e2d35acbc3902e1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a1f8287ca0e57d84611632cdbfb35966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711770801dc2f2503f23bcde2c4796e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6806a6dbd3b27f08c28aed0480161f6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669598c7dcf70fe4ff82c2b036eff3a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b060b788f625a9d61220013916e8e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d5a03fe6b170d19fb852ad61f3288971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed651a9600e4afeb4d37ea3cbf3605972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ec68fd051e5f32ca2015aa52116a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bb3b7a7e3ef5fefeb40b05190b16c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4a6c77874b1ee69dadd151fe06759975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac92ef223a36be41abfc3ad2589b137976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043ce805a9c8c8431e814e7addfacef977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e3c2639cb290d5cfc646cd4e5b68c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c4b808714ad409cbd0d3bb7fc2d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4de05d684e5d70bcc3cf9b68d6dfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af522c12e2851ebe6cabfdff413de6284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4391b1e2f1e838c36acebbf8068615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987d8b4b3310b4f71a7950639b7e8f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53c0a78a0e1f9bc3877366b52f854e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cefe2a45a2f0e55dc13ccf701ad2788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c74abfa3615d4bbb168665e9d868cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b716492c0d101768e944d692680f6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2ddec0656a84e6d419f49cb2c9ac811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e18bf900e1e320b4f2cab03e26c6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb12934754c4ea60051c8c01b7f8a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361e5e00e60d2a6897d64f338ac7ece14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3e0360b7a023f9dd52756a31fcacd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c14aa484c738093e6af455f2fca48916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34116a8867372e2129db55d3031a231017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331678ac5bc73e2d1a023518781d797f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132c9ff6324e7ca96ca6ebb357fce3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b1f8d9969c261c682b11cd7fe127b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937663e6bc6f4173c62b380c77f7575521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035dcce45ac3a065ec1eb39a047ee4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5556cf6afb4bb4173ce1debca5bc8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85459163853a252203856c60951826f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e429f5f7b7a958e0a1257a5c222e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b0649750c169767863929beb6b8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb443cfe2d326e7e30c9a44fc9bdb6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e770b6aa07421f40254266c2fd92de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86cb9a8f1f7477789080aefde8597d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a60057d40479d64444cbf4ae76c2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77ab1e486bf9c6f167a8cfc467d94a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eb481ff12d53691850ee0a15fc4d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2163c6935a41186851b62d6a492a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710a2ea34493ed18af6a1ba5897790c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96865bf056d92a6a2d8f085ec0a5760435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d075541b97eebcf678e66e4ffcf7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bee1019a0c12800e818155330ca8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93559333615a008b95c34a3084a051e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52735da7cfc1581c545c7f97181f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c69c7e88531d93c7a17c546154bd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48e6b0b49758cda955b02307a6f80b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0d610a4f6aea9d1466c6c06bba20c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc25b923a116ca5b659063a97bdb1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65faa68d0d9c84e68872afa0e8a8e3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f65875baa734b8de57058d31880f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea2adf90c2210bdf113bf5f64e11d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44423669248ade78d609807d91999b2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720d535c52306957b7ec01b25fe688948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cab8f6ac98f6e455d9ef9238d47ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952531b70e06d41e24caf1db0efd094e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ad5f548fdc3337b9773e1bf57c85f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3587726e498dc3c23f5650ce97c247552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518228cbf63fdd1d383d6b6ea2e6a34253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd8c34aaf96ecbd511da9c629dfa7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bec95c338154a44343fce2e54275055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b381236eac15b4c3dce0a9d0fc399b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bd06edc6e59aa867eba1768ad4f0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbaa81bf1db91b8ffdc9c595492bde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e3dd997f037cc0131cf97d4d38efb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d510d6aa6a40357bcccdd29be24514660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de212514d83dba7bb8a48fa83161e1a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72208de5d1ec07c5ab3116a03033190b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79ab4d3a1c4dff9a9f479b555eb9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f8b6218645d9dfdbccc45d00920b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8820040cb74170b2ae96a6d1c0d212765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f073bd01c30f6175a160a13febf921f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b64d2069092ea394d3b4f45d893f0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e72234ca5f5822dbdb0317966416468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d3626c29fb6e3aea2a51de132a50f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f39f4c5baf9b35ccf4551d1359f3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08f9b27086840abdf9e21c86f3f56171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47119a72b66696e2ad57b9d94958a38e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e6902f28280bc1e07ac3fccf4745673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0135a4b6f40bb7a5fd40c08a86c0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83756f5756cdee5dbd1961234cfae90d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f230cafe44cb431096e11efa498d7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1b738550f748657c76ee50ccd9cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaeddefd93d4e2665adf871caef8cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617d3bc6bd0d6ed5206de64e4bc925879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81f882721713b224dc4c02bb7ad61f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1e7361e69593a767d21e7da86d20181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c73bd6ebe7bc2b4f8fcff5631bde382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b77226a85068f690d5b9bb995b26183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbdefbf4194f0d76db6a31977c371484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe154dc903b58343bbe17bbb3f16f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2161668fa0d542d8818f812714a6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedf7ab4967fbbfc58e8fdd128b994c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e5d0966f8b7e15368bfcfe33e42d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a16825b7a4f3f74f3f5240bfd0a4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072f962e265c6030f55b0e64dd329e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210af3b41fd6e8cf4929f454e6999de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3435ff2241a887fd4205d08611f68a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130e4a9644df6620dfac4c9666067c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f86113227cfc98985cdd72cb8200a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80635f02cec54491255b55f8013e688595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cc7085b7acf4faf9818cd828ef69296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c97f5791cf007b8ab3e88c869c4ae197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa1943e4bd4299da8774158597eaf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d68ecd5e88bb42f5d86cbf7dac0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1e4c3086aea21e662750d16b3a043100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e95f10831d146d4416331d5b20382101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c0f6495f5fddd5e696771ff06247e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37e3002f74c8b75bf5b276ba370e6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6baf65bd116d48eb92f49b4f0a72b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85fa6a80a9ed9cd597781253594adc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6860784584ab5c8b80d01607d8b63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f3085b93f2d01508b77cba5bc2033107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02974bfa8c325b79215f8acd2b98a52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb714061d0cc067653fefa083e310f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301465c6cfb82595aa0f37b759d1b0a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246b82193e9c5432b33e98f2fcabca9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac54644e67e012f92e13e088a2ce1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f871f2ca99fda39551ddebeb61f992113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0a3a7446404ac70734cf88efef956114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8556b61b7a59c4890030499b000131115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ab4ecc64847f8a5e6a78c0a29d0e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a10dbd38f7cb449b530a8e1841aaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18eedc4ad1d30722d65b25413418e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9395a628a288a93e6e50c5631c899d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a59cf04ca8275c707e700ec9f088c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcfcb75fe6f20b6e542cabb8d10adb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370328d7f9f2d60270da6b25ae04e4b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200ee355950f5a6d5af64d3ec4426a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a789be2ae353d3d56b5e2031c10df3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edba63aa294b62bf125fa7418f097e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf958180f355f6fdec4d547a8ec95a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f924058724b5c5dc004f5e8011244127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f44e4b355bd255b5a1746e6c4f28a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3602b8f257d1d888b70dc4ec049c5f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61fd30fef846cc9d706cad6aecb68e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ff5dc83c815f9ca67a9c2776cb10d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d48b86ee260c82ebbc69f41dd6b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc34ef0fad0d0c09577c82b20866039133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3274e24bbcb32472ab520d89ee164b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d409fdf6add9ee6abb8420a48ace710135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f74d1db58c255d816b55a7083d37e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2514e8bc5a7638c5889eb6be4f05b70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a7112bc240ec6da649d8cf613e9d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236e7e5d4fab02130ea0d2054750aa3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85943c9684cb49ee0ce95359c1aacd47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c01ff3181df24e039751a0944810e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b56bac99eedacd4388716550e72de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358daf2386b593029b4c4df8c8ed81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa33b037f1877c72b569b465a05bb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637872e4d7051d7bfa8acc9e8218344145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523718fa9d0675212384eb607a0d8c36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4611907320b3aa44833bd5457712c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617f8dc777ecad5aeb55c876c314412148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9c929dceda43af4170d203aebefe8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a5b6b360ad0ca8392931d8b5e1bbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693fdbaffa1bb13b7e11c5d5450725e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840922fa294bc7af2fb510452c2c5f20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3436c2ac1c6b32c150737bf1232c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5aa1ab1b19555402277a6150f79a44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd572aa3fdc75823d045af3483a9aa3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78849daf40f06cd6f3abb3a60bbceb53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cb834b580009b68c6dea8e67b9f44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c01aea32cd1071fab35882fb0f3a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5146e5139ab51500bbfad413249ecc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6382ad92d3633fb779adefdb9750d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b8b1e8af3d87ae3697e786128b528161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24ef61dafa1b18f769a4aff6a867fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644427a46296d83ff59cc5ae6f905750163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dd915c8c496d42f4ad1be8c85bac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c443af4926a9b099070744ccf9daec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f77ab64d1e7107026a1360f95898e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b22304914ba1d291e6a2b5c5897585167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb72d916fdbd7d7b8283c95f3306be0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2af981ab513032daa24706d8a1ec7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953f3fb8ef6ca1036004a1f2cc7705e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b69d9f06047625f7c311eb50b31e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7df426d466ea63b62f0a4805c0045172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d53ac0ce5ff3c7794e05d43334525d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e53217e3a44e1b9309ca65595d36d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733162d211cdb51ca0873605db07de4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21c24df5f17ffbc87796ed186cdf7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b92a9b4032180262aeaf6ce87c8cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7312f6e33167f7751542757610240178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6956c70db3c27fd9506fa75c93d86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07559430361c8235c6b727212dc4e913180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d93dc82317b9daf18a4c09d8c5d64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91996040540759893c33c404d38c05be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba6a66bc6d609860ffeb48e5f9d568183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b86034e4e126bcd9457313584e340e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86755f47d1407458c8e261b0bc48aee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf433c2ceed0a7c36067724a5077f3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1500a7a641aac297088f7b59a144f1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36505f2affbe503e5e252e046519cf5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd3b925860e515b364fb58d88b29cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfca0d2eee2022dfdea6e2b320c815b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a254f1e8913e94213ddfd2e3c16e91c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fd69c8e19873d4685d92f02a8399b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02dbe427a7a61cb27221c20dbd7f8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bfa3f53dbebef830d76f050e0e492194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965e84b1c0da0a61f59c7f0f8f25fee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3689aa7e0f5fb139c9c2909585ae78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a62f155df5207e28adcdc3e34bb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53111889e924a3ff7f9ab3cf137c3e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e29be8980df275dda9c887b6d85cec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c529120356be9a77ea17d1e537374200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88267619ff1715f989ef92adc00a9448201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa8f20bf124cbc2da09807a9464762202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7923c3e15456a88276671b21d92f00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68525fa3fdfb639940c42b682b066e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ecca1794e74c11c39524d793291f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52355eb030074ca427f573ce0b3865206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cd67eb26700738f493e0f6266dc57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238dcd29847180d2c6a6d64401032d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeed93e00ff08753c7bc059c5cd4bdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac900ed68c3fdd8a981536f541672c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc25ab9e40a5332a728e63f6db8c4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573f4335924a2d8b1d96ee3de009f23212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5ac8b9cb950d0c66a7cd00b88e515213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f47828254b4b5e9a1a008d8d6fcdf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1e5b540f0369293cb96150a32f8ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870084d9bb716c0cbc1c2f41f6bf0e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2b64f9f70245e1fbc8f09a304d965217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8165d98657a221c85ec080e9ac148e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c18be09a71fa32cc850db899ce374219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae052023b6d724456895de71c40820f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511057e9dac20823688671f327dd0725221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f2735089900dd17d2853b0e9a3b4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2882007b4474620144e3d6cfffa16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9ab87a7d990a55618d8fb0c209cc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a209fbdbcd2622bc7fadbb93b415f6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d4df8ef8f2aa6065953a03dc4515226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d68c3098b1af66f7be0aa31cc1a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425192479be59dd97559006ddd5cc1b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23905b35451e6a782dbc5f28e949f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edf7dd93ca7108a73599aca6c1cf7a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94935f258a1ae8c9d6c290d95c374bb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d17ba41b2e85c2a9c70fb98dcdf381232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155c1de24d350b1ba35574d502b2ebf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2008ae34f1ff46ca2470bc19d2a9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46de44c9aeadda1e9b60e8383366150235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65751f12b958d13f015441807e3850236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df53ae263737ef0ee71efa68fa491a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12318947e55bb9330a8e6675fa743886238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965904f629a465eb6cb01e1bcd0f319239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9997c47ff0b0436084a548abeb10c29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416283e0faf53808e819b27848b7d9dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1467881dddefc462251287317747c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902758945ae3b6055a2923efd3d165e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a6087fa97d2758df57d1318f3a0d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f9af5118adf093c68553c9ca800b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4f0337c4b209781e57d2c74f4f42c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7a759a10067469870bede016238b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6e63d114f970b10d7488b1e74ce99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da33b97ee98fd8ee402d435212717249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba0fb72d5303790f488e4a38fa66db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210d53460a3be5b38a9e9162de44d4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102fb1e5bdd0f2abbd037c85c260533252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1c19d3d926a970db2af78182b0e72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ece2f9c3495f2fcd75035ca5b4a78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1766156ee0efa8235f5d1395f51d7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411969e3242a10c17a7e4e82ba1bf2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cab0f1e4a2ffd61d4b33945afeeaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0b1e9557570e378fdd09af5286b82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6052f4d75a7088bbedde293077ea8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb2d7e82034afb6e67d0ff7510da3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36efa5769e4668b679fd9a98663a1f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cad73ec0826e0db38e22134cb606d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d443fc8a9f7d8d70e17a3dcb283b59b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671e66091710381d3a5dad682d92414264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8181c90542445c82ef8b8bbe911b809265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f480f91184fc83e2e4952ea18322ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504118870fa653af19a868f6dc19870267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c34b2dcf21d70360de9b5865a476268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c4dec3bc6c39450c010e198a0c2b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a0e6a189a408bcc6a679f2372c345270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f442f98a9fb311435094ed5e3072271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a6eadd5e651376a05eb3e1bd97b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c74bf360af0ae87c1fa6f217032b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1642892ba47aea8f92085b0ec7e2b24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7708e1008d72267379aa4d9012cef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e2861c00eeac13dce9bf4c6bb2d4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d819a195bfe3ba7599fd43cb40849277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162cd7fc0658fb7db655133e4c98c70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15609897a5c1244a31c1c17e0d6d597279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31bd2031856c81f6e2122c6a16174280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e9140cc62069424a7909fc5ff6431281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ec0bcb32be6531e69bfaba0f8ca9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167964a17aed60868777298b493546e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96599782ab0f736570c95597a68779a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81cc908caa51ff8030269f43bb291c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55370e6e37877738cde6da15ab0ad3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfdf17c19761827fcf7521cc7849c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84931b9b1a01d22c9e7ab5b25c4a49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdd69d27c54cf11edb3fd895f5623e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eaeba27eab506e75d33a8fcf3e4c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8eb6e2193c70d23414bc277e3fbba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6970f128c2b4f8cd216df42cb9b42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071ca59da8553ce3853fb4e18f8857e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c351a2eb5e6c006f5efb53ad8baffa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dd741d802c6889b70fe433bb9bad6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786d04a76b7500301c9dd3737a16dc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe44f9afee3f1005e100d26ec3d35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ecc8de709a24b8d49762668c8a9f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ead75fc59f915f3f3d48ba94cf6da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596387c2dc9f46b3b8cf4200042c3fe5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111bb34072e363c5606352062925eef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4fdc8edff4de39f5bc8ccafb2ad9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539253aae1831bd47029117a3402a9a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093feaa838e81e75433312351547e8c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b7354ebb2535ef097033fc64e8dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cf4458b3da8a17771c9821d82d3f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4ca9f7cb4f3fa494ceaccc857de38307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89579084b47ccd167365cf46abc4b54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6c278eda35355d67d7050f9dc8f63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5e163b0a84ec17a883b9c2785712310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd8cfd7a564c0486c0d085352797e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca55ba048cbb1928e2139e0d8fb927312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435a686e476b457845d6cc9c844ba5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b8786c04c7ebe38492f827a329f90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd4de894ffb14716a8a8d7653d1a99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a816af3669f0aecd54752c1b3c5a41c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a908616b7e88b640fb81ef5f6e6198317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcacbd01b2a54c6665e6b6f24946688318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7fd94a77df7c1d26e1cce6bf42a74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a9a17c721d5326482a436182029f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bde1c62145020e2bd492158c71020321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927ef5e376e4dfaa62dc87cff92074f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ce261d03f86486007723ab39c7eda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330addb617698035b9fe5af5fc96b6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f5a74b228f8f46948b624749467bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e615dc461607bfe5d5ab1d9bafbaae7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0248f3efb8d3ce36ed5498a89732b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca1a493f20214eb2d6fbe7c10ad970328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3073b270b2fecd39723f8475945414329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a309a072ff4665f038535ec9c8136af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17fb338bcbe7b7018c9d1fe4d42e14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7ab3e054388c1c8777a9ddce5503f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1808b830140673b7d4917ae63d2c392333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bde2aeebbeed00f7515a2b2c39566334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb6d4d96ba31944ea3b94a92a88a9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29300c47d2f52595bdcd4a6b43830ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d26b1eb79eb607ed6521ef41af191337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9212749fbe8d603229b10f05728b6e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332040d9d535c57f755fc85020466c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af666e4c5c2ad57df9466d961ec2f73a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb088147d3ee0a858d50dc2cfb75a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c700255d718deb5e2942a14302733342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce50753fa7225e1c27c824eb4350db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616070bafd668596dea90a8789ea92a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9973f1cfc4fb539838bd9f73802624345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8a9078bff7926291abf2b0c6649cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf3b8405eeb098f2e7d9cc38eca578347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440645b212f259636631b7c4f79c9cdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c999b52f1f877f9bcc2494d53f91890349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce937a6bf32ac1fd75dd063c8ff8372e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece580fff6cc791e699d487e439820b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf2baa44b326156ff79f3f3f23abb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36453bff7114c072e94bea614a3495f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac882bf8cd9e1aeea271c94bb08d1fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be12249ae05044d830e0025999b715e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ee08efbba9421ecf8d53f127b40ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074773a254599fdedf9456914b83657357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411028a5a27b92c101eea9801da8bdf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de6bd7c97515d4f2d98623b3c86fa1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e43dbbd18babed7a27bc10f5e71a7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352251c6a0f1cb09e8bc0a81efda149361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32be214bec5a938735edef548ff4735362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0233d5748a84372591d23505bb17b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df10053a0c7f58a0b90d232ecc0be1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c794f7190aee8efb3a448f85ff2e720365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dfd89b24341d21df2b99e0a053632366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67893ed6de8ce03c2bb31438acb1c12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a9f9a9d0fe2f2917d0c4c7af12098368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95693cbc8c77e6e80d9c097bedc74d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2173076755ad2d774f40dbeaa6c6f23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac950f2debadb4cc779b20126b82c2c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca76320844df3dd429520214fce08bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f35870472befc0730721be65986f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0bfd7a0c333e0dbbe27349eaa957e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1406ae7b7e65f4153aaaf322a93127375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb028320a02244ef32d084afce6091ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bbda9106cff44489a490a5eedc41e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f000059125e698f5164dd24109d2ace378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436dff72da0ba8e1771a9acc9bc12eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb5f213a503087a2492b50b6b81d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6cdfc8185cf44b4c178dd960a1ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1f99c085d4098f79b7c03b5af8d79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3db2e085b40ff1b522d5d0c40ad1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7385eaae4494d243f26a04d30aee42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a5816017921b57c05ed9e51b9a393385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c298959b740ae1254073477ea864dc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31f4a0071d2df1fed27dfcd0edd25b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eeb8513ffb712f32ed9499a4c20d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf151621313f2bc10d0d617c1b44565389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d35d3de417bff9db4667494329aaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02cd4b5a1d2bffcd161bfbfcd2c1d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058b0bdabf40e074bc7b9fd0343f512392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e139d1f966efb7496a03f85667f86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce584a9af4e765a1c2b97ed4890ea8d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f666eca5fedba65e1acb2b7ce18448395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e8fb16631c6f2a1ee8d3b0425abd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b2dcccfe2918017529c226ad7db6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5093a81e6671f6c605f239bc5ee8f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9a6334ff5fd8ce686253c03f977d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5caf7bc5fac962546f96c652725ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d1a5d5750b3229547fd79bd588ca1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da39c8d704104a47c52233ab185343402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18506847e581c4d9116cf29f28c76c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9c1187cbb4c6c4847ad8b262a7783404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edab7fddab996e3ec3b20d5e35b364405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa9a4a4a44debdf586d98aa534821f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de933af1fa30556713ff6f344b6933da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679537daec8df3bb599d0610fd2e19e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08725b0e306bf423b9630fff695b0113409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd06557c639ed8b9ddf01c5711171e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f5c8e9359b5f592e967a0b8543343411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d375b4f0c239afd952296f53239384f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0865c5f9b8f9674db69ee08d95a6b65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d35f2048c08a799acea03038e3e69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66354b38e8118897422ec2a31bd7aeb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa61adf738338295bb134ce7a88fe2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718a727555173519b4251dc7b2baac0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43f172cd2999043394842c97c7ae12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53209d0e2cfe9d2ca91e58dc818395a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b32156b740c95f22011170d17800420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130963faa544167abce5fa7ca9e837df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b9afc2394721a196333d36fdfa049422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93a61ecabadad2e61499952cdd433f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d373c2793804b50b91a1fab7f23d957424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28689fda935d063bfe624d9ff6fe2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a09b45aa795fd087051f9a0e15daf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a865f526401f9cf941d66e72cdf78f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2bc8f0eaee818a39f81a901ac7ad8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c767078d313232adb53758ee73918429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef18cf5c578dd4795d83442f7a56f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34766979be61155f76ab56d9179625a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbbcc1b08b252e311a7747bac94d7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285580b70688d8575e994865af87af2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c17dbaba3d0b8db379b55b84ab619d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c745af18c2ccfe7370bb603aa0a31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637222df1dbfe0cd336fdffa907c2dde436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90895170c35e92a7d7f4de0fe4ebf4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13422ddd18d110494c04617a92029754438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcf857abb249d0aecae53465cdc0e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811255db0c1bd9faa272f9096b330f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e4604feccf7c066e175465164c73e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b5a7897063b41922f4a0e433d1513442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f0353e0d0e88b3a4d4c1328358ad2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f987b011cf7b8a03c5dc235e4cb7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe7382251a058a2ee7a8a6e8670e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dec52594ab017cd3d39d9f5578111446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fa2ae0a874b724055bf5946467924447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb459501927976fec209b4364a87427448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85219a91c0f321a4a5bd75ba6e9f7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed49e856cdab7b9b6f8ab7b83fcb37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce67eb0e3d86b87c10951341e88ac0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea634eab30c7fb17528e5fbb9f4e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1469fe9cd949520003adc3e3df9d78f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252972990fd482da7df668a5d903305b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa929fcbe256fcdcc38b07542930225455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2b305f7cbbbc0d0b1ff99d1be62be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f663c5718887c0c36c6f8b63b36874457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bcdbb671b9d90f055d91b5e30f7fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d9f34dccc0a1bca38623d87470ccf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b341eb6f1fbe78bfc21917187ae57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a2f903bb18e2acf5b0ea5154de07f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f480ccecccac0edbb06abd7dcafc18b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3607df0aeef1bf0d8cc97421fd7202d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6a16431674a4fb0aa9fc1067de164464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebb0535da7c00a22294243ccb7237a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703586eb2cdd47e818f9cedddacce6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86813cd85e74bc24902e1bd9cfd38ef1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08978a48d65c9f255dc870c1ee95d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149b541926d3ef1df4753c864036d7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98993e473adca5a1f055f128eabc569e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2028182104beb72382971508da3ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e463d726de07a6541043ba5a1d7a6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31f842d1a276b465e37a59f9c6a8e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7630fbaf7882c3d83619f97476d3e13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5c9dc24b2d0c78479b21cc0b2390c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04128b93f58263991b302eb6c14954476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21296938df2d5859306e73e261cf6e7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0440027a1391a2a412794bb5de99d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8035966679731a42f897d0723dfa9b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdefbe72121b0e82cb1811a4c96304480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640764a8a182a92db63c28a6bd9484b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341bb12090b70d9bd23d4fca5e3aac2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a308a3c8b565bd942ef43beb7154a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3559344d0e20537c0cf1606952d937d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb38656033ffeab46dfc8f702e213485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da229844caef70b8f8323c0c76e6f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1a4ef354b5d37d545d0833b169f66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d4bd224f932cd7b6722a6fb1e0d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf753e1ce66016b6bfd4ff124b380991489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c1c170a6c2dbbee227b0ea2751f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd34369fdea162ae6da0eecf49a13d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b1a5b7af48a3335b317f565fc4814492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b6e80a3887568a0688cc00590ff43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec83b261c36f6e416caa2cbf3b077c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa21158c41bc74f0ded39547240f45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281eb2ce82324ec1a234cfcdf0386c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335b2713eecea8fe52095b9ffee64f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9a7c7bd3eb598a980188fdb940420498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177a59366d1f75c1c0e822743ad25ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f2cc80a89793eb323e6db6d93236500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20687eef6971c5d8a5b990f13733a17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3d0fe525337c29fd1b5453d151df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6d3c8e1c05d304540682616887c15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4245c177983aea5f86d79520c8144504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df50e67ce6d5b647b1e742bea21d5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea990b15dd5a75786a45542646a18b5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27b44f83046c3b37fa219cec882de3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3530c9708b5a47c52199ca3a1de02c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25471b7dd22c72efd6805a49e5ab95e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceda498cfa8e5aaa3b2cc5765b96ca0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0160ffd7b32b15efde31dae921c97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb38ebdf3f04ca7b92dd9b743fcb1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ad9441f5af93df0ce05ad15c3d051513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69104c64e1958875cb407347a6e8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423ba5df9e485703b26f4ce9947b847515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125b82a3d07e64b7d097665407f09a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903b04778a6a0ed362eb1acb181ed3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920509cbaded50d4ba7500217e9beeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474304d48f1900ffadda8b8ffbc56c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060d6d840fc7ff2cd464905fe9c2c05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ab6bff7ffc08c2767f8cfbc48682e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b0b61617cbc78c5b287bafe183a29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf7385827f6203a9392c107b09951523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458593e03c5f22c59a4d69fcf0da9495524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfc01f021d96043247626bf46b46ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfc7b3ff69449af6b391db3242d722526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d8802a3c08a7137d5f76a397ac608527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd54b95adf303385fadf4c4f8d13e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f8d28807d527c6347a56f563106e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19c8897f195dac909789d4914f4763530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607bfdcbed30299801f03fd15167fac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64414cdc2f8f19301bd7d67783f01a87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ace6723daca06ec117665f39096e5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3471013c3e02c216f3c6369dba506534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c90314878bae13eb9394185733e180535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188d25d48540bc027ca4515476c8a98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e0d950cdbcf7ebd33e81354dfcb1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e822e321252c92dc1925d2fb709346538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0066769e21e5f06439b239c7f6e54a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a20f5a1d84a352ff17bb6481ae732540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b4c35c2dc09a6777f42f5482d0e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a25a0ae4cb8781abb162ea1f1e99a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94509ba74e7e9963d4403358a733c76e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee791d1fc36aafa7530a0c36094cbf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d469be393721d3d74a1408862038da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a645bbee12d37c80739cf0fb7c76c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2bbc9ebd7382908c17933e2dc11a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee704a7bc9e16f2f9ee2e6c638aeb47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89d518e81f80c29c9d55df4e72b52c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a63b73b383bf90ff91a7dbbcc265550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f735401e837c50a3846149e2a7ed4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf3c5809b533509a5e1d5b0051d593552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dba73c4f6937be9f8c0ba526e3675553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2e9c4d87daf57eb520d4281b78df9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701c9c808ef6f9cb58925ee3d27a6a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d815af532026a36aec96831431cd21556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5523e63b7c66c0236bb4c341ef8b39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1edc5b7a0a1a91d952807829cd6316558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2149f606ee50a045526ffbce882af6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd11bea0c1782663c8437651fb167f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaa2ad31ce07f63d7d47b255d4e1f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffa7555acd5e5759e864d9226afedc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d8b6b145d6a2030844eb8723ce91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8299e755d3b2d953710e7689b39c15a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040718977b62be6874c55245f19bde6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba690a8dd5eae886a0885b76194403de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2720e1f5d4206d794e9e6c83dd2ef82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cbbcf4f48bd8d1d6f792bd21b6f57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daae781426cccc0c29c157fff5b6d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c6e5ce636f5dcef991f5145f4fbd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599048222d48bb5ae54d3c649b9b82ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bd59ca8c758ec46a6d666ae81fce6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b72aa0c2ba5c0a8cbf4dbf2c6e89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf312182dac8648f0ebdd7b1e8ee0c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39800fc7091ee916bb443d3c1c33e2ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf9d14a510cc54a08777956ec80dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aaf49ec55c5f38948faa77ccd6241577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c1542a68f3f49ffe1c0e6aca50c84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d55cb69f03044584542a67bffaaae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beea76b1ac77e5547fd736388b9cd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c051a91924eced3844cec9573e18c5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c34fd5421e26d2ed5522c9e90f5d65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0355e1665c4ad20aa0ffc944a7102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c3649f4a3e74cf71c59fbcacb3e42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b16f89c194785a4e02606067dca161585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df8d8004f726b05571a2c3887be7f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199988f621b9091434766d801716654d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019720e2488880cb765d01a155549b66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57c7ac29ec46bb793791bc9cb247bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca64fb09b0b0ce0871d020f81d98fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984f6988e7d770b3fcea7b45089b335591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7d62eed3b2d7c197a19b6e717c47e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca04a14e1d9ddb0a5a04e8faafa13bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c66c7967da781628f6ddf73959fc8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac67d77c31317920865d21a342d785595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006691876222ed9856d45ee848c684a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae29ab8b1f7d9c34e10e364044ac164597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d516dabcf0d424735ffb1c1638b8d53598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef41d1b7b0793a86d10d87d5ac4e8d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2af94ecae02c57a3ff931b75665cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bb5b012f328f9d00315ba88c034f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32517821a6ccf9b1bb1d90729853cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145bc0d067af1e482a26d4c8504006c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122779055d54e8229473860d03423eda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6ce8b4f0c6ed91a8b1eb12827937f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47e2358ee0b5a6aa44aae970582703606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8be0a59767ed453bf536aec6c91168607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ae37465d36b79a5e43400de52c90d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaef2f0486aff4301c5e067508ee8c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fe33f208256e1b3080e9a32642263610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587a0ed29ce1309b721afe4d3f7fad4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd94410098e58f7d894f1c4d05d8fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe749259726962547a5c1b9423361e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91bf6dbcb05bb7680b40a07f23b83c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb7037eec1b83f80f85a5556bca53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28105149b73e72097d5e795e30bda464616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539c23a1a2581615c2b0027e9cff9f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0049ece2a2e67a8cab7a6d1a08fbf5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0e37e7825267eff0b49c943271eb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bc9cb4367ffb3a2f620dc3fd15851620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300f9e926307f93e86fb2a1a76e8a8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18377594b41b2d28f9e66d6293c0dea4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb581ca13f4af1d4fa9fae23047fa47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec4a6b19ba27ffcde1af944dc313f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d423105bcdd923d9c81aaa7fd891625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5148b4f58fcbea07141f0ffb4f3da33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b990021e41b0647800ba31c7de994627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c837bf34875ef7668bf4392a1804b97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6982fb167a48e7071b84c1cafbce63629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbe50ff8804102397d1222703c6452630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee557459f740ac441981ee95f975278f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd1940752811578e014f05375fd7c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e8c3d57f01b7319add164fec9910a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbbbb10f44a5a90459da9fed30d01d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26c312e1aa03154dd578df68c31678635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d12bf7c1d582911eb02380b981f06e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70613db2cb261f1b5c2c87e6541ffd94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bf118b2b5d53c0f46f2d7631f028b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a76bd7d090231a4ff38e04f19268c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db350cef83959c2f48c990ae7ae0b9ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d647596796abf3830d745784436ede8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c3a724ed0a23a0ca34b4dad34b647642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc72c42e7c64d9346a7fffb97248724643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d44f4c447e2de249f480ffedfb8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c7b9651c0f52b5c31aad7c3f155b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba25ed49a3bc018f5baeea1a453aed4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f27091c3d582a128fbf8bdfc96a09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ae6ec64e9df6f77284f1bb6efe8a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c8130fba4356bb2effe5de0a71ca1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7540ef644e879b1d02fa85b6cdb1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87bb0aba6f566474dc65ea992e2e63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1221f7593223ed7bb0121d391c8d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a8081d7541a6d1397ad058d1858fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c132c70fe3ffd597d817db3568cb592654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e371a1def4058b4433ea3f39208e92a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d465300595c9e530a28f4dea18391c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc7211d604be722d80e4134b71d32e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571456c212e0347eabfd60feb848e340658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fcd6a017d45ca1c67ca1591c7b27b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ca99e419ba49bbfe4e8cac205c30c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4b6599f51ce22cc1cb0fd2e7faa3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a79c56db9f94e9b810a3c24d9b9a92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea57b6d536e07cfd57186e3128bf90663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c9f3f61d2951deedad909639be80b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdb8016ca9139dd5c827b3f11153a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1c539ccf150cc0fe7d93cd0fded3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9826bc60958da4bb021c30903952163667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187848ddef48041f3f0bc6815ba0b143668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a694b9a0a2ae05cf6cdca0a497ed5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40b3341da5f35556f6d1c60e74420e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4df46d70a8f39cf97e61fa28be14f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae976f7b21ed71c671cf7170cf70c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf8eb473734db44d185ceaa6c66d7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35c0a773ad065fa7c7a8f3be85da90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272026428966253e8cdfc0ec3d1172f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297bad5d939739248a59efb78f1f1d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df387939cd9245e93aa487337dd2d603677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf200ef1dab557b7dd9da7eb80a03694678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c92238dad3100cced76a47c443500679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016af0f6485eb81cf821828b56bbc474680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94937406c9e4447682a5b2daed96c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2b40195cbfd4e5f7b05a39c65bc1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6ad07eabecab830241b886bcd3f99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1794ff73d08ead0c45ee6d411eecfa8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9fa11293caf25d9ee9c6a52546a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea70ba5c9099c875cd66ad9066a7cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23942f70107bf3a21e7c5fc2bd0fbeb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d920efb1888ff82d4ce49e2a43b4a2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee574c1f2d505e54e8b2a4da427561689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0418ffb703ac7bedee20316c5c810690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9405f6f6857ce9fb4a7ce3405571d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942989735d0331fc823315fc0f199f2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5815fc27083838ff7f4bc79f1901e5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3a93046f5c688fff19355a0d68ae7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac939a7aa762040086e34e1396a969695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b606b10c42d4757844d03abe6c3404c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446189b0c7f351564fd781d040b45466697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a56c1370b73df2aac63019afb8b29c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916ab0f195691e7e0fdbea78d46f349699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033658517cf1b9847db96fc0e3d059e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b38cb0d95017a3fbfdc17429f8cf6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf5529c37227d63b958efc499b927702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e65b06d1b316896f05f9f0dc453a36703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd518be7d54f3e21ba5d5b2aa1424f8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e410d08b8ed992b572aa0026eb60e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f388672ea000fa0b443731442cb068706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe072eb5f0bbfb7fa5717a7577c31ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433008ddedca4ee2ff00c06c1af2034708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d2292563f5c24e02f6c4e41b06fd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c339ce90bc6c01aebe6bfec9241dd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90068ceb94f6ce1e0a6ba26ede908d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90363b6f4ae80d345c960709019b6ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a340b971442a30e00b50a97a5efbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93f379614cde85950087cdd734c8b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60247589fb5f9011a131d9d406bc36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e588bed6b28587468bba3dc6ac4debc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe2114ec2f55e6c1e810945131be80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46fe97343eeafdb137c5a78607aef8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44435f3a4f9ef3d16b894ab10fa2c3ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d034dcac84bf445dbfeec3f93a95fdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fda22a268e4f5e86f9c873ed76488e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed38626520db3c1595ed4bb1331fcf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2034866ddb28b22835e1216166ec336723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35805150b8555eda411af4a19f03c8f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705268931802bbe6c529ec85685d31f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3650f4caf787301c4f0ffc5f21a02a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ad7884b10fb2a646511c0969a7d39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9d5518eaee0d3b0b350dc97f4eee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4323dabbf83f922aeb2be7059a1294e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1a61a1fdd656b81fc4e8692cb79c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3f4293489e301427df0d4db3aa1b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3917a5d755c03d304b9102f7d4be612732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4577ca582a6472d20e2845a2280321733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe96c6d329f03c8fc03d65bc6f6a342734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b53cbc488a56f5bc51ccb86203e54f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05ad2ad01590ec2cd27fa456b80e59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa53849d17ac2a1b66239e8efd4134737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202378ee918de4d1e87b3c21e359e51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c23730c853c4d524addb1bb0dd80f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c27eb101f41ab58f31bea5bab45355740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e43cf6b9488502b1fa54a9fd128975741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d13021c15f57612ae1c487bfd01ca0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19938fcd499fc87a30f6e8670a89843c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81438e38aa4a6c1e508fc7ddaa767f99744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068d2516327e091e90c1939f15ef36f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1fd16f79f0c70d4a72ba42ce572b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b66a70198a191c812e34782bb4743d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2617d8fe7653318f0cf99e0e673a8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400d7fd9aa53e364b26fc36243c4cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fef29f7e1b8f3c8ff6bfc59b818d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11914bdbf15d0f765723d20e0ab4133f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614596406ab3248da60fcfe72ca8db59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333f142337077af99dcaf4923e6eb27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3b0ef262e671d2b7a0c239711d232754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8860413a1884c25060f29aabaae8ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaedd571ffd476cf2569331a8c9be7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c66c5d355e77a5410aa9033e4c57c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3b25fcffff0c5aed61fdfa75a22ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64881c291c94842f6e6b7d682b1f3a45759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b616935dc152fdcd57da2075d4a1bfd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793751c59dde5822124224efeb39bf59761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8facd7dd9863972a8b33de4901a3dda762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b48184c5e8d500a4b744ffdc36827e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97797282ead3252f775530bbcf0ccd47764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e87463cb5e1f8c148eeb76c71eaa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a191bc3eec7718f570e85703f3de39766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bab4967027c465dff5b1c9d532651d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bee83d265b18ea27c08ff08fe260eb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b0f4105e02396110ca808393045a0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613492bddb4b1a628a386ef14f1ca6e6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c269c3a11fcbcf4e01b825d340baa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639e265fa7d47fd4499c7aeae2086c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ca494441a688c10f624856463e375773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ceddf65ee593afaa89dfcd1db34e33774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19158cc33fd74ef49344cdfe9e69381775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417647c361693a8f2a106e394707fae776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd860b1fdf45261e7dd8efdefb39ac777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a641b61c5c5bd90ec09f7065832b7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d9676a5f350783e761d11c9952a24779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe14ae31fcd714d280c43f095980d75780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1947ca79b149c234e1bf303fa14ba9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16862b3b24f425a9c2f84151ee0f37ff782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d2f333cb34b888ef0bbd6e2ef92a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10b13ecaba8e68abacabfc53377b64784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360a9f60a615f85d29d17e4a2962742785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e7ead6993b6a249f9d2ed9ae28d4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac10c9f609ae7ca646975bcbc07e4e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462eb277da9b063e6d2d3c27cb78094788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f2d9f4089692f6f2e2a251843c2ef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0a634d6c07b585d47d6545343584d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b53d76da3e4d3663440fb5d6e84c48791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789f589b022b1e8413c7edb5808237e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac6de5d3a661e82a04515536dc54ce793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da10f7ca19de7b56cf59fb3f0b6aab6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140280fe9081037595a238c3fae47f3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98da57caaa68a12d48ce2392111943a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a193de13edb5fa166cb7d5d6dfed038797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a27c7b44a73df9bd053119fc38c595798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccea80879894f0b42e24f6ee068592a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27124232f2614c7dc7f59c44c7908dc2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72dddcc1c24e8b052ad683b55bfb27801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce769e79449e1148345d8c8125b040802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9de32966ffb5ec118d5fe5038d5d7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf249478e45216299ec9bf5adc8e95a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f0b43fbea4d5e7cafcc5068efd183805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2ddaf992deae43d665f52f6d4e987806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eab1ad54b2101ecd2d6f3d0ba23865807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e55a989118a83c466f8e5c71f2377808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf900865882cd5b6140d66bad2ded0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a3a7498d5cd0384c6257829a201e9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10344ebede067a1ed231eba32d7ad7a2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a687af7f50a3d2bc0fc335fb3395812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e36aa6f14ee79abc785c715e8090ff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19eb8de1213f717c711db2be7279c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bc13ac74ae5e7773966e06587582b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639be278d84ecd40c80a057f3117b35816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f3d2702ce96c0d5f62a803373868d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf243131b6e71b289e3149a4f17558818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf259f1e2882e84dcf3c4089e9ae5f5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25204fc86109f0d72bff3fe049f185e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6ec5652da7dd90bba95bfc11e9837821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02106b549adbe05356aeae30a8807c90822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc567b667413fdc72831ed527fbe8fe7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a196130c099d8773717c109713a0c5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b1414cb58afe01610b1a6038027b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4ac2a26db8877eb33f17a2d78f0d5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf311e3640ffc10a8bd43bbff25821827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0961b0496d4be1f982663140586c9d9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a31b6a8d90bb4c5299126fb21cff3e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e814fa43cae8e4584c354456ae039830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2fd48b8769d79385cd0eaf8982adb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a11cc2d8b5c7bb15bb484f3f0cda2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838d75b657169ff6c52729d889f476b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8137b319a93b72f09fe289d3f91d2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e45d8bc3d83f72905a6e7e75640d31835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac381dcdaae989f89f52da4aac21746836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8621194ad9449a93706cfa265c298b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0d2da4377a9fd998607485b00f906838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70dd69dbc5704116bdbd33b7d07e59839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11dd3080ca20c52f2745e2029b360a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17cec702797312d978a7ce11752d2e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300603d32df9efe13b570bfb97f7f02e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d233630e1786cbe47d5748c45392fd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0de0610e4e1586269d66b6ebe31d35844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7d3291c99e7f715d9e36ec063d1f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417e73708dddb61f53fa307b5dc8c64846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619e0d1ab814221a779668a98c91fce847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd20039b4670d52b2d753155d4063848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b70260129fa41f5041778435ab548849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d20149a4dba37b34197d01bc3bcd82850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c34aca242a3f7dc0ff06e36fa6246851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c8796f947039823d94363ca5833ab852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93361b223c37944ebfaabc27ecb6e710853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147603d8dd405c04100536fbf6ebf787854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cd303e2750d67c5d88ccb6edcb5f3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddec151495e6c27eea24b7140f796a5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0696cf90ee7a591c5d379f7a1811c8b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cbcb2542648765bf1ee99e2dd5553858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb69a9b9f6b273189a4070252b1fa859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d325d1c81022156775764c7eafa46f8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6d324d0db302e141391d40f395fdc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcfa144c8f27b8e9711e3788910f5f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b807a0eb9d8bc34b8c37d699d088c99863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3df9ee8f660f86248c48b4a990307a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601322dd5e4661c6e3e2e235739c2f5e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfc6b50cff744a5dbe5d30cf5417e2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a153ad2e9eedbc2ce8ec51416b0e4b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71efaa3d5e7184aad1a867dcf51a18868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf8221eba152b90ad8e91759d4ed6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1bdc568bf707f39d73da5041692cc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c0388bd0c12d19a4725c8d7d439c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca7c8d22a5ef4bb36dc871409677ae872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82af0b4676884dce11337f319699800873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b239fbb8c0f22a1580eadfa77d2988874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a734465ad261ae3b8830821572494d7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1adc2e2e52206d014ba3bed6cd7655876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd0cfcf808cbaf97d735d5bde0550f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef218617c85ba08993ad0b3338c4e6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c411f2df03b2d0db29351e48ecc44e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484ba688b8cd770da73195635bec600880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739fefb12579b1871d1419cff81d37d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ed60d2b46130c60260d6537430d18882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b157a824a6a3a72ed8855faab98df883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9d15ec1d69638cd1446307c303e43884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92618855652a17ef577986fb8a118b5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339dad3b0fb43272d0bffbca231f67886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ff736ef51acbcf90359003745ccca887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c35fb2841e2fa589cdbaa7183e55d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc0474e8af8957ebf7b2214062f855889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c26968804f1d2666f399656789f8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde342cb15738b15b90fc260af0b4b8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6070f71549fa0a246a9dc6e0847e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681b026163d2d2491aac41b89effe7b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc6fa7683c452a3790c96706e31d5f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc8858b547a31c03a72f965f4c6c30895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ee199d895ee1946f6f6bc8751ae2b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdff338c92d27965d89c7b033b64f3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b04ad30bba9fab2f8648e142ac2fd898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce62564f73a43fc12f6d1e42b08892899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec270cb6905f1bfbf5c0f93330bcd9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506404d635f7c38762388931eee4c41901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b82e28aad7e8b2a6989237544ad78902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfa19fe9972e69a36130fe6737e82d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9e25b66a76677d8b52dbe442b52ef904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce040c3f86bd88cd545db94e9565b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14582ebab2f4f5f39a3da74eba8107f0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adbc1710cc313269f0c4aa7bf6e6cf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4769770f36abab34a3f67985b79d3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481b8534da7ac53ef904149df9fe64d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcc61349201d6b9a8d180d94d64ca6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18f3234ae8b38f4cd428955a418103911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6dbf5d648cd554ddb9e9e44293a24912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebbd8236d1c5104acdfcaa7311b6d5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83067f5cde63980403a6b543cd6cafe2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b729824b1643f763f4822f136749df915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe988f000cdafe06591ec2a6a62a2316916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d1e46c7c95fbf73bba9e0ebc775b4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b4a34d5c20f7dc6b78e0fac5bd1a7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbfede6248059aa09f1f7391c093b4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbeba8902149d09a5a36525c704c366920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aff32000846f61ab5dfb2fffaaac4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc248e3ac59419292c6462a80afca5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43cd037b702aae7b578a58e5bc7dc6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d0916fa5db07c6ed7282069c9324924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda034571d70866cd9e3dc034c70e29b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c952ca67a032dbb03ee154ba34e4389926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e707984583d03d555a27c22ab16de4e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f306b2e1c1e2c526669815924c166928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461c4268f3a4da3b34e7ddb91fc9e00929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeec54c56990c357f1bf831e054c8a8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a381ac05b00db78a753223b5da21931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e8055b757c587c350614ac46f401932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f4731a596c4c49ed4a2e5a43d4ed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515890e5d95818f6faf8eaeb6ec9c32934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80355872594359160b052de895ee3357935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00478defc0f6e8ee9fd80f70a407407936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102ed69275559979bd3940d809f7d9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7466dbfe4495437b1a5085da17d06938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce899d896af57ccb40eb35056cfd6f9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b1e310aa8110ff2a30e05d3119366940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203e621c5ca157beef55cd0d5533021941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612726c5fa07e41aae4669230efa23e2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9cf3643f27f0494d9a372e40adb9d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e1b5e5892cb04b49cf1b3aba69405944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cbee971f4a35923f6f8e119fb69ef945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc8feb24d4c4ba445deb0c41770e28946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f468d192d99daef94340ee93fb4c1da947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2efda92788c55a84de5f49288954f1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dcb9a376c9eecf6059c6de0099496949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277dbf171115820d7406fe2a4309ee9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f756a809eb629cc50ce8b182cbd0f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9f1aaab468fd2bbe51389e0272af9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b45927310e0c2f35f6ac254b17f19f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5eed594ebeba46b7beecadeccbe36954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9227192fb4b465a8b8d12e5f8d387955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6bf80d1eda0fc90dded6d0d24db02956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63a85c8213789f9c74c14186837d5b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c06a53b2715a5e5d28b922fd46f3e0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be48842ce463f1c00f34f5df9f1d74959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817f1d76dad444f77a7bc0b992b4da8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49223861fca529b11af93e07fc8e547961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec3ac85eac5537ea9cec1eec25492c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f8e47b466df731d9dcc966631bebb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d01c59dba2872817b82cd47e9929b0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a31601b1c2b6d846d71ce84fd82eb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c74e1a7a9d5b80a45e332297f417e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26b7d34fc1cace5764a330cfb6ab10967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb7dbba11ddf04b22a7b992b015cb9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3fad4665d315dc429ed9f99cb904b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af100d8ea47bc0dc27002f1bb7d817970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66860c1302a09a2a9e8d1772cd577df2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda2aa2e1de53baa0d84e62a844d22972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cdbe8b671b59a2621dd4db45b22ab973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21b61308120f7f20bf75743c179747974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd03915b8d97093095096e58d03c03975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>