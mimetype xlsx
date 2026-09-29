--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9429fadb9fb915a478c8c3beb65f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4be3188868b592d9d4ee9c796105bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5570354d17be8cde922cead79c4be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea951c49644b1c98f380387f71e41b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15486b353d3a3ad3840e44a237b08b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047d4f2dece4d6b03359141bd41d746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ba60a560a045b3148362ed7081d8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdecf93855f3048919c656eda134aec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2992182a101bc8a38781ea5c3bd159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fba55affab7e01d0016422497f7b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5befa8ea3aaba8d167a243dd3e2c3d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4ce8068325717252188a043ae16e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee05c3889ede4f96f8bb080faa77b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8947407bc1102c4004904d204584414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251544f3da8645d4702492ea1870cd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4044be03f68ee47e1651768767bcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13c718ef167a6fd2d33c8d673a225817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f42ca1ff2ad80a0d9977d480968d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d25e1cdbda20712d787f6dcc50e2eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558622d5984b99d588ef21101d8de0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56324356be08e10f72c3fc50867a25ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f1e690be06affb660b8eba72a41322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990608590704bd5cd4bf8b4551a2aea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994d9cf32533c72d7773ef72b22030324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230e8e149ca597b9f0d28c747d9573725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355b118cc23ba7272da9b58d472a0dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eb0db450ab7b1fbd0c8be9d2ba4e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b379eb52e0548edd21ff6e27419962528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a21a20e36956ab044526fcf561f7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04c854e81c5a96d82fa92af820c3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37616c032bd468c95c5a75107e2d69d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f895d37b93514b4fa5e88aae2eb661e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb0d67bcf1b8efb7d6bfbf862cffdc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f32578510e2c93018b8dcbfe5510f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d7005add208762fe7d8c872ce488435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931883ca74a050160e1d2b0ef60b1db436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7725320ac829813512be6cceb07b0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d5ca2366adf609aa67b7e808c6a7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337bda27fcb12072b765bdc81ce167539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59545ab1c7d99ee4ab4809fe4f076f6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdcb7b010d8b974a665e744efbfeb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5197b825a1352821a742b474e4021142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31776e48f743f8404eded877cc9b1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed911895152ae8260354321023133fb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2493329f66e78b7df3c1744dc4d64645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb952341bd7492a6fa241de5f059b29946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa26efdb6906ea1eb9a173fd2a67fd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98688c9789db873a260a047d99fefc6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585136f449ab3306c7c736d5c986409b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9c9c5518df19d8e722e1828ef43a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282520905831c79c72d80317af47843951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412c509dfaeea9102b2bbe0f833366b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ba39e10b8b2f5f175dcc88466ae3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3f1274edd7f8180acab0a48b26e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca02aea42fca6c4fbce43ced5cbd1eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730260d1839218358e05bf300aa11d6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf24d41219c13e14bae622e50a5f1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec0d2da958a817f784c4c5cafe4bd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84cf1cd8303f1e3825febfba63c2da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4bd8efaf2b8ae62f7eeff6586a56160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9273635a6c9464b3c8e95fc185c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc83f0451cfa40cf93268713fa9d3e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d990bf13ff508e469f5cc898a0d81763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbd8b6823f7dec03187133edca873b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e46287929b4c7a1ea9af18599eea3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f46a58d1be704572a71fcce8416fbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17150ce47b1678cc68901dbc58402b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812530b48c8c8c2e639aebba3a9d05a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e502530e733b63ae326ab31cce9431f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5db41d32c5b75ad9f1f8e6dd9d90d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35a48c6da0e867828267656ea4c60c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eb4531b7a12202ac520a5434663e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98552bbca00f5a13f47c865235282773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc993a93d15f97d81b0c3118b2342c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a0927e8413cf5b93cbe56fb66554275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c860a089b5d41b14ad2514ac74607c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b0a8185f9f7e4d212038cffb1b0ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205a814ba7a7b018c04a39a5a7d96bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5596e6ebc92acb69f24d8f3a8f5988b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d9c999f47df6c295dadba35bb6e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b45b362d82e79906ee6baf8269953e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ba7fe2619b7fd84cfad884072ea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd4393e73315e72ab312a9e567129683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19aec813756e0c5ce7666e7e080c0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737e548c02aa4c7ccddb670501cfdd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fa13e45bdf7d02e044b31dd46b94786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf54300da78795081577288b66200687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444ee542dab9054195aafe2c5f3fa0588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc73c5dd3764a567b0bb07bb1ebad3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b8f003e5167d4e80774f08c4ec6bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e8cebdaaed44d82b04dca673bbd3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa974dec31af42b7c31cba8bac43e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b941f97270f5fd40e7df565b16bef393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa83a8d77c5112ca81ce31e8d29da5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39538058d6670f241f1a22f76d5687595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbaea2061987289c2f36b42f3188c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8c6c92dd19ed5d9d5454827d008b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d30e1658871e8f7754c0a3922b62198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bcb9d2d545d118bccc07a7d732af199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c0c1db5bc8fb87c690b656f6b7e04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd75b0da462a7e0d06da9c939dae93f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca23efacae1dfcce718c91d1440ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb5465c709a240f9ec31b758d6a30c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ed15800164d3e8389c6d37ae65fd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f090f7a03737b7f037fe9eb88e890c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7099ea0506e4d31825876c2bc02aa6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ecc09fdb6e8d9bcbd30c314142388107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eebf4fad937e7642ef3d3847fffde0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bc799964050477e5868a9b689664b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef5f1553277bd48101531a492c8d2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccd13573b0cb867bb9ebfe70ae9058111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99094919e910010572802ad3854aeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bff8bec9fc2ed00bf6dfc54850870113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52266f88734d8d043405769d0a5b2017114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219187154912cc12933c8205b0485dcd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14ca54d60b456cc39995019869d01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1f6b3ec175c5c76f20ee55a448ba8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592c40a326b868689f0461570ea4af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e4d9bf038bc36efc3aad2848142c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb31e14a998822d51c7f9890a6f5ca4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bcc3edb2d1f82dca4f05087f07b3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469beddf3fc6cac3e32dad8922621ca6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f92738889f2cfeda054c1b7268b1f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235375661cb84cea16fa18f261eea61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25767d6ffdfe25e16cc1c126fc7ed4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a2c7d0ff849e5f43d2155d00549c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4199c95d57e8277dac7ecb884bd733127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dadd66e03651e504c3cb32ae4b791128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739012fa266e0062e46733493e80c2a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59352a01d95cf78547e028ebc1debe3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113c9ae770220eeec03817a15c5118f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eb0559249f243ce7a92363e5abead132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf31d6577703dc249ac2b0f2852f16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2056e5a3bf707f4db77a9f6f8d1769134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5babd768d5b716d0b375abfb1c43be5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f32adf5e96aa9da16672da437e21b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32229f8f58f83a1242aad6311954c480137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1a45d6e26d4a58a6a73b990369fba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd8bad562fb833439d4bf60dcfdac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a864f1c9bab8b94fcb452185b087f75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2335c7c17adc8fd2d32a40cc90b684141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c93d3b87a89c258e32539b8e5ad406142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d110f9ed3745d445cb3465b7a8fc99b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38071c4967de3034e02bb1ed631f59eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb899246db901eabf65847028ff3ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ea1c61a3faf48170e20951924967146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405500d6a05434e5cd00a0bf6ffb80d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b0d8ee81d1dac148f4f40146f468a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb0292763e1875f805cbbc0ea9dc90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d222476ab9f3573a8a6ff83404bfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc727b7b04a23cbbbc5abc70a6c1dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2cbb989764b7640e001a6fced2aa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238a6c02a91a2786cc76b4396ae5e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb41dc1a27d902429564dd9b6d6219154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc8161dbbd6c3ea1c6eb2b76859e61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63341d0d2068d2b4d16aaac9ccfcf864156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4b4230ffdd366cb1eae102d5c98a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66888e0542d16eae9baa5d28539ad9fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8045fb12f727fbfeb794060c9200cec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f2038442675294100b4afbe2986d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b30d7660cbd4ce8e927915f792ae9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b51d194731120032296c77fd945df4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c302c3e44d53e6ee79c217d7d12d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e3112d2bfd46d09506bc543aba6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8fde348df9407d36e1e49e69e7e8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4766e29fce2f91d31dabfe57c99e28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef76723b007266169cd5a545771813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c45b66ad982a845630ce36efd95458168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf24700ae339b2dc186232e3c029a7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203788ec372a2d9dfc44d05b3824068d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce7fe25a2842d8047c69132abdeacc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f0b3f4aa12faa95244621a51e79da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f61181bf8bce8d26fd2c40f7497c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f570334dc8146c47096c21049e7fab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c61b0c883d191f17f84fbdbafb3cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaebec20ad26e7b4a9f7d4ff5e0b866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac286eff38b04126203c428e4f99a34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e895e82abc399fed98b0ea8cb8a39f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f1d94ed5046396882966a9da262c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0638d1b8918e23bb38475172af6f82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eb0c412d2ad14665fc2e233051daa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27867b0abcadc5ea34d8d87e8df8e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00b959d7129aa9e3189705a74fec03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce35ba5fa5da604e57992e8dfca7f9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3f1df85846bce5d363827da0f9faa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506c1f595c4b374c92a5527424167cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975130effbcc0defe18ef44de97ebe47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a40c2be9d854ef81fcd1cf5ba38e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5856e4895dec018c7883a19a464119189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defa3c32be92c91b7d392f28bce49fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc03c2b26018df34d8bf1100514b412191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb1d9101ad135e2359c43502c1642192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9346bfc5e926bbb21d63d8c95e31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f27c66de4c9f7aad0c6a06aa2e0948194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b023db14f7946dd0dbe457134c517e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf9045b8decd31f876b0fdcb14a693196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebf307638d7b38e90f474c69a470f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d658d3fd18761ccb3c2517752f55be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29ebbe3dbcb8d28dacff56b02b2456199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2708da0e832329c8ee3ab9278934f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87367514d2d611afd27c93b5bd0a32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3116d0d116edec17ff5d1c52b2121202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a20933a6f9107de2582a91e5d83fff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2398fda4131ad6d224af1598120ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d316c7995cd1727a5efcc2d7f4797205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fce1c4199e928b6b9838a53c975cb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd398230ccfa53f1b0f2bc678fc7e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad36d6eab74c8e478f8d5310861191208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d095f4d0a7aba4c6f438a8b9b107af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2417c6ea7b6a1d3469d7efac80584210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a612a8d4e5c1ac936015a5545d44de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9261ebdf4d8d98b12f6bb1e157649212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b827aefefcf6aa4fc28e6774afafdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d222c1c4d4227539a875c7f240e38c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ab4469f817d90096df98a0e41fabb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd5f1d9ef75364436de54be0c88726216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b8ce358c35e27825c946b7afb1c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e1fd72c11c92ffc7e1062f0bb3b18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2213bf4cf0692d249cce51298e234219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd7ee36846ec759376cef0940e761220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8cdcdab95634f4177db3050361957221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d66f3ec02a381f948ba86a918c20b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92ebc503ccbe8eff11265516d3e03c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cbb7dbf12b4ea65a3c80f16fdde10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8796ea520d541ac1a22ce8eb2f3e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a882a2273cf87f24cde23af04ad2a89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985df57aa40afe1e28ba78c00e8482a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cfa13e862ef28872cbd9ee00efe78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e24585f04180f980b279a09a0ef82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2756f3d611ec0b41f468d0c095c29e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48275f0b50ad9606ce00ba59c6cdcda4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d996c6fab94e93cbabd6e0c9604a9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf90a6cc06ed3d903789cd5d514b56f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325002d03696037ad8df9ed46ee7f9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e07d7c0f1d8e0a0aa309a8af502b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211a031a5ce8b98aef137e907156673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf089b90d25b118fba5e5f2ddb1ab6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067eab916521dfbcb41167d07b19c379238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf91aa89d92beb95c5e20e65067a8f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c8f3a8087f88e8bf68989af41f60f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecddcfd4e31c884dda6d786d89de81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f9ab20287d0f1a76e7a90d190bddf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c13e2caddfd492acf18cd39bda3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7101ef4e79d0a50e144791defec784244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14778e0f01095e488c0dd1f65b0eb371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab464706e217996d1e5707a536b04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc6ff43929ffe5185087f3b266f797247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a1349f80030e12158464a55e035b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c030b8c3963b4035e43fe4a1028625b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b6344af9e40e29df6631d82b8faf3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b43a819814f0e8e5d9803cfbfd8671251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60489ab3ec5cb3a0ff85a2b8a7e048f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02863860caeb596790c820ec056dd92d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aab4f28de70d7313ee002038ae142254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d97b439913916b5a71a90934cee4b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fde9e6889554cac452bd92e1bb6ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be71f1af1593a67f7ce7f4b56acb55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4859a96077202b28cd1ab6563ff19cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05db527151d566a749b30f9fb2408b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410cc229692a7abd225e6c4cf7564ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505f1917239621b57b60b99dd43d991261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93f5cc0cb2b3b78091343c2f34f750262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80bf8b24d543c2e1f8a7650250d044263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6b4338e1a2d36df0abec21af44d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9720fa1df11d40315a3774e0480821265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ec87b3075d40a4aa89f3b4480624266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7bf938da5a39f8f2fdff81716fc8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca876e2032dddfa40458eb8a90bf72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c151ce97536bd4be86f8c825e09e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3adc804c8ebdca4583446f34b6234270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97a1c23769e242e87e7ca152740cd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f0a43170baafb56d6794a8babaaa7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aaa958eece2a177e36e80a6355df0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac999e8ab06b3d5b71f754c864239b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c7e0400b3d5b39814e153c2683025275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3cb425468c05a1d8e8610fe6ce5a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74073f6efd1a583e6cc5adf1d85094a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ad98523e908164dee71a93f65212278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047bf566a195758fcb2a539b5d80f7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e8005386f7ef6d2236716a989d0ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dee7a35285909137e33fb34a82b4b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496d5bf43c45922ffc0bfb39d3bc1b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd412d70247144a1a990bdda5ab748b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6ff6070591b36d54f8c8f4f31be10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857dbdc11eb01b54e30c4f9a11a59b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6976d6ccdc433096e91dfa8f38a7f65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ebe16cf97a7d79fd2a529bfcd6147287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728571f006ae0ef6449ab4481e4c0cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e567a1ae137cc28da490231249aee7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7d0d1b33ad19148a83d103c8e77a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30841990deef1dd92669addf80230a14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f16c98eb71058af8a4e35dd42ebe5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112b614dce57cf80a01d39971d32426293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec0c7a9cded459d075439a026f8625294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d07469d6f59f532baf62c2a206351d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c6d7e780729935489b4f15e783668296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cb86e220dd65e1efa70051048c76d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25f524d14e7c9aa247b03b355bb45c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6720dd2e5f3dc1d27813936cf000299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257bcc967fae336dae25a8af6b3f220300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1be11d5f48092d07ef6b818b66f49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea414ebc6f05a518964044a30573acc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44239cb94290465fe93515ef385b4571303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4851f9ac6e37663d6b05489e3cedd7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c1ce9f3fad66aaa65ef9b8e40e337305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06506d3f8e86caa62b4ec02b2732df0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c0880d99d71cdb4973da883d98bf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccab9e8be0a1016122c3034b46f3ebb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82706bf18eae3e002fe80803020284a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd42ff6119cd0010caf3c772da2c1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2baabb9420297b4f9b7d364d65faa7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd1cd01f37a540bcc211bda29bf92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ade918ce86b5a0894b58d6256d929c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50baa1d5093f155e729e596a43250314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cff8483f19b73a6433fecd10d3d54f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc50c37588dab07d7e34fa0802ca6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901573ee5bda484aed6e44a8c1632d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd254461447b408e666763b12e47a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438cc293f46f7206220ebc0fbddf405319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558e4055ee4e083f9e1dd3eeab49d45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d7f6d8991768ed96c02c32888ae4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89663136919e631b08e289452df45b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52f8604517d31fa33066cf18a61364323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313767faf3e1b7cd47b3f80f38df8d68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7462daa3e4d7d9dec555c34d1a488f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ba3cfa5074d4ecd411d73bf01461326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b31a37a1b61ae478127061e88090c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af522cd9595b0c2c069a2b72359471ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06898295f49bc8576fb9bf82299dc148329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967fc7a91bbf12204d3ddccabfeb59e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b9c94d7cd4b2ffbaf02888e8a005331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809437b3d50bfdb32d9cee31dc915573332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294d1ca1a3fe9b4e813e4da82dedd26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795765319f7d579520bb1a12d8595f0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0bce30ada1d1f39e4f2e58f899276335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694160912f1702aad14be662f7a8c4be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b686fe0bc9af3f789327df673bb55e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a09f0cbbea3432a1edd5c5ad316a1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f72d6453b24a3fa9d904782da0c21d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1b6ca3b5e425e456999741f7fd9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c3618b6904fc520b52bcc9745966341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68683a75021e98db6f56546e9c8b9c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92090bca52395adb9bfc31398a84f854343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677865e00a76c45f7357f37b23ab770344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fb3539a1598913901d8a3da5e68b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4671217f8724d6a7d2b7be85e8ed3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2993b736bb25b12e3e17fa3bc4a2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261222f76a75a76bf0471dd3d4867c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7f8a171e1c073bf7b7ea3d243472e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec43f3b1f3865f0bc0d6514d081544350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158e83766079c0ae2fa65e5eda4766c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332d6336f0d76189fc2135b993706af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c39d898e16cdb94c97cd33cb9500e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fd5768cb97ad0ce0a75c347403a68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ea48f301ad29b120a30983dcccfa5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ad3fc645058d020592b2e01e26f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57609bdf72cfe5b9a08ba8afd0c6ec45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddd2a6406048c977206d717f77b3f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff57f80ac0c99894642fbe0fbb1e9ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6568a456195caa4d5592fffe179284360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eea12e98b74534be718cc265fce6a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9b37483d0d6ac6278acabc8441777362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c15d9dfa02c80793c7da72bd59583363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16016f9b526a6bf683ddb63c3e8b83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bcd0f5a818c5f17f9a0fb63693673365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d4e6305510d90b795b2f0a3a6e0bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b03565c0c969267017c475f3e7035367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463b9a9f557720084c5bb6b8a41994b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dd35fc0443245a0206b9605077c38369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb369d5e8aa8e8db7c3d4f3b30caafe1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53065e2a80dad7ff081bf158e175513f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c2db38738a82eec6f6d6a99d84dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eca5baf6414670f495808ad69fe2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bff6ce011195072ca7f90a1ff16e23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf92a72296362b31e4bf0d47322e564375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f019b32f28f086e79b322767d02c97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e52866ef5fa40f6341b198b3cc1842377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff8994110900a61c714f44aeb722f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9bf745f143a1eb48b08c9eb60c287379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078864cbfe750a3b4a336e05c4695d0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511e3613c36b32f3ed13a3950777815381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cddd555ff1b57364023e1546d19de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9a872d648f53e04b4af395e721e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad498138b502c260511a5b80ac6cc9a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c36a930837f29c399ca08e2697e6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7785cfb30eeb7563746b76e96f5734386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f435bb40519d143ab23d5714145ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52951fc76ff1f617ef6a846ea8257b21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7ee8c56b71a47b9b896fec495eba7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c41fa4ac0234d436c3057cb375c30f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194d05936affd2bc72f6f6ebcbb1af4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd62e5fcc40701ba8e5d11e6fc44ea4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958ed0b1ad231041d506d08e71b81f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80c78f84b487ed423a582bd693c1b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5323746118c4e91d4141f1ab003c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b7def6cf89a652962ef3e505542f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6211134836cbe477845599c3f71d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72b849da5ed77f86d73424cfd04fd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4949b42f169e7b8a897ae974f0b53c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3be6040e2dcebf3c6755ac08cdf4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035890de6939ae8eec4d6a8a0277c002401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d0252451c1f1c7623b0b8339a7a9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51208b9ae0a7e99097048500b174151403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c66b02e8de167842e5cae5bba5da66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5b0dea7444e9bf96ea28130c21f3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7c0764447b84e060d592383a21c98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb06a8798fb5100efb2e2ede259956d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270ad32bc2a75a80058e7896ec6cb5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3c69387c2d3a47f71a88d8c8a293f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8fb132a66541f6de634c6332c37fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372cb70af0ae1f6e8ce2123a3d809cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6123966456cd17b1452ad608a88fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b4ec0a47a5eb3593911049659ef21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26637063a80e8d4bb72436275a4d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542d774ae738a1d48730a9a8e054dce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1151735e5fe051c54bca47df9538f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add331f6a3d9285ee4643247c138629417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce19a7edc15e7412b4a92db841c95c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409edf9824ca43d6bb2e59f8a9e3f97d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1a539c504685c153760a7b22d429d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929644ab4f4e3ae6c5ec1e8176ae2002421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431704e99d7c393e6b784e989fd6a76c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e791ca1d3f4622fa4324e7afa8a410a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38cd4386fcbf2cf1e5b6dfc0853f09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ae6875e54369288d919987efa5e24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53ad3fa7b2405d47c1b118fce7fc8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b745331ed1d1c174c440ca848e12bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a43397f9416f0f35ee32513c6b07b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b712321f30223eb577f22d13452bbc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc60beb6b88abb4e4972ec2626dcc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fcda8a26defb4a2720cff25efbec4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c95ebe8cdd4ccfceb52b172fd284432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef281f285ab77b2155037cb187ede380433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eeeb72b24816dd64e175a5f97b1ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baea923aa5a2511185aab9a5db8cec0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dadb08f37c163d96813875900a385436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23b7879b3b60938d61a02a630964e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4645813698b7ba80311c29236553e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c24cd48d382d0b420e32d195e8395439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132075b0e02e3f808081172344898d77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f1b052d2252d94897d01c61824eac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394e969517034054bc50c43d440b463442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde98257c593ddc3618ddae618b9e665443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e82e5e9edd20110a5145a297ca0cef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94f01fbf24b1a66dbf8fdd0862dd8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d74565902c517dc33b7a1e551cd483446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1c761f665f17b04c6f4a81ce36c1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a9507732013f60f9910b3e04662a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50ac07bf8101704448a7b5c7f0ce0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a81170baa8cad032b31769119bb8bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9bcb371b825f8c95c0f465dc09e3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df076a1d2922307e1ceddeb0f11689452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5170dc7090077b21fcbfdfd99469c5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a01a9f52dcc352cc8b5b8fbedd30e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aab308780ace24d9dbafdda87a03f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798de0901faf50cfd926c2f29c0753b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb255108761471ca432106eba7588b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bc46fee05ecf6a66154f917f422fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ac7ea144aae1455febc08eb9ffff8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bfa2bac6291fce23dd467cc9e6cf7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a033c3fd1e9b34a07aeb17a03342461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0706e907c3e7d57ed24b8ea6d14e35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda794ac12f3552157641f11a8d452c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca825d1169cc0286c3506f6dc2720c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc18b634c10891916222077a224457465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbddb905ea1be195c105cbf9d60afd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b268e74d3921a32055f6bcbd46171467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b681595dbc8129d33f9e7b50b295a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62030b29dfa66a863f3d5f74c0a5268d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17377151cc55a07a27ae1c25c2272e0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6fb48a39bf68ab883f09be8df93bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0b125247c616c116fdab0cb9c10d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a435f9ad5184e2d092c12204723caf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b53c620f2e8fdaf88ff641e8d6ff89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473953791d479042f585cac3dbe630475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca2f1bd484fd98118ac39b1b37a3af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912803b49abcb83e7f6c1e076f734e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee135d76c29260c097dfc2bac5999ca6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb334ce5ae4c006c8ced869a0e3c31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82b7c2ee8b709c64126511c4374219480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3e1f9f7fde59bb97e0d99cfc56246481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f3a291d5a2703e05b3d94807f1edf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d75d8614460f42a2d37b9fed9282a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb088ad65fca27f9518a4be2db44167484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604659aa2bd544d62772734eed5c7957485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d36be2e414a6d8688bc434b8b738486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42a71bbb8ac94dde3022f077162316487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665dfb0718df9fe902ca3441ea42c31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f410fdeb68ca566fb5615d08ee51f99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99ca605436e16108473510550f9f21490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd54714dfc1005f38eb6fc4bd2d53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10367b0df7ec28f62f0431fa166912b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b42fbe41c5fb834ed2e6a719d19af1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504f396899b33041bf867b22e29e8b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74f402941cfe50b49fae712ae3ed8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead46bea23ea6b45a778133ab60208e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f2805f84b18c39d8efacca57351a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83946ceb2333a3edb66546f77b731835498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194cbe18136272fec7976d6bea4d98f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db405d862b3d3eabfdc09b95fd6fce2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d171239eceb55c2928f19e972c8c59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd2d610808078c933903bc48756719502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bfffd9a014a93a75331e28e4bbc40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5db00ef4d984e62c5a61ce4217c823504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2df5af359c5e163d3b7d07f766872f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a152d8e4d31ab1d77ff64bc3f7ac2a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61fbd0be0ff5de2e4e113444a677e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d8c9985f63d3e4b3e3217e6e8743a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7906ef4e38bfe9e04cd99b94beb80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729477876eeac84d2df535bd3646f3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf94f3a9ac9b05d8c89c0152061f161511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e50d127e96126d80ecc33fa808dffb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710abe8f30b4b1a5b5f76e9a1bd9358513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ac31dec64a519792318baa26264a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8104c0f3600943c303d7cacdfc9d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dda9d35a446835e675c9eaecdf3f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a68ee6ca23813286c0aa1c26d275517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ca4ff7e445341e433dd03713192de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f36323eae98203391a41a8225aaef5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79fcc26dfeda8b27c088801819d800520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa23fefee536008341d3123d918a3e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001e26862b6f164da8abb1451f2c5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d95df44f7994edb480d3d9e95b12b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27a84b3b6b15c477861d27ea545da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6802e22948e53625cbeed3a8f17112525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b1363687c2480839e1034c7a8cc08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00299ed8b783a99ca4efd608a156b03b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e641b89effa86a7a73e82e6af3a93fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944108e63c284eb61338d2a96c2e58c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4baf7dbe3f14a4fae8938c14c20f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbafec02270eb83b388e4544a11debb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3225c79ff25c510164691ee89494a11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97598aafadde24811e51154bce1b8551533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470705aa23bc06fa69353850376cebf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82e68771e4d69133490359f462085b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ee40b929a10141d7eb9edb696e667536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8327db4a12d09e16a674facaaa247e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888174862bf8f63e3cc26fd1ec1a3877538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03ee5f0db0a5a3f0e3328b07636d74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7db27cf5ead4c0ada7a38d2e00ea94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983733bd2a47def37ee0c93ba8591ed8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e67e10d95304dffe2662e59beade8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f912b7b36e06221e63b2a880de0c499543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa929d7db1eeb4231dd6743935afd09d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ebb2e53dabca3af86b1ce420652ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e375033df3222cda123681cd722c422546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388af23cc14b8f051ce3b142ba9fcc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d006d720a6d738cb6c8bd7ee53834548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054695ea61868de31899daf756e0db20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee476538e20da74627bf0b1803c7e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7b8a3b00ff2334f676483b74b5b86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3da37ca4098b03a63afe45d4947821552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d832ba15399f331f8ef32149cdb14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd83e4baf8ff5ad20a84a7a4d204d02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9172782f4a241906abf373d6d02d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae3f764c16cf603fd36cbd1ec9cbab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea7138e4bf0500cbed4bee2421a67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65b4a55dced164293a82744693386558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee27748a86574a96af2b07a114af79c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575ed79cc19301869e604218a6e0ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d32e7961eb261c4347c7aec1efdb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263662f3861397838bac25a50737ffb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb88c695691e3ae06e800782c7f0c62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390adb6d33d3b652c6fa3108793e889c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784362bbf52788deead3f2f1e3b6056565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f5c7ceefce09764659cc4f48e0ad8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ac2eeabeaed62c2c31bf075050075567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047d8401dbf289f4c8ce76116809040568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beddee429f768678f562da6bf4a6c8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f62371a99318517296350cc77f177570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344b1a74a4e5e17ccfde454324307ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc62ce3a7402dfde74c29ff14500a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f6c333a6471262763082fc518887f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48053cd1efb4bb437ba6b085435c86a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd757bdd06f55cb4bf170c5fe9aa01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0872cf0cd5ca19fc9c45c760b0d72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4b6f4a37c181434de0a4442621b94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f9f3e7b8ce427a231de8f6eaccd94578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132059ceedf2acc947652d0323e89a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec0e1313c179134d40ea7bb0781986580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f6162b1b34d94bd5a4b799c9ead8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38f61b22c84599dc56926fbce7c07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae773193b3c5e797cb93fbd06a1c391583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7279cfae69d3cd817791fbf7e0b45c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c161a3b14b21dc876307a144a6c92f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b80506015c51dd2645d29fe9d421ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce56f96e0ed0b51c4771c8bad821e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655f48d5cffc4753ea4dd6c7be16a4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e092d8421567edb27d40f28bbfedd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd06be98fe8b7173003030a63e25e5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d63fd32abd31a164b8c9de3269b6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e2d24aac6bb3a544e194967eb5e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935ee1fd1689bd15f091060fb5b0bd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6da7d1c041e0178e580187d053faa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02191d8263eb1504fef3dd845ac21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5726a52b2241d9098a312b28decd78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58592953ca686d844b8816588c7c58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361e6bdea2a97ab3413396221fd5420598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2da96744c9532f860f0bb421e5bc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7470d870deea6fb01ba6cab24a1d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10ee88b5d6022dee95850e2ef28d17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f74dd9d1720d5efc6102ba7aef184602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9e1a22f9bf82d1caf81d77ee0cb0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47821225c0169917f70d1d09f7949a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affa1a683156f89d80b98bdf81f7dd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f810e31aca3b0f0b7d427e4d4334e09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faddbdda882f906366fb054d880ea8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a98a762ba446f9cf327e7c298695608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87f9e03b22f3bba29c53b35682e310609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddedb5c89b35296ed9cc0d3e2230d2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4650da0c901e0dffbcddfe8b186e700611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4857536354a2e041e9d35477489921f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2b8714501c3fd0aef015fd6810e8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fef2ff2b2a630f8742739ad1eb7eda614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cfd0a640f71a1a65e85b63b8c1990615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0a47e99e6e653e94b5acaa75809fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cda35ea8d783356b4198ebd2fb460617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df0a6a57fd8e696b239b91e3011c9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb61eb14606f22dec3ef060dcad5d3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880e6c92241896cae71473839405cfa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0609a4aa5c9134e7b183fa41970921621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f04dbff2aa5c9bef9a5be2a190f85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c368902df28d0e329a769ee1ccbec0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88086eca1e4f1f2bdc3d675e9a78c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d957f85978457aa95bc1caac552f49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f984a6046d662c5f27df780011596a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8829529fd5b7d66814a032a7e9088627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d608380cba75b350b4b0226c5b797628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1acb569b560c3b1b7cad73a40330c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e437baf798575f972de7f380c5ad5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e6a489be78ab004727060c11d6aa9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166b4329148ccf39cb81b70673e824f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e22e8d8862aa57688df2fd62bff82f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208a6d72e84449ba538f00004f5130b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6395d336413e3bfd759588eb10ff54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a8867a3b812fc093f12cee4022169636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298954da1a8f1e25822142a3da7fc2b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2bcb39c493ddfd5e3f2874077645e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571a2ee3e0f6a5c96120657c01f9ec1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f204d639585755185799b3d9d80109640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1737ff999a2199b3ea8ea789c21ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74a3852e82a806b93e618f5e326eda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d3d7b60db0869061a1ac8ff0dc39643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37bd0d906c7d64a3c7d18860714487644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514af2d85db6591f2c66efba963a7ff7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f909e703fdaf16f8b49397bf7e44b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bfc5a3291ecd9ca4fa52beff29385647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af8bc68a157c9f432087dcf6dcfe84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec25e6d3992f81a718b1a43dfa7b75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0ce82d7c0fa334e5fe9bd38b4b218650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a7531133c37aa805b8df670d6dcd9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d27f5dd377246055ec2be96a2578f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0497b2fcf2c58895f5cc8acf87233653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8db70f9473f53b05fbbefbf2a5d7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9869dba06ebc4ed916a55ddaa2b517655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c695dd4d81c9fa9f6621cec3644664656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85a57b7122ce48fab76e388f342d8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf081fd7db786213262eaa98d01b16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464431f829d79917671771f2a364dc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027ae01391989d110b9ed5d7eaebf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eede9e2d7f8f220cd09bfe510c262661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4370ea660dee097fed91e183e64dfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d24e2ec7d5a3171ecac6578a260687663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90be6ab2b5af26cecba68f4b3911273664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a7fc5ee3fb38201da75798854664a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784976fb960af164df1c67417763e4ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2fa5952f4a1fc35dc4b8f9c511cdc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cdd65eaf2e46fb3405d2b2ab759b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b873b573f25a82d4f8b60fe16ea60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163601cf47beaaeb39ec540a04e7f48a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8930536b3bba658ff79dcbc1beed93671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27dacc92d4796b203b546ee706321f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28d628441532cf859ae4cb17097773673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c83eb864121d7ecea7faa2c3f3f0d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9374590e1a34fefd368aec2395d1c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455092d0d87b1a342b455e4b1c08e0e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57158dfbd27ec2e45510c533d50c816677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfe19ea8d431d7f0166d681b7e8538678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5972916c604f92488dd1fdd12dadc66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4444541252682f367485e71243899680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc67c8495f9c634f28080f56d505dc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ae94feeec339d37e41cea8af810f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b892ba2e2f96959b64bd7785e8d9d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9843421e5f26ac33ce0b64ef8d370684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba1ff803644d93d62f47ec19fdd3f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fae5e8d0e2a5b3c1cda1ce91ba3e62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c659c96d4f08061fc2d1db99a89eedd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8500bcc68c9059500834552fb382688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77971a5711d70a3ebbf54df2587c4e5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9b615fe88014b3510d8e4e4f45ac5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec76395d794a9da28d350d7b5b9afd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f3b96513277a0c8efeb88995a862692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a79a560e86ddb4e8fcc3825e0e0d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9ad78d72a808a4f410cb21f969ae4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fa78c16a319f932075a7ec8ccc55a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b269841fa0d33da2a3bc850dfa1eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef2c1d8653d802bea738f872aa5c4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8e2a2bca90899acc836c1cce83387698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf0da91a0c8b9e92da5f53f04cbadd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969592dff9e909b999fdd52b60ab431700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f607bd2c1b1924394dd146e1774a47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf745dc1192aa588c01406caea52ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0556935999b5fd662b8c1793f3f4dad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1607779581ba2aa7cde1d9898328dfd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1bd22fb68d17f74605b33c19b4f63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fdd3d56828dbcf1497c55e1f2dd0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912753f3d0c314badeb74557edf9462707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a52c09d4b65325ba5a7bcb960ce6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c78eba7d6bc85e8793360d084e805709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7424a15da1e6e95526c556aa02e87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3fedd7cd81cceb90a8e42a8c871fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feead6fae4cd935c1a36c0ae7a6ac008712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5a1d0dc414d552a661bd1ff128f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8b6b45dc12c94e157489d3274410c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb276420763f02fe06d5b781788aefc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecb4d4390b0de33617ab27d44bd562716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c481facdd40052a7bd09c0a1719624717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67541818b25c85e88aa8f38d2330812718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9ab96a8aa7fa9e5d6ef1b9359cb83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859fa92bc19fe8f64f8f649e6a7ad40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93ad0aeb161b25d917262229418d39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467442cbef6688ca21bb94da92d79abf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38845ae8a05641bc1c32ceedbfed500723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35ea37cf8eb0b3ac4d05baeebf399c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95a50fce1789931c845edadf62cbae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc666a66bd211444df701ebc4474be8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82a6bd58ef2bf6445a16741ce64036727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a4f36617955f814439bf402f5b9c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429235c19b88a0a897e8b5a32dc859f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7c5325cf27bc592ae9f7cf5f86251730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b7c9ebd1dda368444d1870e48b69c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09a52c4f6e320842f1d35ff6a65ff5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7664a56c3bb560dda3dee0fae6420e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d357f7c1b99ca09fe6a52879b8c050734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130779a9fb0627b8bc987d76ba39e51d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df28e7f3e853a1cd4871729dfb58bc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceec4717a68775a011000905bade7c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950c234d71ceecaaf6494feaa8cccad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c25fd6a56cb2f36293ac71c21a178e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a44a9d186653efd512836cadbe26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574108967ed825c4c5eb49cbdb8dc0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029d441fb89c9f1d0ed869c71e0ab9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3b7a16beb4733b601507d2b84aed9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525faf4c429f6b2ed440ca7fd6724ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211162ef23a6801544ef1a1ba2e16aec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06a5ee965c4f942e2b57b030831c78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990efa59e871fd4d4c93f4c1c2415ad3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb7fe230df9f213fee1787740a3e20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b6b895f232564725e1b7567a7b26b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f9054af2f526b86bb8fe707405dc2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7331deb64e5cf2ba8318fda55a99a13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dd15d91a835be100c86fc5033fafd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc78de07ca5a250f057f89844be07f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2405cb2f03cbe5d4bea625fe1f6f2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49da62a43ea970748c4bda563a3e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693e2b1d611d861dc5c3f7799e3e49a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de371d4fb7abc67a0c1b2e1a1cf447757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565c8d1582ea300181afdb22e5f3df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5dcf2eecb2d9a4d650b1da2501d6a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eae2088347af040b282efbfe4cdd1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d6589c637a7e61409f26e4a9ceb23761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab953b260f0bbc5d7b29571ee2b4ae9e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159830153f22acfea7304462845561a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da0bd2d7438192d3ca322e37ba5ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c7cf46f0ad18c8ec85139efc94cb8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10d7f7f0db15ab3dd1e94f856d6501766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb87e5b5dbd8683b34cdc95f009c7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d6fcba14ff06e635ff8f9c039aa4d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77824dc27223ee3e84ac1a18e9383b59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580c85848dc719b8dae93078eb4e3f9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71190608a8ce59467b03a2f9d793b46e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad590ca12088eece74abac743094728772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad303db4d177ccc691a2a3aa1b70ce64773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96f66b9f63fe8f33557c1245d1ec7d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234601d167401ac0b39259cec00cce0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d2ed4fb090a1728675bbb3b3f4df4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e4f65c457ae4797d4fa3dde8c32e7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac730a56b5de11acda230f7647dc80f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3afe25e3b896c5de642606e0cd88d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89c3c5e85f15f276e63a6b3d4c4ef8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd27520b4832d4a1f44b90042d3590781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acc392a062926e9a0e1a8e3618b2e6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db926f80faa63802d8e93c251d221760783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3163ab9d7d4584529d8a5ab4561800784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ba5d521d1afde2d80f7d7bd59f341785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e0f58c3072aec218743d213115bea786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f1c5a9adee2497d099d2a04ef56c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c826eeea63ae184a23569e3a6009d3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6ce59e01508870eb77d845e112a2f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34e9468bbbf5038f75be2cea6cdf6e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81b39a474b06cff3522c571698bf4e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e9bb50a98cdf311c58b3dccc7ce19792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2e9935c03e473384e6266184d8c0c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2e328940925d56f547f94311f5159794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf5b31bf889ee3861f8a62a4b9544795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b12237b9f65b6994e51068b54944796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dba2da8db7aaec769ddceb0d5cd9f8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130a7eeaa8be0ec10029ea040423777798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debe80afcf2482818e078e441d69725799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c970fdbedd799ed196b7aa4c5c065c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dc9862d667119bc5ccad46a57a179801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b1e8469a5d21f0fe1179c92add5a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad00425200f4e806279ba2920abd76a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba0a3c517b4133138ad59e564d85b6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b3a90207afb8c3731eb164a508e5c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e36ad9b8cfd5dd254e1f020302c647806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953be0a8a53a96b275805209d6d4ee9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17bcdcadbe879f68e127a68d38fb85808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c4aa4086b4d0b3cb239009602c12d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaa44e7f47ce1221ed92be0ed684e0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5984b5a9ff27b1dd176b7163c4bf61811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d44460af0ae70c77f62521251d8eab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a8744377206ce7497bc40168ddf1d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568764bcebc3ecbe3c4a4c481e8691f2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66262af114ea00d658f52a4610d5ea7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34c6d831c96dc7dd088ca2871697fd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670cbfbeadb58e0661204c54b8e030c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73c395d6f0025da40093b6cc569a83818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fb140f0ff83449c4df281b5628f00819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4105f092f8eded142f1b8151794417820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05bc169da145eb70bd66843cdbbf27821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f043514252be3a7733f323921633804822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee5ef3e3319fc8cff348c7032760bc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f372b7b43889622cd0e4b07f8526824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3601eec6927bdb73ce5aaf518f577825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c340b6f98d2feb70ad77546e1a577826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696bc6c19b9431001bab87dca3750d8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fda06cb34be5eec7abcbaf0f351ab828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d1e49716e096075b329ffdcfb4959829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db98797f7cab364fb24cc3109f8b764830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae81b9124d4d73b9a6b2dc4e8c8f23831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d134d2fd1e701c2e4439b4b78b849b5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ecad0f38ba330dcb49be474bfd15c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbec040760824c7e85d598788389d0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4c34164577b7727b98fe525233149835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90646a54bb509d242d9edb865a2dc1b1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66bf82d5c35a1c9cce287a865d51b9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040c53aecd9e37bfc333c60631791eb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882dfb60b34f904e31a318372dd7042839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c03ad437ae2260fc9e00dcd11be8c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548ba1f883610bc0bf529da7ea6d605841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5380c851121656a913ff29dce848412842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997faa00bda19de74cd972cb326518e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5544dd9828cf40c0cdc9b634a201bb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eed3e51a0404b18e97e5659e762aa845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bb8b54b313e7a46c5c3705f247441846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da871f1fe321d7632ee4c043e4f45223847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b487c599cc97a3434263e963525fd8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538652abb62ce1a0ba1796ab45b3229849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33110f91bf9da064f4c84a82a5aaa812850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07799d8c78f5ffc043c4cc0c940bb140851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c4acc9fd251ee4132f8453125497a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aedca6eb7b58fbca968450a0bee04853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbfe0c08e312b6baea167627c408a1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30b9b72cb5042db18b9971e2101570855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f40c330801594e6376afdba523e20a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c857886cd4f5dacd29381683c9e4b41857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf39e490ba988e2a39eb232076d99e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206c477e6aabd3fcaa7f11627d13987859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2973443833de40898f8a543a2933a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef665ad93776925889c51a40afa5995a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579b26abd35c24ad1d6086d77e8b1d9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc52cce1417ad325eddbd9ab0cb71a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde130adece42166d80197293e6960f5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2b5ce01e2e1f9a4b67cc37a76dc09865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c9d6ac2285a0970b344fd6aaaa42866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912bfe2b66cc9f1bd97fc9086af59fa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd803e6702aa3492ab33938aaa4893ff868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434b0932b3bf4e8309164f27722a85c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc5d436ddace1fa6c035e0872f250d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f396da1e3cce136a816a6240624a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f671a7355e377214ec879eda5f63e6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f172cba886b89c9db2e2d83f4874302873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbf71b8368ca0d614d59ccdf8d71aa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336be7aec23a8a18c8256ad33d8daab875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e32e8a2b464446f6f7d0710ef9565876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496822b6a5bcb6c338e728493d67ef4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbde209ba7f21a1659c1099dda982a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b932ec3d8f4c29876ac87675063d9b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7a036038e9f34c96a75abd9d1b3ca880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e3ebaf7934dce10a05d01c281de16881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058cc2d2ace4ee4311d60578eb5d637882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc7239575ea3e854abb9bc1b9cbd0b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a154cb478ba0d6f97d969de186afa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317efc1b06e6f980d78ffef314b64135885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f7bc705609942505ba26bc2d3c6a2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed9d1ec8ce6fce634c4849f317aecb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487c94801bee4b9ddf6d5c992cffddb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d990cf0f14482cc5888eb1b3a2d173889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb5124e379ef099b1f8b723487e055890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b4bc70971bc261ca2ad094ffe1634891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807a683485f90f02adc65c407cbcf86892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61608d6ecb22c1e1a6deb0b68d3c7969893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257609bf1e0fff846e3c53c2b14f7776894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f378159fb2e3249a6e4e7b6c8fbce0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d4f47253f3ef72a837388d99c9fc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d562154017ea98fcd3f7766e568ba53897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b00aac171859ad71dd74bcb62dcdb3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d1d981ac844063cf79a4718ca7ac7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e14ef37bd4533e5666eb45dfac685900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d053fc5e63257744fce847f829788901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b35925eed2fa5d9009d9c1f1a7df5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04a7b451a3bfced188bf92fedcaa4a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8f94525eb833008b3e9d8af2d3b5b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c39cede7d9efb6b2751f14809f3c53905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df083688d0c314c7e8ca063a2ada0f38906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e4504c8943d9a0716059f754b4776907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d12ae2af5464be454feed0d94a8bf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9ff18b98b099929cbe2b89a634010909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3d861e6acd2168a369bfc6df9beb5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb79dcc25306445ae8caf32cd6eebc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c853acb44060b6f7ceea9af818555912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c17c7fa27c136577aa7c63fccb4bb0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efd150bd948097964b6472cb1122df914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db72ba7961342ed842de8bd1ae2f0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c3d26efdb239e39934d17ed4d3704916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062f7a58f9070a1d49d8c9242e4b9e2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a0cfc60a693fcb638e13f7b5f7c7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a2b17ec3a298011fe33780132c22919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816886810d05a5978f56476c960eed09920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b30f0bba4693d3795ea9d49b67be921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b705eb3a0f5d00150b1e4abc0872c8e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b5b591864d8e49fceb262b1d333b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e9c5bb071673a15d594bcb5c7381924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed5d3062be03568339cdd6167c2de7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e5428b13f6f358d733551650c146926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856749bab67d428e545f7957da293e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9ca9c0c367e31497e3dc9c3677ddf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20edd4722c4c7d7ffc5b3e00c21ad3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4604f1d37e80fe8f58451e86ebed9ea930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f7cc38824a0876d3e7f7f49f05720931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac2d7402d03bcc4d7e095b5c61cd25932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf830a6f1350de460d3ff9c8386023f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191d87f96bd15a593fc9c396b717f38934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e78cb47b75faf51279b0a1da886c06935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8c27ead96291118ea8a7fe750446f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c1037def67b0ccda4639fe1157da2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209573975099e9ed61c2cd67e91f37f6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b79c32b71e177531b4edd5cdadd7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c388b7deb1b9bb89f930f0f52162a6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c85c9ad80bb73f8a99f534465378cd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b513d33b4e829cb12a94d79a5294942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d594ece9f5e9fe7192292282c3dfb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bbaacd7751a50a04058fc6647de15944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ab0f5033ecb757795464d531a86a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc7c8e25db1414b6fa0e3c8123366946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad99dc00c21d0761e461c4bb08203947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec7087e12ce0b1c402b7e7ba3efae948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86964ac0415b823a125d1d33de13a908949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94d203e90939a8aba6d274b0e3b55c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40d1f3b8eb790c25115d0e1f14ea2f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8140109baf9270d958417f34efbb3c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ac3bb4d9e5bf5fefbcd4c6b99e99d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fa852e15ce96c600fcf3f6c441a00954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9af85e856b0cd5231fb42038763e3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74fbb67a2a3e53f722c1714150fc2c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662afecfb573429ac11b582a20b76a37957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d54cece3f54cd1574bcf990d4e7c17958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56202846bb9988d8fdc4869faeccb9cb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeef211c87282d97548e89791b4f38960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d2742b275e36d03b919d4fdd95024961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98209101d0e696294826d0864517fb4a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee37d56991d6fcbace98c279ab52126963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3322f1b354fa196ebb428a16fb3fdf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ac737f378a7ce5c17c67370d98727965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a05bae4d2d808401f2514f0ca2573966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601282a8454cb8d46fec25dbb45b2898967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73134d63df53c5f84fcce84cab42114e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce042261b89259150adf1f1fdf40e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd198a4cbec9202ccf22436309cc751970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a150eb72972d0d34d50ed5d64c96971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b0d2e8f1b2ac0be7c7a70d1033252972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc79b0734b1da3843add4e3a44a9fc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba3d949807f8b68ff7ebc4c1bb20a7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e700439ff0a60cc86103ffd083576975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe9595eeac5f4ba3e719655cdd2c7c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ec21287329607f847f552b87c700977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413083c39b559a4a1ffc18465cf99f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228792bce229b569fae62f1ce70a32bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2d3e0fa75bd0d6e539ea4252c54b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d21fed49c86e9e1e72f344678aaa14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f6396f67ac4e15f0bf31a29397bf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54874a4e1f9cb05ed34832cfd1e463676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c04b15c4e9b4b4642e2c6dd9033167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c981ce2aec9b36976cf5e8c1523ab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e1626cb33ede6b8130eeb09a9d2e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173fda537201377fa4bf13faf2330a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4470a6fde965b3837713f8273413d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747869c3d340b26fa9d2638b1fb0c0e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f220e234e5076214514a469d88f6a0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3c321921c1880ccca669fc8e4cda814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43caafc13dd74192663a03424a3b7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1251c4ddb0978d8728c32cb273d4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a79792a924488adacb2ad680ddade17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f2ff20639c5325da2c79ff314fde118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd586970268cd2d31ccae53eb70a9bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e23a50e5d9f8e518e00c342e7890120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546058acfc223a240febd1f70febe20f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c8d566cf72006708880cddf4c8e3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc803f3d6960c0de0a21c3bdd40a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5849f385ab1e7b8e95629fe2a71a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16316a79a6eec4afdbee14fd4d67dd8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d743a554cc5e518ba585efff324eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9936c775052ec30628f7b104ed0d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ef329dd401ac899ce0452d3a3fb5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df8679ea8b7b77c7277594734adae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15cf16b0e022d5936c35f68cfa672530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ee4eca4b1b38d0a51556d467b0b0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb89a454adaf7566111e3918158bf232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea00f40bca56be4dd2ccfe27608a6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dc805dbdd381966817e127aac842234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddbffd0ee4d02a0dc23f5bf558c82a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843053c3295550b357a2769adfb6bf8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c465761a509a92cbb09ca6ab3fd8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8e7b411933340da9e17707f8fe6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256103dbca6c4fe08c38547058193de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161a0949a39c317632b62927bd99d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8395d21c2cc5c95b62971b2559bf47d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff89def61d6b21b2bfc5aa129b2d7f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c614cbfc1da313617841d62c4c27443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b829ed66b59d4d5d1a7766fd1b8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0db0ea3de726ae8200f4afd83513f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985c0b2fc0010258042075b2970a44846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fd98acc07811738b591d21177cdf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3068656ee65044f7ce57bdd097acd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56772082767781407b3084098167f62749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b94e016b6b9141fce117a52148b5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa99ee01cd5046e7febd6f6ec3936751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0616104b8db03f31361300472864b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b7fb28ba4a82aff47aa87f0c10af753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276baef7b89a5211e5042c20650dee2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76080afdfdcd92856690aaa090ded3ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf772913dcf984b9b61ec2ba2e824b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670c98dcb808921ee6d3d3a27a0356557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848540683206b4886d417c80c42bec5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b74088673e0f28c13999ce0f239b9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635aad8b75005160caf36ca3db4003b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca1adfdaf3ad12b4fd5c3d5d667b9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab270826ed5d4274c861d7b21831ca062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b13887f6561122d54a51508459922663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddcc79d134996107e6040fb3325ce164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645842a903fcc4f650df7cd6bf8d176b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bb35bc4b19b6303db1a68e9c2a0ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d84c660edf828edd0f476fc9330cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde1e671365fd7f08fa80e2720e1be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac771348c06a7dd98d4728fd7490e7bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0f01b222c4a53ed6ce99931b2005170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dbe9e47219d9f8edc2947457f7cbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97182480da20abdcabdc0a06d9d14cc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba91ff54d53de8ae2f677e8356c33973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdde5adc907c8505202ee7f1f3343174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53dbcf2c518e5cf37f29ed47fe0a5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063c0ccc06d03ed33359294267f57276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980f3f729083ab377007b886bb51ac177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef42f5554ec48bb70b40f169ed84d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e44b5e113587b1be4a453c48bd6cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1b56829f2307fbafd1c6d4b5fe31c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65305338610617fb3568de4933fd3bc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59f9e305a02538737bd8a3c55f519882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303591891b8e47e9dbcaa011c7d6e81383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067b111e77ff74099a452fb0c8e975f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef7410a0a1957567ad96f87a09091385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2038b086852e1ec4114430724ad5a4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa6850ec6298029d9692f449c84f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5568fdffe3758cee932d5e6dbeabc8688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253bf85c008c96a5a080ad7a8104fb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f2d52a52bbb7ab35ee8bbfb2e8b3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da5f15cf9940a28fe9f71e9de5fe4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7bce58d2b5c4453714a9b49500f8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a53a48082d57312ccac91f2ab37d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27ca486a908473c0e8bddec65e532294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99ebb87802d57d099f9fe382072dae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f718f5ec2dd06306c1090101e334296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802c306e48ef6d1ee7d4c688002b9db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198159e13b29d94511b384c3cf92dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f1ec2d355621ef3e42255202b025499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25fa082221bb0057ca8b9da562c20a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd555065fae597603d12da1c6df79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea9bd93c0948151f82e04825f4f530102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9ee57b03c7e88855db21f61617e12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03debde520d82886168b85f20b77622e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465047f29f9bd8d45cd82fccfbeb35c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1e4925916b371a2ce7d1fbbc50775106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502953fe1d3233ddf73f096b44fa841f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f504e363386c4366d3263562675793f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affceecb0b9aa26de429aedc580a2f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30803311b3a0927601390fb35640aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a00c657fb28fb2ace9978d81d4398d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6541aacbcbdabdefe5dbb1edb3f98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73013f8d4db11f9611c875a76dba4e96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f36bb5bc2fbaf7a38bd012667f118114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052001ed575cf79e9ea2c54fc13e1705115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd2bab10a446538e31900e148dfa02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37bb20664f8cfa768fb3cb6254a17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0af8ddc1eff079af46827eefc62a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5195772423493697d72dbfc1e4c7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e77c669e340bcf819c35001bc274120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae471486abdfce206e7d2be06d1e2d7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516445cf0193752b0b5c174621fc6b43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a529f5ad79d7203d816d68d7efaad2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b4b57ff844d9e6dfc237042ef3895124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd0905630414a038bf26f24e853e0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f0ecf317821386dc3fd893a5ad5c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de12bbe9fe61119d6c5f11f68753416127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5669436c571d49665f645cde82630128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279113dbc1f9620a8c93373d2af0311129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1deffc4eeffcc54bd129d42ad7d38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdfa602ab6be3c9b8d6ae18f571805131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14f444a9901ad75fe313b3c5b2683c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c630bf7a88e4c10b054c81b0cfccb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2245ccfdf114f843c4825cc62f4a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479ea276ccdbc2a09e10f60bed48c87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b8d1d5d110a8184f253460edb4c9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308987841aa4e60ded999fa5409c28ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402643c83a2ea35ec932d79faef79c5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d645c0f78a18e3bc4895d635ec098b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11745125007e32682dc710e92d267c02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bfdb23891e6495a10868774573f04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6807413c0292480962c7bde4a98a4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1bf9594ae3873c48ab069c38e32f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963705f228fc089a278ce3ce6bd0916144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e08f516c27afbc705d1725a3109d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538887677beed7f87fcd5d242eb85104146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d663758606eb068806087c2b2bd3384147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08946703ef29e4f076be43971b59059148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17349377c9209ceb04bd8566a36f1f6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a3777f8a78ded5d8b1fbd7757ea25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303bd44819b98b2a5118f51f78e4a36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b7ad5470baba9cf84b37c9b08a2fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b6bd8b648df22a7ef84fc80c8d47b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2686ed0c81c983dfbd7d4e14111fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e3a83d7cc72a8964501787caeaf11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b52623446298e4735b44644a33171156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336e84a924900262e219a7cb4aab1e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4426d37fe6e85e810790b9e06c6da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298199872c9ed7dd689bd1bcce42c2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a49774f546dbb34a8b65f1fdf560d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b48cf9ace4bfdacb3c928dcaffd68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e5898e1daee8a6f6c67baf55a2e69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4a80e82c8eab10528859941e2f426163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731449ffc677e0b97501b554faaa4ca6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81311b390786976cedfb8a21123da99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd5bd59b6fe6225f61e09da4c810a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4f92c51fa584168f449f0d572855d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6328e818a59659055685334e59921168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8585d3e942880578e3daaf6172392e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce3d49ab7ba6960e257faf4baf750170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e00abcbeffd563dfe0225a89b3a069171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f013f4976b76ecbda05c6c0b6311e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb26168597dde2a8538d26e296eab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923c42a74f0ab5140d664ab51dcf708174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbff1e6a88c64cdbb4889e8ff89330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad61e1dc00481d590566e678ce7cd89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1373ca13c7efa404d8a9b39219670d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f3c52acbb65ca4450d971ce7ffc6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff71efda0d8948b99397a122915db9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157508c3d521ab034ffb11b9158be856180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee934f454f03ba98006e9db649788e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdabbc315aac8573a153ee5dac762f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ab4e1ce382eb8d8c24255635e315c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47f34b6d331ec0f47b397f6c142c9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247da8a1d2b1d3010de9bf856f818613185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a22287963990d4f050a47a68ca8e4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf6ba5b6e797013f7dd424fe99ce1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17330bcb51544af8f1d9d821ac717e34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a48577b8441cf0bc9580928cd77e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf09aae8ebba1e748bfc88c6acacbac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fad867484beff53761095e198f4bc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2ee28822967c99e0577bbbe67d509192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c17bf854b4fb50bffdcaa4708add2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c39fb142c1e8c97ea9d2ffb58feb21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e80644e2f44fa84f954463e0ff634f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a100f0662a5f9e7816007e783e916196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd44d2ffd53c13df17552233321d2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd643614ffa3f082040e48b8c99a227198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264584eaa025f0b60090a8126a6b017199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5a73899199a2faa0ebdc9ba039a4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8cc65e6044bde9be1f591a0421b18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953273460d5653f2d65fc089718969202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece1e46cf2d6e1d62b119e255f4c8b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65b9ed3b40897378b4b324f5b5b125204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58891f293e54d5e0397be416e133f9f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860a99e54b884bd7e2e610b8234c261206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8d15026c5f7bc2cc02e0342178dbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91723244b10dba2312acb9b064777e75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32138b97d3110af427a8b87d322e779209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375450f8a3e200642ecaa61e201f911210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf63ac22580ce1308d35145fb56fcf9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8dd0c984df292a9c5ba0572cf4fc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef665000e87f0269cc769f13a736c64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fd0d6c657cbe9c72f18bd9c0eb831214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b37925ae65f9143d99d78a9a248ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00107270e810e974d8f3476b139f2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b57300fcedcf75e52267e6b0140b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc495be258874bfdf056a17ecd6e1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec84e78e21cfc51a34df045f7110ac2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d585113a93f9184ce01b299965363b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aea29669f6a16afab487b435f3868221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd352a364bd9e7c0c7675ae254eda6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1440fcc51ed600cc2cac1b2426753223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c25464ba022c8d43ccec2fe937063224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c5a33aa95bbadde1a0f63ef787443225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741eec62ab84498ba90884ca45a3587226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac6e75613844f7e8c8d778d601f7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c984640656d9cb775ba43a3b15aa191228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b79e4beb9fa633e1ad430c55652c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b3cb60d5bcafa278036c9091b7224230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbceb7e9edd2063a9484a5d4748fff6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df59f08a9dddbd5956d497793ed6b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968b6cb4807f021b799cc417575d726233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ec408556f966a6512f4dab7d141a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ad150794f562d459a524817f0e381235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b7bf3830b4fdc95da3eb214398577236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83593cb3910cd8712a287ea38ea5ecd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54722ec7055b5d7baec1c442f6cbd33e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9363a678e179f2858325bc48eece98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505772d16becad6d9458714d9d066cd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a4a9b63eaca204c25113fc1e2eb6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834e81e0389240b66f8a41bcefb4c35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d889618bf84027d4068da4d586c0879243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a3c98657629c7a0ca706add2d8969244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aef391f7b8c78b13fcb070abc3764245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd1a377f1502f81a49b5f0cd9a009e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c83767fbe932f42a8e647babceb307247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c72a9afbb54b8d248d9601c6464b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f654368f21115204a66e7f8e25c26b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d33404cace5c971a96c6e548419838250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adffdac8fbbca4c529b0a0c5e8ce6ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bc056b5869cb73569e75cb7cb2931252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c828999a1220bc32a3c41945d42d7c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a63b3baecf4f4fbefdd8f98de2665254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e60a31dba173916939f06ac4da4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4485facdfcdc333f94182b2d3d8b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0922e2a3fd6149d976920a3c3b1ee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac70887b7d4a633058339bb792b90b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88574c9766ca126e8ce705bfacdead259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c874542ea0c0713882509ac313c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda88ce80e1e31ba3030d1cb70fc5ff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59a7aecf443116c307fcac7868cfce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4009a905c2ea040c42d2cb2ef0c5d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccdacba08a2a855e0d9aff6a42afb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2804736fa3e36c65e020fadd99d79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbb462e12bc29acff10be61e9a749d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872746ba58293bee6a80f12ecd13ee9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e2ee14a3be9f9245ed52bf0a07261268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72db7c04fb781a2bc76cc926a71921269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dd1611e2934807336fd7c2241e4b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bafdf0f10f1589b1e7162e71c22029271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bc3742c691519e74fb88a1ba9333d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338c16e4bbbbe3ecdb49e177620f89a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d3c4a2ef2361caa231e7218247030274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82a94e4b553ec59af9f9291adac369275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eadd8f0cdd74794e87aff0f47f2f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148f1fe4b92edfd32d57f50f16bafa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466fda0577ad7703bbd6a5095dc1d12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737920762b906b2ac19d2abb00b107fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471296d208aa58f4ee9a703a5843805280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cfcafe2009033063795a0265a9151281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a44f0e8c9a9dfde2d18cdc69b0d8b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543461912b1a20c8b8742bf71749d900283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb32c7958b0587a7a393adfb5e65c7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56586c9c87304840c81bd267e6272673285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214dc7490e3c23c633792ce9bdc7791286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a3c21a00e05db8054e0721ed400b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a69720fc59ce8096680354f0b50923288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0080150fb923b1569de6299fef351d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e541a0df75ceaae1ee52955110d198290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e86e5ac997110a9b38ef81ae035569291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518f3a1ef9442651c7afaee35d60d18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38c3a00b0d33197dfeba965cfa71d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a21aff3ff10c9fd10ddc9d65de81d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f4de3fa405e05fd039beef427cb5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e606a605318791137ca1e07e3d6527e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a4d7cc2f78e8557bc8eb525fe1fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4468eb0ca3ca9a37cd2f76a22a5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6e2a4087049b069d70ec2d5015c11299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b977a324a5be0cafc2adfe2967fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf492be63a4cdc2f1a6a985d00e780301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c2f76b371debd91358e0a9462a947302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18afc0d3d596a1e649f8f47feba03bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917ae9e349063d0f1e78e55a5b247e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8286c5efd906486defb93733e85c0be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2ac86af1b2e565c5f521521f7468e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce55f6e01ba5e7d1074660083a57be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966e0350253ac1a6ff083b78fea8a39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679fff2b5a65212ad155c1e90922258309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248977d77f6941e2e8dd930ea0254b7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47855353138f6dafdcf3acf5af1334f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c179d710d87a5f62008674c11416a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa86f78a1872433de7e5cd360de0d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a846dfc1db98dd26438418513b438a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baaa5620540388166f4c52e1d0d2e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7095e40055e4d0fcb70b4df3ac13ff9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafed7fc8204c96fc58a62f1c0118f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b9d7e39100729e78cadc4fb9aac98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98857804ed6aab64f7203e4d1ec6cf1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d086aafa272e5fda1703e2eba9428320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a57a6e73928a6dc566d30c0ef5a39b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbe0b6755893ca762f6d7c8305c437322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667797a1f380c65ac6b8dd8f22fe5486323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27971011cb5b73946524e9553d16741324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8beb882eede57e2a45ce50f8a43e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031fde4aa210c8af843f99b023004d4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa98b6f098dc82c86a4fc910bcd472327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe0d992667af3d69dd8cba8f245a37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56831b4ee1bdfdfa3e9b10497547e3f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c508580a884cfd1311b5406b7e1098c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6890149e37868317d150056211c48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6241b4f4f33f229fca8d6a42a70d1aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836418aee52d243488b36c39e4a9bbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f84d1e08ee72ffd7c199d272b7c9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0cb43452c9cc36293e3536b0b0dc1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c48cdbac82429e939adfe67e1744ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd362f2c7cac21034dce953c7bb17f90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aae696fec5132afe7d4db72d6209b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eef17ec53bd4772c1cf42802a711f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0ad4e9d12c0651da5ea4a010f5797340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a8c9f79166751ad8c111c2bee5b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a8f93aabeabe76b17a52451b3976b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28941bb1e55b91a8ebc2026c815297a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcd0996c08bdfb59c04301fddc6443344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbdf840bdb9b138912bbcf3910f41e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a750686c068fe0146f11459a740d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e50d41522cea7f33b3f91a2acd81a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09c5bd3274757fab24e970e017b26b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe059cfffda01e01aabf8a574bcda29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9faf22bfd592f8916225b7b1f943e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5b7fcef4242411117aaf859e8d5e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec0529419c3aaaed0dcd064c164901352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbd7577c0276408beecd3494018d12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de463668a619fe712bc877e59d4546f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76530c9a5346fc53dbc5e562fc399d61355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469db098ea9ab266aecd3c3bec0c4771356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608e0e010337c3b1beb73a16634f9a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d3e63ae6096ec4cad445e0d18a9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f9e78e187bf6be24ff41d7f89f572359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c467465c6f755088c7e3c14b2969c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a093ef70ae53c43e99685191aa9f8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f908b7208dc4c23e6e729bde8b13b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1f7aac42ddad5e9730878834259f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed0e390c517f9ad7ba98ca909e000e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588618cec439e628a8af1609fe0fbbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdac0b26d128a7cebe664a5a46f8ba3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b71474ef826442d74d7be5309d693d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ba8b42502a6c223f3e5153b53a96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15ceb0e06b71914485f38dd75a5e09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768113fd9b4f5d3c968dea7660e3944370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a4131dcd2c3c479b0b8ade70a36dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c8752c171e343e6914c86a66a3181372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56253af8f45527ed7c51320cf6ac7b1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26492057a1ca6ca5e25826e637f0a3b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e38d890fc406c56d350d14c269eee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237463bde1b3c777d47ecac554fa7db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ee9ce83d18b5e9f03d0bab88895f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9926a650fac6a2a29bdac783738e90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15137313677f5d757095911bc5f0611d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd272a35004dadb450462912879c7002380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156ce85a04d20a579673b59c8deaee1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b73a0b63e57349c2e191913f589244382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41db30ae1108ba344fdaf09e15dea84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b3374548c83d994f4df6d862361eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c597a661931d65294aeb8c06e3a734385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e238ec291f76478d1bedb03fd80a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d72a09e20c03a7f6171bfd1046b852387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23660b22459cec8f9833898db6d710a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434da83da2afa154a9a454747aae224389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402ba3bf41920ef7a06ee3f12051459390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c3537fde33a27ba816ee22d7969f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994190eeb8cd4ec7fe07951251d33036392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9e26d670554a928beb9fe6e949a28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f785348e2e387b305396179941e8085394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c55a024a30dd2a4d8204c09625c11c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60000206b14366b70b098ccdcfbffdf9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f631ad94ecb1ec77dc3e6b6c6acdcfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886603832a5e461095a52e22e85a85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041810deaaa53d4f04345cb97db76bc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f8af8aacf59c13bf82109fe1ac58a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900e417b5c492fb53b7f076901d7230401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d0a7dc8d8329a39d3a37c06348413402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c81fed95004f18f81683ca92d10d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2053b9a713c2d0419399542862f8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc04c4957a385aaf8225ea9e42553405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267466b10bb82462792c3696891c7b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bad0ab3cb2b77204094cae32eff23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace82b43253393710a97ffa525bb19c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83975bd970e672c6990056ff9304cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9069218172ca291730af4d6fa8920a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4434fd2d8a385fbde48ae516bd5ffe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12046026f6c83dc439197497f394eb8f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4951975c061db7814f68fde9d2a02d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c6c206338f4ec76b163575ccdfaa5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867607ce3c55280bd6896d6bcc3145415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd7ff60569b55fd4554115564139b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ae1233441422371c5945f186f13a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919a00cbda279e526e63f767ff9ad36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81178f267ba448a0798de898c3a67c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad46ad82657006af47638bfe4c6d878420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedf58d6e34b4df700b73e89d5cd92f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a97a3d96faceb3ac2670e78d75416422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9006cf485d3d64c75b3e0d192d4349423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba546b928caf4de426f1ebb08c69c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1ff31cf1e8570ae0039141fa731be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915275f5fd2d4b5d345b348b6fc0b744426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a1a63073c378308909a3977b3c07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87828c94fc1db059d1aedbb593495822428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2e8800f210f776a9800d932da4fcb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501033fee0375f880a932c3d04a9a6f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b19852098e81592d0776984e0ea8bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ef0c5e9c6f516131c10bb7ba54c02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b3ac73a2efaa3177ce7734377707d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c61aa2114966a3b9710087010bda97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e78847466bb7af71223e610aa5ec2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a1d85a3ab52596217add6b19c3ede436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee376a896fe24a62ec7a913c59cc5a89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8d2ab8ca0da5d4cd3e6ba45b0b29c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d377819df2e9f7554e8a48399e75a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435d616918174fe8c31f13917146e18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504b7cd58182998952fdd8b23daf049441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f48907e9e73689b0030f3c813cc27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4134a6f91364907a184ed5758d1156443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c602fdba93b61b9a729f074e1d39f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8cfdc1cd909f42083739a72ae727b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718d0627759bb1a22ac7846631f0d49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aee3bfd1eb86dea56a75d43383e06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b091e9eb51faa1147398b1d137f28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43baaaf6b9c412cd08782a0794e7110449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170a907b47b32a0934537509964f58e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02009b7983236a9661ce74e74d49fdb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74383bb1649a1c94694256a8b5b861c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e986e380bd9ce7eedf34b2ebf1f73f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa8e71538eb9d584796bb6a6a64618454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709a86282b0218c65d6ea2f9990214a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0475a801a759c1429e2d201a70d2549456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cf0090d0e61811ba624635868f649457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915f46e4f2c1dc8e7245181a7a5da96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e482ac8d30f2a0e7cc74f7eca6a0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30547c5a1312818f341d0d3819641d2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48955d959e4f2be18788c4fb55c2318461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eccc04f4b8c7beafa854b5dc80019462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fd14a75f93d0ef94dbc7dd8d00bac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca86efc9cfbc5e67d0a1e1aac2f84d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e49f13d620019b36ed273410d32e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d531557b79bd35b2bd549068fc844466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1db86c0b834a232914519992a7e464467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf63eb8f3a0f400e6a66861827b6d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5981eb91f053282aa56f287682cf864469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bb8205929c5e652d712a95712f74c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b228b9a878231fa279b25c12fdc60f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6a0866c96043fa1bdfdd11d6b0df8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b51da0cf191e67d36fcc6b5467e6c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf710139e9135552401fda1307744474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765834811cca8620a981f930b8c6123c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2616572ccdbee06183ab85430436c39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f1e29f8f41006a2aa45df177330ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda995c295a1a2b9796edf1d39d0fed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d2fce2b0b8a6e99220798b414989479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5e0f629577acd7ff40c4250df5938480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afac1625e44853e7217166598d0fdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75210f31ae8eb52f9cd0610f7a3a60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e5000a8953cc7b9f868988ef746cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9739b359673f0539dc758a90d49c70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0ba36a78161a245ee8bf1d57bafe5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db3666bedf3d512b6be4534c7fffc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a364a5c758f1907b0d5365285a59d54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05b9943a622b10e3c738979f77787e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f53fe88a3f89b235a32e177226310489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063ba28a47b452eb7a4b0fb11d4046490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8bd09e70a5aec8a4211e103bcafa8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84a3341707995f12f94cb4db2105fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843cd914fd87f2e5c7bfb8c2766ea27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2249f5cb0b1d762dc6486c94ec2cd2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e40ceabfb71ec58d2f109196284263495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6f0f076ac062efebf96817dfc1f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2541a265d0ec08fa05aec2303d872497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e455537a27849eae8e8b8e286986321498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81f947016667b27835e7da8b305c7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036a5233fb54dc81011db3d92dff5f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b0808e316fb7207c83e49d980ecab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc8cd9c47651fbebf5cad3ff438df0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f5eb4f4734f73971f3d28ca3a986503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98de7fca6ccf4b8a64869145e70992504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a74dfae905d068ede09c4e150d85ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc7aca0a54f781e47c4cf80b7163a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e650fde17ea751e4859a82638276b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f5a94e7cce7476da93871402d55b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15089f1e524ce4c29d22046790ce37f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ea7888232311f6c8128ebc7d3b9e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb092c11a8938f9b3cc4a7db3a8f797511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968b4a1938d42e0162a2ad55d12bfe5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7163be86e12993a4c78f3b87695c305513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73655529c969f4e2fe5ae170e1f1dd4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1a0dbef9e9715a5241dcbc9612d57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b72f78a2a97fc02bedc1eab580ec2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb855cd3a1b9221e17f51b2fb5f27e82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be662e23eee3b3b749205408983c6fe1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e4e87f685f0381b72ac77940dc94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b05a480dca8d37eb353cc25c0b65ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd05c0e87fab63da454273da0470a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db188117cc8276d5baeb9308ec8534a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f18f9bd3c517e6066bf71f14bbb69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8df205def596ffa17e63897fa9bb7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99095865886bbf0c0866c234099a8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89541aad8547f8b73f2ea77112a8e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a0f758b18840495965138d2ed648a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb861603005ff5495dc2300528daf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63298f41bc334a57748dcc4fc23fe7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc0ad326d525d951e7416b19642d02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a9d1caa7c24c2c75cf73791cce13d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a26832b37f0dbad8c0f97160076804532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde48e402204d2680b1dfd6916781a3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a804661b03703428b9c64f4c4c197534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccca099c419131a8825f35524dc9f9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770716736fd00ff327f598c4d903dce9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ffd6fe6e74c3a9af625a83033864c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b92bf623a9a0604bdef5948c782aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee86beb164c7ccdaf2c06c1ad2d1778539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b876bd37968a4287ef6718c52fcc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cd4e51d5c4778446673ddc36fce66541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42613229b1e827f8f792b726366fcf16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecb7c28684d94f97126e878224af52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978640f383b6935dc96b6aab31117ce7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea10ac1e56ba5d28459f372d42ede3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a641d3e5185ef412a640e0ce0e94e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fa3931b577949c06f0b30bf276326547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f805893f50cf17fb788c9ae0e54f8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c0439baf59ce0dcfc91864fff088549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045e48892fe14348284c9136551b2af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784f47e5230624e31be1951163b8be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342f19171bcc396871ea07d4ce188c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670544468fcba21512a5e9a5b236624b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bf8a2463b39f498ef92da195ceaac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c79e64504ccada2f41656816859d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080989efbe2958b2140a61185e08482d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d53db1df89c02c3a2a50ba0066a2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f28fa797045668f1c4e7cc1937a1bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a798736ff9c3c573ed5d626e015e5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62582ffe0640c975aee3bb5e94306e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d28e1b9d2c28b389a146fb16a160561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f6216f3a15539aca035c941620916562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1f851337cd35690b1daa36384b96b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692de62ee310414fed49d2f845f5130564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12680262d0b65cf63474fd91436de89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f405debfab76c36ebbb70401fb133566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2290cea5f84a3e532005f8a1901c24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237506d4c34a7347462a2d9117177ccb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2aa2a6a432aa83fdc32ae398fa302569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46badae1924c1c96fdedffef5be1f8f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e749db3b77b173394a0e5bc7d0c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b587541f7b80a4592d494c60d7c825572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d61a3404170031f0507fbb8f80828a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f69ad916c306694e2c004c2e185b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b955288d5d3e1613ccfae723756e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fbb7fa15f63993754663b7d3c3c83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeac6af87cc5723cb7c23c2ba9ab61b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06662dfb61e85c053bfbf96330b3c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d9dba80dd8e7eb61b8e066ae6c528579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23435b6a23b937fe0008f4e31295828580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25461daeed388d127c7cbdc4e08e76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa4725094284d26ddba78c82a447c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35b0a41e9b64518c3ee64d1e671ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca003c2ded1bd4aee34118171fc6c0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd356c0548a5c4142d0bbca21925d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dace9b6e64b1756854b09ee9ac78a14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a0623c3bf12e57c6f9bb57f2ba171587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995e842931cf809a3592fabf62936f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587ad4e5ce5061a358fc2bd79b9a4b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bed290c084071057a751affeff7fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84ba721af2a9b290db83c07a8199e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e79ecf0a29b130188d918d632c45f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5758e4d87e0d1344252e4fbee85fe7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d487505ce90657c548e070260563b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a19ce26f9cc79f6f16ab3b5538f93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f03d87adc00ef7fbaedcd62cf9852596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cee5ec22f9496a652ff914b6f39cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4e59dbb4269c87a9872bcc7d0d52d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50989d162adfae95478b26d49773ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d6b6cf27c698f4ba86a6e656ff32a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f76bbd3efca87ac323c331fb61b4d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107fe2013fa4884751e8d3ea5505706602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4d2f11057b38581c28b15601ec1ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c5570b4699dd4ae3619a1e668454604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6414406935854d42b35094bef124b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac6d53985a667dec022c9177ba20fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b61f3c1ee83673dab20eb84be8a54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1591a0f5d3c0574f71b503fcab5c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c59d63f420c687826894725397873f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40048b3d5f4d6d8c08314c3de0b33d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5e6b5729eb1d06c5c91f974a0d31d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aff971c98f9f1a4e3983d7c0d78ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f597e30efaaa435caba8a30cfc15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3194af208e0ec29047850fda69da8e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2220c1886213364af6efa1767ff3625615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafac2b9c6243cd271371033ed8242b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf56bd3c7531fc2392494a4a699960617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cc3dba18bafc25f0433121a99be55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04188b8144bdc7c64f2ea7735ef796619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b5ad5ee1e3c5ed14eee9157086fba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3fac4a210b31f38ca28a421d60d29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753e20a198b2e9ad5d099aa8dc0f1e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d79d088f57f6c923f7b98f5adafcc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75f87dd7465480f4e08b16a8c5325d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554be5155c28cc2107fdf15e21a7c7b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd57702f49cf8db32864d36d6ec73a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80971e119736b3bc5c3ed9e9af00bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9453d687ec7a16394de43e9ab8fcf9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c50613d93b7aab85320d338f861220629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7271ddd75269f969c26c54bf0b80a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8459f702412e8521cf72fcbef5f7311631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43d7959d72c06092c282329d2b3c7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e605fa5f6cb725cebea5edc630a451d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfc67c71842cabb5ba727bfe685b04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a5f250c5036d590363ed1489c60ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461180978f2750c0a46d3a525976260636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82105aa508861b18ffe2027504d6e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bd06d576cb2070cc2ef31198c2b9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e065c998f169e46c6e57d903c209fce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e290e27f79ba25fa4947b920194c28c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3c6d1f22ef961336cbc607ac23140641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92852c23d4a9728992e66c785739d01a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234430c545b941841e50b7acd2eb4ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be39d6afa3218740e84ef52a8d03bc5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb260d5064b82b692596ec2e589ab85e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc2c74a5c4d831988fa43f0c48e658646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5149bdec76b452a30cfb55f88439d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2428c70fa4c724ae35f90e36b6c93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8f9a4ca5c7316b990e680bbc3a3d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0e97b0384fcbba94b7b82b22807dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88554e99d9c1e1a0259fe903469451c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cd0979b29ea14646a26f06a59c4fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8656a9a01ededf0d3a691666da6edb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee01735522e172520984ce5b57062aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb4669466dba293a919f269c46bacf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d311ee7ab19bf0e73defa6f06bf5699656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eebc29cd9711b5fa41a507646fef01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596581439bcc3159f16b115ebee10285658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491f42006ae4ad9f085e4d66d47bf9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d138d488f2509ada610958f8d6263b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2c11c7fb285a7496903929740604b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc44d1819981ac1509446cbb89813662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f026cb1b6cc86ccb2264f59207879663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d2b70c592cf72b3175bc9dab817da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c54d4babde236725d7b205bedfbf7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a3b3a104c70588473c86326871e11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5cae0dffadf3831744a4bf2410b2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3542445b81639b63dd2c7c3126c9247668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899ef1f49b4624f049181ba216e1a14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d529f4a7711c1307587a527ae444a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff10f43f18746141dd98d04ef8987f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fde94dcdb8e8a142f4fd370ec1159672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd37ca573633118d30e1d8b8850b0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18d7d70c52f43c7025bbc9aecb611e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cae3be9f106a565973051a3f6c5a7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ffbf331a47f6bed919d96177ce745676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338bca4d9a773a190f9d6e8f6758ebc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e51fcb0fedbdc937499ea274dcb2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0b358dfdcd4a077c97ec87b68db6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332abf14343389bcb7c243382e02cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a0fe875ad7f2b33d8928794ae700e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc490ddf086c9a115613d3b641cfab2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906c5163b224c408df0f619c6b81da5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a551d8dd9f2d4010353afc80159c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e460021c4c2ae31356056c16e45c0f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3debf688877299aede6ecf4e95bd74b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cec3f6aa1dd94f25ed5dbd9e63972687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273ef63f17202923ca9bdea3d5bf6c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f26c8fe78c1472b3703782e3a22db4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf806aef8b4965911c1a30b7dc7bc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b7193d6b3ba6915d58a2dfb0ef532691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d96fa16dcad43bee0ad5cc26d950f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a340eaf8eba034c8e5b4413ab80148693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1da9fcf5264324e5f1c2e4fefa952694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832f42dbe7019fc6bf9bf0536aa42f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1451e0864f41a7a8a3211a50198cc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f7ea6a20b6e1652ce9d71a69cbfa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee199a7850873c911185910c98d4c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a786ed9f4297f03746c4df59108f3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f528a66df897ac14fe8c7951967a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d151bde60528bf75efcc746939c05a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8f87dd96e41448d209565f773fd09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304ba3f8a99bed790efcba160650cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35837dafa04cce5a11afab3d12ed52b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d494af300187f94dff89e80d71242705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6e64b4ea744d2f8100aa53e2f1ecd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334c856a223d7d18988fd0a1c618e49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03429acb85b8ec2bf3f44c9bcf58dd93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb734a7e04baee1e33af6cc2e9fa8c83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494facf83a9f963f9ad6debe25ee7496710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae28bc0837b4abcadf3d2b9832a1006711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fb9c5f64e031fcaa39f7be0599f88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21f130479e854ea7f13cf91cb58648713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e14c026f41b2b24110903e5afe0aa2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066777e8e03e0790d96ccd182157f53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8caf1bd3a922af8bd9b27b81f022e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7713168d75f920c878603a905e4a60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d003d0786d2c52c711affc05a33bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6a369acf2edf89a9aa923ff9527f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26619a1e6c70a59f727294e68866ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37f2c2728d995f75227dcb382afc03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070414128d0dc95a38626b4040ace69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5faa73d4ff8395728af81e6bb6b6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39047d4df3416edab34c4682df8755a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543249f69c6660d52590be10a6063ecd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023949407a6411a83ed2fd0f23b8422726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54e43dfd1968317896708f5aa5e519727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f63e94ac8ecd2f867970d1c2062b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88219018533d27196620c9a5878d67e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27692ad7a529c148391855072298c60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef33605604639eb724f05f90f6963f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a798b99e33a3f7304298b83189fef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296be3b5b478d798fa17189c0d5042b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cb28d7964f4e7aeaea83adfa8b7e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc607cdc35dcd94c47e7d52a4f1bb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038ea848253cd89fd2d4b5d3bfe14b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e987366e681e0f1a3235e628b40c962737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00a98f959993252333f9f13fb4f296738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c642aa3cdfc1db24b9625243232d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94b978fbab5fcd7252b417d586cf29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d5a8503ea9f35ceb1dbc91e84b920741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adfcfed9502b66cb7577935e50b961742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68e020078f8642ba06f44a2912581a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f236eb15d0e034f61b09ea104ac9f21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abee2f9bc02e8b6811ad2b6ca039da6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb929e1c7964be451d6b78c0fdabde71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c566ad37c4c8ab74007ffb2ca8650b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95f4002e0d830ed85b3f232726c21c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618e39d9d15200ff56e55151aad22a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6000ba13a9d3e0dafd6e06c551f1f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db13bceceecdda69adc1969855c24f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb9554f942de413add989a50d6f8fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475325f3e08b0ddaf010da82ce909d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7281288d5ddd230243613aa25a81c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e6f754b2e68a2fc197b679ed18ba3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806756733083e93d8de221a98bf80e5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123568873e7062119747f20ed8c1e907757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1329b6acdd231c9df8415b6af8ae4e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c2108115c08bcbcce7270a94bf01759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f6091a488ce6aa9db46fb17568600760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf783aeb08f8b59769dcb91b9609b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5e642a24377d7092e32ee1c2210b8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801d3526d5b93dc937dc4475e9a0621763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fc87d407e800a9c7420c17210fbed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09253be095948fe3812733ef2eb8eb6f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43038b70696d5568ed07c387d3e3d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d812be1c21d1186229f53bbaefff1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94d308aad27833466e1f565ace3c7e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6f2a9e95519a4e0e1f16a5dd8a2cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01695b2e3e02f507e1a8fcbe4a7a90b8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db9b45d226ee5d9df7c44af8c8b00771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb45dc4134c66e13f56347f317ad93772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f056e23cf5ff06bcd314798ef7be2ea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994e629ac1598c0793775a999859a5e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325e6645231c6affe246b0649a79b48775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cc1e3f9dbbd0fa9e647f837d04bde776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58059f18d70969f329f57bf32926d170777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f84996915ddd9bae6730873985ff778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a22cb34db7ee4e193e44f1ec1831e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435b309a008a2332f859faea6665c04780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61139c452d89cd05fc670e59d1ca3c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23415345c28ba511fb6a6f893cc36efc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4ce2ef4563d0c9d73c81be795b8f6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73d29b31d525c0d9702256195ab969784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064be38626a1ea0d6280d06ce3059023785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7b2b98dffa505e481c034fe8dd068786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655b5ec5f4121592661042b4bf96380787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf36bdef0a3221de4194326770a361788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b6b2b6a5e753a5deacfdfd10ac739789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc16185e325d03384af5a4b12f3e7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41b08588d712604728a43dcfb5f1ac791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc5f9188adc600d8688f26dc6568ea792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaa19db0b463758604ffa2c51b4017793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdbb14bf36f04954e1c0adf3ed88f6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d50809ed269dfba2066c9f73530c4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1f3036300c3fa4671fe872d05401f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202d2bc99df6333ad7e52314175a7d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418727f125ca473c4bb05c5f30ea917798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e7a98f650cd6520bee16643a2c96d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78daa2c6bd0c5abcdde114c615daf90800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea4f8b559d1ab5bb9a9928545ece9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e81cd99311448e58a568036264bca802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b719fcffbe405fa7f48cebbba10a61803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170b1c154030252a2c4d151c254be4d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bce7e658bf99e622eded04e819fc6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2ce8c873ea78ec21fbf6b8ae0c410806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac22cf25568a73d5562e7ab7e496277807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5d2229c4111c1321654c1398e8f93808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984958a5fdb35f36ac30b0803f58ecf6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0c95e78cc3026176adbc8aadd7e1e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108b9a3256dd9968c9ef5fadcd0bbe3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec1770071bf065b6fa5b523944db47812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1398f5b87dec286407a2bf266a06d83813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568818ef1825aefb569847124550ff3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ee8b3ebe13f09ad205e773bc6110815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7d3257294463eaaba895119152069816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb1a3de49f63c64efb793da176e0b3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113629dcfefeb36c888d3d7ba5a7284818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40326b79e155532774b66332488b44f1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480827c3660ce8c42c802b3d4a0f21e5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6a5c6f73d70a9365c2d9ff0683bb5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f9e8583dcca52b65544bb2d663d32822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cc5b5a584b31c52a0bbc60f4dde13823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96fc63bcc5b4d83438a258141b00c1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37408500fd8f7b0d84fc38cab897e31825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f5bd89ef142125f77694ac5cf6f2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fd7a24ea2c9068c6e607a714249e3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50801475899154b58b59cfba43b12b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc233f09a51ce35382591be3c6f4ffe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e8fb0f81316d02d1e35f55d37f73d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450fda000f7af053ee3374592fe909f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c680c8c3c2e7d0dd66bee47aebcaa4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a96b35817aa1985ff0882508a0192c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d7401a5e352cdf7952e30a33ea09834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261b803de641fd9ba1287598c815f4b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ce6e7842b8dcf5775db08ab5e4903836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a36ebc3415c22f2bc22877f3018fe837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627559eb965d55161341aa449fa4008838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db2be294d15fb532085775212bd69c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30934f594549736c0c499a39bf5e8fb5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372f53b84ee330af816bc933aa2b6a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2182357fab4df71a12c4c6909ab75842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8bcf208e12236de22b90e5a52e24c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab28d47ecf3f5d09845f5a53e0101844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091867bccca4919c28f4583072951df845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2e4a76c4ae640307178f572f18d83846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131949a87a68387ebbf656cf7423e4c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb07e6c618c0e4a21ce5220c54cb30848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83700dc0d88a0381a2309cd2ad346673849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f4a8e2aaca54dee40fd4dc4417d9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b08ac45f9feb309df21ff812720ce0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0139a9ef143ba3d03bc3877c85f13f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a06f939ce8cef6503667568486678853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a34de4fb2c3c4e434dc27ad485303854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efac77796230edf97b58f0af2c5443f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ecbcbb00e790c926e463b421d3f93856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027aafe3ddef0089b20d4d4eb8125db857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60099b1c5753cc86dfa28c921675b69e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f7bbb907a43c87052ca337d4684b9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3adb9b2be4f03b9949b7ff1fef807f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314771e9cc429147acf50be39050ad4e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9716ef643ad2d5a131ee9ea14e744d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54714f248f271192919fa23284052d0c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bf7b57d9f7daf86a6916422f851a5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5df1aa82190a4d73c5790052be96b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc1337e31e5837a09c65a140b28f4d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0822dc583851a487c973a22f58116867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dd74a252972955b380e23ea9439bb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c20e5daa7c329b917dc382cc93a78869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae3250e30c8fa1786406260010763870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7997295b8cc45a0242128b6351a89fc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729e9527d5bfd150cf33dd66213580872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591f509cb302d0411c98d59fae53e2d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e63df08d40453ddc4b907fc2b0cec9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbafaa477452efc776284924493efcf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b4c96613cd57556307a4e92098cc6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b148e7082cfd17ae7f2785a79a819877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf12a8582299878c1a6d6557ca2dff878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873851a813213b1cfd2a468db42aa66879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0b7216978548e70b8f2f99060ac04880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dd31f37b52c363bde306d0e747c2c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae173b141e523f57f86b1dc0cb7e7d8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ea770ffa2ec8435b5332a8049357883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97042f3ca327dcdfcb19e5f4e73511884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f241b94e81635c92e23f1b2a4e930885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3cb3c5fba0692ac2ab2f1a7a62b02886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2c3f26f8a8d271471df42a92491a3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e062100a3922f7476e4addf1de9e704888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cc70a68ec7bd4385d289f886c2e21889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e8b7357cc03ab9afca3e06f4dfdfc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dca474c47a9b2a86b60ce0fb98b7aa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf83f0fd7591527328796668d791011892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5160ade857ddf307b215eb8c867fc7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e666c4915138eeb0a91ae6fa869280a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6e62a92d4145823fa479b8e6a7893895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ec6dcae4948b2975fa2ef534b2b3d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76622f8419656a656559ed73a886eaf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3cbd6822a36075401cf087d3eb831898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf922c99658694413d986ae02b4587899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aedfa190e7f6d4aa930faa3020f46900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a48de61c3801da23cd74099461b65d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed7c72c1598aacd0983634cbd6a4a1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d5cb43fe8ee2ec67b19f4855d0b12903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7bb6f7a7bd2ff303c2643724a13bf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9026dabb1f0c14e3e9755287bbd30905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe84405042f32dee887da3bea80903906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33e9686a0b0f557fb7bbb478835fc2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2196db134b247c66f159a049067bb6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cecfd7d8236dc82c4cea9717a42f4d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca289dc95d3f5c4b0f78a1c22ab36d2a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d35a285c704daaac9bdadc3f3a7eb7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7593049f116fe7d467f47e9a2bbac7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc6b1ccb903e4dcf53c890da2dc578913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e67759a22f3f6a84078d52ab8f8cf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a73bb76cc26266bb5883dde45d06ea915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdc35bc8d2ace654f6a67701ba5dbe916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898dfaec66764ea0191af50219a107e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de91567c0a30b3b0b940abc28acb27918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97020cd14de88b583b2a8f212f70130919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978010c2c066a4631c447c2c797be690920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372dda030dd8aa1d1606db7620dcb95921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93828bf01eec9871b220a68e380eda922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b8ca58b4081ca147dba3cb5ab3a6b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0641f2f53f1209c76edce6419046247924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b89c686b1503729532a5a34323f4c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e0a201246258477e42adcbc3e933e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c77ddadf7ec90f399e88cfb84611f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204ec5cf86d3e22643850b2b44b498b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf93accb33ac851be206bc2bef70bf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423c51c049352ba46c7a6fa8e62e3dc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18595c09c84a90238d1784bbf81fc0e8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8b80e530496601c56d88e54275910932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbf764eddac19b0fe7e4304ca84f85933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7e31f377ff4dae591db694a713d97934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a301a05ea6ef14bf20ebe3f9cb31935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542a7f659a55dba627f997a378c8684936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141448dc8d9cf92ad1503dd3b4c66fa3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db208335bdf2ff3e51a816accf03e05938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c1fd1568af28818cf08e316930fc3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a7e71d8aa242d48490e6fae8bd1d2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab94e69482837f77b8b85f433df75941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b278bc048ca763439fcc765c00d80942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01fc38a7690e211fa962af47054127943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486deed13299d4867613a6dd338393f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f90ff2979ddd348c88ec4af06961945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c7ad2c8ea0de4214b380b9c3db12e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756865bf3298e57a23e148ca6b841310947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c2b20911ec323f2a0851e5e906f93948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bf6e253eb78348d9ce6910517a383949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08618a07b17fa88b3deacce61b6c8ed9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9aac898ece78e27ca1f60a6534817951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fa995e588641fd73fc3bc0f932d38952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a3095ef98c8f7a88933417731c10c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470c9c1f8562bbfd1a4cb78a765d91a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeb1abe52e216da23af51695a91a36955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73758eaabe19695d55edd7ea156594956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0a92a7902f501291378781c204c2e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537fb43d4da601477f8705b002b0ab4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b6ffef7365ea35346811d6d66633959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004683eed5cfad38e824d2a3faeb649960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17866ad77b39b330116967eb6f9901a5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5e3164585b939d0054675a7b2cd42962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b59c0c07c5ee28ed10d764bd226d1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ecf4bcd4065d0275378b0812827c7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0fccf013289c9fa5d72f5bcda3175965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a5800170932eb5c5ecfc30684bb05966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b8802c06e01c94710240becf17a72967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098c824eb779a88046b07157ef935ef968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a1260db66321ecd82123dc7b409c7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d74ea0c8b13c06d2b597751543be7f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547d1abc08130e4989aed4a46cf37ec971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b48048201b3f5eb2b776fe7db193ca972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa071c2df6e1f5a73bd65726541d56973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668eccccc03c590cdffc7b13cfb7484974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13656ac764645905e59eb1a7505e37975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45201b3c0467b0038d43efa6a9c48b5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dac819a1f32b710ebf199cc9e8d51977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>