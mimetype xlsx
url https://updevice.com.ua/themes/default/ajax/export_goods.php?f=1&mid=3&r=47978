--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d9e9c0810dff33cd155ee1ef961a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757365c80d6ef1049ca2b68da2dde9942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ed3d3846b4f8d035268188db80d043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146b86308229f3deeb0a613a633b7bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15204dbc629552c09de2833929c4a61f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d1c090e9ae83ddda29407de688026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827be1ae87c5956cf2ea438f32528517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca782e614bf20c3ebd2875cdbdfe0098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed1bd0215766f0f94088104171f4aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b562ee9a181a385f01b17d3012b129210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1dddf97a0b62b3234ed8f7459869711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae48e3b14b30b4906855e024cb5be9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5427538c9d4f739fcc8dcf74be6f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fa204bcbbc6382d08d4529293397514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a9d2510e8b1833e0b1bddea002bd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80abc82d9ff24309bbe7e6b3a0e66916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee2c49b5975d62470af89931dc63ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad6b9bf72da431432f6672487829418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22c80b02486be3c8c72f4691fc40d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ea46c727bd86d7b07d82d7f8a6bae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4066ae7e73177d93e9345d236421b0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915d7b5f98c6740b9bb1bd7c8b3fef022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c34049b9cff2767c84ef1394fee8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be8641d12d9314cfd03fef77c3835524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16a6949ca15381b924fb85f75f5b7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1296db76dcce87a2197aa6f7ee24d4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f093d3a767afcd9c246378bbdf99927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ce46efe47dbdd483bed99b6c6d6cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e555977469d17df6472d07b41c01029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbf71ce55d956ebcc4ad10d56de0ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b58ccd0c526fba6d96732af442348c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14639b68e6021db626ad2bf2a82285e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954f1bc0f65139995acf4ff6414a07d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce920c6bf2378ad571b5e7e56132ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261ff691863865d04c6183c11d34ccd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e08a8a9905e2fcd8f8419559a0bab536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b20f4270d14c87cf8e562398c589a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724056ca503d3b577464c32ea53de85e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8908a88949130074f7603cb62f37939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb11b2a11bd757157765557291dfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10967870c351197b134f6e35b097233b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b52f98f89d1befdf24eaccfef43b0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7304f176deb99c64752eb9aeccf4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e34931cffc33941f5fe9311aafdc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b999609416905a0d17d7e1b9b84786945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ce5ed369e36c654fd5c0ebbfd8e7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e8ca34ced181a2e4e5279a9c4f4cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c2ef76024544f0d71af1dee1097ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91995e4d7cdbbe4b3b78a63a03fdc75149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde36855511cdef9294607747b5566e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c6587d53b5fdf4cb54412f37d06d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79730e98b3aa873feb52074b87dd16d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68938ec7bc2158ff448b50da8554f63253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8e7693e3cf2abdc49dc6e09f845cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844a49ad448aed45b8558248b9fdde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18b7f46ee92f4714326cd376324db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ce457eec2aecc702f1bf2a394bea957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432c68d4e24349904105bb61e872c6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67fdc52a0439167a36dc848b94b3a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c25441b4af06c7e00e094ac96b02560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610ef4ef73fc669743f07e2bf06b43c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268dfa83dc03c309aded3a31534533962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfbffae9156fb22d8081e2a55bb8a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dad157fc832950013e8c47c3c09b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d56f9881428f1a63a73439bc8823a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702b60cb7a866e83c42d11d43a818f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ae034af73a316bf7340245652a2b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586fd115ed6708391190d79ecb9dae268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2707a9ea6a1e5d4ab78209bb7013dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ccc22f7e388e3bcecaeeb9f9a088c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7d941a4f65fb192f103bdc312f1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6d09c7a3263c3086fb0b306aeda472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026439d813dbb1f9a05c63d8db7043673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db8ed31b48a5cd29d55ecd2bf76dae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90914e65f926c829fe7b9746d9716c4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595fdfb867127f100042713dd921ca476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eac1735d5da1470731e93a03262d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0005535695056e2eacfd563cbd3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2996c907785015dbff792a16f597479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f63323c28bf936057cb99c4f83823080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502efd67076cd0e4cf3bad25df92bbb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4ee2e8130e2b8f6caf30365c5b2a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d1f86fb4ba971636a2da3dbbc1c8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a013eac97307bd38ed5c19e343da784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2a0d235f07c218789129adfcda5a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be33ca7ba578f65428e4e2ca2da83186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b7f206a0a61814328fbda85bfa7f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d7310a054bb72abb51740669acfbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b98e839083e5b62d03c17e794958f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618c69ce89a5ed3eb6b04cb019a0a1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a33ded03da7c7294b6231047e86d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fff69b36e4e28f608443fd6db6d11892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef76f63a24d236bc0d7e729147e3af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b995825badd112e519ac87cf1267d6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded9d72cfab9b62daa8935452d384fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a975b459e011143ca80ba393c43ac5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93edaee1da8e007877e14b05136e3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bee7b1c35fe4b915cf549ffff348a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b5058734847da56f04db741e163399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b17fd4698e7db5ea8d1392a6a74aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce82cdbbc0151a821158c052986b06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3db22687310a0ad6b7b51fc54fa6d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73766ad6be9769437abc0449abda2ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f626c1a58167e1162319f0517f0235104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2e2541944775af823ed7a259d22a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a3dd84719a83f7c8d087cb35b54d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed1ae71a982d36aba98396c31d01f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360ade407baf73cf7db62300bd75d88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d52de91af32266438eb15b49950eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a08aaa0d709e33967eac231a47269110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8453efca791ef03c78395deb447723111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef124e06f21f7290de46bb0ee3fdc04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2b11a5e0178beb4efd67644c3d6dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799445636cd89d7f085fe315c701a077114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9f8b01f6b10925b8304798f66152115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41c369c9bdcf1e5eef2e337fd2b4a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded835055fb0809cca0647a20e0ea8bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b0dac54a5c162d981eddad71419c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e97c2fad5b0f5e1f23926eec11d8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7656c50718c7e89d00dc870039db778120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc843c0238774ce6c4feb1bad638752121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3b225a1a4cbd693c1c14f0219270d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d663b2f57e4de8d7cb207c74e1a3d7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a04885d63da4a334aa75180e6203d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbba460078bd9c13b48f0df599e868e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138ce13ff55a1e3c54f6b0685df24dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bebea7858afb4eee1ff622c85c91b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17933e3ed3cefd39a31efd8714e8f256128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a40c196f6d972bc6711ad07c8ab74f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395d2abbf5f91a3ee5a968c062c5fc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f805d970872eafb83760ae293f58ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5341b4bb5240035854126bd0f2db46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b064c43f9bf8edd2fbd3ef1f3bea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0b9fe854672b79ee590b9bf36cf71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24483883cb886fa42b0bd88126f3df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd402b73fed44da59e9e3b434914f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8826038ca242b6747001ae5088f561f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beb8dc739095b324c9974f767f89b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad2c987d192dcd6178529814dd4c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7e026fc820b9cd86e51c9bb9545fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a923dad7b4cdce4137cd2a225ab451141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1139bc204205cbb7030ab3e1f58278c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d7835fa44413361240a19488113f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c0dc3783f8e41e4229eb686d46309144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c107f3dd9dd6fd29f99789ba055553145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096dede909d5734f3047c61c9d87af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b7decf673315ed9738d9ec1c3d72f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05b96e6701ab0ccdce461616cf1b97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc737fab414b95b2bced18f9c79e667149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee461f8d008ba0635de9a6b365d6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299cb5e1f5360f5e03ef956530aea8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0ed3bdce2849432dd14ffc4706e43152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e945e1e10dea4d5367c2726f1e75b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2efbd8e5128718cb2e6e923fdb1520154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59970d61d221559f5827e8d72e6327a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67274100eacf05564f8fb387ea21457156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aef1281ae81f88f196a4dcb30666a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33682a7e02e3ff28189f163e979c742158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363826d9db702d35fedfcbc659de7486159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0533ff5e6bf9067126df5e6795ca0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13177b98ba9bae17e10b5314997b646161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfc019efe3e74c276870133442da8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d4323f7d9a057b6438d6bb5318637163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aca0903f4043acf1ef2d8799108b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c16828ff78031807fb0b3c54910528165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d988de9dbb9574ef784bb820217bee3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0975aa5fd9c18352d5ae07c928daf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de94682a3d4f5cb59641a363b2c4142168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c99cf41cd5034bace308271b29367b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d02a04b654f5ddcf6ba62cea09fe2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00390eaddbae1d67fc5d88fbedf83d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e6e4970bacfe798eca9e54438c79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2bd1db8359304c9312061afc90b9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47252280ae54ec084f19314d758ca58174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072896e3e9b114e27d465760b2ec4481175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2084264ffed4646124e9c74887155176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6cd2e2097f2cbd72562683609ec8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74cce5e128e0c9350c5023bff5d267178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4d19f9f75f4e15c3ea3f7f766cf05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a3a9bc8ec4259fcc3d253a2445989180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d88d90d29e583502d08fb58a2691fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df5f8661f67e17f75b081662bda0be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54f432aa37c893fc9eea3131798c58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7a6bb08d5cacba35fb666ec89550184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe9c8060f1a2987a19db48a39e0e83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67722eeecaa36e430523c4f36542e01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff478544b76f41de397e5ec632d38b0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a9ce152ea509387e9ccfd4420bb61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41559cf07323a3df6dabc935af1e759189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d4b64601cabffbebd2bab9585e6e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72725f72104d1e8ab6b675f56e8b41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f52d581801b6e78bedb9104eaaf9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48de4c6ee473f485021121a9d53f95a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146637f1e8d6cfbe28831c0dff4417a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec0fbfc8a73655a786cbbb54d16445195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34148214eeb46b3aaf793a61ebaf18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adac6cee80bae7ec164d84a1cceabdc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10408d0b7a77277c89434fd37f6382b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456acc8523b5be4f52d8a6baf1ef71f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ee2020823ed05fc42277fd47434dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adf06917601c0fa65d746dece21356201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99585cacd94fedb40e9f6e17cfeb1e52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5750a80b4813fb4f08bcd00fa1fa9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ded8ce7e31464ff8af3c2b199df73c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f25f0d1c56fe730a79246a0861de36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747953e21053c7b07533968fe2a024e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23edf519a85217fa9d62a9fca009f7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed871be2d9aba2ff7d98319d8f2d062208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6576df2cf530e78c41298448103b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba7630d6e060a6afcbdfd9478ad543210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad01fe9acbb2409f513c5fd25379fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c0e4df8e73d70b2b23acd703ffcec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c220c91145bdc7b489a0c2f50fbb7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c15ba38b8550a0fa02050c9dab8ca9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2547b04b7b8ac5e05b5abc5ae88f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e848ff578841e9d26c6d82255bdbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cab2f101c28de1114e480be802372f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b622324750dce6cb5b81f2c52f1434218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b10a9d9f4e6b81b8aa83febc73b5e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7182b0e26487030ea452d7fb43f48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b45fbae4cf6fbb62d1214d4577717221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76af6889c04d8a98716a5a7d5c2b67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77008b5080e59428b94c405a5468f2f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcf5a6080351b1ea98b1d4e3f44874224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5ec68e8994094b0821718de123b30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc088388e153386992c3455320b7ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00fbf10a8f33190625b76f80e1c2dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2772ebb4d7cba5b31d0cc9bc05b51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7f1375b2bc80e057bdbb20ad65428229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10462bc8bc4e6fe763af7eb541f12a0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae394d5266de20586fce2e9dfb5c670231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cd2f8e776f5f106266039a0270c08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451efce3fb5c6268d409198da219561233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2328f7e1d4909b1174a4d74620da1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012cbebcc32493b53ff2f85c7a8db3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf411d51caa94eabb7e7f131e17811cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684b2e2d42b6308247301850e243f81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd4b2abbd1b502742a30bdb7b12ea6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab663f7ccd9a9226e4f7e56df23f05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774527f20a41ccf886865069bf610a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc08ba567df878816426b6ac8eab2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32e8f762b9ee73f0b28cf6a9a871dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829b60f1ea49ae73f04a9da893a9b9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465676103f2ea79746ad2074139a6e5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4767aeea076603c531b431c0a77e66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdcf8c3e57b2c706a220d6a1e97844246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69c53bb699ac9f1f11bc16de3cb5f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca2c42f09afdd19ad8372139ef946a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72347eb872d8853cf878b9d87439dabe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada05cc4b8f3feb97e47d18e8f6e92d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b507921fe5bb4fed68846a2ed898d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988d08ea3c70e9390d3593cb8e099db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76078734f363eac5cc17c27f42f50b0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39fab939b9899996392393572f99ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefed7edb03a402a001c0e6f22a86f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64738d94e93920f17ba171f80242400d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f4321e74d36e8df91cf11588104c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329c6a3a28331172d11e416a8c16d90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2c9065559f298dcebd22221b34872259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34f7a8ec39852196446aa314e1276b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b98c9a55a62af7900a1664750f9887261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725a3d2f1bc9556f7f07aae22bc94f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d839fc1913f11285bdb56a93c41cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d950a8a97f68577fd5838c71f476d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdbb732abc721400bf110957d70179265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6b8bdfc1575f58109fa3be68c5b7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491b1223d522afa8f9035de21bd39f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d988f106e72066144e6269cca1f0211268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f635de84e8da9c7576a9d4f991904269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fa50c7fbff501f6f9f5c04e7fcca6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced5a981d64ccf9c305cd24ab51c148271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593af4763d71bbefef5ee807a365f76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ffa6b3e72b92d84d544bb3b1ad238273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46adcff5ac9982acc0223bb9cd17216274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ea060560f9fbbc4044efe29f190e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f04eb8f9b1f3ab9acff92114e1123276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445231f845fe2810becc9029107d14a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b3c79415f2f991338e7ff13acbc33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bb5fe23fe79e17cc44cdae0199b15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30f747b75a7ac48d68f86bd83ca238280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bae3addc4f82db9b7b25d681fd02d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0adeb7a6b0517b953ba4537b42974b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82fd2aec17c270d961a0c82c514f84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6fbbdd8bf70f298be82ac097b340b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954432df70784906eeeba91e47a59ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98def56e0d3b369a8e1c228afbbb24dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f2661873091d6dc841ff5762ac05e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe09b8b6d6c208abb21759cc8a9043d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693c42424f160fcbd51e75f805122c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41c0f6ea993012814a8281f0a898f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7748086e48c5c46e7bcd24cc45f4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a28c1eac99586765dc2348a131a4c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f82d1af809508b5f651922fb55870f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8e701c9af0efb460153b1d6cb420f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258e55a6e74a50bb7841d8c9834de07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678791da0309bc5bdd2569f69c2d3493296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cbbc1dddcb6bccefa9c675cb81faa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ade09e4956f95534f1f680429a32fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c437a95889b75c9f5dfb0d0fb228121299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7816525d2db7344687d49a539e854df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b1b55789cf53c29b9eb5de955e2d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073603dad151ed65ad48a4fed26e4422302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7180db74ef76aeba0d5c4b3a64cec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc2e4b75a2e062965445e889bfeb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705bcb3cb25ae088ba2cd33fd725c06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc5f86b4a418ab21dff6961920a84d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dde58d138203e8eb0b51be6ed5308307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe96d668742e34b473bdf507ffb53f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d547db0399614e3bba43e0bf532f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8619f21d9d207700e85db458aa38b91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3762d5be67a4f3e1ef5ebbefe47dd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64cbc20ff3c19b97f7513f292398b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a73a6e0192104b4c9b32b0aa00c60b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17dc7869248e07c5ddacd6bf331f92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802655b0d7798e22dd57da2f8acbf881315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5830920fcfaed4866f864349ce2446316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a545fa998462c3be61733db3427504317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ceab5c8f37990e83f469a1a1e6609318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f648320d29315b28b3efe05846c67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5277fdac9f298aa030f9f1404d0da79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4edd5806e42f7e00a7073f5c5039d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02126f7aef1c9a90413c5173526d908322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421e52272cc1e8bb3dfc326e73f0196323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa948a95d3599e6d476f4c58ffb6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2194ec18e39673a65358bfe7c41773325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9201e33bb6d6e465c4398c78329e0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24698faef3b21dad7c296de610454b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b4ef723e75ba26c1d413de6e278b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea2e4dbfb6d9d2bbccdbfbdb53647329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b7103e7cfd512bd1bc754e3d8272330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc233d630277873a0327eb0f8a5361a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9f138eedc1f103346f3ba76efbabc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c645695c5bb688c435255f8ea37ceb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae237d14d7daa0018528af44d96e5f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396782ed1fa7494c0a8e4c58aec6bef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933139981be72a0450f25dc4a7d6da6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ef48d987d8ca205398171a9a11430337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e2b76570291fc79a457424eda01a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a930d7234748c906c09701264b9129d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0778efc7b316bc8436156a69f91a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9799bcdf9d0f515f14687c5b43fd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3946e274f55702c482894bac1fbe8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f221e4c093abb2e02f3b508a83e8399343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e26d6f67e46f581f1475ed989c2841344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f335b08b62af79ab30ca65e9f9755345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d2b28544ae0d4b17efeb60675d72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76738d216d97205f5a4bd884a03646ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b98c8d3c8b59816ec0d63663da9e0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de273f207cf7b6936d94761eef7b341349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513490723ef39d234cbb4c49059927a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a701edf67ec17ab33235952e51837351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae04d0d4e9216d12484ba44e8e4c649352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549052caf653043525c9a70eb5410f4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dd8f36b3852e88d4f5d65fd515216354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d188845c795bf04a1b2f7746acc4788355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b45a0987a11169f60d7b822d4cd7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808b79fa96a3e1984f951d569dc5ff6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37806c51e2b2b0e924ad7f52a45a9024358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8edcc3274f2d8ad4f14c0d1f08a13b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf13842bfeb5f2a0ab79d9cbb1e639360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13440ea1df4650af063cbb119a65b78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209005e2d45f54b6a37f3974ffd40ff3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a470a1c1c0ea01509d0dddbb05a52f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a872db5354a10042c37ec7c8e6b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4efb93d652eafb448f2ed3c671509d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c18697caf9fe5969153cd25c18cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b19c0f45113cf9afbac2dce4692127367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c70ce16998e2fcba9c3e01df6e83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a62dd87a5d7aee123e96a9fff9941369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f198ace09beae089bd2408961bc2c75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e800f676893703b570b740dde71e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d79a78fd9c12c754d698701be7450372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b11cf92b64f2c26c756e424c66d73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1374fdf67af2f25f925722bbb59619374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bcf5f45544a5cd93225065ec6c01a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429e42a8e0777ad29026fc48b6c56e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369643c652ba4fe7ffcff9be938ca51e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d734f642d6c00bbc94700187c62dbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dde1d1c5f0bd6ca978dc4a78f6227e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05398f265a0918916e97d827b6514d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a68df09276ba9eeeb5db8370662f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7d7e1f84b551fb53d0d4b9f3abce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887855e3b3d51f8b2285d3879961c1a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dba11ed66350136dd51bab2f7cb74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12732bd1e356137dec78021ac858a52c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c0f6e1a205312b974f66c2cf000ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c0c549315ec668a29730ca25d0fd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035515f5254001c4754fae0a1cab57a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14484ba022f2f6c25870e8b11378caf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb27d1565f5e9a1787374e1bb19ff0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932a87d653ebc68be2eb7c4972950de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef012dbee3e21076b4d0c197c633d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041340e9b750052f4a5d63210d54f29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59d06539afcf813b5e0108503a120e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cb520d387b4cadbe1917a4928ca9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5493f76659cd0d53e95c5ddd08d5a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee8e5974efc3aa501ef7d5406751f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd6b706650926cd6f551df28fa8582398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57494d1e762bf8db503b834aaf6c50b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984cb4bdc6a7ed9a98c80f9b5653247400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8910054df0d1670fb0484e433c6ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf972eb234867946c4e80fc3f5e075402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba8e1df64a02decd7d84ff5bb6e76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f34fb0ebb3de602bc1e2c0956954404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee5024a7e12508c5abb4cb17b2bcc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696eb04986c49e314ba75755910f63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d88c0359b36593174dd3bbe45ec401407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde348724dcaa13e47fe221020588c13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a7d276b07ddb1a6ccdcf0db6fc94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b3c8a00dc55410352327efbde486f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f38884363b94ef2e2e61814d8010d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a26c650b9889fa516fcface5384e26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432877a8b14bea56b62da0d2966093e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ae71c22261dc1379c283e2e17b09c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd961eef6e2393dd2ea5872d2a2acf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c017656e90d2140376b37b608c6af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e72c3f4a6e58399073b71242257a62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83473f10462651000855c26dbf828418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b31560140018161f99207408632ceb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb87250a8839dc97b2d653770b333c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f4c27775e653a1914c340d2234266421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8fb26229bd56b9a0bfb285589bf65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68d204db2204e4417f985d82d12fb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58919e3e2211a6734ab189512d917f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fb304e23cd6bde3073bb204520846425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cd063e8bb2b4a86e3d722adce75b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70e9577c8325d1f36aa6475d837888427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4936daea660d549eec4436846c0f3c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf19fde4d0f458cebdcf335b2750d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b3bfec5efb09f6a80ca9fd615104a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b421a21b09fbd6d7d9e15ed8066bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164600822b5fadccd876a05640e3453432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c97603f0efe691dd643d2905bee8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e0d591824e7a4026dff7d4f092232434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0fa7e574c7272477bff88107bde75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92483449c2070b538f51ba05390e683f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6d8ff8cf849a05159988cc3c58431437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dadb1dd53a27c68818af2c75b9a6fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d8f7acc3b1cf44c33f7d7684d8ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b668c4a43e89c1a87ee4be8121e0d3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108539af079c0279f06de5b8f484a21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c50c0a9ed66d1f33460f3fe49e4a51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab655338ece996cb712f1fa6a2d49261443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025e08504e32b81e86daa2f9c2b5033444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca7f6b78fcfcbb37a2194e4c926cf0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce92949c368ff17a2872dd6928b7bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75720a01308d2bdd7fbcd227b0449902447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884788371f01a416c48b6f3a81efa39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe510ea8aae8ef6efbc0587cbb5dc26f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7e4d8592dc5666417ce4b53c188a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f03bd7d050da81e961de610d3bbe9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da64453527ee698d5bf185b92bc50a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a1ebef709348ae5b99db1e3b49c64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdf864523170e1ac3829a9389f5f50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643ee37c1968b0d1182d318ed7c692a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e425444322b970a504ea642c7afcbae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f79cdb529d89e726d898272e8e948457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4eed0b4089feab8806bf033e3132a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feecf05a99fd19a6a2b8fdee7b4307a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee18289fa22d3f10ba7277fe8141b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dd80a52111f91816c801a472a2f5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84006799517327219570902a470d65d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296294127c9cfe98946490c5d69746b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2f9fa9a57d9fc49426e7e90f0657b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0af3096d3ebdb4f473db774e0e8f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04fd9a62aad671b5177304f6e61d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf5f77654dae657439facd7aab482d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3db3cdde012249b0095753bfefde5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbacd8ba9805b40a1b9fdd7723a4e1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d1c963e060553b7ae9f2313b19dad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083555bf367e539762747a0e8f4143cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180babcb7857ca6f47fe16655f9b58bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418be5cf6e4f5dad9f9df2d2edaed366473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad4e209199269a0183b691b2cec36f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd17aa3e69f7d9ad57ef3d91280273475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508fe9024215b5faabef652a117ec9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87c9e1732efad36f4e643ed145b7ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40127e6bc4bba571e2591cb0469577ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e55eebfe51fc9b936ea461253c6321479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34bde5c5f599b2cbcbdf4243010a0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384adefff4eba81b77698243ab6fa74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ecfd10ecf87ff53321ce83d58c35a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3c146ac6cde9f9d2e354d0b43eeb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640964b059eb9fe692cfe5e0aa3a37a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a78e4e13de24386cdc6fe9cbe172b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a95f3e76945c532827c7a1dc1b15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a77fcc5b21469764789726e357571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc7e4583a1cf5413a4d803a624969e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f669f8f1eac217f0b94b52c7531f26d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0603ccda86a55c521551aa8aafdb749490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365b7721a969e7e6570b9d634dfe8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7882a6689d3607fe5256eac5c5908b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43dbf325d900703e21536bdf729a0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440d00746ce178d9ac04d05a012e3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c58e10a9dc250c1a53a6b0344786495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344171d42ed229a2ff568136cc1365a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf589c430c5f0bd705e8b689e5ba8f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70238e3781fd90ab58702cc57da9adff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4af6faf5c7e307a6a90d1efa27bf9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9424531b825a47154a604ae1e15af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5743de63744b557fbac5c4491e059e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a928d1ea2ff868b5c281ee40f8f0d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c719b0a478060bd2511bb645df88483503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa637ea3136340eed4a460fee7c650504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dcf908f32622415b2a67ad9ec7b77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280016dd1b81be84d1a1b854cd0e0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45992a50f8e4b42096d86db4c791b27e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f3be7e7814120d3dcc8f3d579d4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038b852f89dd6fcee96b9e22d9dc6e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b096695aa01a9977cc48355e91591510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84282de13e05d994cfbbf7b61b687ba1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59774d4294be36bd2fe26354c3498df1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282933a02b1b44d06182486665227a9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7ec25e95f4f036fc393be6e31884a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439220cd88cb4f6422dd80da4d5a8e0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7a68b6d5a90212b9eac750703400e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7473806db807ae2f4bda8c34619be1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81a0501db6359d3af5d9a696cf7cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4ab486ebd747230ab17d7638d42a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75b7c4d2419a1090c6499fd2defc12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6da7046471d31c91a748ddae17fb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7aca91402d8ffefea6723ffc70ea2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d28242306e6315c1d1854d9054f19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4726aa5faf1cd44d53439907048f0b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35ff5651e235e2b998764b34b7d3a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334bfbc17d0ca1506075039b9a821a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10937e64cf147ff8986b2af7e71142e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63733c3d1b998b2dea65aca5bf84d315528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee55f2ab17a9a57f9bd946f9f93a04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab11a96339044ff7c92eb1b00eb3295530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d3af8e6f4aeb9b59563c38f29855a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813539b2a50f85b320408b43b4beef2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf579c19475ef27b85f49deb26f9036533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e79e28349cc6391c320f1853ebd330534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a105a3971c3d001d99c13815beef4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc842341e78bc3d4e6d80e0fe2f0a48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0050752aa984c31d7192bc05af09ecb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc558318c68aa269e303d02489a1d63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513867c260739877dad94b49a5cfba7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ab3de570fb231412c114b5ec7836a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba17517192b845265cc1d792d5f7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb729587d004ffffd9c2a8c27d45677542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5276f2f4a9fcc5499e168afd4cdf30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dca0f32e50a1bcad62f45bc65eace544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da246a60ed75a75676cd4a5de77049e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8fd38b22bc37c87a4c0072caa2783546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27435cd566441e9fa0d9acc631d55b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe7b610a58045ab173151a97258f47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699af6d45575eca2bf529873cede6bda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349a1c551d25ba7d678c42b24d5b35a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546de79cd1e6c898e32b1845a1eb0529551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631d1e35da69d70565c84be7acc7205552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37011ce1b1a1886dfb161ac45aebee26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7fca1cfd17e35e4775fc10c03b2f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c2eef50a81db65d14e67601a7af6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d517b457396930b23c2bce3223c38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82817ae7bbdb5b93e859a1a5fdb372c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775abb37149b0180af12b029ec658a36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953975072179289de5ce7a440682619559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d986d0b81419fc2b82060ae3c01109560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dd210e6b3b27709ef0077960c0aa5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ef4779d827eb13f7d00361d648676562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0234f1f372b069cbc96c684fe91a883563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fbbd5d97b2c194c265a3fd895d39e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09c48167223ce54e3e297181a73fb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f113994ced8c3d77ce2839878c99d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47885f1cf4801678c7a6ac88c455f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3dfab5c3090beb4aead7dd6f19ebd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414aebc5644e3d62b7d7daf67242cda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4ed10fccc43dfa6d8331f83fcb571570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba320ae37b72173c83561cc333134571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086661ad46efa91a04025ba12590dce8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2995fa0a353fe1f98890e8979ed07f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406d510397dbdaa387fa4da0dfa8c03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230784ac8dab3556b08e296ef9bd5877575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2e7f6121d1509d6b4288d80ec3e6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971662c4fe038d803c71c1709c886b34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e118832597e4c36882c456951ae92578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b0ceafaf65d3ed377bd59cabb0fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9ef5bd69b5b7ad35b3b33e24ef7ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cf3cfc675d4ac031940753cf116ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf444c4ecdbd225e7ed52f7b26cc125582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189950043e1c2db6615331b567c1da9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe858aba31187ec7916415065f6161a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69559ca331c91a2d2b9b3d1a3e7022585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ab9e67b074dc10e2389c4cf849aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3cfb44dabe485effe44e1d67cf9a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97daea3b3d109a88b9d4b768359a0ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c09dc9c7658fcc12d4c0c453f8e18c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b6e80020b59ddec9944262558246590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd9a1c512e354a9dd998f5edf159e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f93eaa2ba80b96fa3951a78b9daaf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c0851deb82824cc7707a8eae009f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392d5151bc3081df6cc91c7b2f3771a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dc8991db6bcc7115ecd79dd066f69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccac7ccd1b81639732879a9a0fc0444596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8553bcf32a374d560aea9cbddc715597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba8f600cae51b07342e24b0e494cfc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5721e69c97321e74af24cb3e033cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022df429f60a06e80f6c29b156e5dd6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a99260ccc6a7b1776c9cbc13ad30fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d600f6fb74d72181a18a706f40f1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3e84332d13ecb074f3772ac187135603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883bfba53ebccc12fe4434e12e4f4e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef0886c4805f40c7b13d1ff5e4381d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b566467fa5f6711a10568b15d35859b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8542edf50c72f3c79c986dc601dbec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d85656cf1975cf5126c9360c54f505608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe6675eb178b62e74d425bfcf55096609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad0ea895922b194ca996a5619a53cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6833c54665942b618f550f0d6acfe9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b4443bc98c1ebb97d8a4987787f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecc8c57900d221622b266c938e735c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4aba642d9e8ca9d472cf89667cffd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324ee3dc6b33715b5f0ba4c1f15da9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dd31d2159a1723fc45ce823e625d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeca604550853a25798cca53de138f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5b2837a1f1028b633246ebb903b45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403eb14b7d3e7f3dd94280d3b755629619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327478378acb1b419b5b61a645db7367620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2092ffd214570222cec1e52e4093b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8084247d5d7f7442019e8faa5609b53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e64c2562b1f89910d0d8f5ab8cafc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aaea6e15ecae924d0b88f32842a00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf809b5c0f6eedbe04cf743cbb74dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4c1df187619f53a2b13b72eb64f3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d5c9c80df4c334a9ebadc7f83c0e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73185510cc3a975245f98fce19330b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a83a5d141efab6cd77410e5bb54e9b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20a672a13569b7d40914121daedcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0db37a97c6afa264611fb12c47dee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1671c0112da8b49a4b2f833a18135632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd49db0c7f50f6ffeed0413587e134633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb387da1a650c12e44a345e4e8c27728634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec80e70e6b73bda0a52d0c764b07d2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e0200b94836f37234b7a53610c1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b49597e92766906c96f641324cfbe9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef6f74b979a153086530acdcb6e9f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19198653053f3e58474d9850546adc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f15d70e1bfd2b349fafacef1b3e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71a3829d845965e6088ebb164a6d96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0780f5e3a8ce07ed0ea3581ca9e81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab249402fc7216fe96a844ef00634e2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6ca6329a8ec4821ca75b8e942d6e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ea1d848c4b7d75a945b83afa59d7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3557c7a94f8c35706755a07834b81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd9e35acfa6961b54acbd0482e39b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e87a2f03ae19114357a4b43f0863dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7b3975c945e59dada2b226f27682649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5ba74af6f4b9891ffa25f05282673650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d3a317b998ad091bbd882ab237771651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f4fcecfa73b7d5846604ab2abee86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e4d21b2bbd3f1d03dfe877823202f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bb67b6bf270d739e3a7382d4dfb78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0025e60de995e8dd673500707cb5f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd55cecf9ee75a9296d34fe8545bef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da3d1a2c58e87deb532c9c591f566c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651509eac7961b6ee94fe53d6973702d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d45a4d0e3f93b1362d9a1062ead04e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f4b636dc2ca2cdb1f4c4a939041f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9523db17b9d4a70718c9ae5200949661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921765cc3726bef253fb25949b032e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d01f35cd845a7c05da91569784a607663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee9dbe6267993ffc3345d3927201e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299e874f132d0542fa0cb52ed5029b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af38470f54258360d3072b31d4cb64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32ad240985c383391bc1b02252ce02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482b2af3fcb65b462143e8685f256ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c843ee2717f2611cd56b56e6331aa04669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd7049d94331986a71e73b9b736a3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963d9ba1307ebc03519afe9b993a7c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f057439ad1459b6bf93505346fbbc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4290843f2432ffac101c84ddd2418673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a33493eb9f937630d4c6d8e93df2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5629da0044ed681c3186924badf1c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d968f460dc8094d51e166e6c355740676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34dc5b83ce3fd18d35b9428aa950ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb929cb60c2818c70be0561244ec1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5624af83b7c84d95ea6b8f55e9291679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b548434e724da311844ce4cce3101f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179ae8426469f482367d2e8efd689dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7a4949e00f6b562d6ffaa601ec2cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8223c88f3e785196f8cfc33690c07d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be609d536d8ee5b6fa0934b0e9aa99d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1a1f39414cbbfe28b0ce5cac989fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590cf875fc5ab3255b393d8fc652e51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439573d753944f18316131cd24fb4154687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367ce795f118ba50cda5f2258d0740688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757a4918ac3f95e0f5e871132da68ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939a5e4cb1d5548e40e577b1290906b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e75555c541b29de649bbd5063332cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbbd7af7692b5105bfb1ff8a3810e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808bebeefbb94a7d43c12c01308a39d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664568f8562dc08d9d6a7895f1e63c07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c417608a96202334f9012f5ac15cd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513e7634d2b2f1b0818a750f8cc8e18696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491b69f97ec04a74b98181c819b06c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf650b0b09cd44e5842dfe5f1ae4535e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666edf242481f9e30bca8922d4a8b70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c3143ba7846e84edc93341453662d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098066319e93d44a6ceb3e3112ac182a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a984994d71da0ab09f04d582863d0ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aa0ed6d04c916cc2807e98be39435703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b671c78c168a150197c8a7a8133efa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564c60f91fb548a0bbb58d0dfa1ba63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfb43673f8ce029ad052b5df0fae3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a734629d168018eb9b3fe821c1c441707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be86ed0d3a711c1fb4dee336e650640708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544ce725ca1b142a10149355f92f11a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3105e6c61268fdae8b8ec59c9c7871710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856408ba1e20591c854ae2ca6f08b3b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4ce34be97cd27507f352273dd54d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19332f81fa634227bc485046b30222713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b58986b3307d8185f1e134b0067e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f253b174656d57d078e8600483704715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78066b3ab5db35a7899157cab47024716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae4e867c3337e2f6acab92731cb43c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dfecac2ebb4eed1d8241311b7491e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d3ca43459663403c51a7a139085ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b18948b29d0e3cb22bf864d052f7f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77361189962489ed3e10d3013bebe31c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8530b4e4359e992cbef24d13224689b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579602c904f22ffaabf354dae68d9bde723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f080ff1bf8d837267a887688a9552c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc599c4ae31bcf380ca4458a149ae515725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de970a719d6a3b69c7ea0d7ab0248b75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d8c74fb9cbee2077ea269f5946b7e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10787d7709db581f29a64853bc8c0ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5d286ce774e1ce7a8b8b4bc341ffd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8dcd20af79ec30ab13894c60588af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26636faf556095163c199e33f352ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b323e2db37be5ab7787018fdf8e92b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fcc8cfcf07217f6afaa4799251e85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589dbb0b865e4e006b7df368cc4682e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c15ab9f65ee427f070b9eed90785d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1284e303db7c38fd8a9daf7aa190dd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389031d0a991ae9b4185b9bea54b4e78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1831917ed2cca894df1c6cbdacff3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d03fd71ad37993d3b531b9d719fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e777ee51f7991b84cc02f394587ddc8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7c9fe1bab5b16ce8843c59bf1d8be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd525b490519506c4cb1068c0a71f2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b3c0eed382c7e14f73fbca362b51a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dc110c4e4c997de81a724cb0be5aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b66fab782d297110dc96b9b20949e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec31ce2d68414bc2f68b1630589678746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c07fe424bbcf7be87e4b7d56e199d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85837ff91e5fecd972d6324cd2b429b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471fd8e1418bb596e48c14befe3e496749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eda08dc88edacab9371d32b7b3193750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4b6a083f07021b2ff9eaaa427c98a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670bd60fde046050fc188823f0065aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef532f9cf2b89bd1e8d3b494fc6d4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e16d47120bf701a2837c26436249d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1dbf54231094ef7cf19a300f580c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e4972acf2a68a39cd0539a5fc378a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab9cd88d3635b6b9a5e77c82b9a5ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a56e89da9604f26576bbd90b168ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab465990ae8081fc075da21719141759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623696d8ab14e657f667ffaff3459f67760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d44328cb09d09b7ab32d511323a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1a9eef6cf9f0a0c4b5aee76c45364762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60599ea74d8948ede160d9f6e8253516763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72d2d7b527d39d9dd22b9781d7c9b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee996ca0dda5e4336a662e3e0306ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35530d0452607952df7904338979d8bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b89c49a33a36faaa870a9310203f6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e90093888e499cd789f018b12e10768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1259f6508275539c22c991dea1269a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f23b632d6315b2356afea4ccde9f8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19209ae2bdf6c1d30109c5579fb493c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498a66b20de8c1fae6fd2646ae73010772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2633190370302d2983029a37770991b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91adec5ed4bc4f1c41b2a7e77d5fea8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eebaebf986aa58050331b4b92b730775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d390b970e0ec1868f102108a9781d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c375a695070541a81b29751fdff7d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe2f7591ee12d1c4e6fbee70abc3ae778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2561f6c8a91210b391559777271545779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628beabfe6e36be8a702325c5621808d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7edecb839b109e576089ed0b330736781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf82edfe26990b630934751093c557782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c64f525cb2b7807ab0b7320cc208e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae7ec49bb549fac52254a46d8f1f36784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9d11c68c25df3a4015c70f072593d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dff044aec929fc43ce08f5fc3cb3cd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d07c60721b2f891e1575d9ed7f70fe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22bbcc633b190306dc273bf4b0bda4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3133537246c9697a9d3c1016e8dc4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e86593fb20baf13ea0de317618852790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ba9995fafdf7c1b67047622fccfe4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dbde894e3b0960ae99deddc8c430f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bae379488e08f63a307a293445388793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727c9c2176edf45bb252f7d033515f4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a046f959dfe18f957764b5ef8f04795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec822b1147901430869c00f374b6dd53796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a3494555ab156b3dcbe9431df0baf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155c0c64d1adcf281ea8833bb1dad0d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833431cfb940d3521edbcf3eed41cf95799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc247163078d1db68be7ea44c5b67e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f42b1cc25bae97c676412603f12456801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e421b3580f81379904cac85f0d48c1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ec1839f4a3e5a87f7171e8cea8642803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e61e7a8140445693c4c51620e3b12804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bdeb31d603dc79907c8d09443c7e0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde53446e2b0c32f577346c87cbd311806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefe2be531c55512e19fd426caa1aa3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10090be9beee5d9162c1240fcc9aab70808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e993b8dd7308f914caa0a8212f90809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a6e519a2ce23e49f7ceba25a8d46e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e31c5f7c9ec2ac46cbdb39cf0a115811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba6308c7a6bc0f24b1c3659bc381ea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee75929df1870c03a8ab48d5c1d8a5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49a5451cce251834ffff2535661a78814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08132b94ead0a37657f230e7e9de9214815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd32e56d7833ce29b58729543a15b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18441c51891aa69a1823fd9dba2d5b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdb4edfadf0e0323811845f0b44412818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9449a54f5aad4a0ac27ecbf057967819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661917808b7950c64c294b065ae4e8f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db57d0c8a753223a01d2e050631a4c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d60e537960bfc7096600106b9d05a5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e2f6f8bb49f50e65f88815da2a8c6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818afb925bc1da9e6e402beb5154be75824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600d370dccebb0d29d8be51072fb6ce825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad56b58bca67d1e8629f0590ee06e94826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634af606974adcad01657a715b4a16f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183103be3903712817fa8a260e6fc46828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58d6055d42aa66095c28ff1c421281829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e1397b2a8ff59e5d292b7c1c6d0a1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5784e438a7261c94737bf06f7827b8a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c8fddabb7c48f7eb60083be52b1a6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3f6a0972c0b3ca8bc1d1ec005969a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394f245a260824671f8ad3655c4daac834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d01bbfcc73a2e02167c357d0347f2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced28f51b148a1a0ff19cc5a0978d387836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b51435463c517ad9ae73e2ad662dd7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206434bfe6a30eaabd4f9ff58f3610c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6433ea9d5be67fb78f1c96bb9ec74f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5852d766d269b28bb26b7a26bd746840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4b90f1c3785f71b7be4f56dbc5da8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686f4cb13c5a0717ce3126d1189d96a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5324efff145b4d18fad0967208ee843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c965a7a87f9cda5cdd9ee3a40bf1f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3f880208ca9153034e3bddc0b004d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1ce754058ba250093c47d283e14af846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d55c9ad666e4f9e9c2400fc36898cf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc742d5b78c3e32c796f67c8fb02e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8b9f0cc31ae96093d02f3c391ca1f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6914a147d4c9988da5349b58dd835850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bdcb8513a179b13b0ca9fc6538dda851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5519bc16b9411b6436df03dcf4620d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2153bef127b913999b5cc5ee506e1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51fcb7c7dfa1eb4689e803d8b8b579854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1f4ba508ca6ae42176b7c1a8e9c2c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327311aa29c9452d18ecffc8a7a503fc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e57c61aac5bcc26f2bd321054384e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51976ffdc30e6491f3271d7b2099587858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758988b93bef1cc6a3c325d63065d94859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508dac362e731b9c17bb6b97bc8d645860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e50d7d46c4c7af18c920f4dc55ac5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cefc2232c66373f382214805cd5ec862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80334377e5ca5a41cfb3819151c4c81863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57024feb73abfe0a27d82cf9d78f5874864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3aadb9a34e4a0da25ea2df9dceff9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985841ea9705ab7ad7d6905193dedb3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cff290ca4890dccaf77a86ab71ed4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2ce224a687098e5592e07432adf72868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14660314d3bd1cd7ac7f089c331b13869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeaf8bdf123fb68ee3acbaa0a5c530870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5841b694f1e2a2396bf06ef3d66c5f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9c20b4ceccc5750befc081ad07806872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f1ed8193e60fc83a74e2a32ab366c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2559e720c8d29474ca873c17704923b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e06e73de03694d70ded014d58a408e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757e85739ff1d9f2f840c188705e19c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca16e79dc0a32560c5278cb31dc4b4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a825aaefb0c7e8679515f7a3acb0b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b46830beaa21f8ff404753c1da7c12879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293977ea0aeacf0957c550bb9225295880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b430ab3d0e43a5eba4a138df7de40881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fffc4481c01c88c3b3a2f3fb7bfb1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f3013b861b0eb3f9604d01335b5ab883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd47a855778709abbf8411afde75c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8091d830cc2495a7fcf0e8265f6659a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339b338eb559a3bbef04c64be6db600886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b0d27711c0fb1df02e09183b04d7c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0748241c5ee35ba007383eda293696888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66d7079391b7f14ef68bdc50b68f1f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f70bb34c91e9c0fe41d2e8da07c0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d491a3a5ccf10dd1713b2e60d67aae0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a4d7feca2647a9044ff26be56d368892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79de11c5100ad63e5dd0464aad42998893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a029ccc0e87a36ad829332ba19fa833894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ec44c5a1da28838b7f1424b7b980895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18aac5750d4dcb826d8d3f8c2a92bb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef834c54b925ec3547f988a8646475897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13d2284f83a906cac20918994320ea898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98511eef238c094e83173f86126077be899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0fcc7d2b8a16006b8ebec66aa661f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6fea3c956a29b7425a99f22a6c606901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb07f514249372d7ff38420a281ec05902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e325ab5d00223860066b6b42a3335903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf349467936c2bd7100ba751edede904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ec5bb4bf78f0bf0f4b19f5775ed0a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ace5afc64300e571167e1c0156a14c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfb093e6220b791fc95a30da98067b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bed8de41c22a630be75a969d03988f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd992df91630f41ee79b87b7c192fa49909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b02bce7d568752d342bf8186ac664910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88aed4d13a2f7d53acad8b909e80e3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c3eaa1da85ac3b1293625f5afe1df912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5556af7d10325dcf24e8d0b6e4b51a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc953fa0003886cf77d286b9e7380439914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777cc2e8fdff95a5626eb2e1ae33d3c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc638780f46801d29238261ac08e1353916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513f5dfe545abb758e6f7570e2fb894917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887c081b29e06453890e38a711d8cb9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eb2e3f57b1cb149851d8ed5338340919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b0dda0bede80b39676129caf1826d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cf07fd9c38fc17ff0b6c47a31aee7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e85bff1b14cf2097a45fd6a02a72922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb879547d8590dc6cb349a1e386fe252923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fdd790cb0aaad550bb0e2aab0117b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb054242fabc3063900bcc8e3cfe5d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55d4c3d8d73c1f77b47855308919c7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94774f61b16e395908607342bd53a31927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580846dd63dfd75da57565f471a034e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e85718a63abf194cd1bfa364f259929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454e82d175d64661458b617dc7724ef930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbacde3f71b041bd685ead45db63e2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908936812271e0ffc5060bf146da62a6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc3adb8019cd0a969abc1a6e103aee933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a78decd5ddffb3098cf0abaef5755a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7572edc2f078e3d9c5f8daa5e15ab2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51164421d506d5ecb49abdc4cb07cad4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d9d3b24acd3808d1757c2854f4649937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cbaf1a85a306d8b1ca30015b33fb0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09098d52a95d732698104590f15a90939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556cddf930e00716182c416b02f9fa6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a2654a88d8236cd8cafb131c1bfa7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a11f5d4be209f763a0d0b7c14c1b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4338ac6b462724c644b3c2bb2e28fd8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb145bb0a2a716da39ae902a1b1b686944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0938dc16b9b24d69779a412ffd81f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cf37511a590276f816371daba62ff946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6e67e778defa227c1ddf7dce85a10947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e6c53d2ae82c52bc22f2cb2453a7f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43cbc69309c575d94fbb0578552f74949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218d52d1cc93663ba9d889a265e178f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30d9263842abcee3e26efefff4d4ed951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a052d2d2a023ac2077b0921c1898c5b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baed5bc6483794a410a62f8c4bde780953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8edda6e07bb663308122a2c4416fb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9357d379bc9813a24fc71d7a4d1e747955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b552c01af7df886cbf36437b28475956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdced99f3d3e28b1f12cc867481b1b4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecc8e925c8836e2b80289cb19c8817958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc619f3e18a76373b7b48e20efe94d88959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620eb5abb504bc4c1ec0c267c7f34fe6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86093b5177c60f44fecdb7711fed3b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2463e64eb6e43b50a3d556f36b463962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ff9145c971658ca58e3096022633c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add4c5e22568bf5a97133577e542675964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f63d66f32b5717707c05ff1654dd965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f98396fb43b1c938a241d05f5aa678966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88b2ee71bcdf8a95b395d226b86672967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895760c587a72ce2d81eac5d4606805968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0037361d63ac9764d31fc6871e80a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d915d5603cdc29a11e6b6b7b563da970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b881d2193afe08b3f408521620b9703971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bcb5604a94720e0ab5f8ca03d5915972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93715a580c5ea6c0eab25b49fb6a1d8c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad3172d9039f2f482809606f539101974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b6813b4436e45a11500a81a12f6a4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f4d0a66aa9b833f3e472e5753670976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd2ef6fc4a0eb071b45875df19a04f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b8b3c1d9c851cdd483504c6d7b811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce9e95050bad8626075f0c676dbcc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca93330128bbde3e26056aff50c8c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ab9911f887a2cb47019547341abf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bcfb462241373a3f25473357ade8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f424c99f454aef562c955c3fa896b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91743043a497eb254dc5f86299c56c877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62270e7e36d35a31f1f9d05f26a268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54819d680da0524a0d99f4df723e31ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411a75fa354c4e81db5deb23c6cc21910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f6e30e24208588fd0acf7bb63445e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0db6a4a1cd9505146bb7f8142373712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845cf5a8a25c1d4efe00264b1f2157d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116e3528d8459f3fe616e799e4eee214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61415f5322180a29df626864d0b1b6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02e06171e70cbe665ef06826d3c6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88fa94be87fcd4a49e2bd4cc72b68a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f9437dbd603afc5136157ebf7b6ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a40310feb92c79b963017cd32897cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc071966d7d0e427432307acb7007a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a460c36e2bca323acc74dffdc107721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc590d1694a331232a4516c46fb7b6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393b853ea729cbba6f8174f0a9770723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5573a9536113a57a3be9e68d3e9183e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625547b144669694bf36ed39e923c8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f39e38a97f64ae78c918c4b3871b8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e9b5a0152ba7f90439853dc15a8f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81db0f07fe1e128ca5e8621417975a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f5dc795e9300702455ab66eca98e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2662285a849218e56a7315875ad40130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46c68200ae6bfb363041a145e9a5ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cb521a1ff3fb58a65deaef5fe803032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b99933cc3583c5b24338c3ba23a9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c8942ec73ae00b385c5cdf018362e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e932298418a404a2f68486fc176a4e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101107e0f4c7e77655cf9f6d506c7d7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3890f86a3226764bebd89e6069c98f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a36dee85c088053fa46071f6febdb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc707ae33bd7c2a0a14aa730267b3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36396ef0cf2cf263088a6740caf3e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4327e03045e45e5bf7f6807c9e33dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae61a4929c1319a03d95856c93d925842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2843e5b01dcb208fa5ac30c451f89443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faeb9cae4dc5b7ef8dcff40b77114f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eab10d09034209c499fdc2ecf987045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebfe52f72906df4a0fc394edf6131946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f75f081f465b1c1843bc572c924c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc281df2dffbeddda4632ad78d49ae348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e37bf37b8df34a4b77a2ef204cf51649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f025dcc555c95adf8606b094c0e21c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56f61a02a9c96325ac4e25e809479d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419717725bf86874560cdf0acb4be8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6189a1fbf83f31a988fda33eca2920e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372167d345aae561c65d80abd2ad669f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc738cca42a8babd6d9da6449f0f28b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539796403799d835764702c651f73eff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7509f28731a0aaef17ee99e92fd2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10e98eddb7af8d24b9812e562d0e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29698c018c0c4242db96e6801ae878fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9421e30bc615e0da5fe0d2bdae2cd2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e4d4d5949dd9a5a3c97990f2394c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d9c422989a3727449116e8962f36e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646fca06da50503c3717b94307299e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd88fd6f575f87f3c047bddb7a72f3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dc7689f95a28318a662244fb40f8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec04511a0343dccd02589ae8281c2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27862215b6a6960aa1c94579d49e4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2712e7abfa08158c7dc8c6ae69528e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b104f93c1998b1022e1491e1befead69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f39a37352f0464e636d607533678ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df161aca422dcf6fa959bfc8e4859c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3a10e6f7625eaefd0bc6b1a4c1f0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b9bb24e5c78c3ba52dc043facedd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48dc35b1b8e3c0cba796ae4d33e79f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ea61e5d1a5894966d71afcb8bba875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c3b9b6ead85e619b33ee2a5e7487376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1336000da6c46c5d56cc035dd0f2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301cebb4cbb9b196ff3d44a51cd9c0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffacaf25cf400399cd82f40ecb0db379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddd4f7a30586ffb11d3c69550c890780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f9e1220babb6f5f9b3e123b2dbd3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5d7e0b480dc6b550b6600b701ab3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4d8d5494bd83cf2eb31a15939376883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8668b569a8e47810a18d5457090e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32bcb61c9c084826ee1fcbb6ed557285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee2a2726e1415ca7ef0470f02d17f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161dcd93173639a9b7bdfab8cb75bb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3d9c3a846fbe1f75dd220d8dc5dae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e66fb21acb2cec04848d07994e446f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10355bd0e410f92c98534738383ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e841023042c48986d12ac80988f1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bd4b790254d12e6182e762708f7b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aad9f170f55a9890ff9cb0c904ae3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f7ab28209ea036d34ccd39b68cd4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec34a6ed5426946880271bacfe787c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606329cc8a2e47b125fdd8ee27fd0fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92fcc521ec3488769444a8057e7a9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e1f9098f25cf0d0f0fca4bdbaa3c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2495245ddc96e12baa2630369d61999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896afc1e365e20f4c14c3ae3f21b2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5585b0c339135b9e1e6a38a742f22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d3e3903f1c50a8f3702e84cff2bf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb1406731ec90a1ec3d0d56866f99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e41f07f719984436b8a83a76106a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2100b7ea81fedafaae4257aa039294e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca148cb79f0e385a2b5d92ddcc385cc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408f0ec3f807bbbb5039533e43e779d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e89edb3201c87a81d28276a66a39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11ba90be7d6f88700d580333d37ca4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee404961b24a6e0ccd9a5ae6839fb0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e05911a5c2c575f3d948a79c5c2a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd0687c141528560cf6dbcf129a3e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacf195226f135b10e4097fdb019f94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3a3c7c7ba85081eec4b77ebac23f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e91105dc4fa1ef78db22ff7dff8bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5870bbf5058f494725655710c2f82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e897426b03b202b06112f842086066b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde19ec1ad9b4bcdaa27fcefe3ed176b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113703d7b480a835f7ff4494d78ecd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb733d1fe88726c9d3aebb637f80812120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505949a83e597f5f8d323780c44f046121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cb477093087ba0c97c181a013ca21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc076a4fccede2e1a5ce6634b5f3aa24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af3557f8aa232f9d4867885b1cfb7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07f67a7cc5fa74be3d41a7e56398f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33aabba9ea04daa715d76f3715072a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348e056d1c3867d4635bfc71302867c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa56111966d28856ff9f95ee896f01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e51c5340b8dc6bbc6937ef08cdef0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b7d5dbb073b07b518a164bc8e067130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60371fc6432c6af61de2706c9874dc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc0943a89cc29730f85b0328a416f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cf9d1249776b1f08cd5fbc1714993133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f1239770eb40cd1838059a5e3381134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a17faafed2b8c287abc6329226149c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86324399ac6f8b35a26471be1b1f97e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69509df0f53d7a6c985eff546f4a8e4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86585a8ad4687f8a41055ee924a8997b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3f9ab932d9e84cba83d4f73049d03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffed5055698863969ff2900b653e42e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baabe8a1f7f08e64b47068e44a9a11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce4797374bb88884e6cfb7d2205ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9166d33ec79a0634e6ee5d3bfd9f810143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8805416f6d217fc23e840ce20a74f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53f113d0609ca0b4c6f013fb40c29f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8286675402302deae82c3948c11f28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fca009343874a6c82aa6c05731ce9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4061eac098835eb1d086b1d106d9e34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f308b797b744eb8612fc2c075ee7f01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9e89b7e85a44e5d3269723dd6502150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dde89c91a9c6442ef1ddb8c4d0991151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2831d627817bd77918c434eb6a235152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeb07b0c5b7c443720b03f349d3d09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65475547abba30c415a27cbeb83301b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb9c4226315757be50fc3bfcd457cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae7716819af03ad09eefb8c3f010d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e18fb30702a2c2e42754fd63c38237157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68b33e2a0cf86e4f0c8c29e17e0125158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641d20ff9182c0ebe70d2cf00c26da0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ebf96170c342a4d838a53cc970e8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de395281cf16ce7c74163061a697e4c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211768a387337db1651877e70f46e72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd860f4ed12d809402834d9f716cd1fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f26a495e88cd0525efd4c89dd2b2e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af078e434264d42a9d1ed1cc86bab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eb1cb3697732b8b033b45ba100b2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b3e2a16730079f854b765d3a280dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357ff693ec7817c37460e44b19b91e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3402ba1352652a0a4188f3fd4b80c36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61df475d57910aaded74f6aee4b0282170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c851d2c16bad1b07e5a206a2cd2add171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37297baf26690ddfc21eeb934a8c5596172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a62cc1f3e784ae2033af2860cb8c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaadb113cc07461df4a2bd97bc2db0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8313316d106f90b8875ecbaf81e34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156f8cb7aec553e5bcf799f35372694176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d04b32b986c7fffa21a39367e5be7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13594edd7e86216d9ef2bceeb1a8d89b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad1a12d1f5f391b0e1cfab586b000179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b02a6ecc77890ea6cf3ca8e1fd120180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58478122b69492f5b738adddb6c6df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6102d670d66a4801949ae0caf6c74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068cc280abcd91db9cd13713ab72f6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f7372b5e44c900006c3f21289e00f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00b690e7dbfc301e66bbbdbf80fcbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1fd1bb8ff0acf346f5f901b89ad99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591526a146c9d4b6c2abeb5f9c919653187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d4475aa166ac28dbf9aa37c8a70c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ff62d894309ff58785f2d0d31177b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb120f6459b8cb28755f24e08f2080d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f585c8999cfb098dc0f00853f3060191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec163331d584fb86060317b5508250192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd0731a7c2b1e5b1c70f68be85bca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8482c82c1fd674db46cef5797f751194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a444c7a96520b236878a917ee19195195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e688255459fd4d3c9816524bc97dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ade2dc5ca301a431aac842cd3b46f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210aea6f9c7e59e16151179f6ca26c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e0ad4c210ceb9202c8e3113493f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9e509b5c2ef7fec7cbff73d1f7100200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebedaaf4c16eee5ee6500cf2064c171201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a8ec5f8b59fdd49e4b0841f945bb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1b5d406c317bc7bfeafc025f70ea0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5521aa44c746b4b5920925bfc22bba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3356a6fb57576a72a57d8447f5a82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfbfbcc7a6fd04fe06bbc559de6c1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f7534c3323693c537f26c6611cdfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bccd60ec6819993e331e3f40ff5c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0fbb1844d53ac6e745b4f151a025b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc7dd9bb01026fed2b792de58ef279210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06c4fd978c287c7106fd8eb45dc5d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76ee76f307bd47b6b0335c78c5bccd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7ffcd0156c01b248661a8c15243b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58068c083156adc73b3d30fe948e21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf316f28c2cc348b287da307e51df024215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829a261d06eddf9be2e8f975b40f6d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048591c91b1a38510b59fffe58f13a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0d31ba08b67681265dfbd90a8443218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90047df8cc1ea57d050665102dac317f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cf5a57e4e5fe3b3d90050f9879648220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0812c1f9a8f55529805a9f39b43ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0933feff49272bbbc3de024ef43904222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8a9abf66648b478a69f746b7d90f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7b8c015a888b1fee3b35115cccd19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7396ce4d03fe70dd51c2ff079de27e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcb3d02d623fd5340b051498964737226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caeaa0b963bcd15d228788d9bb5cfb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36448f13c1407431a157d6d09c3f6d0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23780a571da087187ebf970b2ddf58ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e1200d9376f6bcc73df44a58c3ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c4a2611f6a3d1a460ebe7172ad27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6078ecdedc342ab640c0b81c0e42c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ad71f6e71df2b2eb7d1a007cfde3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96682f61d80a5253078ff4caada3443234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dcac7346c12310c05b4266e810d55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98890e29663627c1d6809f51a389f61f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde7161bc313493f2cf1b23e29cfa48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a8a05468065c91b1fd7e467c9f83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c95420f21242b1e81240b54940e812239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736b67e1a16b003c3bf3126a6b7a425240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c974556b8c3be6fd56b30843bbfd8fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651c8daa8ebe28fefad39e88922d555242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148bf0e9ee1a4b99d938425ddbffd25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf730ac07b0e3967edb02be8152788244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959490092bc144b9a7b2b550d10cb65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f322b0dbcfb7b428d6cd8f221c8ffa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1726f7e8ec836d2c053e857baf2ae48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d7455e2e38d98dc1f268f40695a37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281bfa0c22a4f45b4269a8f6a182fe7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069966c5c03f6c6ec0cdb8c74eb53c6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e65f81d636033f8aba5c8bba487471251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c62602df00cd2f3b826aebce31e01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa6efc392fdedbe04b5e47f93c0e8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f8e295d456e473a374942716615a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec087c4df20a773353fd7181c413d01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e581d18450ac11981fd7f8c5196091256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55f8b750c151a78ed616b07e74adbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1723d2448ab57f9a8356a01314921258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486b35cb6bcc5ccfa26085942e08bcb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f28aee8ef834a402b4f242f3a6f824260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c9f59007e8620c09a41b99a63bdcb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7323dec0cb220c31e885d3bf89b0f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6cfa2607b84456ebb46699c93cfe2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41dc617a8a2661e49ebc7f8185be43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4ca6a805487b53e8799ded9be0a8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c88ad7dc9da7a9ccbbdf8e4c6084a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7fb09ea05a211dd396ffc4af30049267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdfd9b96781f671db2d5ad8967af47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c466ec7cefea1da85c4cd14d710c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6673d582195423cf4dfa9a9eda156270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d16ac986ba0b52abe20496799adc6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b19c254366189aa5990ecdf3ee386b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25667fceb652fcb758c7dea2a5d3cde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9c5b982eeb086106a7f25286c68a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cfb4f99dc1058189aedec946a5f67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b6ef1692628ed0a68d697339ccd2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2115a3a0004038d96a86b9f3a72048277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33fc8ce2685c6a575370861e2a2cd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e92ef5120ca84b9058e1cc62e8dc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6d73391e895560bd1c30ab75c609e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b000ceefaf14d437f81b47a994c201f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d32e550da7145d672deb1f7fc570a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e69af7b36b2b5f7b95d8f8a3badd21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32e98602e138ca52aa4508fc38431b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b5b8b23a6b22c547d7ff00b2d0c0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c007749c33bf4b5da10fbd6ef6eb21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e496a284a5cf727a51f5837ef551de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380310e43b6f0f0c8a9e114c2102880288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96a0b92d9e6e7f2fe3ba03d891b83c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208bbee1df917ea39659c4663ea7b0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56116361c8535e64420f955c9ad7869291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01a5e71f2db4c505a5d51ede94fd6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46291328f364970db4f31619182d8c5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0b74242d6040d01f6eb8e3ac1f17a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3969faa0377fe8e1f491bd7cd7968295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754426ea654041fa3ded2ee46617c33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50026323c14ebb8277dcd66b9f2169a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d993f7541194b1a3cea74170e588b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d3eb905e8fda6b52a8967f955de6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f26511139830a1928febae41ff2f19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c3ecc6c751f06ce528438c30ef607301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a306ff4582c913ffb55fc74c213c34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937cf5814da08834d5af84616565ddb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d82fa6aad879c8210a068c9cc5778e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ceab46d4419b7c717c827aba83627305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d457924fcd7963b1dff09fd5f0425a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c52f5aa01b04901827c211bace38c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb6b8f84786ae97ac5e9a50aabc7e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc2b0c6ace4bbc74db66eafa0e1c7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e92d8eb5a7a0d093cb16d17d3531b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce51a158576b26f947921eba039eb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b16806303d7a74179fd026c44acbe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fce8df644712f6aba4bef6bcacf46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b547a6a337d9cb71290815ef4912e0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15783e6ef4eb2616811ab23ce92dc30b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687eb561a61270ef692e0790ea6e11b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4874a9d9eae05726dcac434ad8d39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba7136094209543c6fb836549f4f15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c32e34c3fcaee6c3c59271bd420e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23165e64e9c32c71909f1ce8ff197b5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eda58c921ad98f65fa47ea11a5fc98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b9802baa367a4efd87b459a468766322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dbed535e5de4c1f30a83d5ea8b8b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d25fb1cc88f22cd4ff3e2a1703900324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152c40bed63cb25182ec849cff43fd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7423e8fd48f1f2de6a48095e0520f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8279e34984e1ad5cab400403ceb16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d0c3b65bf4a5d337a2b5befaa114a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f7c1b55568f1529427fded73f7333329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00876c36a386dadfebc0648fe584c3f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26bb701a5160e9bdeb6e545385a9c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7200b5d80dae91c8ce8f2380e0b3310332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309ccc99896bd8295a5255769896855333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7a32175221e3f80ccae14a54ac3e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc760bfd3123a33b061f454de1af4bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c301e27fd6aa090d61c5d6c859945c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c9554a1cdd832bbd818ea63bb8706337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef169afe9d6ceece8de8cbdd6c527749338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530c5c869c5c2192515e68c416a7ed2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda25f9d995bab48b68589ecc4b9030340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9df9afeecbd3711956f706f8b37f34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31039725a39d3738f002f8bc8580ad83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e807c4df687cb5a88bdf14a54d41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1328811ff68f6cedc75391c4da75f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7359fe6ae98c93c97b93f33fd21128345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04604d624c324ebb55c4fbdfb902278346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436716c6776ece0de7379027288566f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790678355847ab46e494c138e81df46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e5a262f5a9fc3fe07ae61b440df6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e14308264d88b2c42403c45e6fa493350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e1fe3948f60f0f946381bcb04794351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a5d3dc4488cf8b0db9e191758ba4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d458f2ffaaa54c3250ff5276653cc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a567d0f8fef90e720441290faac63a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2af5ea207d8d210e51579f988bb8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38638508b214a430b5db906b992c2245356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30ce6360f007eb78894397483e1270357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee8f90900255f6c7e10d3d1e13c49e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a4d8b24c06b98852395a4ccc7661359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d81d8b75f1a3ac3363eb7f42060cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474335fd06eb145a73ec67864cf687361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c888de948ebc25bb574208ef5851b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6b22ec0aeb710fb70a1c52def544a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f491a7a86e2d6e5cdae1defbe65ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb180264705d93a0650d96ed6541b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d06503ae635bc0cdea9d8f17ed6fbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7021034359e47811d563fb151dd0380367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c55ed271d3f367ac345f6dc19a28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a18328e489526f7c6390e044a0800369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff316cfdcc50b3926110e43c6a8a3cfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27ac8c52af2bf8614510bd5aeee1c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe329772b151cd0665d7de92a5e4ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a24c9c6dbb1e06c0d8c4f79dcb8d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac597a529449a2758728993076a3505374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07c611ae219bfea2f4eea456f36070375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790297b9fcdc25999dd02cf2fb63ec7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a764893c2863092c231abb0e9dfb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c6d3d50311f907b368dfd0b0ea839378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b6a855952234168e411b8d6982da1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53487c2a9cffad6dfbe2886a93af13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08178761e7404a063d18f80204cda57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481ad7d5406ce3e6bc13af9a4a17cbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4aa6931120ee8ef8acc4417e564eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317026218f9983597440e4f2cfefb256384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a8e785dd8addf3dc3c0460706019c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1149450bf2df17145284f38d3a6d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6bf3225534fd61182dd80ce8aff93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd072fb44014620787c149ff8aba598388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4b92bc724083b7b198479e0b2bc01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d66bb20c1b24bd6449c4fe4928be6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece73cc6b88805f1bd22cfe8d19ff04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c617e7ff9c882803f1c030afa2a831d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4304e6dd405920dde7c6b3deb1dc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f7b81cbb2d7e514516b21f2c879b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fc28324ad3db39ead361798e66498395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b564b002fc40585c819c308c0f1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbe155996ea6fef4288ace2d731f4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad553d00fcf5648fc9ce880c6e1d7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2325c64bd050c3525aff1f01c69cdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0e81ff93d21078d5e642b4c657600400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e30576ba6eade5cb3ab532877cd85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699766e03800ea9fc6c40cb2d27bf1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad4ba341cf227b6b258da7b1435d7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f6430462c92c2d8744bcd8bde806d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ae89d0952a71307db206881814d42405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc162957b22d2d1c00c4a8e3d8dda61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5e6202067587dd1e10d8ca66bf157407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f1bbaf7d79770923309926b71354408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ea0a2022172af092e2e3bf78a8f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d822434463130ecbc3f5492b1f3ebe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea7a953464e51bf9095198e95616e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057d66d0989487384b65b8229f7a0ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823af6813e3e2411e1eb106e6d1a8378413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ace6198ab8d14c477b5f0b831d52de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799372766357c95ec9a694ad1d75eba5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72fecabd71bcf141df35100f7eeae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0280420f874d1105263d6906b4157417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5f95c010cc093c4a75b1b140f1355418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b134757ad7987762d04ed176c090f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51734c2001db34885a5e321e2b57e77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15c004246a16ed7de643aa136f117a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97738a17adf6d82411a9dd45150fdc75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb98f245c6747ed1de11972f31f80b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec6894bd96bf905e1553af2d357f60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f8d411bb67183950e6648cad61cd1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25648ccd014e9d0980d0d13e5845b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52b1e1ab537b25c0eb25a3ddba9920427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f220a37f341ef3c92af1d560bb36f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a1f58b7f85d9780d0b615fdc59b86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77922439b9254c52b08be4b173ca944430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbedbd074a14f37cd9884708e9c6272431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77ac1b7405a6c6ea22f8f7290502c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5d3f66029cd2c4e89229030499cf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123edfd1002648a409e94a58ae99a03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352ceb49ebe16f067c87da14a7e1892435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f79a291de4ebe055b90509e93b752436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bc4ea2a545a9de763503bf7126aaf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67cc469fc86e066b0d1d0eb5c6424f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965310f28a6265c21c61f81a46bc194439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be3c6e205a0a1e4e8c500b028f7185440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bec2b3acf4f69ae9a63fc7cfd0ec20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a4859b4c458f055d31aff5b80f68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849efde00ab392360d7f916c52c4c35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf24a8edd41ec8fe2af7e63c2675e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02411ca0a813363a4f7d5f5bc051b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bda10c190e02708268416f5560ccf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53176b329ce2699f4fa52905b5d5ce7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572373ce9ff2ab9c20c1036a5d1ef0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaadcd42916f9ab68bcc403a9ff02a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362d1b6cceee193c3d4a9d246341d37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75744e0ca4a7b38d2a6dafe0df8caf2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f79a5abd7258707c77f83c10fab74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038924b0365b44ce0348f34a42f17220453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e367c958088b68826c5e5b86342faa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad153bd90968c670a3881e7169ad41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4db351655b5d53f34a34619b8cb76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af75e61887a598cb91f5f43bf7e185457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49897cb6c8ab5bd17806e2e88d5bbf97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b445ed61ff7fd8beb4349bda878a85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe14359e291c32c45b5c0350ec546460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601347c959629659cd4012f79c88da7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd132665a8b71e512f95cd6579989b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd27dbd6497c53b23cd395a4094dda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd65f20f83a6b7ad7daee4125fa1dc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b2fa53df10f4abcdead73c2d467d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1c28e1f5efd0a22276eed9f9911c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1033c0152b67a29509685a2207b4e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec69287cad96f7d3f99eec0eb90c4e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6314e73e26cea072aec9c3f6d5f92e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7669f40e5d7f2abd91a6954cb5438470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904488146d92501ed703c5d861015b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea363f75329dc1e151f36d83948c781d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd675c1bf8d4a8e1bc45829b13ea4a17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ef916abdb5a6820aafd4a5f281103474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801245115257d9957e9693a9ba93571475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e417259be6120b66b160c12fba3069476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d848e5580d14abf7cd79e55ac45ba9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8534b8a3ea0affba2fd5ef1616627478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a61d7ea7db2d320161a74d31bb9e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b50ddfd1c1f476c455de187cc78102480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1976d65778efc21d7d6f0fab0ef00fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b847dd91f430a64f31cce0ec5a881482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108913a0872efa497858235bfc5380fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496a4c6fe9094b5c9274a11c4a2fc00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc45175ffa234465c5bf5971f0faf7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaca7ca831862274685d7292f2cb64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a6f1fe2bcc9682477fe2d8c8ae23c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b2ef23b761deb0f6333cc12b7b82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af41f7d6eddff4154633162529aa07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e6770cf1bc38fd8aceea62c25f62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2996d2e38860865f9f02f65bc1050491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86ab586783d4cd9e109bb9919bf97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957f33eb99ca3e5fbc8bd307d77eec3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff673c08cf2f6e31d99ecad1282bf9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d1c1855104b53725721268e473673495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7cf75c32b7b45397b63a42c07c8b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c791e3f31fa4c0580106fec61e713497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5923743138764431fbf5cce89249e54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14243d684907bf1de2881d2df3b9d4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9370c801d4da0de1147fd08c81d63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd553f4afc4c7b19f9cd0da72ab9bf99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58734a323c7ad5a76c16d33b0b763a57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a9c99fe685754ce1dd0f0a34accfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468a6a4f78ac0c1007cd0cd650f55fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1042cc68a9e22d6d7ce690d86773b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccf41c71143169a958fecb949f249a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e715aa74afcd5ae53c46c6429a62c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca443f13f3462c4b62dc87d04a337a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28a8ff57364c0cd86eb5b592d7d2eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b6421158cac52fb5745ee5f7170a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad963ca59417e9a5a09484a9921dd1f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c34db3d17b709242463863366995c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5f0930ea00d5d47af2ca28ae967f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29e300acd9eebdf3b1be1daeec32cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7ddb0c8d7b15b0cb593786695c82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee54b9f9ef27f713a4b9aee46a92a5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a2687fb66536e79e74fa660c52c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a454c90b32f4a29daf989b72eec84c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f11e59ceca6974fdc4e1e1babac5cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafb0a76f465fe879fd615c47c72401520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3666d091c22b1a1431a83bdc8a6721f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028c2de78aeadb8b4188fd49c910076522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c9bb9b87e3d69004f0bd41104d80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370bd69bdcfeecc9ddfbdf5dff36493524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4febd9c59b3fedd95b7a8ebce9cd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7e972087a9d0f5ae34ab3e2359487526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dbae8be841c6d31fecc4d30be8d33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee522ce21155f471a08cb7789f90984528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265926ed3ba82cf3f5f5577a7b1c813a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed388480bbac52e9ac1f7a95afdfea9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613bf65273095602c710fc38a708d48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eea82ccaf62e1b32c68149c030b42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54881ccd7659031bde88721b77dcfea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce969f86f8acfca04999f7f256a02bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850664e6135614a964636eb086d13b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3948a8462842fd142f1487b536fd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b346ce369a49ea65e5ec2c7b07b7554537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ba36dab9af63773ecdd93e43913e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91f9029dde5af0eb0b17c16359612d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63c04a664c60fa4b962d5a5cc38e19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2f63e4c5ade79e78b1fcc4f4be2f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fae0119e8d356c189c397bcc30460a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983ea89d442fffc3515232222199c39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad22bc285be86763a0682390c6df990544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647259967efdd2ac1fe66a52e8b78df4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3b51d331f904291ad2996ee309fc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f0da7801ca3a38badeeb73d3605db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7092ee37a3321af478b8728014b496548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907172f6e87b1d0f4cf66408cb451e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053994c1416b9c7f767addf9e2497be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051899964f3775bc10814673eba9a2cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614dcf74cf1e55dce7ccae149707418552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93facd9bf0a26ba95ac55437c838c4f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c70de8fa0bafafc98b00eb29095dfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a722dac89ae2c93391d3e2b6792b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0839d9621b11a9938bcfef26dcbdf7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b2c3344e08ac2c2c74c580ba58f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f8088f668e84e143b6ad026f00726558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f8c013016e7e6c49e6d6aaaeabc26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce1c949aa2debd7e27855ba507e224560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a320441b5e8690949d611ffa8c1aa8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a10dfbd08148406f46871b37ac813562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d409882d17a9e33cda3caece239d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce2fa5bc6113fdb884f8bd7f6547d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3060869f4d4a23ccaa798875a6a6f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737bd86e26b4cbc59e5026e4aa4b5d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce472e81bd62f9a87c5724d0f7062369567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b3c9731adb496531e7e77ddeb9f7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac6f070ce4eab8578a0155da3131b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd7268f0da786fa240f429316de12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7601982116a3c808d13eeaf3f596f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21facff7922c231863dce4102ae07591572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe566a89061a325853ab4c1e5d8b51d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e9d17f0645f3c3d7513bc76b91a0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6608bca7c6a847e1259980cfb7846575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a2a74e2c3635936433a22d4a751f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b7e153d6cd017a67f4adc8d5d377577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7353189a2ed3b9c840ee08bfe2463578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96b7a2ab6b74c605adab08d1555ac9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1564b1f8aef66e5cef3b386abbfb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5df04ee9cba62e97421e17b1e84f77581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b45557bda797158db8a9fb12574d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc82f9ec9c7f84df96a8e0b298102c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c4e19c9e1869eccec19892ec283f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3de15c25be6b058274eda8306e80b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6f5120952abf86b7a988769da01cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f35092e75a3384d563d43308b4212c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd784d11637a2940e978946c343ac0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfe21bc16442de72a0e64f7577974d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005bd746fe94110ec8bea21542a683e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8365f1fbcc0ee7c3f6721d170c724591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c41ebf239f68efc57db410df90769592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101f6d1c77a5df7945b7e432960def593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f7305f3b009ba28989ae7e240bf25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb117d20779fd9518efacca901a0fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24678cde511bf6b367e16aea1dbb5909596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf1de0fbdb61ec6a8f95f20f66a157597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab3745b8aa0a0081d499d62e650607598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133b4e32476bc78d27bf50d65e4e1c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264047da0e8168b46e633ea993fc58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891820ea914ec654c8f4c9eefbf0e480601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77159c0043c94491cd0e32ae58912d31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ce2351f2f389854e8e36b8f905ac4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f45487c5227fa12a8f973e07c251cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550ca1339df408c2afbc9b2cee75b7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b63a648e71b01bdd250f3ee08e4075606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac8309b25ed8ba5ec9e30cad79dacd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b7f904142c25765ae355c5534eaf1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829b58ee47b492246dff7cfae7bb4c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3f584f4e280f1da1b0532b9e27e3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7866e9a99963c973788d65b939c605611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4553ecb852609b0046e92f5cb8c8c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdf0192399fd8b9ec8d3ae1dfad80d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be20619f369c4203c97e0f9eef0f14c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58351ce6c57a63b88ee7a84e2402038e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae48a749e9908d52c5c8741516d5579616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe8743b245511623baab131714b4a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14cb88e8d842079ca2b120b764588b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e66f15b55c1ef1cdaa1bb37b0c3366619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8e30b3076c13d09f67e2a9d7c472c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bedf53736d86df0454e3a5611c4112621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eef5cb55166248aaf98243b1ea75ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff6cc0e4f6907232815571c1114371623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b0b041455b7509e4ee49b3d25c154624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f5709df418e6c591c0161fdaf4506625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb399f5a1096d422a5f622f5dacf5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb8695918a402e6a670831af2fac4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c6ef33c76612c7dc599330c68ee00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d20d66ad1b07e4dd5f2ee800892867629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b998631409555a4a6b239ebd7beec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b256689e642c150d2217c37fda73cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b1352575594ba65353cd2c0c9b4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfa97cb24eeda45dfa0f4d87a1b0e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d7a695f7922545cb8d2a6b38c3c64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d91466ecb1364a1baadd4736b77df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25ccfa42810100c5c7dd57aafcb0f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af365eb1cb404d24a1326f513f7413f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0be041aa99b3fc102606592cb74899638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d35de264d54bf9de5a8fb4c54a07ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db42a6543886dff880e674c50fc7f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0022f31cc75073efbc852255b9c13bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba95dac5851262055986ed8e5f14f68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae73897f40602383ac4073ee8ea5a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acc355d35dedf6118fe2df7800357c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910706e4ec3829f22126f532db551ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9710b23804555e246b9758019c37ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4615e48867621b15f6de0f2de02e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf7ff0d5095337b609dcf1c47d04c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d6b6c7c841483d221e48ad6efe7ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aef8ba7a1c8853c347339e41e8b55f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758e31aab50da05585c76abbfcdc77e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16781e4ccfe5d73f549de0ec77053e04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e5d95834bb5d162d154cd131273dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cfe1d3874c681e3c98bdc23d9d204654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e15440140e7da153b03b65fef8a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c76950d9dc235f133b2b2991063bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cc60977533e431ed60359fbd3f658657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3e5fafea63dac57544b6f2e6b95a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2e3cb53f43a6dbb08b2067014a942659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21277518db3d1f21c76d7fa7d48a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becd990c26539d659a7f916b24d5014661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62a89c5e57af401d7968437865cb1f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e146da741e15c639397d4b03cf8a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdc9d19caea52b239e7f6126a140f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584bd61d9f8729e33d03a570edeffc3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee59ba053364ba3e9e79a5447804f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc389f5503febe6119be5209eb56a36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046b863c5b56e99e9c77a12fdcc788e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51f4946305171179bbba80c587ed4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61ebbfccf95883d0c58bc4048e6cea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb528d00d8f2cea1ba4c7f0d372911b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eeb4b43a04f4a0c6974cd558145e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b602fe24106201a7109e588f61539673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02706e4fd1c5c13ca63e670566c1ef79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd6cc47a79a0584f72c1c6067b5b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b22a5ba3e1cb6c8e77b327af639b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd49f4b79577b83a8ae4b286d159570677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999df6394f426e23a26d28c405637b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e048829e81540c2a04ba7a1e53a6c7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9f0adf6a4238f5b7586f4a50b29d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b873b1ca23647c0fcf3e7710d4f93b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21610528c4110808ceda914c74965eec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4b614a11b858d5c8fc76d4259d8ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087b72e5e971b027cf14407fb738896684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae35ccbad24b1640e3c00471f70e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a30e0e84805ad5389a019ba8c02022686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543d96ad70b2176ddcb00761713b213687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45a6063984b8f66ed5cc708545a00a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e50d1ac1ea7927a71386506d506138689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e17df4b1ebd63d5995e95ea9eb9322690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffee729b104b3620568291b47d6340691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf42aa55b94d7e8e2e1cfb3de55f63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9e3e36ef8fa0a2e1713c235efd88a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7148506f0b513f70a723c67f91b92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00758dca5daf5956af5656d05ae8592695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a4083653fe1e2ae6316b1254c2f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf6249eabd9407ee681e9f8834d5f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0c6e272ad729f2c840e089a8ccdd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ce9d72e0309d4de7a726df54b1048699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841c04fb46cf9fb71efebc7d1f47469700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13354e07ffdad637f32a27815efa0ac3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a1d3b1e995b2294bc31b753de0b16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0b1424b723340ad0a3f73c9e11d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710fe46fef5741a804caf5c84bcb630704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b675c96cd9eee157eaaa0ef4faf587705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b73c0a9b3c1dd37ad4bdd58347059706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456954c88ae05aa03eba7dbb5b0b509707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ec96adf9889fd9699c0caf6d5f511708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c089cd88dbf3cf56e20d744280bdc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce377776d7ec7023793ddc7d60aa7999710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f29c997439b99579c4ddd0748f0a29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577e556801f86a78402341c89b521c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ec039b34b86c1c1694c133af7f04d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25650bfb4794e45a2214ff6d37d8ea15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d42d29e2e3d58446bb2379cc1422cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f36cc036abe5a5b68b856cf6a4f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8a320fce08eaf2d21ac603a02fb9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d96249d78b24e6a60ff6b2e72d3ef0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230960bde71a2151fcb2097a0307e3d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503036ae0d9d8700d6cbab98ef68b11720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fde6e546f980b67d1beccdbd83efb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fb599829d8b4db9ed561a4f2cbeac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b9e53d21d3a03db001382bcb3d17c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16088cc7f78caa676652f3dd2b3308aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51d94a0cf0dfcd26caa37660af2fac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120880dce9fa033022da0438f8647897726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ce589639e799c9ad5a154c0bc8aea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfe92fc9bf628bc6bea3c5009f9fe3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa810e0e741fe50e052d09428691867c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ae3223d91df9bb3010f1bda72db3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc6f11123142f33dd781129ee37e1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8affdef5b5546d95971813ad79ccc10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4349e5179fdb22363bde8d1346f9889733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cf7c4a46e49c0e85c878d06358066734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058acb18932c80393b6efe401361bef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e412ef11fc75e841d0696b33e005736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860d0075f0e2614a8b9522297ab64fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec4530315e2e1d8d545e68f83d3718738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74065e498eaca5793021040e78931a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234ea21348a171d690842ec77449fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537fc6a7d425e91e962e7e362b6260e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef0abb7c239de6b72173b3f171a8d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fdcf2fdaafac5cafc1c59ad7ed07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccc6d2d5bc2f0861ff054317ceca3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4297e273c9576c1cd935e3075653bec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7618dc0ee0eb144ea49409d182b0c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d11f1b58af57d2877948b4aad1c9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f14686b6594f1f4649fbd73a6432748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d937f7ab4e9869fac5258aba9ddd2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f65a21e7227ee87b0b5d657206d32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2512474602949e46c1db2117d87e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc89b43347dbddcf553d58a0feebc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5ce3c514c4c19300cfd51da6b9a36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943c794df47f785ee66106b46c1e9df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447aea82578c5605a3bf945f70c8426e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16161cad1c63f11462a289fc0f2f88d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ff7d4ff43fc3205994b90319aef0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e929f6a866c6abb4f126d67a925cb1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54412ae64a3bca2e139760d8ade65a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355fb8724ea38b0be639b9b01981a8c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa2fb2364c935314e0e6f090ed7f34761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624c3cf1c6ce212822e33ccd514ea06762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed1327505b1f11aac74efd6644a4c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f93f904ce570e372996b9e89644b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7905900208bad02a8fbd5d54432befa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a354004e46c7a9763520ad0b42f4a1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa3c923e5fbaf91a105b893e3e6152767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4182388093010c43a8bd15920108d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5513153cc58e83cf2895fe3ad127769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c42788a033bdfb4facb44d6944357770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4395c2cf952c648272e6cd04ed1f17771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bde3f191fc5a924c1cbdd35a250a0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be64c61eba7f684a48e815ab301d23d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f1aa5e5667a18b9ed2307c7f4e54774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76cd6b0f5f9e2f36447eb751565fe4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d280231a1a4f9905a2a6d5b621a68776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6bb6ff284bef6f544a9be8f10e7aa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b57dcf65c7b2031d8e577420606cb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9804f854c16702a1dd6eb4cd42a900d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fdeaa5c730a7c666a324a311b5610780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5c579ba5449dd32f15da9b46546c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c1d530a561c087c1c24f9541dd580782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43112508ba05e85869c048032360383783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c448871c7a463a1866d3c48036ad80784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580c3d543eebdbc5986b573b4493ad6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22484e5a1961d254d563c87538eaba786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb689b4e5d0957329329858decbf77787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b32a40ea421d56f271fb059aefdb6f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9cf35795f9bc8f68665e27c099a55789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b072f25dc361fd8d0c091480fa8d6e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c85df67802d8d0663d0d138dcde62791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f57f183bd3fb6ac42d9cbf6161410792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6930ff5023ce9b1fe5683a901f809793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9360f2477441ff49845fe67532a11c2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a5f8f018f3eb4e6e4dccdabdf097a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae05377382e5305a6fdc0e27f9e83a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b30f0923d9166b1d5bcce97da8191797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f9eefe2c1cd727fb11a212ec9104f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfae0a555f186dc86f748900c9995d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e08f502acc75363fcc60c660232261800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b5d394dc4467e4f7fa76ac96d56c5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55844bfcb9543828ec4b12ed8249007d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32a06888ae635737f0769a591234c5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c010a8e8c4da84f0e0d1df181e703a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644340f30a3a88e7b8267e2703e8c4d7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d811297020925833fba2ad8c614be3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4aee27028b0be9793d6a4c937194f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cad66e365cedeaa0b4c82cf59dddd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cb8de7ca35d16dc402acc7a1fc427809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e35fe9faeeb9a3bfc311ebf559dc45810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8580d067194185a12b6858001f1b2b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3447f6a544d2f23495dea79021637812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453760fb8b7a3ac381091dca6687344813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165845bea9c895a8243210f1a05bad03814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67272916677d017335036529bfbfbfc5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d6f05677ca300402fa3b1d9da00ee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d229e2ecd7548ecc61f065b3a2d3ab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b4526b866729b8c7e24d56e836b03818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60735d13c94985d014af5d7bc0a025b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c9b3b614a9a4d4317f6b61b304e84820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6db7aa15ce8ad47ef1dfd52b71d72821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567455be7015c7ae1b4459ff1936845822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c31c2fef00c00e172ff81d17df6ec823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b92d8f17652d70135ce727362bfc11824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5966e35e3ccf9b3c7461dc101539b9f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa8614ebf6cea3d627b4b634eb1ced826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb08309735055b64efe19aeac3f3dc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211fd8b95986f89cac1dfdc5452a951828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b449b13968ad7e602903243115cefd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16655aab2c546acc4691e1388db1ec830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f687a25dea41016409d473ebfae930831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e34df56cfb88a7eaa71cfb1f2b4d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfb626ca780171c4bf804add19a952833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a039ae04fa394d4cd7de10a7b82cdb2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e06d989cf858b2d0fcb93bbf7b0fb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777652b9a22d1fb3e113ebc28056def836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce0d23591e8885e9c3efc0c97a4297837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e848a159c06abe0f366323421ed6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f588b55420c5758fe5ea2628d92ad4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d88d3cbe2cfa5ab40df002aca25883840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706af851b91e569ec24cb9a803f7b2c5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f39378a7cc25eb4a00b84a1910319842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918989ed8161baf1f16e0270637c88cb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03ab9c008da5263796a0a93c66ef58844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f73069e2d852b8f4fec2314618c287845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ed901e0738dffa0897f3bb845851e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5e5a302452145f5b4dd464c175911847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b41ea7b834e2ec4e89030a6c4a682f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576fd2c44d7de293ea8ef21b9359c09849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c63141fa96905ec20b96f55749bc3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10058faf6ee724b8467f52103be63a7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12969dced03baf73a8d39d421430c5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb90dd52bcdcf787738712e3d83cf7f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6130d423159f68b95e86e78372d3a6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8aaa783852c8db4b3ab71ff3838d7d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a66301a39107912247ec1731cc57856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4386c70b8f64d0307e62534c316fb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c93c2c79f961149109b657560e3613858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b3c4a5d08d2c87ba914df64157144859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a8eb70d58f76b1470ee04ff5d4588860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879242b4698e6349a52f691c2e82c5f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c689abaadbf0791150ad28f77f52ec862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca20d33d3fbd3575523603ac6554db0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a41f1e4c799ed2951e961608c97fed864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efe5bf6809a9a26fbc3b44ae2a667d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9ed576f444f42309de870dacdf0ce866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfc0b5d3dd32e580a32c19146bc725867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfb45eee399bf9b2b114a001b473ac868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da4e24527a7b729ba718a926224ea869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307078aac7a3a6515f6e9bf0140139b6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4655e2e59a7889aaa16d196fba59c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a3288ec5ee2f2410d9aeaf0b79d28872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c392ccdbc160aec7e56ed07e510d649873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2504bd50539996810b16ad426797d5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44f2436c23f60947291f5b493480e3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686c7a341a761d1cb317cdf8ae2aadc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b57736c75ea116ec2936012bb80e56877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee7934382d00aca48ada6325543a9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b2db4c0bed02dd81a98beb893c60f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4941371239390e4dfbfe86353695885880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e6f79ff86c840c5965e2691611501881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88610a662a0cf29b2a39c53fdba2e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2ad3ebcf945e69bd4bc3695d503ad883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5469edcdfbb5289d05505f35bfcc1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d151db1e836a5fda322ea9115d4853885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc4417f371c15aa24ab016c8a1b615886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c4deb1bd3671cf982aea01939e8a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b789b9bde9a0864ec382f31e08db7ab888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3344ee7a5a079f33886842685f3499889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885451fb31449848ca3f68d8c99ffcb5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d3dbe7a288d3e5a3f33ea659a5217891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377527682cbf7386290589c1de5811892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572896ce0ae41a3a4522a1794234f7ae893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271e7d1967b11f48fe91ac02c5adb44894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bb654559d8f85c0ac248868773ce0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a5bca51d9192473c438206a97161f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715a3c780f3d50757ea596f4e746864897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc763f5cd9f72092e1bc0c9cab84c2b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a881116d9270ba776b7bb026c52559899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679a3fce0062c0ed35d1543163b922a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb3054cf6a90efa5da62f55fa64fb3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed873a310b937f41251e407bfe2a3b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88451426c8f25f5bb7481efae2fb689a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040b70cd3849b6828cd6458682a85fc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7785300d7e371f214b0b366eb3532905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afa2a11ca4fcf21c048263e0f0bbea906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04493933a382d35c0402560ca0b5e196907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26416ae614a3b1d0a54a8177a8ab4e1d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956353184953dffe77cde8a335c6753909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ea98128af94661d98d006ef6c458b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f72f01dc9589cf029b0eb5795136c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996e3c9804f8fa6de0893a2b4026feb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f18b9529bdfa1bc708ba3c1a9b87913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574576758444c54f22b568ce30292b2c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bad617b1d3adf066637872d0f54cb915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8a967bcca4b1a815d483ba8b2a925916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18bd8ef8a61e5ae6acb3084b7e9c7a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a203414c66b0945d5974c5160eae3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa991acb3395d68b96c0419dac25308e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84bfcf8371902767704b9bc13f6bcb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aee13249339124306ef909fc68c29d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403803ca0749b587778300e6563b5c7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab54058cfd154a0333aea081c43e8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac617488e72681496b8b4d30efad4c1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9a9a348f03483213322f68381ecab925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c3ddefb892786de4cf3e288b422c4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959fef71264a4937aa887bac3774e3b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9508408d40926fbb6f51832d30978928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdf3dccb1306d349a9c90d97ce70cb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc57072587e5ae0fc0532cb04cacd7a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ad0195973a0a290da6869f9749391931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315105fd4dbc17253e6e6c9dc94e8836932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a9cfdc3749139ae8d8d2a846ca99f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e2a8d6ef7069b199610be1f276215934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eef467e00cca92e69a502c87818c3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1d955966aeb3474533560b47508cb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb23cb0ca134d31e6d23e2385afb5c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f47a192c519c47a2d9f2ce3a7a85938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfa71fed0f8281eb7556645346abd9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb9317cb8fdb158114bb6032c799a1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca5091c0815a5911f447daab34d4af941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9302d5297245ef97e60edfdf2e4d2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febaf4e0976c1c7a522342f25669809943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97608f2d131f99f6e58df51748326c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994849032e0459c935290d8529c08ae945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375928e5cdf8287ada82ba7d879c0082946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d235e73a0d8df324be12a1444de6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2743bf3b66b6c322d351e04afa768948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4581b95b18331397f01fe2b97e047ac949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052428eb14eaac1870f89caf12de22d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee9b3dd5931885e0196b273579e4b8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b5545df584ce24626fa3dc234b46952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cc83e77a98c1437d1c939aa36fe65953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5025bf4ce200c134ad9144257a1bf0d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48206951bbb9e699222c4bd4840a9b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8437878dc718b22bcb19bfaccafe5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a38cb366e49b9b8510e0aa0e4e455957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986284a91123bbfd68a2d43648a0a7ff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffef77f4958226b22019dbb69d6cd0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a5e90ddf3a2dbaa966f58d5d80e41960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf47f0dd759629b5a6650f4a3030ee961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d531bc09a25427393d68af10c513b0b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df228b6e2d85b68061469e8d1b5527963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02640ceff2fb3e1e987ae6d24a842983964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c59408525f4fc715b35a2296120a8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2386b81e49a8cfe8097b239c7bceba2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe84f5f27226a8a7bd8662c75091041967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d280dec08f95f4883cd3ddce27d8e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d3c0c43188bb8fadc97fdd44f6903969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6ed957c3271816f6596111aa572c7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf3ee52dde645a3fea9cd277ad3d29971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31860260063d46dc36a18d90eaeefa972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c037084d365075845a729b1c09d7ba973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586dc458b1f78355f5990ff10d74e6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b2a8f526e44611f552c47f7016b2a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354dd5a3b0efac648d96aef6ff87fee976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6536340c8ee6f41cf780267dfd7c1a977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>