--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a81b8d6fb032435e1f7d37ebd336391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c755603eb6013b47549dece374dd7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52972a32bd4f9fb398b155edec0870113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cf87f9076bf86e94f389a0c58c0654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40c7579079ac0c18ba186187e40f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099d9e70e8c9423f0af8e5e507f98ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5a221f0c090bdf134435e3acc06307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6534a34cae2f39698eb3ad41fb6468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5aabac0645a1ca32064f2fff95f7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e1ed777858ef9270f699cc6b0cba110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305ddd9ac5345931f2d501c4447ca4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2d77ae07c9e401663ca74af1abd5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed30e137cc41eeb52ecab4bf39b0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c053be19def83f62628b652b7cd0314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaa6fe01c717da86bec046d012a1b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3bfb6eec306e5f21a6494f0dba5d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abfd40989de5e4feaa1fdc41eb077517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75bfb1bcbd17c60c8e685a9fdf19cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc0aebbe4cf03ad507ea0633884d5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78cd5670a79d1aadbd5a4e6460114620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba776ac69b30714f57a48d7218bdfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e27677312b314c519e68445b121a4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438b52d21ede52c6bd75863bc7dc8f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f047e569d405a54573e5e239a423fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89b1255932e0a290de41b0aebe735c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e55e019563efa3cdb4a12c96274fdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2a5a3667af6cbf59dcd161121aacd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44669887306855c9d0e0d7014cea67328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ee898e3113ca9b5fc01f2ce243d4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da837126b725d8fa29401b28c86313830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a19c8e3c9c12f1dc4d17186af651b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7166a61d314f16403372a3f0cb2124632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403060922078d3c720a5e8fda7cc83e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0126ab45a25f71394fbd3415e5783934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab51cb84025a9d92a69cdf5dd26f7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1032aefbe40ac0ba9aa8f616df779536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48aab34befe85624684bfaf19229d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91eecf04ed7072fe03d409746556638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f2b28ae5dbe834ca22f0a2a46718b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086355798c92237356c28997491828e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d220eb2052481f1f0bc50cac5514c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b5dfc670ea2fa0cf73cad7d7384f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270906317b56f762d0d92dccf6b46a6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19218e454d4179bec6dd76c7c589694744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa132bf3056b63b3f9694fe151b44f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fb92d80bc1e217b77351e22af9b5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81132b2405b140fa61da25abcd60f6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ac40c0816ff13a451f8da6c2681f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211028633083fd5c2c77c2a268a6149d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468b1b448d1fb0ab3809202e78bc99c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b65b99e8f31c572ff1cc05d50b83051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec16afc09257544f5d2026e9dd54fa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4bc2210a3bad764737195079b87a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5e08021a0dbc5c94700bcebafb64854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cea013abdd708b187010734613a9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d42ed6075d73376afec807d59d69a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177df6cf1753f56cfd0efab19471d5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcff2079499690b233cd8816597e6d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad518ba49e64d276a6d54d0c385597f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af3d6db2f62f7a72f6394670caf7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185659772694d7232418462ec9404d8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe7e7806d18fc494d1bbc8b530b11962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b1c4c00291f995d94c5b3ee551d0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85938252791f8975d4d5c14a8599fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7b5359d52aab80b46bdb839959bf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90349260539957186444e1276efc6db066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5107331352a9ce2ac3c57e8b7663167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5a87c665d06d5f1cf8e5200eee45068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3a8e0d0437ae9a0014d2d17818eb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97727d92bea00b164299444d163c42ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a48b4023bf6d6819b9289b8ab9d5c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f794c0bac027ea5b45449d6f68e88ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e312b175dda04a6512217688750a7f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7855c387e694ce7caaea873e09f82b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4273aff85e8f9cd64879d350772cb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dea438672128c55eb10879850fd9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f4df3075427cc927c61b6b105a9eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b39b8230f94a61a234ced26f360a6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5870167e541deee65f818faaac023a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c3c9c518d108c1f5bd455517bf9ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b268ec111f1dfb283e12a83eaa34e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3173370fada70c64bada0fdeac83a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cc5650658d8ae7f0ee73d6078533a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844f8040c6a4202af169310e503ee0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ba31569b9b0092d2ec53e1f83c57685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14a81780381309ed6ff659b281a40b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d703a8273f417910546dc1cef2f4ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ebf88aedb4de68aed8557419c92dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482fee9fbfa5d6767e301470e6d092089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b9793aac90b8be69f70213ed492790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c293ade0c4a0827fd0c2e9c7a6b1b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7ec1ef4b0d23345bb21df2e83153692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8663a5a1c53e990e36f940f8462b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfafe9bb069efbe6f9f87026c2dbb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e2d4415a0424a4e532efd029e21c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330f42267ff5d294e9345a7f9bc893b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd2778879a279aa3a65d20d563b8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291777d8d3c99a9b0ecbde23ee2794198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dcb0038659da8d6fbfe631661f8bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84dc2f59fd4d2e9dbd8a034f064ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f25232860f5074462d570bf295922101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79114863c287e9b8bbbfc7a4fa274e77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca323279068e005c11c3b1bca0af77103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e2a700a72669cacd0870fa6b6eab1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ca4bcc393beaca9ed95156f21361f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8317207f583a95a03e4b3bb125dbe1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc0cd8f6c63ee6c35ed9b98caf1346107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c414d03c9306a20f11c64b94e1c69e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e292a53eb9acd909a920ef1d0939df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870842c7df10a7d35d5466728bdde31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b9d251f932302e27ffeb6d5a6d185111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7397bc02f225bb040a9e3078dc238112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc6fe4ae564ea332b6ed630859cfe1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad369f5521cdb1aeb3dbf965aa126ba1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e544b703c5e5322dcc9eea2e268f48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455496d8a42c45d93d145fb3ec6b7da8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e625deef93dd17942d4c8da3f6668d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a77c841958846ba123e46570c971a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da4118d8bad1244ebc3d40b022f044119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673641efb52e58e15ec5d7d1ede0919120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba6a1e4e2c74bb8532093b2bae7766121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dddce7b19248fec99676a5e201238122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc8f1983c8816edb436c5b4e72aa16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003da27678d55b177226f92e3ba2a06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128da101dea6736fa2d6f60e5840f5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7ddeb5f347f35b8217b499591f92d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec042b7a8f5bb5a9de9fc384748993e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d7dd7b2dbc0e197f8bedb5468eb72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96579dc0af0c83fda7833c0022cf7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1ffbb60fb71478e20cfacc1976a5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e79d4d582c81ade6f9faca6a01509131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42fd38154ff7c81f211fbc102baf66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc07c82a72f72d88a83f2f4c9eca21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216fc8b4fd265fae932e992abc83f2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c1d9703f35bd5bd8b26313913392135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cab88d9041246bb6fef0a653433c40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ef481015b52fd528a3ca117d645fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040b7914ef4ff52f491b06bdfa64d72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea22b57d9c039e2f64993487a5d5d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3dd2dbf8640cd0aba6c723d975047140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675ad8d8e12f2192ff23359e07010d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3ca77f625a1a519e9f0a75cb427a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88d15decc5b89629571ca7b686061a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e3998910e679c74e7fc31f7f24ab6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570263a73b3e66be351cd38546e49c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9671bc22f1ba3ec01fab27a081a571146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553545eef7887a6ff1712349bee32ca5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cb9520d2f1397bfe6f672a3633445148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dfd4d310235def4035d97ad2ef6dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc120fdabc69873f154a96d6835dcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e93bf77f7379718117de3b981c9c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd226caafb478d0fe5756ff9c0427152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aeb33ca3519b6a78580567192e4ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921972c3da5efbc5aa8bc368884af88d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4102c5520b4bf650852813787acd4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d1454c43874d7ef1645403f450060156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b71d0626f0be7e0e0d5ffe223f567b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794162a1d982117e0d9c6e2b65724dcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf697c96dd3d36c929c70bace765a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f431e42b65119df1b2e759d8d631160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e41149e17f3c8bd664efb702dba20d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddddb010c3ce9e75027091f0d2b0f37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e249b63ed96474e9e776c8bc6fa4095163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c897067e4f85d443d54327828f8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daeb32faaa49cb2867bd03d669c01c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb2dc9a156f07602a858daadbcadb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badb900e67eb4936c380e9e4c701b41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75380fbc736541fac49c83f0c791e7ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3175d81b599acc9ef76e1080f2d78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69770d3150689a96dd0253e5a89855e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b28ecdfa6ff2fb42ef26350d46fd3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7f1c62e2e9c7bf5feb4c96d73329172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1c9e221006f465d3ffa2221c506e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee93385b20fd5af6a16b6b6f42218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c82fccf2032ca625d2ace1513b8f31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d8e210b44eff581bba8041c637b02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12061ac73353c657bd6efa6aa54b04ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4c841e9bbf1e4e056aee2e581e0e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43044eedc3b304346f92f36e46469c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed5059565086fde529a54fc255280180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f7677d7f8eaac74071e716138dd61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a21c5b4a36f616d8d389eddd1d285182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a82927aa0f8be11acaf58d5cf71fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302ab9e7ea50b32e132138fd2e4984c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83621cc0c4503781049256104643130185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8424ae59a59e47cac124c0087995b83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd8b51e709c9c9309b8bfa72c68beb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2962d962b1359bfda59cce5d79ec98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30c7dad5918deb5e9eba40f51762aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2b299f83b5288f14e221a9c13c934190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7f0472c92a0b360f37bc60b365e60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947df4710301a6cc94d77f72caf5dbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea207da0e3bed1d0508894483ecfdc3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4265504ab266c23978f7efe38786b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567907399f5152cd2c22a02f3820a3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d9fbfe0343b38c80c8e027e7cc5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dd1a05987e5fe1275e1992ee1d0de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bf61ef569f074c622ce48d3ea2fc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cfc58a19461b0b35d7bae96dbffe6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3f7046ef733905f58c8059780eac1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92b3002f31b877373035d5ba30f1c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304e3cb341d05348b648a087f564950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4625420fdbd39b14d980f8403dc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9123319000ecba0dd3d505c2151ab15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dbb5292a10cc45bc4041b7aaeec8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a1f48589ec46e204d3ce277dc6cf0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56add196f384d764b90b7e95b1928b88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d01565e039580af5797063b0888df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca9b0b3cf52c2059e2c24fef589af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15717cd1ab3d528ecea2cfead875ab10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee824fb18fd1cd10e44b2767d1e872211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc31fddced6b4ef0cf17d5fbe59b052212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45a44f413b2952243e334446656b5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c618d9f1459faf058f6bbbc4eaf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6170825db7a081fc1becc3f0a060c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28d22057be176d95f5b70a21823f3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d95260f04193f3e0544d4b3d012923217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e48a2ec1a72d4563d427060f948cb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd284fc98a802d5f2091b5154c924b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84a914491a56b7e299e564ea20a21d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3a4372e1c362c1a934fbe77af7061221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38c0023ce95a348f405bec14a19522222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac023fabb84ec846bf191bcc6d5b3eb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b773e47b02968583594a18b639c186224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024ee74d9b1d11530153a47a1ee05b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215cdbfd0c3dffbd92cc0872feb3b47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff890e0c644566c26b4a3052cfcaec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691edc343441ed307e60b740f3580f72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceab214f0fbb6626c61bbdec630cc69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff1303d3aa6e8bd8022d025fbacd0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fac04f44e7214bf46a76ba48a8b328231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c8a7a059755b2413de80f3d98ccac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87253687472d3e1346e922c664625d6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa505c36956120e478d47eb457772829234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dabcd10a71b79f2ed93ea6d203e136235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0ac811de100568520475d886f3255236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab57ca12045c3249949add7b5c4b49e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6512b263bcaa675cb0464dda7adff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee9dd56b5c4e2e34c924748c781aaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8f335a0c0f1e1ab4a218d4e0e3e85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4e133934d5f6a8e759c591e9fabb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686f7a45693bad33e57e046bb252a6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54806139d9b0a3b5b7d741fff318f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0ce32871e4af61e040a9ba78ae7a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad5c8e9d7b1f85468e3279694ba4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a347c8b9c6171627d9acd385c33e3e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505467485bfbf42dbd3b920a307f658247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716fa3e8f04c84d0f47d565e47fed7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f46a3db471e96a2b7f8f06e9539248249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6374e1b1741357970993743b13828dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5797c00f712c1489e705478c1c39e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ded585f41f7847594ef899b554d74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0505d977442b00cd109470aa548e151253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcfc8558cbc365884a1b386fba59e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce22a82d5ccb3579c70b4eef4031005255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69c0be0a003ff85dc149a854ac3477256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7a1719bdaf5c556eca657bbb1545b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9dfaee7db73f3ac7f72d8047c1c10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd7b20b1be80c20cb210577970cd3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568890044cf5dda7a7d6921fbc76bd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc127a9509eed1a9d544706cccd434a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939552dd32b0c165b47f6f81858be7ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e047ac23805a7c136d7595e6b67fd74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e4959de72214a8bbd67528bd2ba38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5399e8f36f3c3a3150f765e1027249265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf712a5987a91588517eaaf61b2fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3dd70f1c44da025fbe6275481deaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a00c2fe6df8ea8d8e2a56df8f12e01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17904b971ff979f7f2f667ec95b6a48e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668f7e9e72b5c86d99386d10fa86063270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a701086263fee40f7840b686e88568e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f476cdcbbbf52356ccf0fa9d3d62a73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dc3d8721d0896d9cb4b21dc8ef6d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e6cf5e60ae40abb216a061a6291b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cfd67882c2ff00ca7b2d7dfaddc24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce50fa1e7114f985c88839cdb55220276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57ac17faeb0ffb19114f874a794a66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b866487b753e47153f3de7a4d4647d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a8fe23ec897e7b8b3fe299a825284279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2672090f74b792070f70ebe0c777f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba06fe8ecf8c8f80aca27b173916490281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb281fe305e4a69553c082e39bfbb4e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a2badf77e970d7e8943b48ffce9cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fce88470dbca633938550e1061d830284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d60f48c9be16b3a62d403f16bba8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a3680e44c49c439640b309eb2fcd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a824d2eb8386898435b198c52c1d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302c12b4a63167c232d47275b17fce2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afd2db65c3f7075f95732de937cac7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150099eabc76b527f06dd146077a1ba9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed784b47b62e707600b8cee5a7e838e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91c8d5ae4cdd83a8b168dea78460bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0bc25afa6cf84967c11e33352489c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c0ec258e6755cac57f4a7021de260294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b205c2a1489470ed2f7cafb62e8d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd010816071f170910b700a94727da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a078ca558e2e9634877275f588041297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970d5e6e2d57451e057bc447bbe37b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db95e019e226539cc35ae0efa8d023299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6c129ab859058f580222ee281398a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d1a96b499fe1e49826f7b5db64198301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e561311ca242aac6ec961fb791e4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967bb4ce599412a1dc585f50a3eeb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead27185547fdfe9292fe4a0360cc32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5a115231cd66368969359d2fa2670305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e514f452e29cc6dbadc79242c3a7896306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126da46856aa8f417595044a0658193307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8423628b83577da0896212f8ffacd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5043a5076b783246b5ef910d53a2c24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b432d3b516d8dd699872f77c038b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8391584b1befdce236b83a156ff5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c014f0236e1cf39010f4f43589f5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d76b759fb8ea9e49bd800ede893431313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d90a59f9a240aaf126db78334c02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73807765ed947bad2d2a70df792705315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c51d23a780f5c9d7503c00a7857a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61afd11f2922addaee6205be0d35929317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da809fdd2df99ea15c477953a669ef4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420917444a3ddd358487efa35b24b33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e376208bb994376554c5eca67c91077320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761f8ea07998b2c30349f28b6e4df09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f531981f981ee7a3debbe72ba4ec8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40071a221529ba6b7670ae061ebb623323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a1c771306a9484b0020f671a5e6ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03c3c2d0ba0f819c2571682fa7374c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd55e11b05893a53587cbeb1457858d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bb6b84ac18fe556e868111d9a5444327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18b0b58e52c5e179e17fbe907241c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658d5a23758bdda848e6402c6f0802b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6065a3318feeb88f13c240c3b34ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6105e2443ed6a65513df19c0e364f31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebfc39a732873cc0c5975ccca9c2e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb3be1d7692431db62d9f8ccec78fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f88d290862053f4fee3872ae8b85bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc99bd7db359336cf4ec5b7494adaeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f92f76e67cb7f264289c35f95610336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb02beb49c92b4d3581b2a57127b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbaa968298b097f2c2c7e2aa89321e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822b441a12053668d25475e36c4ab84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696f7a6f4b66e4f1f42f07e1d8745d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eb32384a426e7d2c39611cdeb88d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ca635f4c9b250bc5abefacc37a38d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e176801c600488d07f9bca86f9fd29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf89750caba164a40dc298decde093344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18482b86a601012c4fab37cff874ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f9b3b64f24f46a6f7279e07a3e44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff68f6dfffebd1cbfbed01fda4d9334347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a633e9cf03124e9e56048cf1d9389d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a8231b9d9aa6e17de414be000b0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f402e6acbcc0aa3e4832db881617382350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26d31337a601eabdfc1b967d8da36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84096698834aa2e356e305b6c246a94a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed709338d871f48f5036dd7cbcc5ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762712c4644385e7eb98c6f76eab1c3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c77dffbfeff81c10cb42d09218397355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68b86d062194a95408bad83503ed36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa73ca70fdd52109a8e26ed34bdb469357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a83fd561a6f33eef0de635d2df003358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc44157faab31cf658683b355673b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91be504d361a2bb7f9d2a6a709dcc6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9978c5816055374d8e0a4b867c898361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050596a465e51b690700c080674630b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24cb9d274f70205de69603d2f07113363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451213644bc1e449919123fb5e307a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569af4bb6406816a666defe48656673365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d900a55e8705cfdaae4dbc29785766366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f9be7471dc800dc6583aed4d76510367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bce4e4ed1494f139736784464dcb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ad34dd9ecf5cb0b9ac3375fa74f35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ad2275db40318de7c27ef2f7fc32b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8072c4e9aef968128a1cb8ab99a5cce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f645536fcb31acb71ba59e927e1517372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdaeea1efea6173ba72414b33a7952373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffff5d15d4454d935c916d20956151374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060106ec806fc4304e37f465cc610757375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a963dbaa621b3e5da1b235cb6ca67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91619a7b266367dbfbea756c452b17377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f5387b7449089e3dd6e073f469989378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec20ec49268f2ca8751bf3d3d4a4ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928fa46d4a44b846c72177bc050a003380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252618e91520290b41ac9eb5ce2baa3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17125254c83628595ae2f1e1c0958faf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a10d1877e034d27dd1a3b53ed172d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f758ab6022205ee7e8709fe7db0b2d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206db5aa1f78e446833ef17f40bb777385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308494dd4c4d2897ae1fb63f9c4fecc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d85ed868f6c6082d4eda011d91e450387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004ae2956a4ce388465a645738984d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911009570e7951c0a4ecc4c37dfdaf19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00723aa6a382b9d2833ba66bfe8be0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1cafbd5cde701b2eaf66b49817b7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beefca2b398b631309e036d7110fa5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63105a3386b24912d3740dd5d7a7d2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c300619fb5fb55c1d3bb61d8241b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dc4bac2fdac001abe9d459c8b7a6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa7eda182d937a091cc710152c47ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e293592d8c2a43ae4fb15225e8f25e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76522c8ac178177508f834f5f55e869398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f118189db7ce5f050e2d2c6f30dfdb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e59ffa903f066736cf2e20590ba3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d05ece7a89fa686c706d428625a893401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c48bc8f3fae78edc1f67989de74087402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2f34e26204c4eab5dcb1e4f4714e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e774fc4b6fb39d4cc07815c93a20259404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4b539a0e48938526b996774df2c85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde0d3a2c824654acd9114ac4b589ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f02333bf58caf14c21fbcf6378117a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe67801d76a61b11b5c0905578d4fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11e51327f56dc74cb01d78d784a40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc272ea1529692946219b26f352a3d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb3c0dfd02d7b889208d2eb309424f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d14a3939bd5817f7b561673497fed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803ccad01fce9a48d4c3db08ed57567413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ce5b3b84dd2212c25f991f49f2158414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2637b738ae11b11d36edf14827a3690415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e171c5ed0833513585d48eb95219c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946409bb915e96f66de8da1bafa3f01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e9ddf9126709771926e8ec6e7f2bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89139ff9a0e5397e9da60846cc56290419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef978e72ac86e3b2d498a1b94f45b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915ca9eac983003e65d6edc73362570421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec6fb9134ff83b6e107689f2dca7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdae2727fb964291ba2ad0bcc21109423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4388803884bf5591966c3010e7338424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a72f1abcbfb25d93c6a8a843c95ea9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72987f794d2da842b651dff32442240426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51da726a7fbe1a810c453ec8bb7657b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a28b13873ed145ee7c16e813e9d4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd147a88c38baae762f8a8a68fed53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ff478b8bd3d413e3c61fb674286a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c36f30a0ecd082e0bcfc1d18b584f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5681b261c56e681da6d229e609ab6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68a600b048d59fef54a6d7f5dae764433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a5d4355d64033458f599314ad7bf2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06db0fc496e70e1341de170a67a0655435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2905fa1b208015e3dff5e6768818f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daac693f00eb236ff9fe71c3148093437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1603103254a53ff51b48bdf3cda85e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345327989f0e37c6471516548e1a033439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c2f05405b0a99d30fb6979b03c5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408b2ef33efb0a3575b5d978d973be0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a092fb8ec82172b721c3cf734fe29f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746bd45d53bc854290f1f3d9175f6cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23106585850ebe16ff5bb032099a189d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab7740dcbda86fc0761278d31dd18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f83cf498cfb995b0362e189181cde446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d93654fb87e64b72de3e6865ef881e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db5fb50d3f7a7f224465f9db58a14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b92766defaf6d3fba4ea933f9f2ea4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e3a3403fc9dab109e5d03cd8a1139450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785b2f95b49a2f98118309a37f68d76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f3d5cc37d31420c34e4471c6d5005452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271919c89819d7002af62d0fba96313c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710255b38251aa3d6a95234206a6e0e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af43fd731fbc4e961f8abb3854764d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854b6158613df547077c5d4aef5f8d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eea6a8ad7cfb82257ba5575e69fbf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125459244ebf86fc16ce881e2c12fe7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ded2ffc404e4920c4e4d91cc39f43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb8c713dd43f40c2ab74962c12115c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d52e9cd0bf5ada56ee9e552a0181461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af71a5c541966db6bec2e29d54d220462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474c081aea7191d9d9b86156730885d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4a1d1037cff2a2d6cf82ed41c57f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f4a5d8feee5663821dbed9ee7d330465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a870ec3aa7f2fece46e31f90b76fb59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88681e894b77256847ee0d723b29d95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2feebd44f18a738be772a9d57787eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083f9ed4143c17715273981a2bb3eea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f1629f852a2dc1d9d4c93250caec0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f5704ec53782a3d4ef20efa797c5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2493873936a80f5ac783d76a2c48a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd71f4e2c6952bd5708f6092367e01473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc7440893318887a661af18df42436474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ea1086e44199352f93e4490a58dcc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf2f45e474fc11a254580f07174bc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc891b64469cb617af8492bb2d6e4542477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551b42a98ccc2e979f2a1350abf9da7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c95cfb26c287526b36cc6ddf355f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc22302cd8e20fd2d888ff1531b659480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f808c4c18e7ade9e1042c6983c85cc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb169659977ddef1aaaf21315414a114482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a91767273345392da7e95b1aa1feeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a82fd27ace62ad08a38404987b8ee7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4559c1a0ea87858aea2c097317811485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9049c50e8d3516b96c9da2f39140462486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c9d492e7de54fe15605b1fbae1e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cb52a34d89450dc9de47bcabe3190488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45f8a9703c72cfe9dabcd91e5eaacb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60358196005c04e957cefc56e0af0b5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e14d274bac5dcb873401c3403ef120491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b428f798701a783a77061a2edc2568492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468a1325cd3991bdd47c28b6daccbe9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bd0de1c406780d6b7abca22d8054c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079380641a13ff037a8dd8ff9020ac0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb97c75c09b1fa7c363d36adfd71811496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6119b349837b9b6d06a736e00cc5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eebc1f14f6206aa5dc25974b2fb96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac29cdf74d9974ee80890140f6f1fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3d10a941d88ce867277819e1a9b16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995690e326dacbd1f0b0c1564eceb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c31295327cb7ac28c7064deb93723502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38048d602b5d4ed4e24bdb049baeb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97a308864946bb3c1a739223aea3fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da46a04c0741269c6c5ac48fe80ca6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e76040bca4aa7cda8f76d94242f8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4735d156beb7c79e7d42bd3a8503110507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b04b9deb218b92f58f8a9ea86fc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658755857a39593c8429e01ed643de3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729963fa9dcad8dee5e8e33a946dc1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf1f1e4158002f1a5c39eb91ee0dde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dbd03f24da25afa79465609a6fd8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515bd447d2132bdd4f00171873e9b4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce1a20077f4f5e7787337a2bfcc7db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a45eafd3f86abe78892f73dc75ae0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153554465e38c42ebab3c56766946639516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f44b38a65b06f2969710316802f74c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a95747c52384b535cb2093777d0074518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c24a00d88b8759d653245deee955a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedde53e53ee13c07e6d98b30d5d4d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f0ae06c4d3955599e6c148adfd74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c40b475a3c1aa8cfc7ac43ec821a89522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf74eaad7a1c557a4a22d71b0444c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a346daec4bfdf06b373aa8079b1fea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcc5ed92783d180c0d7e0ffff9d8c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0efa97f99f1e45d7f16ff355c3073526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630a6d86212b6f0d43c776bb5d3419c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a30c00088151b8b3d6d681c01daf8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858bfedc277b79d5fddd2d81782b953529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbbc2702777d3572a74fd8bd3cd5e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c964c0460be3ab81c8e0e639ab090531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c82092568cc91a25c1274de1003f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f4aba2e3c4998d37dbd2290b3fd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c64aa1e7f6239ad845801e721391d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f44dac58e98e1fe5402a64fcbfedf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24a77a60e748aa0dcc298e2ed353a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72bdfa750dcdded5572f6b674a6cfd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820d4353fca773e7395111d90bba9e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e16291d5a563659aa469545691a24a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e706ef16745c756c7d68e873aa1a96e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc011aa39c88ad2f0249888ebe10dc56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a1dbeaf85a54d4769fcc605b1a431542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b03a99808875d19eaf9152226c96c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a75b77fdc8af792ca22a5cf3704f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555809c1ecb2325e9616d9bfa35a2bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816a461ead5204d2a36b145d0c93144546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20e50105b2dcc3a280b25c28a96376547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74402d48854ccf19911ef37fb820bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6713b619a84ad3cc4ff35bfcb7a9ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d0712938bab7644523b71bad93ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125672771fe4e53e0aac6ac717f2185551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab00072e6e644bdde22cb48ba99aa7f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26064ca155066e46f8c89dcdccd6cea5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878fd674f5c4078428114fb0961929e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0b673f27afeac988339f1993a874d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f3641456c018bfb0331dc1796b7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31165ddc71c06122c59535680ff39a8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b826e710f11e97862acb8c9b475c8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d94c035e4a5cb0f1ae24d1e171693559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9507b9e3c439ff12d268ddce598c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24ae802aa5aefff4906ca7e425ffb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e43be117a732015817e4649041cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950794adf8c1161448475da2fb371dfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71619a6ff465fe9cfb9e920b1282897d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9aa638e6e6ef6e67bc0cd6de1c580565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac729a1ecf230b074fdc1625e8ccf63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34810fd469efe57a6282114a468cd12a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9b9edd02697c519adfaf5474c3d94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b17d2309a4aa20c40b0c21b9818a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92b3f1705b5cc7871817aca83e9327570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28819895c61d6f9a94c1019db544478f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb1244738c392ecede1f074cd30ea9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01691cb0f3ec9be02e8f4dc7db1a20e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824254a8aa7a30dd8292d9ecfb011bb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1f1c71b09e6acc3c0110e2d72dc81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25375ecd060761b6bcc4ce19f152464576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c09acca8acd401b6ed8b4bddfeaa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31afebd5b316b55bbfc5e2fe3ae7c8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9a4756f1df61e67ba0ca27ccc0f7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6b8c023a0adb03c3b95c3055af3e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7155041be28e28559973307dac4d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec55c709c516754a7957de78c6b4ff7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4c33203ec99e74fca80d20762b985583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9200868a83aa11ad607cc8bb16a3c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d43bbb551bd4fbec7358430c9a752585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534339858c1c096cf220a3d971c1fe5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b406571642801bfc601a64467f62770587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2dbddd1f21a631fea8df54a9ce320588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caea2e7b83eda8250225af33add1a10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b648c189428b54cc6ad0b67a92027590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3c2ac1b930bfa6af41f4e16e6bb10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca5b4735d5cfe217e8458f219790bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b524d67c37b828a7522524ff733397593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d0f1a4b9a1351a8376a810de6bf1e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e213ef7eef568c76e184c8af87e0720595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1a719a54fe9788f7907ee56150aaf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d044064450650f50a3c055cb683cb84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c0a322a63fee3892bef8ba2779b72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15899ace7f83ece10338f401cb16917d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f16d08621e4a1238bd85573e64a85b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3653f83d59934b4a60dfcb76a5bb00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de0c5bd4ccb80922121895256fff67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848a79dc5219bc6155f547a579183c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d575e8fc9c7b5c4ebe60ee56020e0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe4266b769353e4b91fb3a5fa9ac13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945877316790eccb1ce9ff048bd10e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0601b9d7092338cd8fbbd9f0db672a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2591aa2ec55a2f738af9b81a625292608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670de14d9b0295a3660ed9dfe4faaa18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfeae9e5f24dd0428140557034966a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a69e9b18f9368361cac802770e83c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ff1a278f8267f39b6ba19140a331612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc234b5a70cff08eb00f36f7ed4de46613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77485247e0a85100462a4307ac1d0f5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b2ca2d421673cf3fcc7098b8c43b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f238d744a61b2cb551845f99a633ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf07989e1cfa3b99952dcc7039e96e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c02287f67ae141f7f7756b1d3f575618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6319ff6c7c43a316fe250b2f1bd4277619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a067ccd52845868e7242e1b46a7fe8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98a847737a8b63eece4880744db7cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca488d04c00d55869d027918bf7d5a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9162ddf245852b90b7b6659c1fca4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1675dc1b7e029068336e26826611a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a5dcbb53b8e7ee377694e9841794c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ef4a3723a443530103d5427415b0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f551bd3ae0433502cc38d88e510bfd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd155f204365c13987d5fce8b08f34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702af5be9b12ff51909c036767f685fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae8b8d7c078438bca75497c93bb587630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4699cab556d62faffa14119af24417631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a825e1ebae03cbe40a43cc0914850e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5f271c60a4217125fc9a78db0aa8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4648ebf03b3de3943dc3766032cefad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e381ad11ef9bcd9af7102b1c4163c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205746a6d390d06660f54dd9a0640865636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911bbfe72582db3e9ce36075534bdf7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbd3e2ba53da39181db47c51258f90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d99fd7dd5caa1ee3fd5c8958773dae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8db825f3903a569f8991ca1c7b384640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d827b7ff62a210e42bcadb4a05b8d27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced69c6bfbecb284489fb5c2eb6b66b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6949e39f92fe6436b12eea21ec710643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2993341235a02812b4296c5415a24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c67668dcb3d21d0e983355588e684d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62e60f1057a78ddeba0a1f54ea5a62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9a82824e67c1fdfb5a97ff7d0ca2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9b58718b9cc11ca5ff7d2571699ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37072d50555be1fab0daa2318338af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff2ea63e501737d62f3a3174aa84e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b7934b8112105dcdb9fea5d137e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da6d9985bf0cd6910797ee8dc06a92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5997d0ea8bfd08107836d9969a3131d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157826d456ef80f15ca223932712f566654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe1229295823221f89d0c9a2c6bbb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa5c14be9bccfb8d4f2a50acbc256656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5bd8fd6016c800c56f2f29af507db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612845da5616e2595d9db3ac3fce0a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363900f5f7a29e30bba571e88103c41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f2a4991345c8e1594be79def6cf6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d34a01deecd431e9f8f1ad5e1328c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f7ac08de7e7ea0fd6840eb0d76aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952f005bb3c74ca1d76c95c50efc7a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b584fb5712fec57e1d3897d2a0be87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8837a47649bf638e98ca43c4838457665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c575dbd61478cf0e3836820152cd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5975143686c7120bd6db9d3fc92bc3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7ee69ad5bbb913bb588e27c50c14f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d75927d564ff3fd85261d2f0c5ee4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d156a9ea24022ea93f7036e9b967b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb80548766cf238d1f19f5b8110a4c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bafe27c15bfeaf48f2f285f1685d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077a540c4299d580253fc1d456278b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cff0617cf5e990b97e7b55fe733a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e0ecfc766af2c03324308f8790494675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27c4e53271f4d5303fdeda3f19bf6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3563b8e6aa193d9d8c051f3359f78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93d109695ab34e8d039bea6f2ced6b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa4d8d942425c602b58167ba0f3c70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aac2b01f7b27b3ad7881061d567ded680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83b8c4d18e4f55cef068b714921940681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cf00e002f92e4eed920097af2e1c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050ef2304a7609c51ef1b444e5edc16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1b85e9630c76eb9aa73568e1f0ac9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a15acccb9541a3188283056a3e2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd566ed8c48bb5918e82581ebe417af7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc546e8e53dc53e2fa70c137da3612d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0888ce76e70965df889fa84807a105b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d88961895e3ff9f31db122543f50d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b79077bc6b05c23f4eed3349d4b673690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bbde83f5f2022d460dd28d189c8ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed428d6362f75311f8f6b18b8ec3836692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5498049c10726feca39a3e0059714693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb7e7a08231d32f95a93b8f2933dd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c93f219069fdc4f83fcd27565c47d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0e58cf423385479af8b192dde227c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d8926d58d3d79991f7a56947a91d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6dfba91039ce4065ec7930927835b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe3f88817b71d3c4c9f5f595ee2b8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29984a12b42d9371e4aab1920bd343be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed32bbef49d200edb6521d6d84b598701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de20d436049c1cc145f32dfcff66d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176cfe27bf805870bbc178c3cba550e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81816cf4f4a08905b91fe273883cd17d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5fb9e5ed074af08bdb6e798a9c33d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088f351b9983c4cfe03939e887597bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc628d51a17aadb535ac74bbfcdfd6f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86550bbdb18df1b1cb8f8f58adc08786708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58491e7b510b84e259c15d72f2f2a276709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e45fb55e9ae7bf4c9496dca224eb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96458fe49389a1a73f70d50d749180711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9688326fd21343b3616ae9617150c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e88e1df5680ffa098153a03056a59713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b28d66419fdcc148babcacf6f7977714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970f7dac63e77f04e1e688dda043158715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1223f2c6c666e23b82dedadf021fd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa973da235da64c5e8797644d76b2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7a74e2f928c52344dd7c57b803b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6594202590fe624983b6b78394b8667719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e728d8145f73678a08c2f1672115e0a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7e9e53fa86e8f624583c89c5b9f35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b611a2d9907f79e94bc83c04270c249722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38602c8c7f640943e965c52d9d5ae4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac043af89a75eaad84659f75867dfc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef07800fbf16907100cdbe4d9fceab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d9d2234a7acd025ea10bb79fb455c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd6fe8621f62cbd657c050780acb68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c05e9009bc981003a782ec53e7828e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55a889882653947b3c6a1b9180560a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee3efc12078362c73c796c61ff8856730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5234013d8338f4aa7eab146c50f84c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a5ed01140175867305b9fa19657bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e5cad7d96097de025d5728d85c44d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114829ec9bc115810a30cabc159e932734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba55f53c6007966c6feb43999616fb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963ad902e93671b4938e4b07940fdba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ce414d53d5e53f4920a0b5b9c3e72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ed9a70631f0feb14caf8f2553ecd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dbb8ce37e1ba97a543f3ec3838b91739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66761f9ac8d15316e9d305fb50e669a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2715fec461cdc8df779bbbbca2d28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d9a2cf5d011386f393dde03f5035e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ebfea906b5b303c52557888c6c579743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca69f5e61520e5539b355c9498b85f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd150ce422f805fc30df8d7d069bc61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ef1b67c2df0d016297ebb03e55bf0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421e11972a3133b96b8a6833a448a90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f670943ef5d415d51d1aee188ad4fc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275694dee1b7da8bceb032eb1f0a498749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc4f059de8fb344afc0d90677ca6d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625b8eb8c9d49c28a7d51441240b69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce26f1c24ceb96980478e9bbf35f88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c0b3f28788c83d429f351eb05e1a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079ad13fc5144b1ea0ca7074b9a774754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953fd57a40348c213b9306cdda17192755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a95d1d1ec12bad3d152a5a3326630756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34ea30c75ed1c935382fc814d66cae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9976d4f1501fb6cd49681adfd05a5b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35422240b0fa905c44472d1acfbc553e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecfb71f1905e7692a0733563ae5d51760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c64a6a4b83a9beaaeb2a995b42a99761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f69962d802ce639b615e7ab4089fdc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeab80ce6936a5647b519c524031e1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a363bc5b09dcd8df939e55ed75f404764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef09f8cfe4c51f1f4c2dcd40b7972c5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0ff0ff389233f54f6af6f6c1cd695766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5a5bb52383ba579d5559a3452a265767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934b30220aa4375549a9765ccc18928768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ee95531533a955c5d51663c4a3128769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5843bbad37f2ef02c5690efc3ac30770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239796bfeab1762fd494bb3a53fa6ed3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c119fd951db5ec53e2a7cff7c8c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e58f02692760d40fc0adbfd017d728773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae319362e50cd7d8ab511e02d2f782eb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81965a348966fb652aa4efd2f731146a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec42a40c0899fcb5ccb804b53960a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9192c185881ae6e267e46d4a5808c5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb3184d1a4a2e6574e9ce0d8a73072778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d277656a042c9796ec4d3003563f9bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260726204a0ff5ff127f53c57018a12780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b16d593b63336fc749ebcb19eb569781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea65a23e61c1ac079127f32cfa4ee6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba83ce38699173da4acbde79246e449783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862465c1be1cedc35f8cc11f625ff414784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec1aea26287fd9c13ad58bc21fbfba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611c1691a20a1033d16fe1a29331784786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1294f7bd6e8be0df0720ed5efd8c0f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bf38b0c454c707d07b482cff47fb7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416915c62677a3053aec124722e6ee2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd092288f91f1b33c4c76427efe60f2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58553b9a3e6cf75d736dfa1ab028209d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fc0bc62799c49c0ff9c3063230a59792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0636881f43c601627f908a2efb65cc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a1620c6a2a655c2ee1dbbc29f2d54794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3f535854d2281f25de842f2546736795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf126d5ef1cd3f06cf371891174bcc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae560598d7c6874c8104899555b50c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabe7af06be5f6020c1f1f2d4c16037798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3045cd92c611eae929ffeaceb08a8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c8c8f825a0c1d8bcce95818477027800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a26b4ae402ca5e4bfd1562ffbf563801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5dd2a82cbca4755fd6ebc24675ddb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693b7b9e79140288ef9ef6fd5663ad0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a80f39f25b604b39af38e15cbe013804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93097ee78ef0de902135fbef3c745d61805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee13428f315c882f61781f8a71034a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e12ec94c4af1fdd24ae4c930ec1f2c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3321400f56af843939707ef6b7c9ac808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d1ef8a13d065f716215a6ceb0e26809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f9ad0d469536ae5201f7de3df5e07810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd363b8d8ee5ce9f96bfcaafabc2a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b39219717b9c4cb348c58f1437388812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfd0b160e0c41799b33a0e1d9b659c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9837e4ee32b24ae8d979d4fb48985e0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1535e191684e1d37cf754c345b4a7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d27bb1c97ab772882863135ff4d685816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c93d691ff4262856cb485b0d1a560817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82996c780c7566d92f0229fe990a38e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bed5c2e18521bc46332bb98a6446b3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a5019341e632fcdd0a266b307f8bc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4377f7fbf23eced98f82b130073e46821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa9e22d0393fadfede936dc58fff3e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf718602c69f73bed3d78eeab24494e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e41d01f92fc393378fa8b968822ce824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff54d4a8955f675a1f3cca369f65c91825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fd5d398f6142d56e9a96537df269a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bcff18b925c07f49131233b70eec9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c485f2c11ebb27953c175f2d75bc51828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a474733d8cc3403363942c6d1cca7d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec20bc30905a659f0ae206a9761df2c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e95713a7e3c002d83391a91871d066831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cc1c5fa89e16c00d45a490363c87d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3b70c42e202bdb46f21c8bb08b254833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4876618fef10d0ac3e765aafddeeeed834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87212997e8224f84244bc95046c8ba75835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06450d04e151d63b51312588bf98aef6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a973a62f19caa3600268f5f3ab6916837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c0845eb5d749cebf6f689de0957ab838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf06ec704724077a9b6a1267f2cae24839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826693414473c5f60b2672486ca84cc840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6af079027752a75af153dce045cff8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62086d498a7cd629ac21d464b64b75842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705092256bb8d3eb35f031d079d6262843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47407f1eb11db71bfd4907c3ef7e97844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a288c4c7a562395206b0168c406da8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f972800b0961900caccac8b5933d2b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de2e387fd1f94399fb7552d7e40d0c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16636b40926ab937811d64f28a47b28d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ebd5e63a071c1239587fca30da50849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c201607ae21223853f671ebaaf56f6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aee2920ccca8351e6b70bbcefd7484851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399831b26bd10f90de22698d116872d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e470a2381b773670e04632c4f8bc1c4853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0f256a254efa77a7a6c6906ae688854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156ed86eece2892e7549d522fc81c97855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60685272f7a62afa52b310af8d83b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcf811ccc7731eb9140f35d0dd1aa5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b578777bc8a56aaedd2fad98bd99858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f4c11b9764bba544756d323bb29e5859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447d84a239b403cc8105474aca2f9d3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451d44d0c301613ad60c42a1dde5a21861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b52250ec53c483d8b81c8658c2e56862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122a23c7c6655ae9583eab19616a083863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbfcb56f5d63509fbda20fa658d9a1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4f8cb52d1911beb5cb44e127f8be3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddc9e51fe7fa24ef75010f7edff46e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2c789f6b257c63c65d9c9b5383186867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5530b085b5087a6b74f9bd8cfdfd2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c967ec26b32dad50e1cb1ec48739e6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6bf390744cb9a720fd240bc573442870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35098b4b13a8da9c061392276ca2541871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c3b6a8f773806eaf63a7409ac2487872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857e2126d1f844a73ffc4a66a0fddc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb979ee65af7980f6a0f1869056136c2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09435e5d10b1179b3b0669d871af3c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9c105d66f81dbabd28fad6201dce6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ffc6efcbe115ce232fe7351b2ea99877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eba5f5542695517c68d81d2e1f44b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4e39a4f8b1f07c3b7ab4e1ce30fd3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7accc80a1ed533558215951d3ff8af5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d99a42045f522e113d3bd109fa3c0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcd9d2e04ad0003d48237260a1090e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4fa713277b22eb457a3395f146840883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1362621b98a0380ea43b33a7779fab884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd95f9911dfd3d7c6f0ab667c4a8d94885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ffb37818ef3f47e229efa6ba92e0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0ba87ba8b31ce5fa6f4656ab99c26887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2930c9f4e596299a89d132ef60b1ab888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dca513d19fd17198836368a97bc5e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb01fffc3eb103bc3f9216073a85df890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce5d87f7f6449768bc016dda4f0d3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45d0db4152d97aac0166bf0730bee892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b4ae29d2e944acdda16dfed837530893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25487deba09d8dcab3761dfd8b92a8f1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f45b19d3a71c513047315e808056895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e70e3de278a71ceba4002fed805aa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f41f929556a8552529c98f7f6448c2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cddf861035a3384849a6bf92ad4712898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08959fe5dfc9abe7f02a0173cffb9e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fc838ff3ab7caa61eda9fe04e0d1d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ea22aaf45b11e08d5758d3a3606b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9c7d7ea4334620144a101ded23621902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c2a8664d3a312a1f918c973e0e671903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf74291ed9cff981d32a88e6b7da510904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ca76a067669c3ba009e1d7e2a85cf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fe47acefdb3d057326cb70fff5b10906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111bc9c0ee8a6521bc43c23411daff2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd4e41117100b64f7048bc9f54407e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661962baa412d41546af966ac6e47df909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2c32e171b1d3ac3855fa75c983fa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4153762b3560ba2636b0d6efb992bc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418be767b410d1af6d02f676bdbe183912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb95f833e86a459a7aa0fd1a2058c6c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38ee4268be0e748de48ccf969db046914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115bc394289dc1eaeda0ccb560d5e27915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b52b2d0aac234f4adc521fe4f05c3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d270146bb962f1e9989c5414f541917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dd6da33cd5d573653fdaf6a0a9274918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eee93b5af56242d26b1b75b863fe8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4372e4d05115106c54597b2042e82920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a98edd7ff2dc423c94cf45ab316b7b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f017e2bdd1b38b7c24fc729a900d6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf778d07ba391835bab6866f72a90923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2ffe2cbec722921cc11a87d00a335924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10884385bb9e6647f7f17480f42ffadd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907605638ac9ed8f5e8bfc2ea7f8b59f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdfe5bbe404af8015e7ce20b850684927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd2d8a6d3fd517731d33c3d09e479d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1145e5a3eb9c050b8742f081aaa5f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75ebaa2183012805460dfc72cf148d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7df82f1b4d17a3caad3636c924e64931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3120a196437443a73634f58ec97674932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a234d74ed60f4067dc709e3e679c417933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e0320867965925100c0c5fee140f9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8378da9625497d944fa7d3d6907f7c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833706c0584ec834a468c2e981fdc667936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78648338efab8878ce07255529b96af937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9395101e3d112ceb4d25be54ae2d083938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676f149142439429fb9319847801a9b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738110a151620189f8c42cd36533a858940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6e1e175c8714f183da9b7cf4337a9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f9f7fd2d00c48e74471f79c820602942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb3b3d2838c8724f7e5cce8da35d16943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee56d1673a201a87a585a5a8a51a833944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae508021b10daed490f2fb68abe166945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa429cce75b891cfc525460ee150043c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd49e78265171f2a21d0567b4a00f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acdf159b9dc3081925be949fe6d6fa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76291adbf6a37486f3b43f0190bad479949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c239733356ee64cf64d218dad6b255950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce88647fb7f31c30bb17ff5796d04c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7b60748c6c17335842e4b9293db9b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfdde6928aa76ced24cd53f084dbfd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce24709f03fbb182c51f95a36b615c6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31075857557f8394f3a16be047c92bb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b033c06fcaa68396b1a2ed4a81e2a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef623cd37cb58d1f21be7f8faf48c2f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65fe836749ee2bd83ab5008de96762958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdef740b50e69a3d8a51ec22add8a41959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e9e4718d9008247d38b925044a1b3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4405fdd61d060b45928a69801d9c32c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab961773b1bc567cd1b9de1d7bf83c6b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed48ca583afdd4901904c3fe1a88f2a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2687ffae043e0fdf6433b5f96e6cce3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3909442a0fa538054ca8dd0f2a0234965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76385cd38c2905068260bd5fde04c9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b8470a3f1e95deebb3a5b007453be967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59b6247fa9c07a703221399376c668968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911864cd0961f310036385ba7ffaf719969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1a98faf7fb6606d467a2efb41b1ae970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be438c9b0e88676be023cf8341de78971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b34b9db2c26e6f10aa357c1233594972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966044995c4f06b35069e5fa87d774f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d7d1e84b48620b8007bf631d127c6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d23d323a4f46d34cd59c8fc2344f0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023ca24ab79313d70bf0e2beb9f6b39976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f280a32c83512215548d288137a5028977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c8fe0850907b431f54117fa42af4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7008ef0ed3ca0fcfe0681f62688322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507724ab57fc66a21a99f5aebf75b4763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d161ddc20ae2474f95b4859330813774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa3ec69a2238fdbc0c38751e5d885f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8f4242ba6cabd78092c3302fee3e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34206e189734b680b9bdc44b93add62b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6adadb9c649d5c422c4e29caa0ff18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cea6907ed6f00f4194f5f0fc4ec369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbccddb7f5d6614681069b6b481406b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5fba41e86d38245e9729bd62bf1b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542729bfcf9003c058c3f435d83667be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e279ff3cedaf39ebf557bc2573e5c6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816929cbad42db4992bc40200a6af3e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d3cc6ebb5f211605073fbac9a481615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a609a757aaa569089e9d94800f67816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eac83048b20aebeb9af8818c61b0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1249a6918fc3770b5c1c4613ff16b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cc6ade680753ac1a320dffe20425c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d63e9774c94800fd2cab8b40fcd3a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66db4c6a46c75e13e3a377d3d5f3d4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963b7b78f48be69f9f3b9dc5fe4f0a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c80cb794a2e299165cb2fdce6bd15623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d9219dbeae7091a7e781d0635828924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54463d882ed16e231d44a615719aa225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b43057f97cc8f115493ae666599d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793e190bfec73f49fd177d36e49b5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfa07401f914278483c9a59aca4d3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b7a89059af6352fc8288bb228ec5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407e8bbf95e922f8cc7592b26ca1bac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3a49fd7165f028ad08d526a7be9e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c42ee8e819f29d121e33879291c8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d30e6fe79b9b9f9a98cc2d81604d9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98e2f37ba548374891615095cfdb2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b4c82a2c32d8e5af0c17fad4d5fa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89f7d12f55975bc2a4a6706d5d7c3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c9a11b433629bdbd9a466fdd297f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb14493864967b659bc8616071105ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c90e7d29c061db93031e538262b5a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307d47f715cfd56c1711f8a5f72a55440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b195ae80a4f27e55ed80689c9d9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045abd5567aac120c957b708c19362d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4fd91068b5ea0e253129b63c8947143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ee82cc71b5c5c24c551c13762ebd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea3295fba08f95feaea58fb6ec904e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11962e2cc333886d6fa701cdfae24446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23101790f06f6423db3a7e82b9d34c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615336af93eb898942478f38116e9fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db259fc33a83ad33ee886821a0952a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981912a2d5030d39a76e72f4e8dee48b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04e5fe4b95bb710050b6df3b5dba951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af48c3b04b77715faa638abafa95852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b867e4d701e949fd7711bbee7d7bcb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684a2e3cb8e86b3474125b87a319d2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5536851c7259f13a9a8a24ccab3a1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502f5c91b0a734896851341ac2367e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c6e21a2729fc3d6c948e9f579139857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f77d69a967c5b26312bd5bbdae09858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0b3c9a36418e4a9066c23d76b9ca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b6f12b11c8f829e444af46402a63c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9290a3b51ec9c494130be543b7c85061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c5d45b8f07b6f1d60ff5d1553ac4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed0ab8853a9988baffc7da36bb49e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43643beb433da59389661ac3fe35a2dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bf008eb3344180f1bb43ecb7e741d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed79b3d0ad5458d103e81ca85bb8dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8e844a3e8fd6b45ef87a5788efc4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b72422a131b15abf4b018c67c46e8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d631c9bd39b067845b5889df1440b7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8853a8619b3eb2df3be242a3623c0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883db53c81a257b0451e461dcdcfb1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f2f1006abfbca22501409f1c597d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa16b3c4023d3201b9a8d2c07ab42ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa0d234e580ddca65f15327a8342af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb00821a744a52774a39008f12910d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001f0c7f7e928b61e50f97b5e7d5e2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214a0ea969b73643720a2b18301861777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec320a12a112223ec4eb7ed1c1b2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f15710d116a0a5b6a57c09b21eda579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5324d850cd1dec8f9e74c8d224a5c2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5254496ff3baf156dd577ccd780e8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ce877c3d377fa105036b5dfcf46082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4f04a8e8868153e11913d5ec4258183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd317fc527ca1cf82aae55648159e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052a78538b3fff88ca09c9247bb60a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553eb1c5b72163af656b880a27795f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29bd4168daa96b3be35321c57cdce687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168bf3ad31ecdd3056dc0abd410ab5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7eb414a6aee25c70ed9ccf111fec689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7aed3c9a98f3aab498cdf38401cfd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c993de9234210596511c30757345c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232683e57e3de94117e66412a1e0b1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f2dfdcc23db1fe34f00611ade565193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72afd081ebe275f319543a2f455a6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339a29333e51a7c8b79e188bb64b00995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8b71bda38f0123e95b9f748a55ec296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d3dd42a3bc578fb2fffc744bf2cba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60cbd6997548120b496bb00594a74b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e7aab50d115659c9fb4a2b30d2e4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359164d402a5d493e81496285abde13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84287c355c29d77528be6aeea06a47f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0640a74c2119973349da432af8d288c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeacb2bcc92af57f91704ea73bcc02d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89fc00875ec93d6b2012e33d4625fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce8eed5ed2ae0f290986be86ac37b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77040ca83471ddc0bc67084488d1a4dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22133c993f3ecda2c46b822fbc8da968107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d79aad7bee62e6d0da7ab77f55177108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ff0f0414a58c8e162efcb2bd5cef4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a944950cc753c73527f4516dd5e1ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13244703207cb857b344fd11e1f3b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2920cf56aac6b27aea6f6016731f5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e35bac794b6d3bab4846443f26636f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7318fa3ffcd3482cb9528c93c505a09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9c6afa0fd6922cf85e669b9b6869115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc921b6c38eb861f98fb9c618307210116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ae31c3a9454264ae50b1e606beda3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dfd9c1bfb5516d9b2e3765431d822118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b818f42eb8cdf47418d97c926d6f8a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcce776e4bbbc14b0710d16500aa337120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d372998df527115ea53c5100a834a37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faac0b345144523734f0fd537e3daa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0027d637569155c06e2e6f5561539123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb91d268bdb1c883b6b304b1fe27aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1771212fa8adba19d1a32467e5f60125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859600e2e710ef70ac6698a4dde77fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931136ee2a31a2c4ab2691313e7f7b7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc60bc9aec81df8c159b70bb75206b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a52cd8873116f507b3a52f4823c73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa94a15d4eec854aa84ad8a0c39aa4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768c5fc1565db62fdf95975804fdbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4276126fdab5f35af6b52d1ead033132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6da1aa9d804aee557b617e8d2dbb54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b6a03cb50adb2f07ce833c63c6d9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f783be4716c5c9230119ed9028c6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c24e778ae9283d5e01699c51fe65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a1d4e6c991fede64eac834c094f0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9efe3d0e58e95c0138a43724b052d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f65a2f4cc0c62e8afbbc2a6b1e894b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d7da383d741dd2b3a30441f77c45f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591c8f82350048cb39f84aa339ad2ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19db48f2196442df89c4a7ee209da0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ed0a0878c1e1e68cf585df4a6ab3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf735cb9dedb46aba9368cd396b426144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08e73e2de78f77afb874ed255ceea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14fea4ed4f0a4c7512229427a06f54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a0268ed225bb8694fb4eedd83fdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6e48826ae625c47f0edf884e25420148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682bc671bc82bd47ef1c6b63f4f6c36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933f530ca754216ebbf9dce3d4abdc4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76220aa81b6dd60e39edb65b791865151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73b403876846b5907c570c9c99cb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013958114f8083dfd9392b9517786ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7106baf65fd1aa5e67bc6d51e6c38b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1736001faff2b290e56726f1cd7bd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86bbf0a3c8a0ae6824cfd39ce2f83d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2fe8ae3abb1713f489d33c31ab78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a3a3e65326975eb3b371971739c7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d1bbbc9d9317cfe5360391d4826ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67df1a5b612126af360c4214f06f9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe682feedf094166bdc844db18fa7f88161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b43a6ad91424dd382d8aa5ab1fa67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0ae970ca214f01ac7a2f772323591163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7a330112cbedf495f460c25c4610164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314d241f917a90b97996c795905b8f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89481126fc9509a133b8fb982d0019ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e5e0c33fb8c0cdb8c78424e9a507e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a5ebaef2ca9df6c15dd30c2f9c351168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d84a2e03586925b5acccf13fcad416169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6fd7c39fbfc0d1fee988be67b10cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45aa92eec96030c2d896477bf5149e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dd84b8f588bcb1eb23bedc93b5a86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca267125d58f980e52f830768ddc126173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d031d29dde21c2e39915898f7c0e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40df9b81da94050a3a460b946a81d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071222722de61dbe0227648f9477603176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a97c1c098e20e02fe6f2e5c40ca0d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a97c5831f97d54c5dc3dfb93894b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782a2c8f4583c97f74c4899e5a5470d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5ce0e96e094a912d025dc0ab5618d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfbe61a3a0e5a56f85534e9bebc454181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c22fd6201f5888d6d7b38c90e4451b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c15fc83ca6d30c47d4b5d3971347183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b8abdee763833078b3a7767f9c939184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78257a75bf376f2019aca184334931a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd18e2bf701c7cbd2a79259cd04cc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7c8105ded66514c0af82cde518562187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395452990daeba942ba13d04c74cabf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011152456f4b931ad67af3f3520fe895189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba3b1b4017cd972414b5e93bebe0da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e67839e8f7e497c08144df6df260191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ab877d7176b5a54be1958b4b8eba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cda93281ff59ebd7d51dfef280ae6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6429e947f03e9ec42aeea85b0b71c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ef3994cc85ec8037ecbfa5305b76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f291bf7914e96627664cc2c64177db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3641fec27eb426d00dc37b79145b43d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b8fbf40ee28d779d94ba2379fb690198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2735b37baab2fa50e043add4f3ae626199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbe8bf10b22998f51d8eb35d091eab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada4891f0465a792e5d02cd7c8c6b59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285925108173b4c7de34710ea6003bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56285ea539893a2ad824a9a38708e2fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f484b84d43078753c735d65dd5552f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2a201ffe2a7e94def00ef799cf2be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90a8d51d3ffb5128cf02ee8c07702a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7572845366b0aeb890123e378a0732d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00d5bc7ef431797ce9bca3984e804a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936b745acbfaabf774a0035b1d6a505209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f73407e7f7c2e95a203d145cf9bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e48d728315dced225b1283887f4eeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3938a3894961f6aefe6351df507733212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69d21dabd7d0bc5175668910ac11d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b0f3eda576e808ec2181c67cc2fe2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627157ed62b888e26176522c49155fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c407b93b998f79cc05770c122a62ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb432f09883624ea9d8918e5be17478217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32117f59b62748cb4f3aac239492125c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fc1ede8b74ae868f2da9d49bb7bc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b44152a21113d0bad95e7eb4cd630220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf93795045fa379bb087c35fe5ddae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68296fcddb49497754593638470273222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb54a011c9d83b8dfe0415d1752058d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3848235915ef2a140a9d6d317382e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccd79be1feb8dd3021101b8599744c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb152f7a512f2b2de3239c45900a3f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400a87785176e9410adae96ca82aebf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a670e7bc53cc5fedb99c03d858424228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d8a15bf423535be40d4c0ddd53209229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894d5918fc6e869b5b45d255dc25c19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a78bbf53285c67302f98be61b9919c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a63026280a8005566d21bdb3b1ece232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f51cb0dd47970aea0d4c5288e52a06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae260035efa7ed796e8147a9086669234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26001913869ff768b544fa9b395b788235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baceddcb88f2f06b4090656764f8c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318cd560f8e95925cafe19a074171ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ec00f6ca0ffc793c3159c3e9be9de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6ee9fb101e6b15972f8a86d37326b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e878d526e1d7aaa1f12bf1f17b32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404d1b7ce24e62ad74cda2942af581d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2b4fe949ec3b74f117261d424dca6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb50e33dcd1c55bb621911bae354349243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a606a8c9f4726201304ef45a2e120244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd293679fb4a4d24156fcffb2def908245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e93264f731d01bc0831ccd218eba6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba644066732ebe15bef365c075d136bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572ff7fefcbe9a738e020365f3ed780248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcf87fd4fe1d7b677376b2f5553d0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a7ecf44083bd0acbbe44e4dd7d6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094881a0083900e5d1fd47726e4434c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea57430b21fc55960c5920b79b318ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a76476b93b9c6acae942ffbf28889253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e3266756fe13be78809bb144b9fda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10d779f3e6d59ddd913411d01840c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee3b0074114235c81bcc7b9fdb661d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd307d811cb9d21b0d8c9f78a80ce81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff545ec238bef6c5c7850ce6c6220258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289173009f74f2542fcf933d4444c46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe412d1a20509a51843f65a97fecf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb72642d61c9f0b6540ee32fdb60ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265617e0794e56935b4ebef582658d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78e42ac6cf5281bf9799f84a152f49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac3250568ab5e6e3a2459c6f538eb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc71498fecd7e72a6628717c67be34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119523feaf23729eee800b7f310a169266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2aec9b6d98189712f79cc31440d3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71244c04374fde5f1d0411c2dd72c89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d6943792aff2c0ba923702b14607d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd26ad453691135dd7abcf8c2647b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6850efec9e84c1d3c3304d7fb747b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bba14d0434a79273215714a70e62a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31d7379a44da37de1ea52d7601dd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef680097bee8d337e50cc0e310f026c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01741ca75e37ee81604d233bbd727275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01802414d1a4b6d2de932a898c9cab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aebad583d3b7f5b878846a5100315277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025a44e38eb5e6f71db70b715638b3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e88e21f6bd9a05f175c370cb87b69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1d0828854e3f7295ed499c39d3326280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432d7a8120d9265edc75400e963798281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c884c87b39ab9207e3ed5c2b591a587282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40160c4ec20767ef5eeb4c6b95c74673283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ccc847ec53c1ce0660568e2f46c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fc46f9524cc14fc6cb857968994d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb894be5b0632cd4a2c618db21c91fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09b907a882291ca2792147d4059ec9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43d1e6ef26112353e64a727a7d39e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f80b6ce5c3e6b56ea9a7cf13cbaaeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f07f317a5365c7a2b6fa0f81d124f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bc793489646121bddcf890bce9cc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a272094772b686e5c3c708b69906b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd7547ea8bc33e2dfdc9b52e5be003293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32f879cba5f5e8eb2fd0eb25524c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d03e7b1bb0e6389fe88483bb49e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b725d63103bd8cdd8244316855e01e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbe0854ccc3518cd98781d968b6aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64999ce419115a184a9d3bfdae0a4baf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f572de2d55248c6b85f022d60a07d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4c7fa4490a5aa926c848db580e65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28158e68717265848d822abde9e6f53e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4fae1fb9f38b7b6d1dbdd1379e881302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46f96310a8dd1024101a9e2b649f1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22b813f473bfcec823eff4d38f6e98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7fe84d8a49c00254569098411319e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67452702f286b4f3993a2547c5db46f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399d4b8daea9b174410a641fca1489a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f6c7f7524ae47f97d253dc80846e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5696646f90bfd9e561a49930b91a40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3433b32190fc3f10ae426be3c132d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d8fb91487d1a522776b7d49e1d7af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa7ea5f496cafe7b998b8d3978b9ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91fad212d3f04e56d128edf92cc63d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5483a9486da18106e41b5095f16063314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0cceb3c5c13182637fb5aa260759d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519726b955eff389594d291604893e20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682598b4f663762a9318413a581f8375317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024bea57d50850e730764ecea3a88cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f279e0b82fb7fb279c129d5516769fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527b700a060db991932d5ad6dc6dcbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556a23e3f2597a1e16dd3d97f4e3762321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4414f7e42889262108730c06d8a1dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb84fe36ae6eb246d98e232efb1d0c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9773bbcfa04681c1481e694a765c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa318b39912c6994e9a5cf1d9973bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505eb4c0b0581e1726b8e353bba80c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8506e9e16befb772f73d4685737b9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa07dff5e0d77e84bc55bc0a33b0d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203767772ed9a232a7c07826965048dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f91de2380b31226520b95f411d7c93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3509a6897e79fd28106c150cd1c87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9a51836ae677fe5a83df9ef9a3c95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787baab138248fce12cda51f3223335e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e275bcf735462457f88c4200f3a75d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb26eed1d89535f1bf8b41729a0f1bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92562e4c2ad743eb10ce8a60c01c85b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289292b7cb2dbb12da38a9700dbde8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea6e2dab36b9a7fa23863664fbbf3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569f48d7a927b7c957f6e35228ac024339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fae2025d25af505ace4296ea805c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c58ccecda93fdf622ea1bb5483825b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50650baff6f113efbf3a96093a715ed4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47cb85748c437e77c4fbc7d5fdc9b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62067e471fef8b32ad01fcea9b99c64e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d88bdd03879c31a1b2098ad03c872b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad873febdf66e84abade4d7db60f2929346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c149f9102eeb5fd5df15d432e2e488347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c259ec058b790a61a2b5a3ce7e523348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a62130e9374fda47e5431ffa55ff43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a756223df91b4da1838947cb171d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea152ccec0a68cfccf758e3f3c57e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fc6c0894fec5e85ec4873fb5ac815352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17833da333f167e3009417ffda440447353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875f89b35aa190f64ef497c4513cf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631d49c06d6101c12bdaac8feeeb5c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c21254348d12fdedfdbc181050015356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3b085aa325a632f45ceb7ec2a2bcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eebab0aacc42aa5f38c4412f53a2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c744227a9b7e61bf358c0cf9f72db90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab992caa1ffafa5baf06141dd924e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3bffaab7c26489647268b57f87201361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88911dca03e29caa4ca35659832c0e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80f4c7a1494a6c862fa8bd215c66f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f914ff409b6657b80079e9e758ce71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbeb08cd514461f20eefb9c1bc9520365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34172e3c073d136c436d67630a200ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173421f3d93ae53c3709574fdd78fb89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0bcc61396dba24f0b51b53470374c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10bfe9d98534553fe8011f41a2006b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fd9656f0feeb047fe1445a3be7300370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c37fea4717ae8be7cd74fe1d1251d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a25fed940676cc5ee3d548980bdf4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d9f9a20807fa7141f34383a4356ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ef35d69e45e3c7db61783a49c19e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f570d5b08149cb7e9832308cddbb14c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883481d7a9d0716c487a642b89d23fda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ef3e4648460c22100646e11a41b5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ce959486cb190c507354e1445f3c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512155c66aafa93cd7b507a703a936f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a88c8380fab9652782ae9ec4bdab70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff677c105ebcaf6768d42e35b3629e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935980fe209c47bd72cbefd382a957a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2869b4f2c4d28da8c4a61da361833383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a883ffd858a36b05113dbacf269fe5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872402e69315d49967855f8d6f9956a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e9ac94d3657885e497cedb7a3c95a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5df3069bc1bcc1364534d217d6b40f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351c16ff7f2b3f28254f128a4727af3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065f9c7e822f8d09cc045b26f79f652389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36223242b8f464196997ad3d9b00b6c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7524c266748ebf765f28440a55078391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aafba9095c8c3af2e29810413f9c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0a61a9742a38dfde2da0f3f634899393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dd8e8819ed5d85aeb5c746622636e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd634124e799e9e5788b1e53bf57e52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e0087887ec97f1946be3e3da7787396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af779b287f0fb5ce783ee8db1ef319397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23412944a248eb42cd5853143e2146398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c71a0edee8ae1a761ad561377cab7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4df7d8db0cbd4f3110d402e44e8dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515decde15250802ff7d0a874a608678401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c2d7ce650e557425b796bc2e90ff2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086e3e71cb3146ee5161e19225f9e39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8501a3d3ee9fbc43e690356ce1467d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797228e7f15d6566fa66a22cd0dcc3bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd0e4b4ce867b99467182cd0fbcf8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476747f2373868eef79f6721c5a7bcf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59930878e525af608304ec6278cd68f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf88d334e9b407a6a0e056cac8cda5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4b64ec1aa2339fa77cdef2c8890ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167be64cd300319815ac9ec26f67dbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ced7b0f73b3f451d58c76264b5a45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1ea45d420957496ed6248ce7dc71b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff2713e653784bdc34cc8aa752cb0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891e45ceb85e697a99f699b834de15f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad070675ee10c201fb974056f386ae5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee5911c46bcb3eb54e1d7f662a2da3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510d077a18d4e4d92262b2cf70ecf70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2fa9ebb68cda15333a3560c0c5680419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d161c576755b9adca5683bccf4f1b69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf56dfb67ff93942ab3e647ed6315e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d002fb538568c45e5c02b9f864f56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79409485c3742d32d0e7bfad45067f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962f5e99199588288989808986fa5ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac99ee043e5ae17b7988dc0324223425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861855b0eae867450f0a0c51c2d22182426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b12d984357c7180a82420d2465923427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c6adc095bf2629f55088149cfda5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697e8335669089ead00b29e9a33e162429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd4cf09f914b30e3396dfc62fed5e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0a58a65c3adf0efcebd64fc2d31f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1091508c3673276d3b146f7c22488c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24acfae4792e7aa8dfd8d2fe8767b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c663d6e205fcd60c8ea7fd863d5459434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c570c6ada5b406d30bdc37edee0d130435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cfe41c84a14618875ae8bc7693e1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae62bf03a8fd10fc4d1a01ae3eb93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c70f40a41b4217815a5349cf5448a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba255d3aa2ac8e78fe3bf54454ab6f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e1c7a904f9395e3d80b121dca895a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd203862f5d7a7967400a0486ae2dd6a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb69a0bdfb14b11b10777a4800bd66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e7770f035ccbd0a51638c91e79c94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300329cd328f8cf01c14003f8801da8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec6bf1e22109c241104042bc0b4ede445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053330e216ebdbe1ea28b1a730c846e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad52897d2c0cef9fb5dc4c77f465a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0d8f5ac73b4d32a99e617e17f5cff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f78226ebaa5ea888bc65533c925ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e20bd98d42f8e7d360d64894900c5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385137b571780a09b8d07b56a971e672451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454f058604333f4f9e3c83d96935ff8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb6b2672bd0c4ca0eba182466cee48453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23470fae66faeae5f8c93b6c52b2050b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed25a20c227cf353109c7497e19bfdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2637b2f58ffa96823d62b082fb237f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318863573ddb79826613da1d6de81e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31299bf728a90f12b88ee6dbb380f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d45269c1a8ece35baf9ad15975d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d536e522d73db6af9b5277b9dd41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e0b8c434f59a29a78ba916b2ee857461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a0b2afdb568b48996e18ef74471b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c0a13309925d50d79b3b2b5e5a5fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1254693cc5c2d276ef6b15846b0ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3eec0f5cba8e150d60777a893412465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b562b9a89e1e81a7d642532a275e44466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbfd9c3ea7f46acce106c4a0dd41c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d38ab58a17e28d5561bfbb77691c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4e6135293bcb8164555436f49cffc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7485de7a90ae59469367cccf74e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113ac808d65c439ac3a798697a4ac81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ce07b4bd5f7adbdd0878e75e4bec0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c759d65db269b866d5ca05e74009be5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ab71dc375634e125b7703d2a49525474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b052ca0d2aaf30e94b9a4c7819b7f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025367085686cabfe1637288401ce510476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e159da3ec1aba839003b2ef00b30ad1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2072e0ffbed4ee430799659778cfd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb82d444dd3ce2d6361dbf2d2e83e4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370785d373af13df5119e5bbca21b47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650943d3131a095dfedf1e17063333481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d81df9dad52103eb4dca331f4e6844482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a534b33acd92035794d5529dc8560483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8825fc826ab34344e4b9562e7657f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83803ffe60727cbbb3998c75fa6efe9b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7768e628807763d0aa00b1bcce53f79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29150df62ab6e00fb9cf1f74a072f22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfcbc1876e4a4137199ead9730a49a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57390e7717a6cff1455968527337e9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46dce96f0a854507aa5c634ce14fc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e84510752f0e15712c9500cc79c62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b62048c2ecbe31f76e874e26ce7bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368a0c73c094b97f25304a7e6d40559493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca231c72b1e746560e889e6815ab51c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43fe89356801227711a442b362b738495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c28d8d37acdf2739cf2c2b555aa34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58edcb77a5b2b28b694bd213622a4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f7346986654025e2d8a1ae44c2243498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6feb8e06f8358dd1669e6a23b53f53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee264538c7fafddc0ada58cf4262c7fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c667a336492c252741cbe83eff57f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a5aeb0edebfb83458390bb9beb9f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23358d7464147dc89006a08c8ae93a1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde07e8babbf2862811ce0f47e37ac3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72d3bb325b0f38d3de95be71b408db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a6895fd98e98a5e6c426a98c17a46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74539871982c1ce4ba284819ce5e5a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cecb478f0f5745ba79cdb9692ee826508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38852e5edb5c9fc21b63db19090bad41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d643bf48cd58d4f80566e99ba063b64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cad3d406cd9e7f688cd74acf2b399b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ce0808d8e4975ce314a6c532fb23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410ee5086f2979e3d5dc53b5a319846513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738728a5b443c31bb24e63dfbb03347514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7748e86fc1edcd66df8d674726571c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bfb2309362729a7ab7ec1d8918ee8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5bc9f25aa1de9745d2fe573862e74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83b12858d7538cd23883ede6a52052518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3361b739f588a1608d7b390e47a619519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0963ceb09b75d53d2ac2fe0b8f9ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8d5b14039077e1b6f979dbe99c2cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064464c2c9aad6e5e281c720e37d99d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac941574429ad73bf0a2d0e1ba2b616523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccafd99b7750ca03728f1479a398f9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc58159e45d83104b89bc3e3376938e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4904ccf23f686d955975c42694be47c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a22f7869b73523a974658ccdbcf2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498faaf2be0e5b3e15dfe94f8bad0c98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5a152c9aed24969222f7ce11ca648529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c670c50009f07f4f3bfb395c1857b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017078ad32a2089f9267945f5909c622531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3e3a23a829f3938b2043993eb47a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12ce97fce99aab845f945d98259978533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c0a7dde7f73bb9aa59014673b891a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f6aa79c9efa412d83cd271891e3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a48a19f022dea9c0f7c5ddb2ad3243536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd749ea28ccd0c11e4e545d9522e28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216fd7e72bf18649a1e13253b3744bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6197e335408533c3271f9eb381e5a5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4030d17e6249f649176d1602b423540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395d7410601de12dcfb719a8a9a3c4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba25b657e1c9203ba2701c234bed6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682c4e47d0ff9a0d92d4cf0135addea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90717dc737d283a00945314c23a95bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eb7d1ba362f65082c103ad8ca98af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fd298c7de811bfff70410f226be6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c458a4631785be16882f3f9f219b56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2b987e25fc89642e61b75d73da79c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373913945693b41e970af654b853d7d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9e7e92d5ae6154a1640be4451cedc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273a110f6e7fc676fdf70779defe84f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a19a7896dce99ea5e13de1d8001d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752a663ae9335f18d491bdbe9805392553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff213e8d655fbf73d5cc88530012b391554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836fd563bcd0c8bd2d9a9bc92c0e54e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45cd5be8ee96981950e13bc4d2c3cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5461c43977f1d8d7b14dc0cb5ab9c66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3d3382dadd598c4a5ca113c904507558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76eb22058ec6e427aaa8448cd52916559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115c4433449654974d890cd7ad9c55f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b96719af12af1eacf22cace4fe1ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671855ac392bd3329593bb599205825562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93826273cd4feaf66c2d934e20b45778563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29705756863fdfbb9748165f84651a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59083ed7fb0ce2d8c5869c5d862fc6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac14a7c20840b8de5bf8fa912843da4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad060db14bed895a8d936e31ab22496567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82729e084a248a50d45c2548e40c56fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da9725efe2d19200ddf04d9d80e222569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047bb9c6055f5c07fed55a23bcdd6df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151043173815cb3c0f84b66e44e86505571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52951f7935c4c4a8ce2f1acc00e99117572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de4c5cd4a64b378de1955a1574532e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d6bfe1408cb43a40dad3ce26e1648574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4f11b363f10d31e73fc3382512d20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa31c68f9be819fb04cdb7f680d7dfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d3f21e723bce602676cb1d51467d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262eb6030233481ede34d919470cce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a172bdbe51335ab1c47858d4720d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeaf9932175e650835098c292d5a28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d635166225659f5b628c34886bf95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d455f910427b3d17b2b8b1b1fb12e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955cea8841f079d7d4444c3c326b9cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf4b5e0555fe182b3800537f2bb9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e316f5b6f77f506736e11187601a8d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e9f656b0a877fdd15fc447c86312b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497f142d4eb98b7f5b5d7da37aeb43b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababf2718620bf83cdd3cf1fb7280bf8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ec356d1b2ca5866e46b67e3bbf99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5838dfadc9d2df278aa1b84de6bbce0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694592c022436606afa3c928fce78dc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a051414e4a9b7d6d4dc9fbffffe13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b589c9a6aebacfa297e2b0ee1549f5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af71092db521e56ef263585f1817db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06c388b22506c678d5bb431459be26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0100698ce48af666ef422e221d6154596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925190049a0ffb294c07c476c588bc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04619f8dac7441bb1f581fe08d239528598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1f3c8f23ae8202c6edefe15c506de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb988153e711e0b011c7a9df21590f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7efee28d373a0d0cbca8a271b52b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e3ada93666be51811457332d4f12e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8334325ad97a8ec9b3c2a2c39a7ed5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96699f48cfff8beb01a9c83aa25b41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd055cc6a281a9bcebb3310cd416f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07130931c543613b83098f8204059140606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ef8c714acafc30801a870ad6e2b6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de121655863750d550074c2dc781b16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcdbdfeb525223c091126b0f2d78d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da504a4a48b9239e0222396517b746610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963d14811e82ae09f21431f8497478d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9fb2e4f51266b66fee7d15fa0bda0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a9de2aed9b8fd1163e84ef4feec3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58cbcf5ffcf2ed0af58e3675a29f67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032ee2256d69b5bf2957157aefb0d5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fe4fe61fc54540365de915897b746616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71525e297c06fbfbf9179dba3fe05c40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793087de9527e96e819f095c59cade07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6212802fb8ae157dfac094b16e3580619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc24c8429071f4bb7c560cd06405b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2edbfa01a22876087b34a99daa08e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782cc94ad80fa2904e61a7bee98ca58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0e3cbce881383a7cdaacba8adfa3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f59be720cf6114011b005e33d23c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de740e681493dd0c7fd1cf5b3403198d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440c523edf6dfd2e4113d59d7d3db5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dc8c78cb8a6022707a97ddd2d2b93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd75e18bf407e449932262e89419ec2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7757887641b52247862138ea6e2ce7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b16c897e8855cea77166dcae06892630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d061050361cb4a9b4e3137a52a1357631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e6e22c0f77e470eda13152230003632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d1a2a13f38cf5dc079157742ed2b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d456b12ecb017640f0cd7a9a9415634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e6f17f8d6f6ad3072b85d1f10c4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518c9d125e5b8b028a7d057d47b9d66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10309c333c4ae93c7f6668915e81ea8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0df592463540840fc7384fc9f923b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d254737aefd634b0dae59aaec21353d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef531ecf974c452641f6b0676e0d0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa070a70e17d2a094cde3c98cbc220641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7957c3bca44fd8836a2a35ad96f2b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cab8c0b17fe3ed413eb608c4752a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc497e28f39339c4bc8a7d857e01aad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44db432660086e2dfbd131fcb4b34de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3654f3966b1ca1962dba51373912bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6305bcb22a8c6c95837af1f9f5ec3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30559a5b10e4f43e68ea6150469ba007648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ad93688c7c34e62f015004baf626649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eebf6b80d6717ca7632628bdc5b3b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5e9c3d021ea41b5f5ce6f533664ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968ad0d65d12a7204704411dd67425d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdabce1380453308ce0a8f3d3d478c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244c90c97ef310ab82c16860a8da47a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ada20afe3461cbb1d8c900e2ac208655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2796e597f686a0d3822ab33d46faae9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d830983c062b085ed481aed22faa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fe3f6eedf36c20f0c34d6c0b6fb85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9408b6dda3b46e3244da12bc5e8dfbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d7b69da6684ad09ad8eb3ca57f22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dba3a5810b9521d5e950321e2f1e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac76858373a47300ed69b553a2c12ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f542c433ed1a79dbb2d58c1a74f59fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6507902f08604d4d4bbca8f08e8c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918d3c93b6eaa0b9dde8ddb3dc4116a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538996ea890961e67b0b36938279939666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcc7a7ad578cb92f064fae7370a365667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb689771f9d226d30fae6d2a8e2483d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288c8bb9a65d56084d000013df552aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7a4ccfc396d26e4a103b65728707a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cdeae56dc75373551ee7bca642fed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77023393f5bda457b8248f4bcf2be8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcbfcd01fb965f5902a1f5c0145c69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df4ef562a07c11cd1bb7499dc120df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45fef12908c61de74c708b06604663675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7116975a5f5224d90ad77796d172a30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f62e6e4afd029d1ca039b135b692f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857359ce2db00d87a8b418ffbdeb89e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ad5e72197151b3eff4981a76d1a21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120d7d33b9b6a33f95af54ff9af13ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb34ec8f8de3ec97d2dd47046e9e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd43fc627a193c469c91dd552b2824c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72abb1938225f9baaab7d3d4ec49b52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ffb1c571c7cad8dabca67f603b85f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0dbf8a13ccc2e33c746f5f473c463685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca587015dc37d0dca085b05cdf0e758686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc72faa34a946ed844343638ca6b21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bdc70c64bd3972c71bc369e3cc795688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b87f53dac440452664ebfec55bfb87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4cbfec885fe1ef41357a2373e0e70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20ac22dbd81e3bfd197da2b16d975a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab88e84a277c5199363b752607dc77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ea3de67ceabc524897af6ee6a2f14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc008bed36bfd1ba97f19bf69bc71a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eadfcb25c25a896c785bc0bdedae4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904f8503a27b9fef6fe331e1d4d0570696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918e75f13e0e2a7c2f554baf594f74a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc386b3c65d0f6440cebd69b008d0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73857addac46c33066011f50389769e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba03fbd7a8a41d6670000e496dd33f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d27ef5ca05f255ff4f60c60b12df1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b4bd90881d6b649d30de7c222fac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060404a9679f3022dea83f10d1c50db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a91928e07cf4fff4d6bcb12747618704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d086fb92342fda64dbc89ed5c1349705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa43eaa149fb5fc38af9db1e9bf3397706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f867c53782c180ac63c05b99fff6db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067335112eec9e51a9b47b67b54a66d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e83ed7c0982de617b3e5f18ed17c37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec93793b21e7db5add3a6f2551479a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbc1a01826272707d1860b04f45964711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528480676c5b85c184df870dbf27a932712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f3b2d4e9735fc7e282df83bd8f01d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ad3be8fe54f75764452dce5af6774714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a74f92d1b4b9f6fce9cfb7a30f86b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013507dd8cd8d1ca77c582a94c5b5fe4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fed18173bfe209d87c7b2659489a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0db25ab9623c2bb90bd0985d43d84a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546dccb9875c609ba86fb3890e959f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de985826ddaa5e90ea92ea0fad3c3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71513865daf726397f6d92ee4a9494aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6537c98f26ff5b876d9ad569096862722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ed55e2b90cbb2fa2084e714a09ebf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c14ca04f5e2f44bee734e3525a813724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6372a254bbf07782fa32c1c2fd4e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf938b61d4a08970318fb133a5ff6d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f9d6347d4afd0674f23aa9861f95a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc4f26e6e8efc5101de28f0e1dc7ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e3bfa56753c061fa438e26ef6cc20729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418f1af53162bfc69046d0b1a894d74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962298e103cbf5e0d93aa46be7d00704731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9d7c573a823d5109a199f0f058604732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b60487f95d24d8b6e88f2ef70dff1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a8d520c94bc846113c98ef9f13c5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867df48f9d38d4a08fca3f18f88fdd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9de864f655a542621cf402666d694e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d93dd8bc52df3eafd5e9e4696086e8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df50c2f2123ca5b65704f09edbed213738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605eaf4a0033205435f1cebd5b9aa96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a31f42e7dd21561d59fc8d2fd1ba9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79234617baeab712b46bb086e4bc5e54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebb9ebbacf1396e0ce15ad03ab3700742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f76c9f04c9c657876a54109e8c993743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b9ef93d8aac7af83ce31e81bd7ecd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fe3788143e76353b944c9ae1277b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aa2fd5029b8bab72e118e6938c573746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25916ba29a6175447416230ba240a37d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a557e40a3df26d01bc3ccc2ccd33862748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81d5b57abe5be0df20299d38b6788749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2115713f4fb9a275aa8b54a6a9fb4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98873242e17c5a7bcb88cc99a0b34649751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1333671853829db20b697bebdd1c3e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89f1b509d89d363197873658ca767753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a71a6e9fd9542aba839a1af6463ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d53f24c4f454ec75f350a0cd3ea6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6b24f525868a0d0e2ee4c26545981756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf98eccbb2028ddc9ec4b873bd8f698757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c985bed1c9a667651df81b4cb792619758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbba8a4d6aadfae92c295a6dafa58de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e126b33c474df8859ccda490dfdbb2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a957759f02233237844883564e643761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838ada42630fbc9fbf5f2bbbddf4540762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed11002e964490c75d631a1e8a0bb67763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c918b6997eccfc7c49be3a477aaa0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b4505ab6602509e112ad381c68bbd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98336d3aa14332a2d979279e2ac2b3ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f9c063b9ab10796fa1670865b4c10767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea3bd81d87d8592d3897c95f3df10768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d5bcaa64cc93c2253d6c77d77b2f8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152c929b308562866159409f52c9a6d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e91e806cd6212f0b6c5c147cbe174d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8a11ea3d0e8ceeda3f92a49f25d4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9290de4e47f07a930c88d92c37779e7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7988f25680e30496b510110c53f9bd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bbc43c0ef02edf2e2b03835ad09cc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e19997841f9d7b39bb38e31dde4b4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e5d517381346c87f96554b42edcb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482d531e553750a13a911813afd2dc4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6defdc12b111caade9eb16c3d5ec77e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9ab9b2fc0f1c2c10e7e014850009f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a99e7d83b3ac8920d230561bc656b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92b0c0fea45acd542dc9ebe2932b01782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d44174a6d0757374e497bba1730f19783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5dd6f2860313fb3f6f1e9a1263be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b13c69a8789a14479f4e59b988a54785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9c12d711ba92211b644f818c85108786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c5bb8b40ecc27bacd9b290d77f9d4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c83ceec4e8ed44b011b3c1fdf35994788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2b91200da81638ec1d11da938227a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390b0cf4bfd2c1cd2b8719ae1d267fe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268f59a7b350a087e0575d08a291a87791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca23db134ced3a1ad4e42a5818ba145792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd48d19576d56821d278334174373c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f010edde6d238ca60c36d94834ce5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca24bbb7e67069413f5cd334d0face3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32389b608901bc8fedc469a69f484cf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367423597571d709e8fe885313db48a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82502765ed36e6e5baa33f514c64c7c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db030a21bfbcde8930b26c034a6103799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ac5c62049be7cfccb89610498a253800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b7c052e66863fa779488ffb3e7a78801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2415072f7384d921fc1c0071f02102802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799497628444591bcf4b247f53b06a2c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa17e872f88adc739b911b9360db81804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2beca23b1b6d954041983fbd8de10805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92085602460aeb25034c418b99ed82f5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985442edad9fbb9f8551808bb14afd6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ab15c4d686b4ee657c8cd5b658d01808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63451172c191d3c87c166d2cbb862e6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa271c65208437ece0855ebc54cf45d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd80f6cc6e0bd27603cf446c69eb5f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d59f210879c352d14ecfd873bee1c3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5762e80f9075f164636b8b461ccba2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d664defab9757894f8bc397d315a1f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5de45ec0a99699a2abdaeef3747d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a569938bd3e078fe39a8bd70a5b52816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1864a0344582529f228becc3a8484b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d187c647cb21a0f859a499b32dab69e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e37d497feb3aa037ad1c386bb070a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed0ae970d417b64b191406ba8a3956820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823dd93bfece931e5d525d03c8e2356821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5644217cf97eecb24e3eac37c373d5b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87877c50820497f2a1f1f9e521168b1a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299ea4020ff7c5c288c52af07e18c9c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42282d5f7d0a1f0fad60f200bec75d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df734eb4b11b9d5e89f89febf8f748826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054310111feef7505d2fbe4f771ff501827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e9f2f73e8fca887baa54e4d96e4f2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ef930ad3b1145abd6c0afeeb7b876829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed353f85fde6afffa99c14e0feaca4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c7231aa0bb004be8abec7492528ed831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33776301452eae799615a25ec9a1c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b0be065ef695734a6b2837081c00833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b85f8f4d089bb5106ea3cc87582d04834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d74a7bd929dc9f2b84e9a3dcec5a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77843b1f284e6b640937a6eb4b2ad2b1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398c2bf820694e8c5a6ffc7bef836e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd53d8d76effccf29421796ae3604838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440146bfc2e3c929b5f29727d9da808839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce855966b4d1156095366dd0fbda68f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd808e9046def40fc75036f6f2a53ef6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68392603db3bea8d51025a6182b9d8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae118fffd48451966204312f012d2dd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704849073a54bdba7c7b5db9a339cf9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f48e47ba353f6519aeaf6f51db59c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a26573da58e22206860742242e2795846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5ad7b2921ffbbdadab8c903e660f9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94c7164acd612e924907d936ce7fe848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87351557785ff35069164b9208242d62849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec51f9fa143a8716a0a3bd879573cb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51e9725f0bab79b9ca783c2cf463b4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd12f52966f5c80cbb3eda1c9864783852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd279636aa29764f2d5e61103a066ef7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a862a31a2ff8e2b3c87f1516ef0fd6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835929893990df938262dd98d569b63855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796cde8b0efa5696a042e2a0031934e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88dab19bf8b85e7210d5a69d460f4b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b47dc5ef485a2285cee1e432f5ec858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5a7d1fc86b5f308192d1a29d03ec4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0a81962aa00f09d251882a6a44b63860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63576670089aa5ccc0a4a97d7b988a8a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136605d9f15d443da7814aeaa7465df2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e2db7d50baff189ada6d6da0a57d9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b677c03565f4a33e460b71a76aecd6f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724cc2ceb5c9cae0a8f699768bb7467865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb129d9cc6753d76b3bf632d74ecbe0f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b8514669f1e31f269986672bbfb9c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a28fb71ade62e231a7d92ba69596d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5954eb0043d21127e80ec3f80cb64869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88ac83a8b0342bfb40d859649f910870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73491e8e5f4058b78a3f7a243e45fc03871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649e9d4f09a501cd46a782dbf3ef686872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b85953d7b82e5aaa3d2aad8c5d03f9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e52e2f82e6972e5dabe1672109ed12874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb010c4b76a828705250e35ad20743e9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04c93d837aa0de96a8c7f5fa4631e1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec23ad971133acd22f78c99d02b684877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5271d9bf399ef83aef8fdd2abd01c0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1de8c8a54d1800ba5112e7658cbd9879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1446f600f9afcb1be7c8b546543336880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a55e450870cd1f17606a227102a6b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449636f4d4ea298cc4d284fe68c7ba8a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81004a1a45b07548fac2846a6f0857bb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a6fca7ba93bcac621921a91b34c43884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445cf3672a1bf9def53f84851d44595885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d044fa44da6b2d99db6b6eff8a9c45f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b3e5bdc4ca557618da577e55bcfce887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91aa31c3eb6dbf98ea77456f2925f0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437c8204b6afdec1ea888a5324b33bb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca40845ecc40677b8a8154d276baf4d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5fb2ddff3414bafa7ea1f0adb2c8e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62064298329a8e8089e7dc1be92467c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28db53f8b268e554ff6d012f5171547893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72655d1eb4575840cd2ad672d3f73282894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe4e91b08410ddba39a60a28e7f9d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa345fbcf9e0b7d323dd0210d29c6866896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968651a9e8efc886a094cf8fb7b929d3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d573a69bc46fcaeb096afce0ac6968d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cc2fa9bfea95479ad1a5a3b96acf7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa608cb4d3a41eb58b11814276426900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a7111ef4940dfcbc96c76d27aea37901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a38d40a8e9d2fcc8e652c9aa8eed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cf9a9031f7677b658051d3984ec51903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b35b8eae1662c8f1eb0256ec2c05e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3f7d8f163719f4745b938a30a8430905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0044818e350b5b2fffab7caf971c767906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d439d5ff9e8c8c89de2cea61c92a5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d185d5fb68d95000063389045ebfd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429357f533616c051824191602a52e8f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356dc6a3752ce6b41da31fdd2a72ecb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2361ba2da60d02284ce1e73eafb00b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d26e5de577ea87da179cc5a9f19fe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeb9360f0d91c5c04a8a284faf8a99913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f204e0361bab2a0e7907a0d6df796c1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c23ab91af7bc569fa84084156ec643915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6badcf70500b42e8d384b48b68db0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b443f0f32d668a2e13452ef7cd07f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b07532646431d01f80c449a8db82918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b21f339ba802b267173e8cded1a940919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11685903c8c0794f7781b6f11d8b8c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3a0c1b39ce72704136c80e5721448921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5975a13ddd601ba1f714360f4757fc4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62122ef9447eb5fc11bd135f0cbc7d6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6f360eb18e80de0ca342fabedef30924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888797923743366a1e4dc2a27bfd9bd4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb953736a4501bd2e99d9a10a57b1b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d2673035b5bdbef145aa1c4c5765c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfb65bfc0beba52a7b59b2281981ff928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c287bc76e47e9e4fea3670a00eb33929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21a57f2c9e9435421fb730df4afc8c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308f467cd305fa1f02a8e617cc82468931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8ed8011577ff2d2eb7c94e50814b5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969747bd78ce70a13be7bdaf70d37e8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5f9cfd34f72a69d38c861eee72667934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28df4112f8e00c48d3fbe7a9b59e7e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9af630f6f99efa64c7aff5fcb04342936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773a18dbeb82f98403d93151cb64a8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5971311b351f9e23afca71b90c29b6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c083ccd263beff3f01d1c252c815939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74f9be08462240bbc541204ee4f5d9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5458775f477c7a3a5f8a81c043665b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3da65b0f99ac7db310feab4501569942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181915a72a0ce0669ab9ce98e83f639a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1359d05cc0c2e683141bee0703a5771944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db47a3e0006031bcb7762fa12297c3a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f2f48d19640c665e9826fa2cd97ea946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47ce9b08fbe917eb5e3ed3f9cb3ef2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23c519d43327240628b886f14f7bfa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f4265a22baa0e781e6d8df86c9b8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becffccb4783d9d989582b3691a111cc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aad834e25a6e28344aee493b4eb50951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5e87bc19cec49ae52ecbf3c163e63952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29544440f059a4a2ca6f37069fc4ad16953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c6ca623fcfb8052a1bb9e33cd1c82954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a81ca582877eac95b7f0296efd4ee0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109955af49c545fcae06b5734991e6b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18022cdcc2c304db38de1a3a6f82f67957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234e550480fe7bbb756afceb97f4bdd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2d50f2a81b1c49fe84b45fb69ba33959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a30e6318db24049b102986d31a1d9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697502fe8c91660f8d632b6e362258b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a55918d6946a9c2519f45f0dcb6099962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dbbf6794d38fa82897c865bb8be3d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f265bbe07c850f97884bfc591556db964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6336485bf1998060354df4ab18ca0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a190bb3e4c51b86c93f7cd4c1b0a7c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414729555283a7ab68fca8204ff0d94967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fddafd6bd70532216ac16b0430e1b9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1180738976507a75d517f58298142969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257827f3ffa4a04d28439607052295970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db6b2b8c86c6e1785f081bf810e78971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015274b888468b0f318425d5f5d4b994972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b533629ead88709b8cd57143901ad973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfac947da8dc2bd8e811d2c3e1d13b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70009e738b62e0598e6ec13629163e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f969e7bf3ddb9d5c9cefc9c0db0f24976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b138c43893615066064dc9ca4ed76d977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>