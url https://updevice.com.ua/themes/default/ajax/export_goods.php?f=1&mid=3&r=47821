--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03d2294c933a8a4afba5d7b4c6c2641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878570ee46cc7c1c2ea87fef377f5ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b07496fc3ad8967ec741382b250b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfce9933b53e01b9dea204aea832d0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2654747fa0d3e27fc3c764b4fb37785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed4fcb2a4fe1e308bfdb698194eaac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba67465ed79d2542765b3c0d2d99aa07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5627806945817fba5ca9f7a96848fa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de37cf49533bff43c064e0f623b2099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a7e2869916537fff644326336ede210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e13f94aa5a022cb7e8ab97299f4a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b650100820ec2224039874ca5943612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc03ec90dc1a5f4c734b0e3bc7690bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1798f2862d229bae25f56ca483e9a4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00acf7b48e8364124851d7fcf856acd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd23c51256dc02f58fdfa3108f1b54d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556306c270bd841f6343368c1773f5b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa788f82bcdd7b93ba3d106edc1508a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ef4ad19153de68ce0af850c4260d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b163376853364c7723a08bb6f43720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9435381f1b5cead7b5374760afaa56c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98168d4bb5996935d4288395ffc5d69622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260425fd85e83520b3ff96f68c077623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2d9441d43eb0b3426c599481ab46624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271e04657c0fcfb1ab949be438cefbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e719de0fd0adedbe577726392688926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78acaac154ffda81a18a24253221ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b050bcca59b10bafbc76333f09423ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dda43251438acf24848d0936a50a4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d07840e8e4cecfe02dbfdd8bdaa5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6e8ff19d96495fd41176d73db55a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671f1523b8a92a5622c9b7134f23c7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dddb7377249f243efb2b927b7c649333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184f4463fa4735f8784f676763e9e9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7455634395cbd84842fba477fcbb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1917faa92d8b1079d9d820f1ad47dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113f1a0d97b53a774b13e4964b37c1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302714bfba7e21784643c54273c020738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f5c3c6d3b4a95302255a300c3716f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c205a588761848e975b22f85500f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32e6b429a7cffd1329e3827160dce741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26337abe4b0b39f0672b326990082a4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742176d5f853fcd02b78b0c2047f4b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81ede38bfc2cc00d42cf9a0ae6b78544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759e64590db93e2c55c0bd22050a46245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d372e40c6fea4392931a42153d5a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e7c1f227e1cd5c16dcc6ae02028047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fdabedd7127397eab5c79e3e2934848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c99d7833a3b0566a7ac653be27bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593061e6c558b5f7b571d3682b070dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa64c7f24a9fa3143036c188a6a1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b683c199b5809ffba995c9ebea5985752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763731631ebda3e1df993997fa5f0cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf11f08992dba0751bcc20dcdcd6e6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ab286ba7e6b098bb252543dea2cbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6c139f10eb12b47072be561aa1e7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c2bbab5146470d1d5ff1f3e935bd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa86ee373b840fa07576728965c81558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677f28f1b94d961d97847b5156b866b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002b0647ad11d3807a1c697b891705760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6197b59b8b8d0aacd41ca4442c74bcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef163ef6c55be7db1eaa01507c8ab1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190c905050b8ff3c7f1da2753e7419b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529d4aea7b609788dbcebf41e000df364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8450a9e27ff7f597128e8bc79a21365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54deef388d7c64f4d484290c6b2b6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa228705952289740ca436e3de3f9fa667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c45bedc965a70fe26e87771ffb8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65d5d0da295052ae0dcbaf4676be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25796959ecca475cf0beafd430c24370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc61679e5434c0c5b49bff8028fbe2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b9e5b11c5d1574da48c01d093bac872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e5c8bddbcfd8cf3ce833f9289928873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911323d7c87c3412dfaef93b4e1fa1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33f4c164d746fcb9576e2867540aca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20c6221c05beed2a58eb0d257e70bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f67a038b5185cf0dd700733a38f7da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded950f482e5f24f10fd9bc1d016ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a0c7d37f34ce96e4c2690fdd1ab879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671304294e067327bad7434b87daf9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d32067e398f3109cc5d1958abd27de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e0c6ed0998bab613bba8b0ef2beec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0f5f6484722e227ef9001c211aac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f873eb85990bcd37b3469dd90c609f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a70668d381564762a9c1f4e819d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23db38e55912fe046bcd980d33578286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593489eccc2e5f7a3c8b211cb0f58f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee50dfef8c5671fcb8f73b5dabafbab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b4ec105abd7f665a052c3d99cb17e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237b8d74cee4814dc414c01622525eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312b5a734219dd1c22fa599d7837df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d3269ff4c933b54002b0ceba90a2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c14c3f48efb5b42ec1f53d0cb6ace693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5314bbfa02f8482f0cddae8a97b8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f2e596995521f1bdd0afb8a576aab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ae35e5f6d4a3c0f46eb7a1138f50a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d5af49aefd20bf00b8a2d66d423ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0072bbb47871d672ace1a4f8af5d95198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d54a843252b1890f4a3f08ab447a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bec7477fcea345c5873c54f7f45312100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734f36296a0c8a668919912cbe196fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd336825bfc7536c7f0326562e4df7d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e099a6ae7cab043a5128346f57966ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef797f36c96b46530f51642cca25a30e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3805899902f7845ba95e821253577d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e6171e9fbd095bc1bdf6a1fb3bf90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b3442efc1eee15b0540ce59bcc4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a213af47211413061798736779b490c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775156e2428d0616b2ecdcabfb41d9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a45588c8ea4722b361632190a8116110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94ed85c4b04d7301d605e8e25631f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813558ce6e9a081424e1a4fa7929dae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769d6e659057de9e6c4926d3b05269e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8019cb691b4f5e6f5e5b04070b7eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8705b01e95a639dc4accc141ae5f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e70704223f55b1556f5da682e2b296116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e98f7d120cf1a8c0bf072def5bd38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387df85f268e93f0e7e056414135b0f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a229aba2cbbd1483fc4a1f46f719598119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ded11d242e17473caceb5236fa8045120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b166e3affafad796184102d6d7774121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849876b6be90333411b4fc646dc70589122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56e338499adda2ae7f6a86f06d118123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f8471c8ceb4ce69a239a53ca19c2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744089b87b0d4edcb0f2c2769d53466a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddaad6e6c65ee4bb89dae326b4846c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cb462e44f7d6ca91bb81cbdf4f7cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee3c304ad343fa519c518620f607c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b247da0849cd1bc5cf90cae374c9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e602320dea6b11947b50e4a5fbbbed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9b2e82253221deef27840d36ec601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545619f5279eb329947406a24d090e2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e02a01c0f896936a8e618087b82652133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095a05ae246bd00148aeb105ece2475134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a0f8f2cbe9a78094f7d9f5598f79c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e60a3ff779e11751078e2b231c3839136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da32a0691eb680b5b246d8618d8356137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c232f0fcd9df181c160cbf8a42741bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d5bfebdbd461e65cf045aa3608db7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96841457fc713b940ad6537e21af5060140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233939532c9981ac46253f8b811446c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf396e27e1e48ed443b105689a4201142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79a9686df2579061d84f9afe78f734143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f109efbe41efb70b63a7d6138efac3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614842d5da7f774ccb68d3c3118e1d41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77e9511e751bc4cc2073bd47612236146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fda2c5cbaa1438d5a52918e65cbd43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fd7d5a1f8dd5fd0dfdac8712133a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e51cc2459601da8aa60aadaadc616e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df66c07fda6b8a2a825482e13b400150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8348d6b9ca25486572d076c2993719151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4661504fe3b7e5972d519fcff4ac13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721b251a75e5fceeedc55559de42e01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d9ee4a722f41b3f78aecd7e66b1d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44b8c6a12ee5ec06723332f4486d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b67f81a3a1f578ecdbda7e012b34be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efa35f71f2521c066bb4161421de70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d73ba54598a1e6247ccbf056aec4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a578d958627e3347e8a18c0ef56cb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8411861aaad1042eec24a4fc5704d87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd66b1686bd98395926a274034c41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40048d65a0c832228913cd0a9db9738e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44ff1730218759b35f10b0e8b1fca1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf2ba104e1715e80835e3aa86b9ac1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce2dcd972ae99cd5248b5f0afee432165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ecffe955c23d65d548d07503ce086166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7845bd635e2959f1408e5f971f1f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b867eb20fac4c29ccb0a4b601a3bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98d92bc8e490b8b16251e5e98fd9b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c969c8dc3c5a12af7cc5754997c41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b6e88ce0877c1fe7553554c3c7956171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be14c6be44ce8859a37429dbe29c006172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e2d90ca03018c0a4c270b29650a24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b40dff5b192214fe72fe8e5817995174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6a5f8cf2309a22701e212e0e2d934175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a1bc5487d52f2ddd1f182acc0479b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce45fe37f655b6e1c51db251be594df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3cbb9966550edd7edadd20ad3c196178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928e5b582fb7d3a4937abdf7db5d0eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf10fbe07d54d71d173a9f7026e93a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec882ab2f1531dde465f82c1b5430f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9ad940c018a07d80d50076077091182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ac402766282e0c1da40bf6725050183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac756ba7dc940af6d37ced8c91b3235d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe6296910ca0ab904f0bb9188b1a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862676e75933de45601ff7ca6b63b13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820d3ca5fb32ec5cd67ec57f3a1208187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a9f46edc93b47dc64cb5447fc9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f27494bcddb950150816ab861e0ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a0dea00269aaf881f9a96806d53e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a682446e3995dde12b0093b9b2ed7d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803fad9c1173e7a56edb53f5913c346192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0172114274454bc5f072107e8dd4b13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c422ffee0fbffc2c48bf21f5c63d6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c715fe595807b9592d99153368a6b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aac5dd80547d96e05d70d05bca3918196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794cbe9a14c78312a1bd5aec9260d91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ae0128c0523ff9973e662ed9fec7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383a968b81a3cb3721c24f49d6f901d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622285fae1e39f3860e16c9749c5da08200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c056873b7ebd91a994d4b1677505ed7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ec733111b3372d5e084be0bfcc1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f1f3bcdd74076eec3f19124b2bbd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9be9e5f3ff87d116a5e6e650f6728204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722e651447d2b47a07618561e68399d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7683e5fd3e050243dd74cd098b5e144206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617476cf0c03cafe73e3744842127850207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4cde8b37cc725a4d7d1bd6458dd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6572ea927e97ae3597c72ba45fb27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf5e6b44745878864806821312d27f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969ed33f2c7f4c76183262d50eee361211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe36c3794566320bcd1f654c392bc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa412d6898757fb1dbf3ad1939fa740213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88500fd42cd1f47e684843ef2dbadbac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453096d0fd5f696bfd74c54ffb1196b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767dc784c868f3f813e49154428f736216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c7363a5bf0d6306b9964b44907e46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7f56b18733546d31aec1f4add47e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaafe5435f4fa090561b9889d45d9be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfda0f8e3075f676422137c8a73dc36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69af0a7bbd418fd05461233a9f3698221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327e65854b6432fbf2398331596c12b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b014a63ce2a4301e265d56c79fd98d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc00d6367d56c521a8c7b2fcfae2f18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dca72ca021c1a087406afc6dbf209225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31a72594697fa22a70d19977723482226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760232af24094345fb5ba7a03a9b3e6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd646c782bc8754091f4eef36a1d521228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70f77f946b0d7624ccf2a3c6272bd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8073e88ffdd0e6e4bd8924783e3cf0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd0f6302d4d84081719859e05ecb95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c127e32ef003c4948c6f3ad1a61116a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81903461fac066800c73aba1f49d55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2b8430a2ec4450d93e9468ae07b75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffd67725cd745e560e1690134328de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338b38e968f912dfb233d480085f196236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869b9f1e01e522cb0ad2a7f46c1e221237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05372419bb4c5394a8a9cf19c6fd47f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb9d1b500456914f40f9831aca6c1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422eea9194f8f0f4ec997bc3dd317c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30755e3ed8a541b764cf6b68e6c0457d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748f8d27d4bd4ec3e24228f7472bfe0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262d643fea50799b8dd646f94ed8f85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ab021813fa1fd05047dddf4100053244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81d08db40e020e6349901e6d4257fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc2a1af6121faf02ce71d14eb18192246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890a31b814e456c66ac038a1d77499247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8304b0da3201ad85d957663ee70a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402aa25aec9850213b0c4d6e6b663e66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1832594ee0d3ac9a324757f647dc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe7ba83bc41a583122d453f7ae5888251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a92654c084dc9d32a9b6e6c6053ce6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0783007381fa5348141621589b08aa8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc61652b1e7e83be29008f39ef9b69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a32fdd48ea3da1990874cb4cdb9623255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc405d336e107943abc2aaf863371c39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d4158fada25ab8a4e88f9e21003dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6e30043061c7f5ce94016e76149c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0055b32220b3c83eb51ca69c520192c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ec4446c3004cd467071ddc818acd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973e646765bee886a1f6e37a392e6b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a719a6e5036ef9d5fe6ca415320f69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab1465a3093ede06f0b7cac53e577c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0427344fe12ee11b5e367e3673baa8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960fc54001ede316fecca4326181165265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b645cd3c0bb6c9f58784d078790e46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359bbf796801f231f601f7a82815d0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7edfcd3a10170380b620f3b38ab97a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa67d73e9f8317e4ff555daffb6cf71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d047f14f48da7c54e199b26e77b99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262859c3b9422d1ea8eaf2a0234b20ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6450f41da7ff80a867aee31f5db61f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfd6de3176b2df6664c5a8c54ed63f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76558d763ec2f9317338d12551807a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8366f014c4463c39b64df52d9b2881275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62446ddd1c95288012f0cd5ccc2d8e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00932db8e80a7ba6b77b13460ea9db69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f00cfc6c3332fae94817dc98f4ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec8cb48eacce8017d3b2447e430e6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e7cc7cbdb596599c6797268303cf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edef9fae0358d810349e050092b16b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62990606e81ee844491645e1b16f47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b952a7a8c1e88ea27fcf59e619be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94044c6807e9e298cc00177e52afb0ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed943303c3cbfc6be25bee672c268aef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb501c390bd7b774dba2629f92c01f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a8e9383efcba902c01d777fc62387287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437721f7883d7228e41b995afed65b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510dd4903b6807763ba9b07d4d802ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2175abab26f45fd043b40a0905d59c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070f33b9721ab41d45d91aeff0f738b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185daa731d8b3dd12bfc9907e2527d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994289b1d163c69f079f0fab7543c2d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ff3c540e12e3b53c0af6252696358294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5b227d4e663ef45eeb78ecfe6f7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639a09a3e91eec0c952f68d67055f40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf47b8044a0569b39add24e41ae3cb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ebb4aaff32cc2496a20739190ec59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52682df44db813926701577bcc04d3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e10ec295f842b67aad1dc81044abe6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef845eb10059eff6eefeb83d476a74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bc41e7f02ecf0e2bffcbac6fece20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f999ec54111fa5eff5c7036e5ee748303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236706aa20b1016efb12dd354ba9338d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189990b45a9dc7dcc9f2414307acc48a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8474ccca5530024459ffeb59c4812d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f016cf7748d22bfe45122398263357307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5df80c3042369d9370cd487758de92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecb174e71191f5b7cd8aee51ea0681309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50678f7f10478c8e6efc4f5834232a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aec2542e0038a247a4717efce0a0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efb7e8f1239d01764f03869b6aab4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabf5a2dc6662f3bdb5d94b2d28720e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0129123f405239d69076c058b396a89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690db777e7e068a8a70c33501a14f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a72580787633873dbe0452d54b6cf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa16e37d942e7fb70f2f5207d8d652317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934269d2fb0482d0d926e450b180d9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f1470358b2a1664ed91291154091e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b69ee032f16db1a2554ff5e595802320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfc8874706e73fa81ec37e0ba2e848321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298d9a4074f5c2d9dd8e2093e965dad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff542db1991f5cd1c1107d1ad90836df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468c9d96aef9e7c5c64d03c617b8099324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ca8fedb18a885764a58699ca31a77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cdc24b6e69e330d367ffc4e40092e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512990be910172cb52b8ca40db92549327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735cce5b3a22a67f886e3cc62e5ed23328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a703808bd15e3ad6d9e780c76f0a1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975a8aad4f99bb4af0286ea4c88a352330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283bd63041cf2a976e7bb6c568b98e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0e2df6dbe8a933f1fc6fe8427994d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a014c936810f105a68cec34e868dbf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99647021107b84a35dbc33cf754afe4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a24103a1e601326ee3274e0e5ddbff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58a64a5af2cc41bacc160118f5105a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c516e194ef27a410bee6d0d9f9aa44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fef78a67768102a4685159c6cf2d60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3222436e90bc2f73ed80a90cf38b9f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c8a0ba555a66481678c014668d703340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd6be9ea3e248fbd56008baedf7f19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee54dcbff33fb160b2bdda6fe029f90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a71ef5437c13a90d307926dd5f8e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a87cfa6b51ddaba2423f890b28eb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a625290481fa15680de5a6ed1a907f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb8a8cc74a6219d65274a348bc30f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f7b688c74dd600b7aa5f372042200347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327680d4be428c540ee2cdf9e19293fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b06ba0c0d11a7bcade4ef15056cbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72b99186314ad802a07853f1840166350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62079fc83f6e3ce6067c462703489b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59e92095eb7a48fa519a75fe24eeeb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018860fb8596624ae0ec0e9fec94619353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eff476b28607dd295741116c73891354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d39e00cd8b15c1f48b7fa05870ef1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5b210d4fabb7c20784495894b9c05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fdc6127d559ffa226415f93f4755a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99fff7585dc7183ff5f8e9d7cc78f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787797dedef4f50d3bf3c1d459566216359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442522a450eb2decb493ebe5990ce1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6f71a52a40be97baf8775f0584f9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075676f25f3c8ae4af35ec4fff467fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f05d4b42c068fa9484dcfa1bfdbf6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a46087886ec8bfe3cef72ef059631364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf2000d310ac6531bced037ec215d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdcd04a6d8d61e0d4323baba5d043d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2279fd89d77704f07bcfd0df3da6cbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2423fe7362521ef3e90136e28c47b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e468e69dc91b59f3c8b5354a8e13a70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab464bc64a3b7280c0d0d4b430655f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1fbe465d1ed35b7c9c506875a28bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26f5fd985832210bdd1c50aaa0f5fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177e4f4af387ab7381ce4425314c75b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e239c2ca992d65b6bf4b65f7658f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d3a989e37e4898ab881e485eaf687375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6371a52bdd7ff7ff6e477caa2d8c01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e03acb22406b6a4b7fe187dd66c57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9439971b8794841db83f29b54416f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e4607b06f9ba4d50fe2bcf655349379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e753cb2472ef5c2b850ce0f7a8c9bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607c0f30314359a4f791ae3c484f9db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81bda765d7ac809add9202c0ec0ea5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19009b0efb40131cbc46f285e6d2c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6d3fbe56baf960d37146d662fe1a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32bce1eb68361dc13cbaf919c39661385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d4dd324651e1d4a55540470976a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e5833b08f2166aa4accc6c6d0f2bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067eb9f2f0fe43895b17603b9eddf88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625afa615fd85c398657c412376fa76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7a7abc77428261bb47de01a09e933390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4974696d09fa7bc70cfdd2bd15e36bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ba520114bcefcea4490e35ecd1bda392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4bb6e998e203d3793e2ece611bd2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc47fb30b3f8c3442be333bddbad97394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dd0c0b7aa2faf5d5caf50f15631e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d87e0635b933bdd490881e8b6064c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb02d26bf215e4bdd0f1a5e5ad9a19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d40cab75ff214dd9da031d5fc629398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae01766e16a395a2d5d43df692b057399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328d7fbc2a6261730bed865f8c2d683400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315c2bce906c8185cff7486d1436f47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72457ccef88e00340a623f5361bc3c57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c407c0d1e3eb4506b6982d3011734e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ac116c9ced99b6b5cd72f9a5fc50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c57059349571c8ccfb8a5df859f6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d00dd03a319f46c66a1212c773b52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef9fc86e8d179acbc0eef4ef196818407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e3f94018eb7c09154211868e89e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86226359b9dabdee7c50a57d48ce703409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdee8d11a221035539c2f8a48c4a9c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e231fe8cf9890a5c33c3dbd69e71837411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eee1e94ac71f5cedf626b5e8a59599412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07903897c353473e9c5c1f0e7ff81a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193fce1b8e4db25c7c2d14a9c091e32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce661eade702bd6c570bd70922bda9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a1f9f7f06e2767814b5e893f144f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d175342a4f90fb43b92fccd02da895a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557ab110ac8bc62ace7467b0769d09d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086608a4507ae6a745eed9af2d910a9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b671e27c2cdd10a17fcb14179f9361420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2cb564783b8bfbe7b12fa93855eca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450160c04cfabc3f9a0835d8e40eb3c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d5ef6ceba634bd755196558e751d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a748e13b6447ac7e6d871e6a081841424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8f75c088865a1218c5d7f2406e107425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec47dbf714bccd884a3118a50214046426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6904b32875806039153fdde91bbf55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87efde6c74f5334018a59c73f3aab6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45ff46e697edc64951629b7a120e9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0d3752b2606de2335327b977ccb21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfac0ad2c0668f4faca8625129e6cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f05b7341fc324c5a6e10855f66c21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f918edb06db2cca1237260b0a591575433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cbb786abddd8566283eced00b8d9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8fd259cb2afe382110af584d709a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d6272735753b1bcf463b9261ff55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c0a902eb175d97812dd94c6778c37437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89aeebfcf3ee451fdf12c024c90565438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b2ef4bbbae9951e5ca918d697667f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aaf4e93a751e60d34e6f9e011f892440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e6f1044f063280d774d2bbc70a779441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a452117b8ada1f3ff1e212ac34d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d00e104f5604b8ee848dc5da77689443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52668c9abcdca243d5b5e27b02a227ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8b1bbf5ff39ea3607715c981ec879445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe794da8d0e5e1f7ae6cb71c0736559446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b7d2fd432d8d0351682f0e53e5111447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacbc34beb1b7a822e252f93fe89ff0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee374cc7bbf2f9827ec7dab44c403e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb540e373f580e495ce9f68e86ae6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c89bdf1676f5b07dd468037a17c72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd528b212e82161b7d016371c4d50e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d27b5678f1d67d511d6242be9ec222453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a10c1e728d62878869a1f77681330454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6fbc381469739f5fb1d422ec8da99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2e87010105cc274a40120bc141047456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a03b15fd38cea578b5e4e1c1228eb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4295b1c7eb503737657ea42ace4671458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88340cacc68d0c83bbe2d5320a4e58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0eb7628b4149a622d693dbe0720a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fafd33596af0cef281d9188935e1be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e2aebca295536a70f92147d68d7ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11317424e02f9ec8e19886d47021151463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25907124edb3f6249bf9a25edc21ff40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459ca757d9097ab9500d2a209a22c10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ce48dadd35c9f8ca3c130b5b11df9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eadc848d1c6cef718aa3718dd110be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2312827f6407145c8338b94a9799c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b437e13de4159c3f899cf1985ba1f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ab62f7ce08fa902f2df4aaeea95a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4f87f225b4a8c17a7150516d74e04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6853ad71b46fe894e9a9009fae3c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefbedb47cde7b9e7857bce71a9def6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acc1989e4d4db5e274beb0f22fbf09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d79133901c4ecc7beb3a280f4b415c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d3e382f416f7cee038c8c56d8e94a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acf42efdcc26e9d1814bd54d0abf29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef2bf3ca5e7625d49f19199650189c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c750e9cd769dc600007b2b4ba29c19d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7dacd54913a077b9dc08843cf084d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e28b30e4a7c6bebf77e510168dc37a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0da894bcd486e12cf5f150fd9c58a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84398bed3ca40423fb6314b9b68849de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c288bca3eaa8bc885706c2f0e5ab4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5651f0a69ae3eb3e978b0d29b512be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153cc16fd698cf492aa4f46e5734d29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171757749290261618975319ea0979eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c5017579b2b414772e04585883240488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e54fb80872912984cf0ae60d4ac423489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9c5a7b28a9b0c71f428a751c7b94a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd76f03be50c08e61d2e7bb07df100491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4029a5414a51507eb587bf625447884492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ac55a8824e58b1855a67763cbf5f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e6647df4249bc4dc2b59cea9d2d62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67161d62c889b84b53364ee2cfffe00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1c21717390140ebf7113bb55bb7ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc86537f901785c4e04f85f471dae0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d13146dadf93a52da5f318ff3f2a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151a9cb16cc1f7682a085f466f8b8ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823da64f2d4b850654d039630d357ae2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a1e43c475057a5cf7fe3605bd695a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e7c920bc0f449c99aff31b2138d82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952749660f0bbc6f0a85b6c7463330fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea585e102a2b740310e98cbbbba2e120504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2237af3d7550366657543306d909d4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d89bb3452e725a68629db094d6ce7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69664e3020d854e186a02ab437b7b983507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae103b1b3c3c0f4379ac013726cceb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321e726ebd1fef5ad8d0dbca180b4dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7204f2dd5017d60c1e46e5e6c9afc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93378b58ccb11ad623c53f933b7aae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068020cd7bbf91c7ea00aa5bcda1cba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e56bdd79fe0bfad7d27893259ce59e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657041807204cae4a33f16d66c286606514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fe148becc057586c09dfaf891db8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd28b4b2d04c0d7a9aa74f2e0d92589516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0413c6e654e168bd8961a589f04058517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0158083d60f6d9848ea18a8a1454d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f577fd44adae46c27230e87025162b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b574e939e7c6caabe538def5b18d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be8f482c6e82c82b7732c99b93f3c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef55286382e669a7f779d68fbd026ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b3d6b1f3f2f3b2e4fc0eb7133669d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c7ff49f5f297c51d312915174ee13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95444ed974549c1177f748e935effc09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7d2e0af9b4399e0e511e1cc11b315526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efa0ce933f7b2f52416166e273b49a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04a20a36594cdf54b592d63d985289528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e5401f5fa786ab24303a1151bcd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3332129d92d95bcb625eaea20aa1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00a9f1fd80c4395b4ff3a22908c7ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de51fa07677271f90c7a39c8cb84101532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9abc99457c66730ba1f1e3c5049067533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba39282e5a5564747b479757f48aabe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ef4651c840359797f26a6d54ddda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcbc94a5514f95d310ff3ba05fa6f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d07b4c16dc6ae03470dc320fa072c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11300b8c58a93f1c390d0b152656d53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5548a4ad4413a935eee5f851cfeb51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb66caff8efe0530fb037d576e97bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091122e1e7be1cd74acc54e40ef5ccd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d888294f497531899b4ffc3d8b62e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56650938954cdcde82668d226424d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e1ace6c8c4f5b9630bce505031bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b79654678322086139c6e619915b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006b7b9e08a9b1bd3b4bed7ecdb6ec3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab271c0259907e564f5882c202de45f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88f0d0a2205f8ea0cf746852bb4ebb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c734000ba5afed802562cf829586897549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e781c812c6bedd506b4f71ee19ddf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb28561b28f18f96d6ded7a08cbb20c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1178074c3e9b3576d154c21cbf89495552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e3174fc747c7e9aae2ba46374ba68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f036150fa94e586e2abc0f7c3b17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c437ea983bc9efd0a69a510501599f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481643469b616b078318fdf001a3d1cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c387f10fddf7444fa3f56e161e46b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209c1690b7884b4b18c96af88366fcc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b02f84ce11db33b02dd84604b22b11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a807960ca5d590e3f93c020c9eff11a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42b7d2175f76ae9025398e3c39cef5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b71d08d9b4f3a4aa9d86dd0b7e988562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9792174489424fffc063bb3973ee5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e974b121d41df6080059f87765358564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62930dafd559285f9ae40a8491059b3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e8531fc76d4b24f15204d2f427dce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1bde8154fefce465f21a72f20064e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b5f6c0884bd82c233ce415b917d60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b7ecea1a3ae192871a868abca3131569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e81fb6a8fc35afbc278c723f72ca6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9596ecbcd996961d83e05d87553653571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd9014dfcdb7e3a21fe39099a402c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61120238e74366658ef278a845fefd24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7dd26d6734224353ee5b2c391bbcb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c8c31aa3ef27ce2a8e4c415b721db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10abd81f514891567d014a13ac84b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04659c2eb272e3e0dab3ca52c6398577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9660bcdb9749297e2505e3648c700578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a013afdffbeb5a8dd2b021bc034013f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9f18da057a657611e99a35ffa7dd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f220cd3e71161bd7173909b2b6fdbb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6f471b6efff188c30b1192f572da3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4df8d36830853c366821f570bb69d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175de74a7261a5ba318b5c76fac80006584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65154102c507fa080c592842ec70bdf8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97374c9b3638ca0834a3b71f1cd5c4e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63115432e221220aaab5a679ec5820587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac138dcb73f33efff6f650f20a5e1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b48178868d326ecff4c5decc25490589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a557c4edfbcba0a940678c6961084e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b84e583f96422044cee0cc59bfc55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1215cc52061c0c6a12354165e2243e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dabcf65b38e735beffa10f1f57b33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657aebbfc13867d994389c809eda985594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f2b745d29912ec6dd28674a6ae740595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20985bc0b148cc52b7afb8b9f64ce658596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926ed7dba007bb71eb72532665d31a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2e48a61c75703d6ef98576b9b459b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3895cbbe8f7f580b60e7205c6b25d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c5a4fefd6d53ea13afe56d74388d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccf67f574779a9249c508c0f274275601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5b530c40f6309ef4e69e17428fdf8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c327de2b86cf135f9088ef338c3f942603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33952edcaf11249c5471f237a9df6393604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bc4df575b917a698aba4d2cf568f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d26d42837ef31a0356948d3c066009606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55874630f72d335150fdef51d14b4987607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3689a066f391989987e3df22a7749608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad6f7b675c30a5eace86a3cee964b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa274f451ae38dd43d17ff098f1e20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b376b65aeb1f93a3a8dbed880e9e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c5ba1953c11e233792911aa4edcd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a863c2ac1293e111a64f2bc67d6ebe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2075e2c0bccf6c5fd9b46e809a440614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc4b7cfdd258eaaceab4a087f8ac1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec570ee6dd78b9e86545359153e4cc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c22e560ea0f9397747e7dd6f5acf86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03966f53045736dbd48f156337752c93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4fac709ae6b14b4de9c4ae19387de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62722922b14c3edd2b05bac4c514af1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb58ca20d45e6f7be002d66b2ef276621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02e976819abbfb230408e63bb146f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1d98cb386a091bdee2e67487e235b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba758915a816d6cac384900908a5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9a3d1e763e9638bd8c0d7a3d71e61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f5a62389bb1e540b098d749b4c13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5cd55f8b139ec8c654ebfb4792163627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4a5a657fc1bfe8c4c3478baf9cd1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1590f007940ab040f39fc06d306c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac392f24a64507418c564cef921b96ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b9b9c244fb83733776b84f15d9425631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0323dca48dceb4facdba8b8ff521c74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4ee4e94de7cbd85894614468a1893633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262add0495fc51594ae8e250029e471634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a7e97234d5002fd2649acada517b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad15bd52a4bf032fc6cc1605b23c2ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca94b2d0e8500d7b1ba781b1f7258b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d4bb07a7c2deeebbe3ad77f1f02b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f341dcd9c02626bd8239d6720f358639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed6fdb27ccf469896301977d08d22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd70f480ca84de59545c9636e72d70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b642e3e11ef3889431cdd60a5386196642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff40bc02b3cf9414883adf2fba132b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d626b6fa4db372401fe619ae7492644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd538e279a298cee455abc221fa46836645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ca72614d31e61da474868a2a8571646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f4d403799836f77ad3ac63f48bc6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a6021d2af8ef85b66ed1b710e65c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c244fa046a91b3fa0d315b55fff9aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2deee6a15b3f140f644b9500611f2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e262f95d82a057f50fff74d9d6d7b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896efbb1045821b4804f491c3145a5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff013e0d1caa474b6385f0a621694e01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d861354dac404086204f9f9ec9387e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d963b65307e4b465e01cd6ce58d4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb624efe418b0c8f772a07d7de540932656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f82a888b3f5cabd5e403685c3ae6d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ac38e9b6f172bd4d75ce76298eb60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b728964b5c2d2a92a467e498478cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f3e6d6e6d69d6a609397f475a327e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8035ccdc69e3a71a7f9a298645033b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8faed318bc220109fb7337193f1837662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b219ab8492b6981d5058e8b5087d713663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a03e9a72990a0257c6b9ffbcceb48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e76e494e8d5bcb06b407a7bbb60e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c96266bb27099a449c6479e86c8c11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b49eaabcb1addc693ac1d4586d7b5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e462234560db49ff85df701a55e927f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310f690c13e79cbc4c04e1e398b53eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181a77e85d32d7b566da7460bd5c598670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5b20dcfc3bd8db72557506048b3fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175706869887525939d77f6fc1a09d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f665a5cadf2b0dd1012b9ca309576f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d8cd7a4045d1dc31fca307138fd70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be27ed988ebc7ae8080978ccf8a98a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffd4c9895d29c0a2765cfbc18b8b33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927b8ee6658d26a24ae4095d242bd14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f707697f904ca6c30d5c6388ba755678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a6643d513e2fc4482568c2177286f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64234f2153ff1ed1fa9f4788084c14a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fd4037d4287680e4621232fb4022e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c5da00cf92d46d9444e0e697cb3b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7194ff06793cc9576f2d154811edb1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafff84efc0dfc8f7350a7225ee41d72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd320fb8627f83bf339f4ff7773335685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a70ae77299d549cc7b8921c258cdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadb242e3279d856fabdc67817d0f01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81ad69c5e5946f7d9fe40cf5f5799688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea255ad663a86371b8dcbd3a2409c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d123765f500b73eb99136df7840a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3e0f1a74b598d610e55eb2166afb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550354bf8a0aae496cb1738cf17fa2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bbaa6111803421b3283f7fd677514693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cfe65feb98494ab93819acd2ae279694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d60d500243c874ad5e733efdb6ba7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a29d12a4a49dc7fd7e968ae7f50acd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de99552f5938e78ce1d01254e76e6e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233591812ef206c9358cc924ca33e4ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3f1b7a57e25696aba208f4d54c08b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9e4e455f73f6d0a314aa40cdb23e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f70e5ecbb9495d22ee4414497dd6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd572da2b32d7acd142177a116f420702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f724692463a0ce72d85d8ba0ddfa4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982183da3800d6995cbadfb96f6a4de704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1836e05633c46ab8f68a6a90f36f4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be63953737a8849201e20784b490071706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaeb7cb707119df9163d933a0b94f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510763bb83b2c7469c89e185373d29a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895e120e7eef5c5cc2c7bf3906df450709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a7844231fee9903737cf0225b483a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9edef2073fc06fc03ddf6772751a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402702442b44954195cf4371737d48c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132462e72ada61607c6e79bbf6573c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f4b56b176c60bd83c9c912953238a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865e75a1aedbc7beaf9f54585a68f0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0244040ea0832764bef2f73e10d54dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c24df83db865900cdcf52e6a519ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ec25b2fa26ef423c20ab588ebb734718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc73644fc175d20d969aaab3427241719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b8b1a8aaaa0f496c32869b4e03406720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cf6cc46222190d1063bb00d69d3bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89f269e7c3a5cc37b8fec4c5bb6b91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63db6b5d57b836edb23631d4141bb6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5378b34d4df0d7fb7d3eab09c08c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f0c244a973d8bb0156401dc455ac8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433296b97e2184697af372f4718585c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f436e4cb42bee7180064c9b954c0721727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869fa86043771e41aedf3194fc477d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016962fd21af23a6319f73b14b88853729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd22e1c3f209692eb4e36ab6e1d4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21010d45229a4f9bc9c3d178aedb8699731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2120fa0c2b13d9fcfd5cf36fdab1674732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949c7e1455dbb82908af16e0ad554e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b4b92030164f76488bf724d04f538734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca7a1cceeafd1369f7ae121e64f075735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ad37684146a7689b8f185bf5f3f9a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b9d13aa9460f99917809cbe267a85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb4ea29622e30fd296b3384523b8d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87578cf9edc4df9de7636284abdb82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed8c359533c6ad2a4485909c46c56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c16b9d326523bc678b5998953d296e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d5bc0a0c5f87f10011448bdc3f2f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfd9974cbfd65a92cb4fc83f7f2718743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a1c868fc5b367a4863af9c143e3a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a0fd1ea331005cf8e0bf1e75786cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07e866fbf8570bb3b33404b41956ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ed090f0dca30e6544d9c1b66cb2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05677380f5fd656c7b69640c77b08139748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7facc593eee0dbef93e2ff98cc1f5a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a7f751b3c3c90eea7b518b677b41f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a3cca313f722c10b2ae9eeca14c1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68586c9403132bcb2bd2fd47d1aef1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b3a423a71cd2c0891744120457fb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088a44c21885bac0aad5b46ec335015754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e2995abf6b3be7441fa2f209b3971755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df798e18eb2e6d9d09cf5695968fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c080a0465d504c78f35e71b945dcc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b50b5e488e9b4357db3fab0cd2e02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456c5df1e18209890f8669705006770759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ddb0f64ee2830867f6a99ce975504760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e331b6df32723e582a411c02bee2e44761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba51c6af586337b134e834d67d79864762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cd991efbce6434028c7cb2567fb70763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b75e0d758255fea9ccc50e6f26ee60764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d632cc6c1f670b0665cba59014d4dce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464882310d3702ed095765948dc412b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5eeb601ef0bbfd48e781c4b57e8de4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1c98aa67ae69d0a06a55c7d456e39768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f7a43f5afb181815473256e0b600b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e936612889f2a00689d339b0eb0d11d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e786b5a9e49f810fcaf504903d46f68771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eb1e71d92805f9ec4c9f0dcf23480772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43a6115f51e1c06a60e0e44a615c2c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4473826570e3e47b3477de45501c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b376de81ced47127a462c940bc3b2e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95699e5e982a9569b4b83106e7052b4d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0f0c6be76a5e3001b6b853509870777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1c901d343e535d1aee49d0b67e60f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e65baa45a5f9fc92078277aa15879779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d301a63886b0dac7d05532e79f124a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13bd69e3f9caf678e9399d773a44f3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60b9fbf713de9e5dc3fa5acfd5e4be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a85882cd57dae26c2e78ecb9a740a1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b51e33e1818f61d30d6813637eba33784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924bc35668dc579dc57d43aaf42a9d3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3f917858d98a8b05acc840c1c9651786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a16187240f18bca43a2855d3fd0baa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd35983edad9b2f54aad1be158e83788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e75a9f45d1b5f6116768f6be5a40f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b7b1b7a10161d8887fe01d3bac38f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54055d2c9b2a7f2984fd7e5e06c1df79791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fab34cfd3f59191167a984a460d184792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c36b1976847b97f7b7090957c030793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b52ffe5e6d004620090ba499b1ca5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287cac8548a6a60a12b2143d9e24548795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef28ecd6c3942f6afc23e0a03e8959f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ade7d005a4a0a61726bf9b66c86783797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d48ddf76f88891d4d485b16e856aa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ca10a437f691601f9b356c3a37e59799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a4a2c29513da9db72d91cc0423f59800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8566cb8159dbf6d6babc48d2701b72801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d661e8b3e1afa193bb7f2811bb82b8f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87694dfe6a04c88c5c30489bf9cf5010803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184498094c622044eb1cdadc19eb131804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59602afa8b4c9bff76a58a98f517751b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c107977098272b68cc30e45e1689a1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f589ae4b5614473af64bfc796ddbd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7adbf2afb5569db363a71975ca666808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafecf36aaed05dc6071e9173e51e0b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01c724ca077c450625935f7c69837d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763d0092f5b58673694179a52d95f5b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294a9e4370fe21552df5d46a74453c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364012f7e32fb8b9139955fe9b6dd2f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ba3955c347945077ad5a602f16d97814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c421526394518bce25883ec1e0ee5b5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96b13d03ebca93a64fa699839db65816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323953a79592a9261b6b4166aa38bb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa572399227d566a0306e6a30a12fe2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8c3a30053b670dd69c8b375b1c0a8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba365c1b772d1d632613a8b6f2995d8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48198b83530c0c076d7efc431e367a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b583d53fead40d1ab7404b79fd8f1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1feb1edd498946b91feaef182428c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f2edf5c2c2b071013f08f7288744c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7711460b4ac37ea5d7359dc33d0b6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97db3c211646094a3352067fb1d409d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8eb7a71d4c3c5801b666095356727b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820ddb86cfd4e6c3f60763327199d01828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f18d9d6668046093785868a2f288829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c31307479f74a21785eae3a9194215830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a66fb663f6068131aa9cc3fe581e1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bd0215362286810c5f12592e6efd0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f258da20639c3acc3020b307a0b81fd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e9b415c876e2cad0036a9ad0b069834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541682e36fcc1006c58d5d298ed7373f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44232c310a384d69c8abec3579886201836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47722536c1403e84db8d6b0305095f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65d9f0da5cd94a8bdce3ce4a72dff2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d216df84d2d67fc704a26876bce425839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228f0b4092464cb5155de48b4be46f7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da25588aedfacacf74731cf38cc0135841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266d68efca93fa7df48d9bd27a764e7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10564dd99172ecb89ba9019b9bbf4b5f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755771d312475831d3e5126a3b9d739844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576d09fd2f41a34d12f69417da3bdc2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516f5cc99799cafb88c009e4cd1aa6c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a7efdccfaea991ade453d6e9beade847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c63a4c8137711095d0ede708e39fa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cacaf16dec7328d68c55da6cb553dd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a388458ee56797c15addce5eb36dc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbd4d3b080c03ec0d99da7437b7270851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a3c0d64e25911f9ec80b311312443852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456216e80897a7d441fa723f8fdc2ec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd67f36c21d7f32a9c80e4e36f07665854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f81aa68aef8fe574f992b3e801c389855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf73ca673247fd2c207bb7f82368c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caf19e98440b527bba7e54703157e8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d12785b1ddb2aba151a3a54edd64fc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f9687a6a41c69c3e6d5e07aa758b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51faaa09c0f49d2d1bfe325695acaf8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107a333846659e7d147f9cb768f4697861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eb933e4905f71013ab26673d64ca7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497ff157494eb70a79f9a4c848e5f8c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f322836a06cc239b8c7b7157db8760864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453567f2a3f9ddf9b109dddbecb63e6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cb66d876755e29d2dcab5b7b43d32866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaea0cdb4f1c824553fb26edcd1316867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4957782dddb8829ce3f7628a9d6fc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdfa9ffd3831ab9fd8eb5a475f7292869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba6a05cf7bbe3afd1020b43610be3f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3730a5f69bcc6c0ced8034595f42bf0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ebdf85a3aeed7e605428f92d8883f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661a0c109f2a2e28aec789325c56171873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7046436b9b054d7387ec2832296bb3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5d603c6ed2fff5f91b4bcc80b4fa8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c241c12d1422ca86f4ca5d57d4a20f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbb097a60a97122f9300f04ca40414877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e426efc94cd84033752fe0c83e80f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a45f86f9063a3df9393526221810f6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2384d5162ce578d63b9ea1a6e456eb9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5677de60b0d5635696e9011c68b2e66881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8405881d8a893e15853d1f070dc013882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4000e8bafa4e935d22840e3f5e9d238883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5e8c2b833ffc1293792dbfd1fd080884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e5f72b2b3f2616208a41e5be1757885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9989adf563c65c932ed78d61bd255886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e28483c72e42560494dc68900fcc8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b09c4ccbd587fa4b8bf4a690956893888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691b763e91e6e49c956260c72d69113889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415774803d9dfafe23a2a9a8334a08f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caee2e83117a5ede17e5bfacbe4007891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a37fb96e04d845e4ae27d6788b90892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f7ef74b93f0c1938e14d5420c8dc4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e38076b4377a8996eefa025859f6e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d91868abcf14e5553cd19b630e0b4e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae11a2d323353df52f3c1af55e117b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b591846780148837c84ea54aada498c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129381c478cff71c32ef4542d31ed679898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b818ad8f4c0b55b01af536a8a315036899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4477c70789478670188e4aebe8f2e6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f3e00e527a49fb450deda3df02705901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bf7bc5306bf1dbd9649ac2f27362d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f304fb9b346bd3421f17417b63909903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2315f18c296e2619cb113d82865967a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ae9ead9c7fcd5dda808bbf9f9f7ca905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7df0dd8e769849818875a8d9876f4b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb2a0dc390e97d04ca39a8263ed5c2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230969a91db8340a79a0a342ed3c94dd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367729e33da89933c684c7f290967667909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b8c5724bfbe342b8faefea2aef012910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630260756af462131c2720770153404911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ba03e2cdfd0961ca9eaa38f6be540912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a634b565f4af853923883e8e7b5f7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc089ae42602bdde054bce569a3aea7b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399e5c011ef75d11a603e8e27ec2769915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a613e83ba25be78e1f82e853706940916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff107a4331fa9ada48ac0fd3d0365971917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cd7c4d7d6482df55024c565c79299918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049754c53ad188d0415159a0c6a3a21919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45d2490438a1368ae9a1db644ca297920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7be211152acadee2bc8394ac403a0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b43611a84cd20c9f4533d2ba5bd012922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c20a4e314c6ba15d676d1007b0bbfe923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d895aecd6a9883a331c2f2836ceba924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a8c0e383708994d6083a0e1c66ff925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f36860865cdd0cf651461c8dadd328926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea4a026845c8df6b198742f21e05c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc521b2807728ac731d3cf6bd96bb5a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5691a53cbdbf3340e757b62c8fd57929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6da573f7ba938645381ca0e9bda20930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8fbf9e9f7227faca2f94540797498931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ff073b421c3483fbdd243d891dc44932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17881e540b97f4c8bda0d15c16c0063933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b59b7e76b4670ee348f2c17972e14934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13982b2bc2b17b3b07d43c9019afdd9b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086691aae5b0d78aa72ab6e82fbb3a7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4ec716111489608f49df3debc0e9a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b94fcc020af8602a6677ab126c75d6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e218b575e493d0ddbf421ec2fbaa0a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b3e17822318fb9f16be0ba8e1f69940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ba18394b8189c8c291bbc35ceb19941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0430b2ca0bdebd95afff2ce58148f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accd65b895f83efa8f811d8677092b9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde04a50ce85cfcfd4b770a9e91c26eb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b17e2e079d73ba5f66a4fa182c855945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a22f5a85e0b68cffa49e032a3d128946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abd0eb18b02bac9f38059fb6a84908947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53642933b762eb02a418ce04544de05948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042c128815cd7455b879b4147310245949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04aead7f48b337d8d23db204a88572950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1f8ae81f24c2adc330a85e7413857951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35d8830cdee101a6681fc56a4e773c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44ccd4d4987f3d3bf807fa79886088953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d4a36a320957e1ac444e429ba0d6a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e13ce91b1f49d9bda22e102848b67955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849086796505384c8db2002d5fde445956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca5e01a954c8bc4a66f17a6d6543e0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e783f37e544547e6f44d4f320a5b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1a635be5801ca20e7c6da912e0286959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a2a029cbdb268c937556d3791f983960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15865392a88dd19a60b58170db14af7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2ac95a3c59ae7fc64a4fd20ad3711962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b687db0ea533daabdba9e7dfd8e9422963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49453d2618db78037036a7d45bccd05a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1ffb4af2e425c2fe140b62bb831ec965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020e26bfe26216f077e0f832c8281dc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f0efe5b3670a31495aead14914316967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c46361217a5e67aa370a1db9eb7f3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77f19e4403b2c1d4aaac883679b08c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a1bb140af15a87bb0430f5ae2b574970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0815c28a158e257d2c009a8e5ca032971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98421117b4b8584cd588b9a3afeb9b70972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c48511ddd3cd1540b8aea74dde7587973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153655402052d31d92e56d94fee60cc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f498fa6fe4bacac5aa549a3fa2141f9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec9aa45531cf373243a41bec287c62976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dd606456ed3883e3b5ae0f632f3a9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3166798c69f631f6433753728374601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd9d41cf62bce266b8b346e1ed32392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c55884c55f6487c6a5a062356be503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa7c571229a62240dddb2c77a7c3f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813d2dd2fef44043ba2df4376696dd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd05c652b12b6df1208f7d247720a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db3e22e395114c5bce1258789ae1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54175234f4bc896c407651c6cc2bcb998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c98a560ba88b35169149fa8d87050a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94188586f147254178a35f1432e11310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9b6794e17c53a125e66167161b89e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a22edb915048535c3d03f534aaa69812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d348cc3bbc83f82457970e8df187213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebdb588f85c4adcdadfcacc1b1295114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee64a5fec09a815de6e8f26492a02c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c9296c91ec802d909d8f3be1d609116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7f60963c310be12da6e9444b7da5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da9642bc23aa1ada9b1059665422fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287ce8a6dee72525d63d689d0449d6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d737d88bc3b26e0e5e1fc60a1aa9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192d5febdd143e8a51e98d4af7a67c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd557748915f3542cce331625abe6ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f500318dab50f24ece5eb187f388d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f464c2ca49dcc205c893a17f8cfe43524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef123a3bf16022d79abea72bb3d7f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47b0c14f8b8a419948976447d961ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c1f1ab25e8947656d36c17418591d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ca497c4dd4e465dec8388d1a467aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec28595059729fe61dc7d03398499e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d95795c81b00f261604890f9b567f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689f4fbf383f811f7ca520385d4ba0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11552ed3537028b806b02b575c3b3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88339f49a055ec01db89c627c737cf4233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0483c9b7832719974e0f1e3b1f88934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8dd1845548121d174482f73b0a7d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeb19b2e44daa39da5fc33a18953c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902126653f841e15d8c976248bcb7e1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb8a950691655df4e8386359e689bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c21fa82c2b04a0cdb6748261ae646c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b5edaa24292231cf0bacc854a167c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153daef07247fca1b8327de6694db73341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fcc574a704256e4971e0ced5b223f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470baf11ea7b12792960194491df83d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012a378e44b57e38c7308899093ad2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae80282730faf00e41eb39d242167b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2820c92e58e82069875391272d846b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fd1131d6a38455e76db43ac09111847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023433f8b8081bf2aa00daf6a6dff5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e1c8efc81833009b4c430ec52595a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc209959bc9d4d58ecccff576dbeee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd7643d75627f64b8be11aa587f94351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5a27846755d15291712de30238c1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc52c52fe98b3697d7b5b0b5e3b3bf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8df131203a58ca2b5bd7421d9ce52e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f8867b8ee8a9922501ecc19c679ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52c21221a85485eb67dc83c3eb220c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965326c8a2d3170e3fbdc7255221b2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27f26287b9a91a028d2297162c0e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172fbf617179e6fe973c3a5fe14639059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcb74ce12c391cd1c912f374e2c81c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeac721976d725da60e45f45e555c7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d632c10859df2670cbe520c4e286f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933afacf5b4f4b407e4869618c754cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88311362d40b32bff76ff5f1c663b9e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b6ade6c029a876a996d641932cd3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51c7de5845053b0778cf9150cef4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ae6a07e92a7e295c60f39c3b2144767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a45a1613a678ede27d70c6c7e399168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7560c2b1e05e26f7faa3ccc344b67169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a9a3c6e6bbab3932c4168c15603a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba361ee164ceab3a5a9131d477b4d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe12bea03e0a6faa6cbea14d2f4fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f07852fbdfd02b94f2059d0362aeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ca1b15215e9f29a1e2e5405fcd3ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e3ad19a48c7e4898c6b9e9905071a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6daa0f4ab8246d394cf6cc3463768e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cab49848fd56e999fb82b8fb86c4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a0a6e8a462d494f4713e2c772868f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c3bb7d4090750cfbdc979376034b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fbd6fa1dada51daf76687349c25ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4932b39531aa5c72ac329b5cbbe710b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5125b2c12787220f243a82ae45ce482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3907b7366bac6ad1321f75119481b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ed444f8bbb1858fb4d9d836e8916284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65092b089ef27d366afc2817316761d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c66366e45d3c90d3518bba5da6925686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0fc2e95897859ecf8be20b7043fa087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef7258ac3c0acfb121c1634b5e321f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50d459f6e5e8af1f30fafa356190189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730cb144e82f7f3f9d1d6271b2d509990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764eb7622c75d86504899c4f4026e2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611581544bff15c86c1334ff77f5617092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef44172cfe011c8482a0b71720461c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6de75059ee7f6de26af3312e89757b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3f4a9d9dfda00d918842ccffefd9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da92c090acc25d5983607294a9dacc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101664d2adda121262b5a6d4035d6abc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0a44a2cb7d84c1c8437b0d49ca52a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acffef4d3f5bd736a16806f2e55241399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b7f7660b4f0c62be366ef22ebe9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca5a65c363c85fd0d1c56ed1b33736101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e60ae996ebec85ddb6d724aa73dad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831ee4d0cd0eab808f9b99de96817dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c57213204555ea4e8d38032dcb5bf2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d45235f6058b0a43d446b14af0f6c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22724636c776dc71c4258c767ac961106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3a3202d7a0ced7f545ee27edacd07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa6178b7d5a3d49f8612fc2c605575108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944acff77ccdcf9d677a395bdfec2fff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c399051dcefeab0de6c5fdb9a14420110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47178526c42712e3a47fc60a35e6ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f363e7bed58fe2979dd33428cb47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d24c2b0f75bdc0a811f4aad127452113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cda15a16db6b8efe9dc62e0b4f4c89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdc90bb55092ea6738a957169e51f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aba4de30feb7f45a57144a6a173a22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a100b31d59961f886edf00c60317117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c925b6f394e2cb71ad27bff081d3bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3532d28b94fabb0df1fa9d8adbdd2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80dbd54af27ab70c80acf40a091049120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad9fa406a3b331b39edae7c8c52616121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c623c0db718c1f0b3074bb896d3e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af14836e3f589e10730210683deb4c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5e658468a83ca99df43f49db5ca53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7365d2d37d8130af8c0dcf6bb235e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5884cf5b2384bf5ad7fd1dcd8c54b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6912972754e8532cc5bf2ed852bc9a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697656a615c778b0aa35592fa8c62ca5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4744de29f161ea324ff1b23fe12bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc96050e788e7722c50729cf90630a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2077be6a4f9840795628367da835a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1c1dc61f89a754df8d7333bad6415132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24552484f6bb2be10d5d078b7dbb8fa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232fd52e8b6706120871e1991c228d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e0594445d02c4251747e25dca134d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd3b6d960697e1ca70918f9b1cc4be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55999fe06436cb6ca0cc3b1de7d2afd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063bf09f098d0752f245d40635f86cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1388fd488175b80741f3ce325e4a6f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a406bbe790808e013984d971e902140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197202b6dbf9612fb6af947017a28b21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673680b3df02a9bf6ac4f269b0db73c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f398ad257e085d1a04dc5852ba7ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7fc18e1afbfc0fb44b8d292054956144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83737a3be1478a5d5620f47079ef8ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0e2dbad55d5bc484e9aa280eda9a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d454b838e1fdeeb421b9455381512147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006cb2ccb46211eed4f8b3d5a94eba6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d9ffc780ecdae661e982597cce4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d0e4fbf6070cddcfd7fcf61ef510150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851af7e31dd88508d436f0d3e74062a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfa13ce3fb87ad3e643303733416e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c2efd65133736fd0982354bd8c09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1de992ff7fa1fa5d8cdf0cf70806f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f13b35ce6a0a64a0b65e707f34efd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b08e92956b4e62e5dfb4646d7469a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9b6820d3bcaa8bb42ffd153840787157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e31e898b7e85a5c8ee61d2b49956a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8492066a67a46a2bbd8de43e5ef6196159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84960e604619817f3660385ec18d1b82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225420a43fd9b28971ea4ccf69c51968161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e37e688c3e1c3e0499359e8421c7d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44dac63bc7c69ec3cea0055c43eda8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cb34c7b8f658b7a56a8232a439d0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afd11ed4e75eeef908108c134f4202165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065270ee3b08286c9593c29a7dde3967166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae1813564a0798916ef125dc87d98167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccb1def09017550ba92bf230254ade168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51beb2844a6b95dadab611eff5393e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3864e78d99cc1f19643ee1838ef27b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb34d74a0d292378bb26f2dfd93635171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9601168a7211a411e594fbdc9ec1d63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a270cc186fc77810a342f1164637173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098335883335de5233010b82b96e936174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a66ee9f0355ba936e2741747e13b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6761015083295546c42922503b65d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03d359ae7002e2ab8ae281b6b6ac7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcf1bd01d6edd325d0201af19e2fae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a136eb59940eda9447311386b65ca58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e154bb58d88eb73141e3f5944fa8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59fdda17c124aa34f8122a8b3d2412181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24d6a9aea907f54419a93ca2b87070182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5defe3f8c03c80f8590d1b6b434367f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf3ce613dfc91598bb0c707e5b5af1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e398a8534973da3d7a14c877ab25dea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa1dd67063fb8291886fd83ec6612186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5c46f1bb0dcbab3bb987105364fb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b3c3c169e69c05a1cee11d58e39a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517b9dc4d5c2ab41087c5df4b5d27e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de25d849b7a19df2dcdc23ca9905b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50efcad656ee9ea39189d88afde87a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa144650e879e84e26bda3452023ad4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3155a19914bf83d8f417db8d8a8622f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3131f99273078b56d72e38bf3ff8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886d5ea499048b57c837638af50d199195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36f79060b7fb83046468d8bdf0e5f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a67f8c045ca333a5f1ec8a495ecd4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9d27d7f66539acb5b10bed73655c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ad70a94c807fcaa5fd89b3ec815b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dc70457ebc88079abf3014245e22b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6d2d5c4b1fcbfb21bd02c634f9689201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b23ecd7d4f3829f3f6a3365accdb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e40b231043be44a441b04d92f6ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61e2d40c6446acdb0e2978ee54f826204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406dc282c99047f45437903f445550d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f68ed2598e9e45d66742230845b48e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20e59f7ef50c8151e0f6bdbba23915207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9440a11618947a419251600fa53915208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46193601587116d384f5cfe7326f3ed1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158abad51996db9215786a6a0a711b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdad2b7f903cfca755ae24f09d62e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9814652d06e96570aa414ac0b64e05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cc3558d7e4582ad3e7a209dc74aa2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bc02136542401bb88e9ee2ace7340214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b4b5e09e4e3ba56d76c3c45508780215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157886dbe98684517adf55b068f0e58d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862364833092036fe1b275ab2ae2377217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79625f423fecaf0d2df7cfd48eae2fad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222abbb7c38bf5b2bcb8bd2b9066e0e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0705fb7c9e295ce7316968d88658bf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d13d1a50e41dd4e28d63ebb0245abc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31f9f610212ff546a4781dad38ad45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee8dc8c0b28a0da895f45efc6ea385223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216972a9cde3d441fc01b00772662762224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a2b5a369a72faee29df0055aefb67225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6cd50815b79464b98036797130dfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db65eb8a719050dbb7831571652460a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e2dfb888eade7c0da28f06d1a07e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718c348754b4262db6cd975bf237dd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2392f7d5ae2611366e1d390cf16395c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc039da4ec099c044f3bf9c09e301c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dac70b7b479ac3680e430bf4554c41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f6a692f88a8ab2d4b74e61d81d5e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3ae6d4fcfc252681afb513936fda0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0b3d9cc84edc5827a3611a28fd636235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d628adc10c840233957c5532a301b49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42a2df28b13043cc73fe393725b599237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d802836871daa1992766322c5ec7078238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15979cca278d876b43b4f8d58a510239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba3cae40c83db84514b72d263543f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdacfe9782cba948f34794e3cc93a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf9f73068145373fbc6b270c35779e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932440b8c5d243133ee3840f491321c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37800a77f1f354c7e82ae8e8ca425cc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145462aeb4583b264c24393386d51f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cf4eec6037cd908d097aafe7811a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf3374a2546c4caa0815ee36a4d02d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52303a946915f2765d7977bebe48b54a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72316f61f91307983fc160b4516646b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1693392a0e30b4e379a8c2d8b17bff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b53f43ab563dc980ff04065898002d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a301099cde64f10a50874e23eb61b6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a98b7b77630f857bfd255fab7783d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde07ef12548a2549e3b011aaa71d079254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0074c9c63ae4b5f731a769f8d6023b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fff2b26cdf495501e44957c183a45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d11e102af50fc641930c6a20bb3ecc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9f7f422e7674452f09f56799da5a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd230f5c3f70e089012e68ba41b49f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65becbc520028979d2e8c7368f528317260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a57145c483522316759fd199de5f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab7025af7a0906581a563e412927e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d638025b3d6706aa839ae34d3adcca9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0fbbd4ed0a5668488a08852d68f9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e42d6daefeee41d6cc751c5af8b26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab63fd322590a182508d06d3846c53f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002826946a501e3dfb56a656a08e22e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeecd9a52f07a10d314c93196194b63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea285d0b8d78fa129259bac2fb871375269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acd84987bc5da365844db506c0f128270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7da9782eca05fc3db2f7a6cd5836c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e776ba276e42e4eb081cd478c403614272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556960d181e0db3bea0ceb7849e678d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192c3acc4f3bc52bafcbabe2c197e48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21712e86560272ce34cc4a851cac83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9294150d138269df4062c1bf30fdbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b87cf57932aa98a9012437bc68e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c13ca174bf0e22d4393cf5bc74f971278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb2f8238bceb166ac0c88d5088654c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d31009afb2cd57a4b1e30a081b81b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca01d9c8529d15632766fb8379dbb4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26299ef47d4d73ccd4541c7e96bd8e89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814999c9d78c64f21f7a646706a792b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fe6a667d5cf92e94bff53ffe0ce98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530e07a4449956d65009098d2169358285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df2a9bb6d37e5cd8f69a709d68bdae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbded32bf3d3fda2e992769fb3076fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace797b48806c045d550ee1368bf6266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0d835c9b504c66d61ba79df4a536d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75c5697228ee130a6983c2ffb4809f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367229e63ae099df9efa07bfe4935a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28069cec8cd8a9def0d3f2d9a137cb0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9820ceaa7442638df4ddafc8d4376f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fced3777d3a64b709e9b0d96ab5190294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac5fcd8f54d5ceb3ad961e21a94b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd1630c79525051ddb9abae26ca96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee499e22da20f80cdc1b3c087362959297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e14aebf04b460a96ac5fdacde1c1de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5759cd47989bc99bdafb4702904a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cfba43ae839935f8c957b8c374823300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d66b8b9c1765243650bac008e1f91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54179ea4d1ace5080099143bce785e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f91934435070b0189c3fde53eb580303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e48109d29d23bf1720a45e717b22f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f98645988156252100a8abe4837b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e16a1f3388d0bcaa5d038362596ba1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58a09ae90e26db1202248f42c99b14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da9597743b499db50d0eb81fde819308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7e08749ff68f5d08c835152363399309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dabcf27b88c7e6811c9e12f14d77d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb11c298dfc6e231673c4ac86601f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d378e67ab9369fdf3e9b9443550bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bfe4d003adacef8e34130970993f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb60fa40a3400405e867b76dfcbfb0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3ff55297d8b20a92a4cfb459cfaca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c45eb391e12118d0eb2b8e1ce39246316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334a13e8fc0ec0590699a9769874343317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48412c7e8c3edb1bcad48c8cb3528c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab178e8479a57333bc6fc3a1f2dcf7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319315bede65d92ce8154e515c482ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81746189121dcb3c52566724fc36e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacbf537503183ee34509428d7b7865322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4602dc3f098cd70723564577d0646323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdded3a578516d50f15341235a3a22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12881e5ae62ee301a85337725029367a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376d02960aa80df4fb6a9ea72eb31db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dabb3ccbca7c16ad22f486cbe90d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87720d3f9e47257f5997db647c10703d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884828c92dd3e7b0ee63580b285c95c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194c82f518478baba30fbb5190d34b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925207d62f0abd689da02af2e7a37642331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb75ae41c5f15a50d4b857cb8c96d3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c235cc7c7f894686a01da27be1cf0cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719c7259d1e2e66760d7c3babd706d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74717ca316d519a4eec022df24b14d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37958398288759b64586d918a061fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b89391ab4238df0dca005c1090c0e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e56537cc12361b8cfd8c85c0c789338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66243956c64a8fc8c99603ea060eb709339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e27821dc82a7c64fbd5d580fd2dff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369d5ab613c4192edec271c99306dfe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e05ab0c5f6982a5ec7b365261819342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca85af2b6214ed4b3d97fea4fd9903343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f32b3b5307bd6550c7e1a2d6f14a7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5b586c7a4ebc6121a420a4558f33f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad5f3ac6065669377eb1f7dfffb504346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42a6d360b0468802c634a16ff9373347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae854c7ec46c892ba78c90e5f5aca10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e4c683828642a15501e353c072a17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aa0aac222d9b62d81cf0f03da3c92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06fecd0672ebeace938deca38a55c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccf10d652034f71c7f3077f740d87f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377cee694066c8af477b43666aa7c3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa4a7d0863f8d3de8a42df7de4f06c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a611f9f9e7d7de58d68700e21d0b56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beef6d3045ca3154860ec9b457c22e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c63ff270c0054456096f15c4701bc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87c7288df2a40822f47fb31fd8e070358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baac1f10933486e456c275db217e4b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfdb0f4aa38fd6dfd3391496d5f3da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7869960ba92420683f8c6d6fc1d21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c52724a893e2fbebde6d29bbf96e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c38268b8d907926f54dd33c7c40f1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613ccd615ebe546eb6217dd8587072d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1e0f893e054820c2f7238abe7d1ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3bbee2482f6a84bc4ed7572f99f0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b1856dd1fc1812fa04ba0139ca96f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cd2e4575a7487a610539b01f8be46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568b90b00b0d6f93a53d4f513b1543b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a05ce2fbe3081d92eb0012404691b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a64e73279ce1af591324a68d2f6fa8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8d9b2b5936bb0ac84762ca21a146372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9597a945c7c5b6615bc9f44f9dd85e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cbe4925b51531ed80a782be725157374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a84699f72436c7e52ce8bcd2bc5e92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82985c531e795736dd97c1d132301a87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5149a3272b81193085a9e32143eb3ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e65ef5b76986ec8740947fad5867a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04844de752b6707eb7c7e44779249e0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e97f4c17730a283b28cd762e6cde8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c857cef49f25f52e04351fda6f3de0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30824c3a8764c30267078bd019e9f221382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d2a8071f4d5da20cc5a83f444b758383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec7b3cba252fe441b23afd56002c01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014f082916fba8afee7c42c5bbb99b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db197396b20311e7422f1b1ab4ff13ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc7806d9f09701c1a573dee608984387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea21871788341d1156f9bf9953d21e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f79eb06b2df61fa0d07ba18d737402389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1240f39f73f3e50dedad34971066b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2358b36cc2122f4103f09346201a6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467934482817b58915d5f7bc28d3457392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee3c925b1500b027f2282b6eb835d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c5dd43c113e0a9a2ff80c37395dda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d3ac454f0753cda28f28940c0559b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d83e8506568d1067dc7c53809c8107396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8283a75e6e53edd1ed88cb40c5340397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2176b3216d275597b21a3d81dff54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba47cc140582064fab95c5145eb77b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c441cc747bdffbdc5d0a029bd34e00c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8c84911ae3748fa4412c92de74539401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce043db01dba4e12c8dbf7ebffef5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b48b4c5c8e5f4e1ebdb1f048fbfc95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e23b4a9a73bb9b95184857ac8c9417404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bef250a071fd92e073abe59d930b0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a363b40ae7bee93a19f10f6a67cc33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6f7cd1e3b571dc7630ea7a1df4f1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea68fe20511af3760cce4cb92cd7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e980ba7a013077c5eb797c8b542e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed404fe7278f62d1a32269114ae55d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef179da0ba95b38aaf94b6ab82618411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a386fa874e0fafcf5b2764a44dcd6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c933d24a30ac1978a8c99d9fc9d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc729b2982516a031a66bf33d5b2dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ee0494047afff5c5b92c13f6ba460415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce7ec6414ea9f77d02f9ca318f46e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c61e995da17d7b580508a95331a426417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1829981fa245aca3767f93d6b10c46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a078313aaaf4e49205d38eb441dc594419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcf099ec7758ee86cf318a9701bd41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fafe2395f5946a070504db73263587421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610efceb7c16d0037f34b81dd49c2af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9367c2f24c6eebff4882366f440f13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eb058073571d3b814b67350a5639d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253160b635d79cb45c76c74c054aa31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69f259fc4ec32d73c651b64acbc3b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eb3fa70478b7c598c978af1b756af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711e79e78d22fdec9db65c2e8c3fadb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7911156736c23e1e7887a97920b58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f1846650d275cec47142f0fc45bef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49592bb5bb8314422b639c497955dc49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ee0628639e3b53bf97a890fa4abc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0b3edc125c10c6c936ba6c01fff0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8ded66ccb71ee0e600d2164d8886434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd524d47d62e3bf166d5e722c56716435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33fa3ad5be1a56e0df33161e381193436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f502f180279fccec6e5dd24222c520437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bc38e47513def5376532c39af7860438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fbb3bda5444ef401434e08b040dda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf059511ddad0375a54914fd1c2398440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a49c8905a22c7cf806f9585f99d2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a230543625330c92649bcd090aa05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c6d124e65943ceccf9afe24f881f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d6824fce09053e6ca5f225e551564444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b34a02e07074119c65c8d953422e98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48dc4984f109bf7ac1834a525aad02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4e688e5e46a30da40dbdd361fd1db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a537d85f93e7f47cfdfc42f49bcf29d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b489b389e57fcb6ffd3e5c3bc2008d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b190f9ca1e38671318cce46ca93e72450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a1b2a80dd9843346d14ce70ac3b9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ae6e1f6e5f8f832d8dcc725378577452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901a41b5e4289c4d9af1f86ce98f79d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d447dc8d36988d75619e820a398c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13976369b4b504fb14fe4368bcbd53e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17dcb58b5c33691304a2df3fcec29d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1c9542a6b9faad47f23d41771ad34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb1c95ec3df8075088d9d421d2614458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4f07d4db7e8c62ba32517768a76f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a532da87dc9325d7409d8cc1dad531460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728261b4ea44c8b73a80c3830c0e4d90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac93ceef7ddd248ecb8751e5317405462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca311a36ef986d5e63219f0d54e555463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09a7f807f0f97e363c08864e21449c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d388d786aac0d638adb98ab53993a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b60616051259a8980f64c23911c00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e4087e29723437478f302b7c812c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad84d80df5671b90db05fb0a130759468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9394ffb6bf9d81f4af7306da968e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51bd31df87d52e1ad4c199212faf02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e686fc11c45c05e54fcd82d43727fab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf73af4acfa240428868d4eda7e92a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0314ac980d385526ae9b42248663a2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722034c2af3e385e0c98cac63e1f96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a94753430631afe8789f98867bfc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655456d06f43cd2728ab7ef881a902476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34787433a77360f29380367c6f5d6777477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b292a715e3e27a3644d590efef17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a77b6c50fb89bb695c490aa363013c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f1ef5761b063322d715f6ca049e43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9938aaf457a881236b49851f31a913481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f32f87f9592ab03c3ea973f665fa1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0777b11602b31ce5b7a02a6ad40e2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cda08ad037703dd3d71f7c99dc7e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62da37fd0040d10bbcd1180ab9d02e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1133dcc053245edc8b67d05407a1c8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f982ec5ece33f2c64c35950b073e8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c31c1ef495c88f283e4760e588913c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9005109d87e161f25fc3b84746afcdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48c838713529e64a1ae1e1c91356bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cfef1e8bda977f6488bcd65a2eae5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9780489a34db3b5a9dddf2e8cdf2f12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a674c25c877bdd888ba4dbaf0c6444493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70bdd6c036986109f74122b387af96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64689fbc4c6053c8c7cad412704c01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851e35cd7de4a7c112550783e2a892c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f19b9ab56546eca365c338af0d6306497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dbf9d5cb3d11218d8f9332fd6e2d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c45b32d39ec22ea9a67ca0858cea98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695930fc935879d55c9260710f71548500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442b1e5f1015448b8da79cb99288d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cf390f56377b5482cc5ead7047735502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3692049bd7c8374971be0facc2f8230503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2718dd007b4199887dd1434391ea8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7266dcdf0c83dfde66fd2bf8bcf7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5d1c3e07ffee02d1be380ea62d73a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a1e8866253d9a08014ea17c445fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9085cadf9583faddc3bf20ee65d187a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efab2b98e5317859fdae2a52f002d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96ae1f3dc307d90674d3d8ca8d10de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659bc19cc9079bc7a0b57a70829b968511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b917bf4805eeb9d450ae1ba02af0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6da8e320a5835ff0d3f203f9cb796513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2056ab09978b7fffdb1931db9c00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84185c0a4b7656005a444e9205fbd4e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ddc63faaa83e20801a3b3b7eb4412516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16023cc4c99d28a6129a4409ac9eff50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44fb256e11ff3b70e13a3a1ca67ecc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae2b6599acb921bb73767c09335578519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3334eadbcc2b87661ffbffba64a47cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c70a9bf041502ba9ce8735ed6536c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2a8edc0de3552778dab11664f0672522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14881b43087b56171ba216e846d9f731523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c859585dacdf461bb9ffc911ff718524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8e84268a6671ef869332c31c4fa8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04631b17699ec3950cb47d0724c97248526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db02d3be6db325ffa2165e825b7fb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581a1d4a3a8f0606d6f3692b7363550528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5492861672d0a0e4330aaa09444e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b8d51a66c181469ceea7feafdc413530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195acc7f9b1187d0d1d0f4d0c06b9c2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da5b1b263fb9320231da81161b28d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106443279bcd459d5f5734355315a5c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5bd0c1d3327cc1bce07efac86935534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916d2004e20e93d6a5a6a835be2e5a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43256168e7868a66f79e96e840a7d6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53a0d41ffd87c2274f038204fe1eb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b560d8679357fb954206c046fdbbf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb5637bd12b843458e08cca57d5e95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67962352afb1232f8ad9fee18ca6484540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114d7f41fbc30303ce8220d774012ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562072f024d1487e8ec08b5cf2d2b66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efdbd1529c34b05ed608160a42dc68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0508285e4d4115372299ee3d0f7a5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6205f473181854b57d7394276af727545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f1cba8ffd051e80d54df863bb1a71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea30feb2f85145b5d6301b716b0b81e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a043fe98eb708988dfc8b0fa4cf1be2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c66c8eeac8fe5c012f57713621c442549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a469b6f3b447e5b68229794d759e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736218ae229e682795a32e5f8b83e95f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4778ff1c3f86e7a81e8b09208a28832552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e38c2ce85872f11550bb979c083673553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe658c70c299bd8e0680e0727dfd344554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536350b31676b4a1ab2bd0436c77b8c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e273a83d549f456321a56e3bb7ebc9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bfecbafaffa009ec19d3f670358de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7057205453989907d8ef1d7d7aba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ecafcd706829af592f314e5e1dc62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c51ee815314539d2754da886d30ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6bacd84653e513715474e3b8de547561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8f15ac5ddb0a41d779f6101ca1208562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba915a153174be18370e2106797fc2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddffd3e3be57405894e7b76348b7899564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f725c6ec942039318e2a20cf7879e27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fffa19254330d44a21038b81d718f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89906d321073ab482570bf2e974a597f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9263b857ceee266896d4147a2ae32e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3d274e0e7b120971f32cc61e97b94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e00821a6e4b01be117f43510390257570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41e4d6f9f64f5ce1d583b447d1af77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603e266d3de1228099f2ff5e564d48d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c51c1d61ea59af61bab762e3d29e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9bab82d38e3f7d1048f77e5be704e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca664f4d9c4344d07a61e4767bad06d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337de89d1a059c7b01126609a28b340576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a127e000710350263ab7e2b3e955c72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16892b1a40ac53b0a0b783d045cb629578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeccaf217cb042137cb68157aec1aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b23eceb646ac22e2de6c08ca9cb762580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bba9b75384a70bc94717de78664b29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc61dc531959fb230e7d9c11da582f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0408b1a44b2d312cbc2d04b9e6898583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e898b732f8e3ced21083337ca1db3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eae05f1bf68dd0acf4328cf8a2bea4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be423a3e5cd7826d251e907b225c0cec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039caa33845ea5590828e3787176278587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ded76b6485342bd663363d5e398b20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3723c6f6be167a98245af36c5b1ad9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b603bc6bfd193fa09edc1e51e79559590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72356db1da13a516c21173098f01f666591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378b467320ceb07ce3ecf6c1e3cc71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdedb7b81329bf0c959753a4e752c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ee2dfdc02ec943c1d59f57dd9a2c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb8f9179797725481941aa4cb9daa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44ae66eebc07b4d5dea4012bdc574e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59723105198f90b6556cd1ea9598323597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91276dfe2dfc3291182b27cc9d64359b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ed93df8bd5d9cdaee31b50bf1d6e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5457fe6cf9dc1dd85c3b6d8e5949ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a846d1f4169f36c8fc8448cf1fa0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c149cd62df92fe3f3762f55432ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6f4e4a23f8ed0551562f3fc4423fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf552317eb3c6e117fb0ffa925f901e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6b1c551eb03748588b43d9eb45d5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403775a949830f132e115a1ea215fd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ebe72d865c325c2a2a630de59ec10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aca4f5b2fd56f8858ade1c45f01101608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645887dd6c2ecc68629c231022fe44a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5590d2aada7f457d9fd572282b4e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b677883bcb2bd67d690e5cbe80ae8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362714bbd6c86894c4c45bc535989c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce39b1a75a31d7ad8bef9fb4670b58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f59dc6f2952d05ccb399f0a32beb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab08cc9a43b6170d1c6cb1e17a8733615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79954faa6c92fb4e025c388b0c26ad1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1132929c2555bd77456916d1e5520e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c2302a2eb4b92647bf0b6e1712e1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77095c76e209f7ca5be6325e0ad753e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8c8e90e574750569012d425fb84dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231c3aaaa581aa4f8b815b70dc5bfec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce351a27e0dc9da41a9a85de9b7baa55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fad2b03f738b5e9281b7e7abbbd8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b99c14801029c97e24891df6b3581624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da643d5661f350714e34b68b135487c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bec73d303c0e3db6dd549c2d65c864626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c823b95293f8830f31ab4a69f598627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde96a6c69ae34107d28108902409805628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5cf19c3355495dfd059f8b5707ab5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132708af7490cf7f7d646dd3f32df09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b39a73b071cabc5309716daa5ef27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b94b7b66712d3f1fe835e3eb6382b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c31e2d7cc039f8196778a7c616d27d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9e50907db7017d259fc58caa4638634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091fb6b7d0f5f3221696ba848d1ad02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d2b7f9fd1dca1a5727282da5263e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cec15ce86bf4662118224685255691637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77358c6805f4ba79322d8eead298663b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333dbcbdbf58bad5707676e54f94620639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebee1ca0eb34638ff602a8e5737d356640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c77342baf9ab3dfab2e459332285b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbccde9df5a54cf58c858054f91ae13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea690f0eb0c74baaec96105f5d096d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae280e2851fc60e4dc7947733cfcd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9adc86a79db463330c3171658b67ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7537efef3efd6b62ee2425c8a1faca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35f0feacf7316e0fa32096afe7defc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aefe4ceb0fd9868b505fe3609b9998648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494f052891870efd984136572685c6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fc97112b30483b03e00483139d606650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc113ef4c0781dafc37446f5628a0fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235663226fb8f3047d10973cc866f385652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509db915313b6f33901b4602c7b08eb6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc42c095bcb016dcdef515bdb91a92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3873953f4c327fd850467cd329a9525655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77ccc6bc64c99798dd6e5c60c3930e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736bb82ef40746d5ede051ac0d237f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc1709f2228ec336ad761c56887e26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ff520064a1962c1c3bce39ad08bd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6048a43c195b9462b105e9106ae1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed290843ccbc91c13bded1117f005383661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c117fdcb0da805bf5c6badd596efdf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39658fe1ce590ff250e30a2ef11eaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d8af2a48531c7ab1191249c71c73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19e2feba2331ffbbd8c3f89f66fb0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec26cdff9b185c0bb4ef9c5857050c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb6e3685dbab94851eef080e0397bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab48bef20f17b299b09cf080472ea4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896775175b5c49c8491a5e098234a17e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81204b8ff8819e1d83f74d42354836e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf47404677a52f920cd039db90152c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f82d75284d855d492a8578e21c800672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f31910a48d859613c6d9dc1d11eec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f7f4171b7c7e391c146dc80714eb1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbf1c663fb2994fb87adda55cd73fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5ca469e4b2ef72bb2d43fa6af7a1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55642a2e99b6e9bc10e22aa43af34c21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008512933058afe0166d53fd5be17ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed582a2d150a854c6c8d6072fceda999679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe68974d3c3ad109abf22c3f92f09a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64476db8f945ab8652ddb25e0a0879d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38743f2726fc4c7da9063bb5e2e85714682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2206cd621407b13f9b5596379b5b8a2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16741c08a000a1296a6531171b4dbb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72df6f766dae54eba8011d77bb74646685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5edb9ce6fcc2a599515066f0518dd5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcb038476a704d2d0ac7149f89b1ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933e300a426f16776c0364293b627f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09003f77f693b16b8d4932182dec4d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551fce8f40617964a3f01cbb4e7a0ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13ccfe9d89edbeae6cbcb10e8b7948691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ab5c12adec63a4c20a78a95e7cee0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ddd8a58563624a266afc67f1b0163693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2f7711af63199336a21971e4fd80b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbbb066f1cbb22612abec5e3dd0702695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24745294c9193ee0faebbc769c4cfaac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74e37c773b61a48f8517b78fde1efd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2325255d257dc3ec9a9c6fa798b0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855872c09e14eb1076e1eb058cc2acb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1c465c94606785767c46fd68397ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedc4933a5efca1547b5b8ea97c8892701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d242da21debb8c46b98635aaef0b3f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd630e8ac647d7d30138bbec3a48887e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eedd9b8e0bd70824819945b13ed52a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477561b8dc4325feb388fb9aff9237e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ae74b2602b5d15854e400b92d3eb2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052529bb3040a38181c543208b54d07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16fbcb3addcbaa39a015c5c59ed1f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8c03b2ca2c9e7680cf5a57312b6b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7533ddb9703a36957fbdb58c97fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24177c882e0325e34f6fca5959cf6290711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd657be16dc233ea8b3ef4fe4ad26b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943409a18ad40c42396e9356523c14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927352b19623d15c093bbc27d20f98b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3979d924251006b360cbfa60ee76a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bba8780853ac49ee91e58a8cae9d35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750223066973005ebd15ad3fb4720448717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778a89f23f5a40cb411f18359b5e498718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c531be9a1314a1016d2746b10379adf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148cefd2756ec9b110da488f75a6898720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af014463152a16412791f3fbc0791721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b28d90eb0934a06fff3c0a1f40d8cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b21d7e31f1c66b1ced02fbf17a954723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b4a6a1306671e5bafa268e94af7bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31fa98420900a913cbc47209fa1103725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204843356563131b7b89602f556ac9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44c14158bf99cd73e21124edd4b1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d446b82f163311a988422ee80c4023728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f5c0bb6c2e1bc16b37f57efe9e78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54501296ecf9d61476ca0ce29e246b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a3f395a6f02bd859ed44a753bdf7f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b2e3c34648274d7d43c9fbff0eefa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00d0da6b9bb355b7bdf0e7fe79d36a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a853e146f7870fd9c951d9f228edaf6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ca2bc3e07371556901244614efe8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870331000e4180e7f0374d4103890e4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a739aa90e356ae15ab5b89b03c32fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b214d4565f474abb29c8399f0a6559738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35479b60e8d60b2b76650e2897fef6ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26256f3febed49274703bda268071f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c917ca11ee8ec6c520591dbb8aec3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa9a580dd8c9659943c396e8d6e913742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2abf097f579caf8cf6ddb8324df9e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860af89b56188d45e84384fe3ba97bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0412f85ea8a74f2440bb81575c49ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cb5b56bbffbda68fe3f52db3002b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023826f5ad1b85936117c20e7eec5ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56bcedeb4de7ee89c26b49862cd157748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd567d621d46402128c0e148480f7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd592ce2af0e1b85d15e4bfbe6fe231750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62b7254d7f714a078f848a2496ca26751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa171134c0b988ce43debffe8020b118752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d4d1d67bdb3925c50062e87d42495753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00142c9d299a019a6b10b3a013961a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83064837d773693673cbf59c9224df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44dcd6ab5fb880845b3c1ad2907384756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33824fe30d552be918863e85b84d3d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136efd37ce188c831bb36b23f81ca52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758602e409cd32cee5046af65ff4cb8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53736abdf4ae911e6abc34fc563383760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8210c24299313a35a2ab7d45719d765761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459860cda0d02d83a65c9a4c99b6a5f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2800c271c652d324b3e9ae9d30efc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001cfb1474224cada3709da8ab09d82764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416019ec8fb1648fac2b4f27ec01e8c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710bbece19f0f71b44aa24f2ecd2aa9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c8e8cd22795bfaecb381332e368e2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138325659710b175ae1852617edfcfc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6c7adc4c807417aa9e251698546fb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26c711420c0f8ebe5767468995e6a1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdab8cbb39e0a9bc3f4092944eb2037771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a7e8ac509bbad2f0ac5f009ed50c1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9ca1ac44eb5e3265ff5b5ff5b2880773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369d0b888c51fd932867bb4a7734719774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74764890787da303fcac2883c14e88c7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa25434eeb9c3c84d730e85e0ecaa08776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8739bb52d073500215bf0415e49ebe2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f55efbf7229dc92a72912e5cdfd9d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c69d5b5f9dc9009d18e4a7002c309e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bded8326bbdfc81024af4b4dace6ab1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69190f7734392cf4cfa8beb8d290bfe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739efd176b9627ffc56e75741578393d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef786472121fe8b1001942e2994a52783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f81a7b93e28162f9448f7917e0963784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390e34a1ce6482f45ad9c7db91faa62785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff9677066620fbaceb24d22790919c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02579f4a8761e526b066bb3458cc9a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c89d5d712d789a8ef873f0649249ac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dd13917242039ddecf68a2f8702b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91637048e9a535f2085e95b276d3cc24790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e1b4c2251171e2e126cde7795d707791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb18d0008bc1a71e24864e64f31153e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa32105c6df9d7a074bf12b20a01952793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a9da30a01b13b61aaf187d473b52794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b6b3bebfa36e64464240c744eba3e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da638f9bb98f943560848a84eda36dce796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c67961d1926ee0437da59d563072fb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d58bf79469720d845c0064db21b606798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53560ab45dab40c7af175a3b1e135b8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa272efbd489759a04e0e95b770af3e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70d3af4413d2f32875d2dc6ae96bb1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea19b58a018146fc866bdcc26a6b17e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad94451c8e4f340ab61519749edd46c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5870f5addb270fe0a2300e4198832804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa1a033a8eb8425bb4c32740b9e6c0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7730845bf77bdf74ba7384a008c4c7f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066c2fde8d0ca737250553426d0337807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d89172990923087d3f7df3906de524808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f49bf471c13ecdb170a9d8ec9eed6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3399b4307aaacb24383945de2ff9d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0937e9c0ccc388e3cb3152b200d060811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f6140f31b4a826732a870b58db97c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f410905728ecbbfaa428560e9c7d1cd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b062e149c0e584b6bdde7068a5aa6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a551c77847d99310b611e85a9fcc5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb49facda5555bb0dd783f8ebf243e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee44beacbcbd0892e1153a26347fb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9081d62e32e49d7b122aa835bc6b4c2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70be7205c7f743b95ef74c5b2a5603819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25c6f86591ef4063c2108dbd3dad2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19577e9e81ec193600e917ce15d9bb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bd08c7e62ff1f8843ba6bc6e2b929822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e5d204f4d319140a734e469a4cee4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e775797f97ada46524e56fdae94c5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26958b0b07c28ff26503c22c14b5377d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246bfc9b30e1559fe231f50354d0fb2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658ccbfa60c43b7677a1d10d493ce4b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc0c483554bddba406cb109c46e7c6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc14663a91926b18aad81f28f8ae2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21d6b6f732adb21e9ef7cdd3b768f7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f376079638bde3861774830a23dfe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58a440a5dd25db25bbb322e01bd17832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc51d28c74d5e4f255fc644cd3fbf6c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becd92f961a260e5d50312da929f0fc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0c95bde053ce631a9674a34b3713e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbb4e787649f880f2abbc135652867836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de70412bcb8c4ce56e84a811001eef8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e4afec7be8a2f1c39367ee8ff2cea838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421586cbee980231af542b5ecd7f1ab0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a645e9c9624b3b1dcd661c3bc345f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a335129c8aa759f32cd69a4974c22e0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c391e281d295345dc6c0d4983de470842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd33eb3faa83dd38ea50bfe6578d52843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd343a47df1c24da450c3008397953844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469236ce39b541695e75416f938d5e17845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4578351741d8904618cfdb677ef25846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a317a9348e1633d8a24c2b1d6f97fe847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff5e00aa42275241d7067f1fc33cf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d11c832a6b7c274b76757bfaaac3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effec11950ceca250167a8b078b042be850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b223fea4385ab61eecf515d0ce4a2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f34faf57bc2d8bd3462f3b9abaa728852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab0d22e1e1a885ff301822586be18d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babb26945c5d1e7b2c19ae5d8865ed0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e03621ca818086979985f3b6cc8765855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267a3529607ec5a63f252883da784ad856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ef4c342cda0f285c2df274044d8b3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a3df9c9e91af225005103b55fe83a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f008d44d754a4d1f55a5cd9e1ef4a4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2141820204cd3e82604090ab774468860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac1be51655c13ba0706c442de41088861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd44c4747993b867c72ccde1192de0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86365256c5d33f51e5cc96e38deb48df863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524e89b35d12968d89e03418baa8c81864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7247db2896459f1e1b52eb3790eac865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a420a594ea9c234e182d6b57adfaa24866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327602b722e70885c57945185e423b6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c66309188ac69bdcb0f05b05ad773e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b41d9857bb7c901ccdb5131eaa9aac869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a128e243094bfde89329417a4a0fc2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d48141ed8cbbb099a1e96cbec795df871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a1e1bc0f58b80ff7b1c54f2ed5179872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bf1782e9152617e566e62a8ff2497873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad9d8e8676034ce967d10d3f03ccc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf6f405f591cd8d0b74d07ff8575aa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbb4f59c52ccea4a2efd0f86f1f56d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1a29fbde4a29d8330096b2602b44d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f236d96ab46de9c26bbd8368ddb877878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844a1093cc55fa829b21363fd144024879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65624c7e2a037b23b2c611cfcfee134e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86fd5b07bae7912ece0cdb884b046d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea02135dc640d596d204672f5229c86882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1191011721ba217cd650970a5be54fb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4832b8ea62f1597c8bca9324e1134884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f47d8e8b91ab1629e1032459ebd14885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0f4d24fa88c0f76223921c41f0e54886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ed8f7b56fe041a17471980d7251b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35463842784e714c7809682962648e3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1afee8b438abaec185e5abb8e15cf8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216f9c4c4599455ad4bdc5800a45e2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfd8551f4e25c212416a5d89f38e7b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4239ff1a9865b526bd7a07c487fcde892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce76fabbc511ef56023a39c463c343a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a593a22954f08dfd0d7c10a2f942e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bab57e2e6afa9e6ab6d1232cddc73895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80cd2dcc7f066f48a0f71c9d2505f5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8477aa39358b42f01bba0f3eaa180897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebdbb20aa6d7c1cc64652ff30644ff898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161cadfface905575435ce9e23ca7e8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1417e2fe4e9418feca96c168572ba9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b967ecc6e16fa80216f881a0b0c78e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c2d2136143ebc1c90d87c9b82d37902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c90e45ad15a5033704f0edd72d35903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8d59ebbb963b8d7439a7656a8e5a8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ea8bfd5b5fbea9f183fd9255d671d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83976ffba46ee669122a63e4585b73d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec10bfc6edc618d76673b93be395901907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a28912e0d935c89fec58ad7f2d8b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8fd45541d8c2edde45bbcee8b99a3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c95c51a032f37aa6d8ea42d5bb167910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd42f6136bc9413bf72e11f1982c99c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840aa32672db3bfa18fa9f4549a4ad4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b7dc85117be168cc42907c50c2196913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad5d5e45665e1af03cd63d1b630f89914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43ffe0cd17603ad21cbf2744010fb7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe36d39eb7918e20fd5c4862c29b5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158861f544e564d0659d8bcfecfde79e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5324e9c6239c780fd5de1a763834b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bd61eff6294206531f09618aebad6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337eef691bf2b3be59977c91ee2d0cb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac2f9c9b2c4dd9468505e2bb22b467921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0864f8488b72bcbda58ec9a4a81d09922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f432914f38946f7be1f7cd38002a0e3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a77c158bd99c025556629923c3307924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b222c53ae2af6221d86652b5d62e2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c22e24e6f898b4cdfab4e75fd67e8e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb508eae64657955d99505c4bca706927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e06e89673d1e8f009101954efec62928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2f8dc91b34b6fd5d86cafcf8877fe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6736c848a9614c3716d220e5a8020930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47c2fe7089594c0ad35a4163a130cc931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33b1dabb301ef1632972a7239553f2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e074601fa6dc238df53976de21ce37933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e676a0a63bc326d2eccc078149f62934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ee883730a6ea8e416f58b2f30f51b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a6d7b5b9ea15c8a19a05978428014936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f71ed022cdeda5fd47a7aad48c4f66937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc46a6300ab3a6e72b630c8c5d33b0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c125b20eaea9ec8cf0dcb0db108e2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1819371da729107cb9ddf1724843e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df21c1c3e84218682651d82b4cec36d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013da52ecd7fc232b8c20bfff2f669f3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30347d499dfda690ec50162dc105c235943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76ab01abaee9fc0e8810cca66de6e3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33ad885af011760e50c75916637edd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d5af6aac2eec917c7737d6486604946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c016491ef7223e1e1b17e1ba2bb58c7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f049297b5232cb403df4b6bfcd4d3f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba2db158791fdb90afc7dbd1800b5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2bbc26197127521a047a85165ee35950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6cf80629edd53f9004cdd9d28647a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de57989a21c51e621f5551f286fcd5a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83570bc83e5b9c9ecb833f05eb26ddb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc22c15ba7291d609df7c2f2eb917d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579171001c90b6d2e6f87f0a513527a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c31c43cf5c43f7d349bde3c60edad7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e68ad2b3d3afc85eb607c28fe8980957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d244c93c0d41ed5a40e78d82ad048958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad86786e5b18b22a53df979d0450a9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5073bedd1f766487113e0301e64bf58960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d64fda40b798da626d1a9f2d13633f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2289192244b11e93f477f1b8d614e9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f778f3e351578b2b99720b7631140963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93040799bbdda326a734c57c7c76c78f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e3b26f83ed981b381681a080be43965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407e5473aed84bb6bea104f9f1950e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707c934cc572bfacd1e6273b0b6e8fa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fe500cef55f5ef16a464de3ef1dff968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff346823726429669ddde1ed9f234d0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d51cce18ac36d1578d9c6ea2d2791970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fabaac3bbe782611c71f0dca46a91971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3ad04ba49915aa80003f7c9fa3aef972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589106450d374818b6b0af67b8ed911c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0725de06e152edd4edb617fe8f784fa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeba646007275f3344305d63f4f3db975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e01e7831637f8d2e43bd3fa47bc4f5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1355d4b1f6e05e43ef823a12d76e975977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>