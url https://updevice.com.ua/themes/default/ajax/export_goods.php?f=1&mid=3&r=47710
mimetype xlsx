--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a7435eec987cf0b3f7ae3922ff231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd44b777d9397628a96cc348f1bd802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6425a2e12a94eec9bca34a81eface3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772de615c95690de4fe694c91bc3074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead876bd98b68742bc1a80cf0e5a5fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2337b61b7fa292608828f7971fb04606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8c2c44142fe1351961685be576bbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffe0ebf36da1ab60279700bbea56a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8db66cdb4202e91d1b179dd43848cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d579a6878ebb263eeedcb1bed4f2f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae338c3a90184a022d3f565baa69f4c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9d5948277a984a5f9ec1c2751a92212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26b44297070b3ce84e7332cf70c3ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e393495be839b5ef5b94def14f2d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93841df04d12ac9bd79aa454fb40722115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147656dc427abb1b4c0988df5abc126316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdfd55e3d31500b110eace77abc9da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad57c8fc349966a22f257208267a44218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f04453446292f98dff9fccb984bcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72707bbe41b0193ee05569a0bdb7e2e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec94f0c44793253aff5f835a1caa9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dfe0d2e434d6999054833b5ed7acf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fe27e3156a0a98be12b4e3e90b5c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e48a7be27807915c352501d6e929524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea82eb429e2400ea2e28fefd9ed0e2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb880e639fe4ffa3526c6cf24b20ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24829ceb483cfd537e337f1eae03ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ba1ed8ba2b91d9beba957418cd77928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f18239a6209bfd090b0a9ea5bdbc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c890c74d386c53aafb80445ae53dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800a674b984577feebc7085d9f0b5c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f845406cfdf226ef25edb856c22ba3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe44342e2a243dcfc64938b29c253933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f827dabc4ab944c7ee787c4008f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5771458c83f14c0a45e69eaac1df03535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071a45c560a8cdb3e33ff702d3fd8d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0180d396140110d96614fb20e09537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26a356a1a6fb2d7900f59af062aebe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c05c3ff5127b95fd5e51475dc415439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a695dab644d9f0d96befcabcb668bb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faa1ae0050f795f41dd1ac081d270341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57a1c5959bbb66a89efeaaace459f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e04a136be31cd664a68f9edf9d5b6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555112e433a5296dedf82f4f356218044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274f7077aceb0c207399087d7b7d1ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd2a61164ffeb3e01fc40409ebf24646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fa9aaf1225bd6c2403a5022ed050247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ff6b9061f668239c33ecc47741b8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b04e938e02f95ce02bbd4e7153e4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d8bd9feae8ff3582bc69985b7753650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ec10f6927d515cfaeab0845a1ce0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d53ed9404d8316cd6952526bff4d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea465333ba959b83e20889dfec3d5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8830cd57a80b2d539524e60d97e8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97ad309f183c668ac092e0c53da0e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08b4c630587475abd338f04a802baa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2010128cbd31014a801fb1ed02d1d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050362030eae64ba59d686aa0b67f7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887257866e05ae48455d5a3a55a4535d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a721415a12f700e302eb9702c8ed71260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a943c35c2432998153b5eff1cd211b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d034271c24386867276d2a2ac58aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac226de29cb9ec888f0ef644608f72d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f88f825ed8c8992b867b197494b44564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129ec910463b0b9fb0cb479e7ca9c9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f314bb10966ed59d0c4084533b98466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace635fd5c8c7b7dbcd44b4c70e9b4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b56cf83ba3f7abff15b19fec3b79c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda2b04ccf56164c810bd5d2c4082069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1d20155b76d1c4522c0f6aa0139ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0edf38149f4140aab992242e98169571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f10c717eec3ddec38525aadd95202872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d6b2cc7a9833536695383b21228d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9ed6a3494e8eb28083ff4f64145be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee9e6cc9729dc9440105d976150a6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df325a1414fe25d343f5c2e364cff976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8558e7f1a019b77381cfcdd929142677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d37999238d5543fa630d23df1e104c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8a177bab1659331d5f75f7946025079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408e7e83eb7a8cd028af529f32a309680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91152de959da784648dd84724680fa3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62fb723d9fd0091da060772e4c382d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31957dcf5929c56b0a76a369073d3883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13e2b579db45c2f581eaef2855c09f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e32f7a590d49fbe7c94f4a04e761085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebcc1d187591f8466cc9ab6235ed0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d1108a989aa7486cea8bb9a4a55fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94626b3bd951103705167f2fd3ebd8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d71ac155d131b9582964eb5ef58fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe034a6c166edd664ca4e02e00fdfed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd03147188cc2704ec8e2a42cd1c9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e423281408241ca20e0da3524b0e25892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6302d57c1a2a681d4a707c2c3fe86df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567361f6849e7b7b86f470fd1dada15b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267946faa7d415d6f65692508eb168ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd45e69bd75ee0a6dac350a33eb28496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1f7661314c1bfd21c2d608179bc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cfc399bc848edc2d52b579538b68098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e15af9a70a4181f048556216485e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6fdc723acb1c7b5483e0f13a182e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d278e550a4807da6e7792401bf9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3839d52032d464995420e93804a5064102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aa2cc442959813256bba497ebeff7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ccac6c7789b85bb35aedfe7427d47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd2f1060f466947aa3143a3249d8f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc955a81dc4449ceaee9a6e2d8762624106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce987f2d68a90b496cc13ea7be8f3ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e471249518c92adf0fc18cb968da5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d397b4e842c6fdf3508e99e3b0423e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4a1187e6f5718069953d1aee98b01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f851d242983c7fd740eca3a5b8c47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807951e42f088b05e0d51f31418fdbe2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26740cfa424aaf5a42fff51d938761a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15b908c2214431503899c02b0a782a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63c4aaf8f6e243317110562f0ea30a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5d6673c8226a4667a9ecbbcd8b5b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08699c4569cf8943c87a1e5837ea1cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32f3d4d7ccb35bbed304c8af9dbde8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b3c1c4fd741ddf0f6f149428a2ba6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9954c057617642e8d1305a72d5ebf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ca822bed3d2c2470e8ce04b9510a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78844b67b81dba082226271cc8ed6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faba427c72cb04f7bc4d1a8e20d86d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e228d5c7798b27e052d847b42343627124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a3d901eec6bb259f6552ceda5407e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8952f1eeae5cab1bf495a8ad67fa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1415ba8f16e020014e6f131bc04c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dfce651d53449d407aee2535c26cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75986c213ba4d759cfcc7a87a0a76250129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4232b6b7fbf8b6a0d459001fd8f175b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb813628ce4c8c38ef365d8772721fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efda3693165f0845c2be98b53e100f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad4997343a91961b85442e2a9bac42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e3a8e8462db48200b1f420933b744134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3524653447ac5858294286a721de3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdde85404015ec75e8c0d4b9ef11ceb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd16abe881b429fad289be15a36858c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ba2ac1b2a0d62749f5be58c0ebd40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcef1a0543377016686f1a78cbe4d8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518e1614fb9907da623e9bd3adbaa16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c3e3fcc3ce82b22dd890a6bc28f0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d513f94627a353ebb3369485175d4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209849a1b35be4a7455e6e1011ab33cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd12ab57e610529aba5061dec83dde6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8fc2d531c06085ea7d42416271c9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acc5d5785eca0b81a72f6d42727db0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6306dfa6e8f7082dd53203553f75c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80464d102d52d78d9fc7273bd21b52c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586149e0ccacaa75bbe6cb633fb1d91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e6bb7bbf678a945c3571a4f61ba6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73345720ba0f4cdef3dc7d0a0a2cb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3fc07dd0e927ae37705042c1d58a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98951466b2810af1b93b34db9ebe13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6314ca032c77a9dfed6deaba753118154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d9a69e56bca998e4e2539d2d2a6e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753818c716480348f97d51b11af52e70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c3ff7d04654b46ab150ef6704c504157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb50393827480a2180dcc04a6f917158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008400e1af727489d349d6ee760911fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e56b7cc5ba4ecb80d7ef135d3b1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82403535278272aaeaf302e428069e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044995f9a711a93dab78cfd4a5bb94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb19b19e12fec98c5db83f03223fb89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af5fd495b11bba8392b9d8a0bd02ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec748613ffd433d0e8f3e33f9a892165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b39d0403e49f04314f1647d3346d99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1d7deb10716161bca7263ddc12b40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fd421879545df06d9bb4052e5389b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20333e222f6e1e78b4f4db1ec9cf2e74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685dc04f34f29c18cd236805167b1d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d458881376cbe67e4043189f1f44ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045bba81740cd5826f0c1c31293daf9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc4b1f949a5df40991a80137eb3edd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2fe6658e278033edee84baf47ab0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf36441ba731c5e1923bbf6df68b7a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15e615e028e0fddb6744b260365363176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd4db6d0f06d1e59baff53c7592dc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088598c932fc6555b55b718430dcd07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecbb33e9aeb51f75449eb39fb876e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ddf9a08d650fc40601c84eac3f335180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fdb2e9b83e40fc8997b1b46789eda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9351c3f251de902bb3e3f07ab3808b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973deed3b30e7ae82e21d6f5b946763f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99e76d77751f35129931ff6f20e5a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee024d55c3e974f2417d9df888fd0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0be43ce97fbb5062589eada8fbce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd6e8036b423b1a923372199b70a3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede1cdb3f6a2257f01d02031f3e5ec5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e25ba88e38d21692acf106d08b9f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a373a0233ea9c87677f9d74f0766c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6cb91901a11a67bfbc00cc7d53ebb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b199923e1cc0ba856a952cb596adc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e82e602df9991984f0f71cf8f4ba50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4470c5a75af851aac9dfb33b0ea396194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f283fe1d97f989ad1a7fc97aa6729195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dcf017dfdb61adfec5f8c11b2c772196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f106c43f63228da01a484610b0936197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72742591e0bdecb84d356d69b41ae49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5929ab873444021a2dcee057dc5066199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c90d77555b77bbb26990285d59be8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9f751bfb72b0a4940205dcbe3da1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab48780f340b8f009a5e7f125a5a52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11b378832d09d959018bc565b00f34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e3671b3d64f598a4ccde7010901ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eda99e924003be354e58c8cd369c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab93ed2c90295c13925dfd528d178c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57687fb31bbd67dc973ca31ee45f442f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79001e69e65aef38b4a96aecda50804c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bc2b20fc40ec369986217cfeeab85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28513a5b1deee4c434d128e920698d09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e4bf741c2645b0283b5a2b549410211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed943ea44870bd384e35af222eb1b7ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93be3b8142a89af4941ed806d795ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a27d222aa1ccf0fde7b1b51cad9d9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5b4f559ebb8fc7fedd87f512f5af4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7196f08f397e47eaab7d314769c26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5625ab8133249e11da66f29ff6409b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ebb98e934d283901860aadf8561f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd41b0086519afa8a479959e4c7d8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672b34ad71b64d86fe35c16defc988c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd07369a2fc0afce7053c9afe152b4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1a6f38737e19e1fd6a79063803bc2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215eccf42554e2dc5bee3ebce988c4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed6ba70e4318ee80e366c4301d433e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc0f40bb1ea0a67105f25f1266da3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3657118f985f169cc2c0ec1f45d6eb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945782f620f2e809c300ca1d7067a1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f940419eeff640b96e09bd17e7c60fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc411e6d73e7011b652a40b026cc496e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813bfacb0f3f96fce701d67472e93a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf086074d903d427b34c64f944a8f93e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eb6c2e7dff3720234507da48a6808232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47790e4d3557ea3c94cead0761e5534d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8a2722a319d50695de1e75f68d62e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b65ef365c3e5a1fa63e51be0e91f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a0920f3f835b27d76fc5090a0a821236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a74e5c1cc46d8c62c1635eb5269e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e9dff0ffab1d2e3e6f12d85254567238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52229f9017b0592856002c455ca8c4e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715b89e2d3c578155dc2ffd43731ceb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae23d14f5115a8ec90aaf352b963c40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0ac58d3ae2462b50e55e4378b596b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d1c27741fb92067de838eada7a039243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9333677ffa6512aeac04c4443bb9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfcda942b86f4d75500b93e6500714245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f046d19c5dfc616cdccc507e896d8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566172b87829140093940c3be6dead2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0840cd9646e4de5a4fae301781101f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122b8d57d824e90a885321692575911249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05a7569f0a1ed290ffe281d585c476250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df24f7ea670b996f26f49f80e40907251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f574a96b91a404ab968602d7ec9bebe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b91f70c82dc1bf24d9005b2750495253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa648e2636047363658b13b5cfa75cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5f6ced19498dbf42697a2656eb657255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d2aefc1b3b27a905820654e4e8500256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e943f30e620d2d64fb9fb2afe4b406f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98ca0f1647e565e2b4413fb5a8c739258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46a595cf8d5a36e7e8f959a5b42097259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f818d3a35bf3d1187184c7eb2a080e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfcde8b747d3ff63831ee5a28a5329261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35b0ec829d07345e46af44a64adef3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31962ef5888f4f8836978097110cca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9990c818746ef137fad41303c3f7fd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b46e968b37914bde748ba7ec55f57d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191cec93de7ce38d3d824170f695df3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2419ef78f04adfcc7dbd03de98b58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61546ade53917a48aadb4efef469c5d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f4513344d4dffb2e9d9f44a91b30d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b48f438807d063859184293d6ec2a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eae2411b76bc0c872ad6b6bd4eb47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51410a5e8111850263d59957a4fa987272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191edab7b0d7fbdb046d4e8632573c87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a7ad215c1916572f8013024ac9c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310769f28b109c079bb985be5d82f3f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8304e7d984bdf031255cd6d2efbdbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e9c8f845f94977aa3954ed15c6922277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21535079b3639963f7c842d25355baa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836929e18b1f4a84643abcead55229f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64cd6e2ee45dbf08c534b1c92999d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed24066e1f797bc11882b34d0d8c72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89db2b53705d8c3f8e9e1dce6d73b66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b07ca395407c4602dfb7865e695bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a4fe89ad90e00b38a6a9ca994579b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25029cd865f58df423263bff6fa1b402285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b78e0b1da985e13ec0786eaae52026286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646696b5ae5e59e54c85b9eda33171d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1d5e6c8066e99b5833dae55245883288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa88e8d58d306e13c918d2b6d9f430289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2872821f9c8caf76bc98048166fd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f165f81db327bdca7d44e39a74a1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639d993babdebe7418b08a473a14f3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af2ad7dacae3fd477d5c34df8c9f85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f88b2f514f31211540e1c73650867294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d76ec869fd3627b2003e1a0e2b8542295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5281d0fafebfef321a909ffa11c2f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c10e3217c0792d929e679761dc2fec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359d845744f89268291545fe6908509298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1011319f3eac38aa86999ac45821c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526d5ed235864ab0863802767234d8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036504b526b576df415036dda167dd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac499e6c7b818ba39115ac16323882302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d23885547ed7fb9642aff6b23add9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e9f83b0782c43fa147b65eb9ba512304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95ceb37042531a3ebbd15bb17e99c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea90303d477dae4c99f5e329f0725d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53021d93bf960b937006492490802242307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a014788b2140e455855e07795925308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bfcdc377d88e619e53dd31c540ed6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8caeaa4ca4d956d1fdd052a2a2a997310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933599bfa7d88827bdad483a10d55db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27456c165a729652748d1bd2a9768b96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7e2f5650b5563683603e6a1019ea3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdc1a3d18ab9e962925e208612c0e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e28dac00e999ed32685994b5a6265d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c59d6665f0418a1c61b39f0561e41b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae903385d3b2320c082afca2137b2e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f08d3373c21c77018867187b7d0cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f308b528e081fd54aa60e1924eea8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf9862e9048746b25521ed412eadbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00cc3a2aa4435e071524f1eac1ffd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13e14ee7b2f3859c92b6f0f175d07d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48e4e9591a76e1bb37a248b6efbfcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448d4ce420406d4ecbb897079705fae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229e85a398f0ecefa764ea18c6b9d28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b792e8005e4bb8f9e53105955469c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54730a31c91a1c4b5e392152b126d2ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422ce511c5b02d377f415f50ffbdc76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b1aafe855a8e8f122eaaf074423bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65f4f021fc933e003d17d65a717b23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ded212bb33fa22a16514871872980331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b4ac23ee45ca042393edb27ccd404332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea495864214f8791cbacb2e772fb16aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c3bb058f3b4551a67fd9f4028c55e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100d86e78ade7b7f8059a8f691492a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bee415746b080ce9581e0b037ce81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34704bf10c2788bc755f4751fdd19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85eddf7df66c2248c18a71a3af3a9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ce786d70d950c6316d426e280da9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf33f10b0bbcb9e9f22cd6b3cba530340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d80bf0658125467536b84cb39c171341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ed47f6e3557a25ad1e8f01e389e22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c06d6a426d484efa20d1d6fe2fde4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3696d6294db4d5e29c0a9205bf0547d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06a9c4145986a363e1be42c369d75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a523143c880f4bab9d753ce136c75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97138ee25f574597f17743cfaa3483347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaf7602f4af656b475b72d975eead3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d5e988f6f11f023413c189bf1f258349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822194747ca58a2746bfb67f486fb62a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1d10e97c9ea9523cec20ff461da3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838c35fb4ebd6058b536be741adeae4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb391d1a056d7432c46b3d1a14494f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c464feefb0b2c58cccc4297ded72d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2208aea9b9c9a8bf5b465080c728fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d81a1314e02db0b61dd2b782b8dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad23a19b7997a9a703fab260161bcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1df7acab572b7b80907a4ef1b7b13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d429de6d5d63bfb1f852c364e792da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c604cd5725be539517cc666f4edcf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4a0ad292a6898efecf11329d4e284361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffea1333f77a1109b72daef2e51856362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8554db121ce0d0649d4edc4606d4393363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a8dcf4c1a53320462c5ab084cd016364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765e3943a1d1ac31265779413f13dc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa5000eb28082fd2462be5bebe3da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072be7f5fb4e0e4bdbd9a3b87676e38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6b2fbaf111dca13c6c3f78810a98b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68897d37f4cbf3a5bdfe1dd6c7e1f188369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ae8bdad3df8e9cd0ffa4631076f52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10642aa34e5e890dad4c805f807498c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36e7c14aeb66c97ae7009322e75485372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578ff7c217e7502c1989863e60c7a15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12c95865dd0f19f417c71f9d0613ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f75786f09029850fc9723ad14807a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33632dca63fac6002c2bed874f833317376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce6fcad64db2a9516aece75a413e56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372a58b74a05de649349412c0f3da4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65fe7a3da6bdedb22d9d96bbc7adb9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f70da3639b224c2dcdd7f28f9c7a6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86e502eb4e279ee8e328a771a762f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295672a5b51b220add9374eb02ace99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd1c2daa2e2b7ed987f2bb5bbadf00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a1014c85319de5298728ea5f5b647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e9a34cf74d3a05fd9e6452092e773385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc142396d9bf03765752ba775be6bbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443ab2fb3def40d9a2778f988e3129387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414f24a40ca11fd857d1d1ad5d2e46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035729b81c55912c10b60a5712ef659f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae661c4c183cd54f1c320df95440009d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e98fb1ca7b3c51d6345e28a47ac50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddfef6ca0b4838d0d2972a191eac6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a78ccad7a7fa9256f9acc78a326f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b2c5a69c998a069ef10adebe74cc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a38307ee1a79087b454c8811f8050395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb0f5738c2b78420271f8db9d0cba6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d885b858b926378d4515543bf0503397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479a4e95a38998c67041b066e6441b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf10726e1bb07f812c0d12408cafc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393775af10eeaaa7144e79608dca3268400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b1239273f4ca61eb162306d91edc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203df14f32d37a7fb2459e43384340aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d92a46e2cd77fcff7c438451fb0f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2383c226e7c24c2705db76c30f80f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92c1a691334564e4874f3c407dffbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87438c83b4c66e6f30a6a7c4de200406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fa01c2b7ecfd19ba3ba644c6b6fe1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd56da449d64acd89399f24796886408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7459980bb390278696e3bd9e21be8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14584a72bee40e81b51cc167e5e7e69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0d8a70990cab9a68ce97e676b37eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52874f037ff6ace953ebfe0811ce274412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13f7c1d7e9d414ef04e0373383336f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714d5ccff344981e16078712f3416fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9e8fe5080d3ebd31ebff82ca6b892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd727412e7c2e7df16867b12200afd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce27195fa0eb78203a2329a6759a07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37342a1bdd5997825ae25eed4d3c1747418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934701c1187bedeac3dffcfdd5b215c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b781048c3cf18d9864a9e7f8ed151e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4095f20a0678d951c5cc136a8e642421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cc8b29d50d268766ab390959b1d43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0714b59e7e3c4ecc122579041d1f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5d9875446c34b7efada147b943e2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6948f111ae2f76ac68ffa22d907d5c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cb12c5c2df62ed65c4d9ba60fdaff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe366993322ad8b251796f7a3857b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e964c6904f59ffb6f64a3a9520830a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab324d96aa236529a9ba4fd52e3405429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd33c91b289a1ca7f71a9f64e8290b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12485f5fae5ded4ddfa7a75e784d9c38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ded8adb016cf756f14d67b32f91013432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272453909197e109dff86a8412e5cfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f048987a0eaec584823a87ecbb51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842fe72344d74a886fd00253a286ecc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a440628deeb7c88a83de57497d07d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80dbbb5336822728d3e743e51fa274437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe1c604fda1233e1dd116b72300a5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e7617744753dd91ed6b866637d739439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39781b6af831283be7af24ec71280c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b5405c871c4ed3add40900600597441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9c496bbb8199aa5ee6e97b4ad578b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfe760cf592de9bf06654cd1caa0f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a5a3e0698fc44d1a102aecd37a605444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5040298176e856e6d8c0aaf7bbdfaa9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fbcd5ff4265d80b6c57f3a6be0d92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb47ac8427fe579cd6095c1fdfcba0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a972b29c506245a6e734d5c349cd0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d1540a5545147ec9e47c981b2e050449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9badb965dc187a43742635ac290817450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0452f0cdc9fe0053d9f7e42d7fb791451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778d916e433638adaab2768c96fc330452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b395e4723e5ce4cce12bee10f0f884453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdf1eda199f9e1fa7a6cb8d806fa02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779620a2897f67c8c07dcd24a81b5fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6abbb18925940d9e420899f8184cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9839d956dde4de4c7a7423a62d1185457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637a8deca109a5f9bbbabb85bb1b7bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e65327a6a270fe9e2476b070981551459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8bdfff322aa63def6368f3909bdbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf847ba7a7715ea5ab388186395233c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3275c34781637ef5e7edb8cd05e6eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895fa94ce34e65ffd14cfbb3de0efdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d1dbe0ecd2cb950c3599f88758940464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310c21c78831a9f502ccb7c6e652d23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a088f80845ed015d637305bdf21e87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1f22bebc09ded962ca77528607a55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee4db92d8fdcb4ddea11c3b475f217468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2af9cb6219a9f38f111bfbe6236d90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57701549724dec9cca732f19ebb4411f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cdbcc212ed20373cf84ee1eea6b4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc188492f1fb09d385a58852d1878af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eb4a724d5e09429b324bc184bc881473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c64eee594f2f7553856df824e1853474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77678989941cbd3ba36c44a5b24d69f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78279af660a95fc63bf411341faf0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed16ef926c0a8662f0dc546f48d35b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87954b300eac28c1c53dd951a064ac4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7286e8d993519bb88ef1aa9f80e6c03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51f5a9cb322202baf44ddb12a8556c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43dba9fbc9f9235dc1327a41796362481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042737d6a78e4a0c4b075c71da658730482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bbee4395ab374f3151c93c959ba18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cc67d22de7e61c42839f871d38db5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17611feafe188afca6d3072aa3f69b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78899b1f8957090254ea90a09af303486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cf987aa720a885cd4a4b066a51155487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211732cafbc78c14003d1416053d833488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f738e7e0d85a62c53de1a5b255b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac142fe0bf13b46452db0a19ab49998490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc9859c9d60bc78110aeff91fa23c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473c45034d22878bd7eac698d13a6c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31319d33987c1eec9b56118056d38c75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc58a99a21f0a9872370024ba4b40c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda351700d35553518563e510dd1af7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3fdfafcedf9b96e638930efc6bc64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ab80ed59620ece80d42bebfc587c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5700d51b765855cccbe1138ec71f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489465cfba9f32b6de055b0dfe68ffd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7001ccd6b6c41c90b98167846cce5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a83eac4fd2b9240170f9794e6779fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0196bb44709214bf8df693c2ca328502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7d8c59982ca33bf5c7c899f653803503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd7bfa876464d7973536eeedffb14f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a062c2d8f766487f80882e68abb2e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0d9cd40b0d6a3ad5143d46d8d7b87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d93cb3f438ab80e6906211c6e969b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1abfd216b33783934abd0f2d806da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9bff8f71744710910199e6ba81910509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f332797505abd4d9f4400200a13b668510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bd04afb7154d5405d8f2539695749511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607e6bd426d89c1eea9b417cb2ac69b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2983389d2c85cd96ecbfa13f1202a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18984a8779c3a076f335d5c2761b59ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c545128c85e84aee864910d15200515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb078116042b7495cc504ca233d39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad105305112448b0ce28b57726cc89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa0943fb27b3de95860d7674ae3510518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d2160c189ff867cee103db3717b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08f83fea676fc2efa7c10da96e76c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7b3c2eecb0b15b4b7d2eee0ebe1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00131ab3a9aed2e8dac4970988043541522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05284f3b3cf3f38ba2e6ac37c1181d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765740010538d78a0c829b9f4c6af43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150364bc39c9f8440885e87c89694ba6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f235e83cd08722586f2450d3b99a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5782a6375fbdd66c1e77a756cf3aaa9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4e577f22b09a703c7cf73b6640960528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002ef4a16ed634323172c3e7fed4cce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f66240e827674b0664f6fa8290f1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e04eb0e9c88b5dfd32fb6da260c155531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332e55d87114e063db97e022c4df153532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bb60d530b7c2937f5fad20d5e34bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fda0698463b7976836437db941da6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47dc400cf00e1df4d0a656752df626535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7fbe2e621dc067445d3e165650189536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d066d24420b0950db626d37f51865f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e66236c888a0d9501767a205f21a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0b86eac9d92476bd0f3a9f1eadeeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdbad070ae269f00d1ede7801c91df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ea9661e4bcd31ba6ccf6662534958541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deb66d721316aaf652bbcebbef50fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614111f7c226eb9e1fc4ec82b877c78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159a2dafa57c208205655f124ae23a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0f9191782b5ab20ed4dc50b7f2fbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821adc3b838ba77fd5ef867e0e1d3d1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745a2fd3d6ac617f7c1e37c05ed2ad9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975156cf357b7861445db32d6ded061548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a4765f0ae62a994c760eab1b62b39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221811f4881309d50e4ac8bcb1e9318550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf5ccada052de96c4fdbe8c9a34d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc343e4ebd349b7458286be9e1317b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caecf1af3fd0178cb22afab2fc1b4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f323f6758ff0166b723a7e05e031ba1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109461367abd57d0dbefb9a2866201f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b88e32151b6494a9359a7c177209ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfd50ef7c3458157581c929f7e531557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042543a13e6cc41bf16cabdd8d1e9ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9207187df58a7ba5f25f77c6c5077559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76781b278b227003006fb63c4f035560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5558370b18a4246d0acc725093968ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564ffdbfebcabdbe788463ae5917854562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3439d09a68a67a37e6e0f9c6433f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac836f4918e97d155cacacb16b4c9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53e218a5aa4cfa9cab2dcbb21a8db7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cbadf1ba5d22610026ead398aff9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88130221f0df7655fe10930a7be5ecb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159ad52084b01859451a243b84f7275568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775f52ead33c1bc1175e1a8ac98f054569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005f3284a65d3a334a8845134330767570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529424cc765fe47560c0c54738b5d31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd55e332302ddf81c31f045987d503572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa46dc625d9859d5f13d11a049e185573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37dc857b8b56d3c3ef9ed416be0893574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635867ee312689860136c9db8c66ee5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893b3e6b88ef4958a10fa85f8f136e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a4b9e93a886ea6a736cca16df5bda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0f48e6bb576bc5081970f912d11f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eee054825695584c91b4356f063e21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de8394744075eeae6b120fb0797130580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea17f653b097559d46f21296766fe0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2117acaa6478ab0f0a0baa604670f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd1a60631308b3cd18c4c2c1e44dd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32d9426d8ca79a5dbf6a46e93cafa2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17484a6b140ff0b6d715e5c90dc97554585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b0c58949451f1fa995327f36cd066586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bb78e9131294c5ac31cb7f536d6ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9353ebeeffd5e91dc47ad8b8a5d55588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230647c2628529793f29426d1dd97ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfd619f7f8dd0902320a2da4771a2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ad7e15f569157c24f6569cc363728591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09d275af1acb18cb2c64b365ce1211592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3aad41d8d7871a45a8d94739c8425593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7bb58850b5708bfa2a604438267e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375f64c1c5086de719cc57a6d202ebf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca413290ea21a9a2c62b9f5abf89ce8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4d531c56c49175a5fa86aa1af164c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fdcae12c160a65fc75a3f44b0aeb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85405f8013469e4cc1bc3007551ec56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e482b645fe02f3e29b2e8bec7be9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4962dcb4b2398e257d7fbd5b98dd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67760b0ab29f7cb2255c452b6892777b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558770b118f13fb0fe2cadf17a70be6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc639242caaca93818ddeb4c91395ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a279fb2fa0f239238fcdab8ff0a5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f54b9c8bdf6af71448d2e6109001de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8a809887caf311a03a90b6a79869d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb052214fccc72fe17df57268894b97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3038a6e2bdd7d09b32353ca22a52be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f369dc00cd0ec30ccd42ba47984f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ccda9f8cbfe73007fd3e4385662b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653c051661c03360ed5b2d280cd37d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bb62d77ea15eb44e68e677bae0673613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf0c177c9558f4f3cd122584ecc23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876aa0cf7f7be0c9d8793e32871a724615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba79c4c393e7847105ea1d4c450cd68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2ed0ec631f729019fd1d0fa9dc782617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fe43624b30949efd757a3539947d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af7ff1033b2b7780de9712441ea79e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce602f9b01ace2230c79bf98bcc4541620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094fade4ff50147fc12d9ccaacc5219621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d5c2c683f7d324724879bbe9e2b22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d247827125379abbab0feee4db472623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08a9d1648359282f61760ec724db0f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8717ee785d4c77ae39fc571d81c35ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e145aa40d4a19c3dd6d52ee1be12be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ea0b3d3d7ec6d36c46bee17ef62e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329aef4597770c101fc35f01303783c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd5a2107fe42246d383a715aae58a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b7b5ba4a47e647ef2a5fa717a9d48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a2560c9abeab43ec779b987af05fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabbd919b8bd6a026f2e7a2bbb85894632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0df3b84f01ab0d5006ecdebca2cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09de4dee9c8683a7c665d527ce6629634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e35e4b2d534cb644429ec8dbd80cce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2f7cfe9e76048ea9c12a60d6d8c24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421f239eaa03f030ec53fd828ebc687637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0850b86820a801a5a49767a4fdee497638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba92e83e8c28f812fada25b5f538be8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b941161c0ca60ae3529d6d734f49892640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff6998b0f6b718cbf8087d1f49a61f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03abd8f99b87263ea5acc3270984d04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172099082e6a366e5e7c81f8e2e4922643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f9f6a5645453b2fc7c1b99fcc5aa1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0605137f1c8f73ab5b1cb73975e93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772055c380c022b822041e3790d0254e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31810c0bd6755f2a8e04ce9c62c820647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6592add7836b84d00d9e529728049648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34c87e93f2553cfd8451443201f4d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873e9734b6168bbe84f16db3cc6880f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68465093d719118844a71fc672aa80e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1364197ba4c362bd2ec87eb0796897652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4989f8cbf87c945bfeaf1a81ded8b13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b548a17a501e590b803a50066f520654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7838096a8b973cfe3f5149ffa7b0d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e6cd552a81eaa789b44856b090fb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea8c7256a31ef0f205bc917920074a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dfe20f5606adb6b03f4e032c55a5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d646a26d8662d91d0ca39ceea3469ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7745d71aeb61abcabbe4f047b847a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fca2dccaadd5ec371eefb5a0159aa5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9339ae3370ba6ec1bdc45c6c0e290662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33bb7ed47b75939f466ef3fdfde7e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b677bbbf7b583871a9b403015b43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fb0bdaa69c905dd03de88fb8238ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72eec2950cf8e1b30f07b50ac08fa9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552666025609fae41c97c25f912fb34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10041169582c35c57dd69c43e6ddbd46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e472f9ecb444edad77e0345d42fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870df7a0231defa7a80e67bc00fa0a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101024984248d9c50e528391d208f603671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37d9ddf035912c315e643650841d78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630da0a9d8dcd689fe7dc5666292e7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02e35f3ae9f97d69593efd4b16acb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ad02fadff4d769077954eb4996d24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4956ed036533e0567ae4f66e9cb612676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf46ff0da074da01d7875acea3a407677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db5afb2c40c70da7d9ec04f83f6e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c4253318123b286122af8ac758c03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0b4e26829ce4a42824d4641259cbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3495ad50eb160fe71cedf7c9f7191c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074cb51a3c9dd150f1a34be849aff69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69edb71cb4886a667a346a5b96e2be683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74960d042c7c141078b5be0225d1d807684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc07ecf70f40d6dffffa31041b28b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696626563010216823d111a1b357608686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2974764a0272280907ac625369a20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37086ac4c716b885ce7021a5fc318d09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eb9e1ec1f1034932203fc6d4af276689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845db518dd60ac58d008f991d750f7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95dcb9a7466a361648998c722c7103691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24637b7355509cd381d62410f4fdfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67818c3ab0c17b7acf2124ea94bee7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd993fb3361e045095a182580d6a7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780cf1e4b2fd3f32b1e32c06757e7c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797351d02ac24185588292d1f2f30154696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fc662550afc9592d158bdf8fb32a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5a570fd5026a738b1137b17ad0f34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20275efbf33a28ad937ffed23fc4734699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26be1091bf90269e39efe15833d0b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d904681a84473d6b73b077cec792642701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28048a966b4eede756201873e1050d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf205cc95b451f80e59916de3953f405703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d779068b78f305189a293b9b31a2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae458c5ccc432fa00551d0aa089fea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf1268b9a3a6b248d8eadb7a312bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dd44118625212e92230043bdf2fb8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b8533304ea2043e8d7d84130236c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f787397db2e8d097adff0c2859da27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94367707887df3e7f18b359b2cb321710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0dfec9fded749f0775525e198b157711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe0a4ac900ba7aef63879d2bdd0b96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda31225fc44f73aba65ea07e3afc64d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233e41151c1c7d11036f6b426883e3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89559ee2a96e13312841c89737d527715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b92eee61fab3141e1f632ead1fdbb8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b979960af9cb9deeb6d5da61a46f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe849e071a7b0f78682320ba3cf02e03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24d9fb05971e58e86d42339a2d582b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72411123859d47d778aa4829288d577720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e5436de9f80491dccfea69dd6f84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4a4e5c0069da71641a19ec31b5831722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f337760d01926d607888fb5f342cd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2900c2a452ba0b01821b6e3dc7467724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db793fce97f0b4b98bf1aba89ed9b13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bae5a7c9d188a4a53d1dfe5ce971f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1554eae23999f42c7dd342e56968cd0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f970c404a680ceecf592d64119599728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ef93294120117a607abd91f08a72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca57b604cf15021a59f95a1acf0d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a350d81d54c873cac913bd675bae0a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcf219813fb53bb0d81f84bf693d90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee48a9d8d97081e339bcf3efe66c90e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bff83451826f73348a534b85934d60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d55f437a0fe332f4549faa9a8ba79c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dbb3a69591f499c8f181e21df0100736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f8ea6535ee28c32e6e4588562c9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b41c216fa5d8afda9bf762bee447ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eee8c6abecc8ca879b69221b2f1de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d992595ef49671a0935d9153cf62e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f58208832872c2da9d86c484cd0b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e863516fb083047e347b4f7a40915742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633f55e86ef1d5e12a654bd4f6d8c82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c914360434e2d3cb34bceb8c3083c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b74d8436db298b70fbf12733948323745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4124e809586a4b35e29392b199f39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3864b6090d35e6cf5b489c7f5024c79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb148c7d0b30f9fb7b9e9ed9f6b2256748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8736be78b6586efc381fbda99984b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5788993304258c32f1213d7009c1f7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d46f0451250fd6088121b31bb04453751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da68a6ea2e3c10e9adfde0b47cbb05f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6f35d6a1030b9894d29ccb78eea40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84412ace790e2a9dc0bb6b05c58bda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9922bdbe15caf8192ededba23cb4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f2060b57a1903d19c2ab7789ae09e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9fc2e8b0d673841913d9c51f7d7fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713d44bbe74fab6893b5e3820fff28d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5548c6f6f81a513c0c248d7eb5f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcfafe8fbd31f4e1775b6540c72c37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fae191e901182a859f2b5df00a280761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7701a289a68d00d29c5b253c65d4a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bcc9d3e895d8b54acd33d15fa2cb0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677babcf09e8b904d0cd68641cc1f24764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63d1034d29bd1f475db75fbcebfe4c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38384056e7ee4d3378c252ca00d1eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230484887407cc1f32f3f4cccda85a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaeca494f06b683c7dc915a95f510e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a990ec96ed172e219b20ce2c7b360f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faadb29496c0ea5b6a7effe40a40c03770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816cd0fa9009ee9ef141c8059ef6837771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c877295cbb4f5bd037fb3a9904c6991772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693accc83a7311b9e86700a6f147d2f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40da6ea6383c09a24ab1111a3eac284774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bb4db6f2cd97c53190c2aaa97041f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa677b19149bbdc5ad8c13a2550d2b20776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2362d60cbfd7f7e6e65f40afb0cd1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b905b0dcc456c9c6b70093cf10bea2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add735f91a76c1b7c57bd21265808f4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6872bc76f0cdda77b8b6246f28b601780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faa4f690e1ed7bb881278bad4650a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370c77ddd5cba4992ef4a3dccd0f4f7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1be094380287e1805e91186e00326f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5765a84300ba89834e60a12f3dfb95c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc6a9eba67597609207b8045e4a59b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ce7df65222a05f3c92123295e456786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d89615293531a50ca51ee5baaba99b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd864953c2d63c8fca1b52656b7a95788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bee1b361bef44fcc4be6d6a7c921b0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73c0b06acd6eafa3f73d83c6bcfbe6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4517f498dbef0372cb2795f32211e9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0394750e94c850138ea5a390309bf1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35507b51afa787b6d9f19dcb8552009b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5cfb03564bf454b70336c50f50cb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1a375208a34d03010c684ca50895f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04124469f6961f94791a2d4f33bd3aec796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8c5b1b0e0480dfe406314b40dcdb3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ba42909689f3619b12bde36060c2e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb02168e8b959fc0fffc98bdf4c2d0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac62a9433050b5ad69b42d4b925dce8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b3a38d6b39e2e9bacb8330fd78b01801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3d543a53ce4784797592dd6191d91802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e9dc0aa33fa1a144c66f0539bf6ba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d18693771ece50045e0eafa6f96dd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6e434ec59fa831b1aad8c80f8b639805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a0a82f17972064e5a99d149dffa17806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949105e103025ce24da0de1049827373807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30855decea9881bf1c8507ef82e698808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd7134678648e3a0b396782a692b52809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c465aabe25f2ef119d26672edbcf96810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17f3305383934a1f1521162b848785811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb459b825808173e4991092965e38c6c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f00fb3f4689f8523471e7e06e19855813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97577f5e07d7020dc9b9a95aa0bc1110814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17be4c4748ebfd03aa317638b8270e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ac4ded81083835447a18a4cfb4e2e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6106901dd58ce5e18c159328a2238f6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f3a0964a2feb72f0010aed8699703818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aae78e81ade33641e8a92da4248f9a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84411f03e715f0b554374c18282e67820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51aeff454e4e7d454f87509e449af1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc76d240ce2e1cee41a8289210cd0b7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b24c582ad0be98b05a15d396002421823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fd9969629d0a55895cf1d50689dcb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896442e1b638e1a35b751d1f949651e3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0046c7f6a3486532ba263afe3155f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050226f3f96392d9f13f028b85d0a9aa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ac7ad9582a7a866f9f0072c4899cb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d8ca48c01787d2d11f60fd6998ea829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a06bbc911a271813756cc63fa8f52830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36dc2596cc775ae33cf30dfdf5c118831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a8a3a47580ce2d6d089f6052a5298832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd970df4728dc69568ea2e51091a845833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290346c7f71173afc8aecb7f9d75a688834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded74e72bfb636991af59108512c94835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e8fee8afdcb5f47b3500b5a3654f6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47999d05094d770b45d2dae2e9ce01f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a976ce594576f19aa81487bf3349bca838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd554e58488fed254bef81628c453e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be062b693c43b0bbf2530cb050bebd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec6c7e2dc12e4d7b2de0aefdf08325841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fafae09e7b0329ccf9e03eca5415fe842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be931d99c116e2d7d231602923e907e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72469338836e64c023163669b82fc57e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f719d498819b9e7d667855dacceb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d534ed2142f135519e635398f30ab846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e8949e38bea7b1ceafeba5a3c31d5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf702db00687c30778329893dac7d8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a13e87765c1e7a4c5018e22843d18f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f0f58cb5d28689506fa7687a98f7b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a734c0a232aba848b37a9a4db27d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b41c235560bd7b24d9bc547fbc8739852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb4be7d69222a16f955f6de0ed4ece853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b234f5c565455dcf3a093d8ef65ff854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50d92f74145dc989c4af6c26c72378855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb14963e1680030ad589c9e8a5657d2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76868c8e15d3e2580e6da0155315b75b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6458d1d4c32f49fab41539c30fdfb83858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72589b75dd6663b8a9095f9d798a93ba859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c04bcb5ea84c8b0da71748515c840860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ec7a8e3fec931b8d2529e806f0560861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4df8d1d32234c3114b39cf4b50b2c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c719bdd9921d3e82cd42d0b38c7b0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e94b753d9ec960b3d8937bf9431f5c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2062de0dad94d5e74dbc12b90fa78f3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b36386c15e993ee7e8132f344205d1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62a23ea14f80198d3e3e0b239d62bd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d570daffda5fbd6c463dfe849e9753c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2660186ea1329074725c432a52aaf6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72149552972587364fcea2326cbf6d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a86bf600dd7e57f2699f25d97367c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7069194ea4b1a64dc1f168e7b58b87872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ed9c77a92684632e30d6c18f539f4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd9e614aa125d9d98692e2ee532bc5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93216a4b905923443898a9da2bc055875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcc05f278aff838c54274a478e9162876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004b665295a0803cf6ef30749807db1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcfee317c886b4b253c4f50360ada6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763458f778becac66a514b55e1d2372a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca55d3d5d49f873f6a2f021f8c8eb7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072eaad5c63bb0ff166023f741e11e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6165dac0b02e8806986e0fea3e48e6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cbbff29dcc761fcd8af97a63cb404883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621add48f2127976e7b10eb796a9256884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a4761b70caf2789aa294f9e1f07f1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0641f92077acea37f78df9cc348c5b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99231eafc5b7314a5a78e98ffb6d3d4a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866165c35c60a889ad2025026ae98240888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6f26c1f01f05f8419e84f35d9157b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd844e6f810367963daca4fe5051794b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa8e58ffe62663eb743bcfe4324602891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc46df37164f3f135debf8ae463c32892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c69e9e1290edc58715d3c7b60788d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4bf5c90a8f391a2814f8194378263894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f44babdc6209b1a74b5025e1f126c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad502f91fc6791e61c7dc5747e639456896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317dc96272abe99af1dbae9dc18136d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5024f2a6aeaee5d877bf72448c815898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a581419c7c041b3bbc4d4721124273899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dc7585bd7f2db7c0d70ed9e65b8d4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efeea2a56582c5e9fcb1e47aca7ea1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121fd4d91aafe4da2bf3ff7aeb838e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9682c783e07fef98116e6e2c4918bc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407309cdf343f83ff3e686fe83dcd1e9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af009ef85d1f745bed56bec9232255905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32d0d9283a7616a5cab46281c33f5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9bc9fe56c8ccd84259c0b74a5e9b1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441c9eed502e2c484767ac7777af81d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c25acb8c361c1e0d4ad2610181d4a1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ffed71f79c356538c57a90cc283be910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4b8ade4e46b71a7e2143cb99df5a0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238de4140a4a8ccb4dc099d0be0a49e6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aba5cd075ab2dad97a260894adaaa913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008cb7328e5ee8b55bacffb3f8d36df914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad621b7f67f527f0094aa25fbb051f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5c6fbd8a6c8ee251bfe7dcba218d3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235b6fe0bdee7e63d98031ec5001775917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08908e9aa12150841584fbdbac7adb81918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e29d8756c88840e1bce75ca53d061b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3f4a2c0016ba46032003448a39156920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d665d8f5ca2b12cae2e455044d5f32921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6692228aa1fe1d34d7b3542e3224c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddd7f8c68f9c16ce65099946e0ca7b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3714704c37034f186efb513972fc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd12c778400718e2fcea7847ae77573925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135cd4dd0fbe6fb94fbc79b5f343371926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bdc7bb396b9aa282943d0c1a7bfc0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c9c45618ffbcbf5a747ab63e10438928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33af510f0efd1114f37c923dfea472929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7799578b22997997ebe62129cb12930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c162d62774905bb8d7173ed1f3a914931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc696146550a60447923c71c327825932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee14f167a6a2974c27d26b74130fec933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5fc5220ce82f23d2a265482e3fb05934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325099a935a9803a47f7d6c0f3247b4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f0ab96ba2a861759130c1d0f86f35936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a19dc41bf190ad3be12b0bac1980937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9857657a30397c06c8301725838ea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5b10ec0c711ef0afe65f25aefa34e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ec6e1b192f4aa2799d99581042472940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741089a1a87365cd8963bb3f549cd7d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656287b932a0de82a115685d8bd0461d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834100fb32ea0b299cdbab83ca67d68943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19187947a327b93bbb7ec346309885bc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e706f281e7f3ad757eae3b102f747945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc2e24ec753f913c65cb70d2d3d3b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a2888249ca266097a1352db2855f9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb740e49f5bb9f5bc2ce3b13d4da4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d0ce58c179017fe33e9b307d1cd96949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f01810838c0baf47966be13c12214950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1a3919739198c0a28f18a796c74ca951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be5b5e0a78b9419fab65a6b0bf3fbb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41ec6d1c40e3f1502ac68e91957d7a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13789f123650d53b9fd458a3d48ee1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73b2d88754baa5032e43840c83f987955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a98d4952671424a4f0dbc6bfede5e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc117c60ed3f0247a3e04de53ae36e62957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eabdbeaf223cd3724f0522328d6dc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb5463269bdd30a5675055a90bd3ee959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d79a0f6f4d947045fb5d272b288ec960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eade07380e39e49fa754827167eee961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418e9d48315fa78b2092cfcb9722045962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6615779edcd200d2a296a70e918ec963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20565953abcb8ece3a35f6ab8507ceb3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e98a448f84b13ea19087f59d4d09965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71bfbc9953882403dfab8398c8aa3d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87595f142caad77115a2257cc213b023967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6288347ee0af1f1554a1f966293777968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc3d125179a0d72a0d8bb153e148a4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091be19e1c631c1e413bdfc7c91d7eb0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57622e14f379bfefbdf1f49fc6212d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573b8e9c092e0fc4c666cfcd65536e4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd990f37ccf7086f9cf11e47d71f6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d15084fb5fa63b8655fd7986f28b7f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d4deb4e42dd95ed241aa5441dc88d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce946332a3760ce50b7b585097cbb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fd252bd4aec2bb0df3abb6162defd977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663911bc423ba9177cef5fbd7f8b1ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510215e8baad0779d9bc21ece8338d022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8101cdce1ef84e2991dae2b5effcad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cb3e575026b46609053b33f1a6ba74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26befb3d365927837a90c73e8bd0a4065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215dbf8ee29910e424bbe3b36456b776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc61c1296d272b79b9b7d9f1e290567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c98815676aa23c9bc3bbd33be78b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9403e60733ced653d9c5264393e5da99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee179bc4be37f79790ae0a91f9e2da010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4e8149381788958cdaa1b7f02b34211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b795e07466775bca2f804cec4a9428412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8a72c4201e6ceed0d73f39336c5dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905e66005b527857ac3038268b2484214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152c38da1ee64a5f4b2b8817d307b3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4541ab2e084a313303abec4f1799416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873303a4898e0a0c556d7537349790017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eed29cd625f32a3e4d12dc9f68ac8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf41dcf4fdefe9a6c455be2bb03702f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29579cd3abf5b1f4c3db3d798ad818b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f1fc55415bc431a61e5a53f3faf5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e894ab8d83360eaf0476edbfc860a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390864d823a8cad5435523e4bb08f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5250afbdbf51deaf4b2855081e88724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814d8d5c287eba97235bf9698a0d2d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e0833dd5f90957993f3ab0f66b7ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745681fb4c795ecc9ccee340fb748fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad82028f98fe562479e3565778a44c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e039c6700fda3300d1596391aaff3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d63a25fdebdeaad41393b70abc2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71dbd3f45028a0e984ff9c7e6fda4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dae57269999840e1064b59cd64a95c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a83934a851981cd0d5747370d92e9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44cf6245f53d11a3c2a303ed73b41834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cfdaa4120440a85e8355925aa9704935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c84353df188abea44deb59d2b8277636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c09278f780d0e3ceb57f7c59de34937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ee6cbee4f092f99d0080511f327c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981610de8ca8519787d859a2644040f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136c866f130dc93d9aabe1e9647f20340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fe555ad410c1388d97df11123b1c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f592546e0063463193f854e5e95d66d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b32a9cc3671fa5925711daeac4e47243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a935ca40d7ef7b28fd1df76d6e94b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1e07cb87370848707c7f85c610b3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a693ec13c6958e069993946274f78646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb79d9ce3f41fb142021142a2fd8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883737f4a217af15938781aa5c68753a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba014a26f83c6d2eea289f0ae76ed949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5997da5de65c58cf3a98e4b56c8ba3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c78daada80f01c6d525b0bdad607851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3f586659d805b5e52ad36645995d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f666cec47f8929fd7a18762ae524753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f08889e16be30730ab47b0dabbde254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a2992c4390dcba25b9dba79f4160155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fca14ab9b50fd5e30579fcfce9a58456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b3a0090fdf040a6d6a46cc18a22857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1915625c4275d106d8f74d031a6de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579225428e7b6b238d4544a5976f3d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe646dc80c63cddf4e9f60764432960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b3fa73e1526b72e3411dbf333fa7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41547a7ce069c79edaf9288cf5c9ffa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa0fcf3e0a81ab6300ae605157decd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3b845ec4f7fa595d9f3f5c01823d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f2e95411f46e5b4aa748c489e305c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a14a0ad14ecf5b549d9f57e937b2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c15a9851fe36677cf52e87c27440d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543aa870ce182cf41d1d0116b79b63b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d3c808d93a05f3f503db8a8e615f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa858295021fa211c01de0dd3322c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746846d190a8b5a85d28d4c3b4fe9d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af6e6278c7f7e99e89a426624f94e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c8bfcf2842f20a5f1ccffbacf88a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306113fdd1906e8a66384d4c9d47464a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c361f53525f1af13d67ff9025340f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f99b72c33d72921f5aae75b2eadd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8d4246fbf3801e6f913e790bc1cdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5fa5f5a5fec53f1c0305f8b0369b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5f61278bed1b55181922f1c74967479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f76d3a685b485c3ad445d80c6edde480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63716d39f6b5a3fdb0fced8a0ce2bd3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86575ad74ab494afc77e151b418cd12382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43935fac3b9b42a2787600a785aafc3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee4a1f1669c91dc1f1599a390d1de784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa7cbb03156ffc086f6dc1a9afa46685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67d450b618bd88861ce895565931ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27366cf711e8d1a0db13acfced9f02be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05bd667edd34591645a7ba115d063088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35e6f0e7a3198c7eafebd76313a0cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3aa0500eebc62cc95fe096ef798ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e72a04f8391718443793738d133e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431e0485a2839b15a219d1a80cf58692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e3add32667dcd9e9df822fb93e1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec1cfe9badca94e4fa367e202da8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92073693f488cd37de2c40ec68018ecf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca5207e9a40e4b299e78c3797418da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf8251eedb088d5ec055bec688aeca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde95e2ab90b284319d94343cc48c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96d479ad86a9236363a0634b86808399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5826a8824a8546be0f33568861d0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb185f71013dbd8794174a25f8776b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e488f0cdbe07e2f4a5dc17ff2d39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49d8dd4c46f0c959e8ea6273c938dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230a42c45f7f048ad0e5e09229d84a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093255fa24c080c164d5b79c65deff3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffea99fc16cd646437d7092410cec5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978680327f4ffc29cd37cd22c19d57df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c1426cf4ad6b0ff2ecea54a1c789e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd595918caf7c0fff120e6e15332d36e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4ee0b8fb01568a5a9f5123aa8b65c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef15bbdd1a66bf68cd6ea0d70c38c83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca956c991c2715f568eae0ce16e506112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab51d3f5a094241312e7a859a091258113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1639460924e1b6955e55951fd0ccb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cae18b1ec3fab4c481918a10d74256115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1482ade9edb05dbbfa2b3d9d005fd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739427b77a4ed06ab3ab6979ddc7445d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1e65afabad6014eef114d1636b7f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc352579c3e5ef88b29e9fb94bab18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2aac606486693183e762cca5e64a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7160d3a22f141e4c1e3567bbfaaeb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574c7609673dcbeedd4bb1f1860bfd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f733d3f20d50a766f422af93ba762123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57d3a656fa0547ae6bec3aab5fc0a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf8f76d817272f46ca9aa2ce7e0edb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e79be87b3efaab4ca944da379c224126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e8936e50d40e359665b07c33212df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b867678cc249cce6962456bf7f98e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25243b612d7eb4dc3dfc124178642317129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e4aa85b57b22f8921e0a62b0e1be7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0440def3e3fb34267423cb89f94e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1a5f92b616e3d2356342b5913eb45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f2dc65cf423b3daf60cd4e81b7cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3920c201f3f8ef5e9254cff3bc7d4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46da5e51d1b7eb2b5104c0adb09807135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b780ba0b982757a106f5568f4a87c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8528a6902ccae59947e87f544c0d268137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f124e3d523211acc90b693c0261de2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac79726e4bd1588c40546ed1ec55123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d80f48ce76fcc8c5249cce7f255a5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c85fd7864b5aaf31e30244e0d22b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271559088282a25cf7399700b744c4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b4729bbc5e985aaa1fd95991ad436143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c4068dddd25c70189f2117bc1f280144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551c80e6a8e6f06a781639f36f74567145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cc6347b5425a46bb25f153064d10b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae766e45ba96c2cf982ab8db45669700147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d959901e379f4991ef6ebd5c6d18a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ca02f8482ec998cf03e2392371e5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a76d1b3766b0b93930aab3ad9daf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c4b00b507050a92e14ca61c6127c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214c5307d1c738dcaba40bb42509cff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c30d95660732910e9efc7093b905d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d9a2a08f384a62de9f01338360caf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6443a63cba2594ec0a7b5d21d153c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a19de2287fdea5da52917bee8863ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eec9ce0b1b1581009660f48423d3bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbbab96864df256c6f876b37be8350158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cfd0a56270a2a116f787b15c86336159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8c18d74d14fdb6b7b9073ef02f865160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64845f55777bed92455fdd7adfa6305161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8dece5cb5dc29d810deef05f3920d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26877333299753f4ce78c6fc5ba07f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bd3e3a35fb4c3818863f140f355ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ec40bf3e90db3374496a243c61b95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f778cab96c72b2445c873ebaafc4bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f7c38b912d039cd89214060da085167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291f5ca76f076d96b9c1a2fd16bf6f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df464af4d0a60324d017c77c2fcb6c57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a1bf04209fa1264776e802ded295d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b797fecce2ebd84a64621e8dad57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350a8075f0e0e11adadf16673e479d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2004075f68e00ebf3b05072db671d91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6252e1b630e1d8aca439c2d2fe2d55d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1830d9d87fcd00c516eb9f9e153755b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc47511a444272680d05581427239cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08435d14f9eb0738adb55bedc59de341177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8b0a972cbbfbb255b514361c78119178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6559aa657c2bfc6f0ac5aaddfddf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b612c1cfd7e805b38a5f09452ee5b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d531af4cf84533aeba3fb2eaf7c924b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccee2b099d9fa2709447bde2028f1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172baece624abdcadab285d097591355183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58634500bc4d86a3d7c10211471aef92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747afc701f67152a62e39f10072d8a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1b03a59722ccd9b2da765894d820e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b4696409dac670906df9e908bc70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc26bf3f50a618d977e511892bbb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c77a1ef8698f318e7f9337b9061a8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c462d657929f15382cc74b54182251190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5295a3a0ea5fde66fe93f9deb824e2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd243a2fda3032e7ae51e39c6f4de566192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e40a05774f734d41a7289c634cce6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe5987f39a45257f4203dfa418ff01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deac4d8b9255974dd50df406d75c2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007db3f3ba93fe4eb027c8d8520ef65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcffb480f20ad6fd672de073def81d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa2342e44720baacb2ff7424dca42b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1fae75aeea40577605c68721db825199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f3513bfe38a92e900edd90243a768200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133fcf96da4d7aa896ec8ea702f986201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf0e25800010230a6be6253a04db21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a1f17483860bee460005816188a12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445f56abc98c5036474f90df858540e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831dbda39836a4b11e97fad4787210b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e68c8bc63e5e0c439270f01e0a23d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8c0cf8ceaf28d5afbd27bd2855f7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c74b93006ead44a50f9362a69ab11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f771498d529e5deab40885f12efa7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcdcefb131f33356979b26bd9485a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6664668b705254fc7664d8859bcb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58899c38ff35b2bdbd038617a764e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b26a28203a17896e8aa16fa2d31c31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a59c4f97e86d40ffb9da6c1e38c1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652000c61364e3210d6e1649122306b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb14c20563f46e68c28df818ec393216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e41fbebcc899980cb58dcf2a5c37b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66152ef913b29e33e0797dea0b37f1ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d91ed69574d171bc094c03ef36b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736982b8dd114fcfa67cc271b5e77fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e288a41c33039048b01b041e78051d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf1d721f98f444fb133beaddb2fbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067baa2de4351941276c41298b3bd8ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867561bd380a30af01b19b05d460413d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9b41f4c12cfc219bc666114e991eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671851e7e02b697cbf9097c2112765af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad58b154693feb83605bf9dda2a5c2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e70b8939069eee2f150ae38782273228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401fc3b2db2132349ed381abb8cf06d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8b7f7c204bcabf8baa381995997ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a520683494ae90365072eff373be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866458dacbe51bf6e35b845e648cddca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987739c490c26900314d0e55e2c9f18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369289e03c10545a44c355467ed22102234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c371372b7447ccf2dcde4688f013d17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad398e4f8070e235d89466b730316236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9225e6eb716a099df815318115d0d45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f70a234e68db0774a5fdc59d8dfe6e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fa736ff0c4cc47ed375d2ecc4e0d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d57f6d65d89116cd6560c02caa4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28062881dcb4ed0d87e092f815fca6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba393a89274caa15fb91144a64669e37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff48b93fef26223608b1b8a34920426243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092be4969996419d8e7d08774cab2e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34359c06475529e7be763d375df51a73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de5c4f6b5beebfa1ad8ead58c48d1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c150b148f83376c956569e35d89d207247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a3efcfc38e8d17497da0346ca7723248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5bb50643ca332cd2a9a1c3bfe25e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515dd414eb1c7ac09bd5eb0d9071fca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad652bd0fa236b56daf6a3308214bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56e260a602e4f9ef39732727be716c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9617784cbbc075dd93db8d2b6f6a40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5595b6314ff7217e894f7cd056d604254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf500726c9863d70df1cc6df25fa720255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcf23df2446709cdcc94b2281208f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03262e1bd58416b953fbef0230f1159257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281f717783fc9c631c12e40a9befa8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a363ff34a9d90fb082d2f9b2ed67b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025da5bdeb674d835e49a025a7d58b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a028e47e6dab15ef3a0bad0b59b465261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3230309fc9eab1165bc74ffdf0d97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829226849491a8a1a8f8e8d5637b8f9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39435d13fe6e7bafc7ee133bc3b3fd55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a34335fb5ed9d0036ba7c0e8459e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b247e01e3a2ec96989a3b3f99f879c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefd86ce5da3ea9f18a52af1047440c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67131b649599ce6c99712079dec1a4d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f6afab4a08d663c55ad2dbb33eb93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84aa5a758224faa4448501d1499fec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e786eea55a941fd41d1f58bcce2b509271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fa03d63c73eacd8f43327c6099fbe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cc38cc9d15e321b970942d23443af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac81ffd8b810c895f6818c7aad67da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acd3967217459e8045dfae20a2b372275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d1344357fb65dea6f072dd58e81ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c074751b8833a68e46e5484c3bb89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd83ad39539a847dbbb60f7ef67898278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da7e85e6ddc04f8aba3d700ba94486279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfddf156af198b77a78efe369e950b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec354b251a93b6889cffd163d561803281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a49d094c07ea54d6c6fbcd38b590ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14defbd0c495c41aeeebca99b37df2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307856463e55f03b799580e0262893d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce4633563e2f099a66d6f76d1b4dac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd135abdbcb2dc757f258222313d2a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee7621f5d8e1792828786f285023d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa90b68a8574c4868d2d410263887a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3e99d1d2a35a88521ab3d1920c204289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2cbf6e0792c605cebd99740962dc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d620283e7340c1d2b6d2dcf3df88f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9f91a7d34d7b1d01af2cdcf611483292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9d9152f4ddd7ae64c8d4caf34cddb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842def7d7f19ceaa74ef00252dad53b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df4363b74142613e0d1fa8dd89d46a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f571610dad0a052e5a850236f141c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516f81cc1ff3b69e2366a9e261072c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949ce98f48ba7e0583d8b3855261a62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fc7ca125c6a2433c2fb81f7bcc417299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3166e5a9e3b2e6f4cba42503c97ef4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fe696ae14a86577e823ffd8767a1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0dcbf56844d5e1d9608cef2bf491c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1a15685f73d4e049fce7b434d6d4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d609cf97f4288147d5c43875945162f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f070fe85a2f91356c79d65d937be2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e94d31c96d6826ae4f6c61e796566306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142386216625140fc8cfd8d5416d310307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b6492b1cf9c12aea078f81453ab08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7665afe21ffbbc285731a6500a5a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5c642402107c56caf67d14ed53d09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436659e93631671a987573c5acfa0ba9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49711ce288cae839c905d40748f6a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bd52f7d6aee4a769a2b8921a02831313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feb48a30bea19fa44a8ea7a025b162314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5b81e8a68a09c11ba61a6872ddeef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e99398aec531ede0e7657eb83229316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d75df1f659d21c27d0a19d1ca239bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de384e197f98c3b1c884b1833f760318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b642d16c7841b576747d9753acd95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe971caadecf71a36e0fffd34a1c89f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fa005bb0e0130a142cd3be408941b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688935943dfb23faa24b829031aab229322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee7e573561f866a9d19495946b8cfd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e703889a29a81d41751e91b862b99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e4aa7f4b7d6662314d2761dbfced325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f1f70b907c8110fdab51003b3b55d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f888ac584f8f70d86901554c22a84327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2cf6d796397c13112d5d9fad1c7b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abc261e0861b542afc54f409272822329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb17ad02b6558fcad95af3c63e3db56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd630620953fcb8a0a0e7e804f53f8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda4a5fd8242bba521c65799970eec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca7d71490a646aea6823de9524ad7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc318b67699d3d067a2c28a3e62e0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf029c8cf9ede614a1936736d13650335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eb506634eafdeca7a41af2081ff35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea139b4f959ad4c3a36ee443b86c0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9627274ca2d882e917742d1ad3d87c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a8c03ee4f87a8fe3c58a696e40a56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818090553155a98eb430f69c944acbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817aae4e3d17522f3a36aae7d2b57f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46278072e9c624d03b692c41117415a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d28130c5538c3ab63d429075675d6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff5ab4a03d802129e51788c67ee188344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ab3102657f1cbc29e69cbed9806c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eefe6bc633113bd338acad384f5db3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b7bb5b21977bd354aa6a45be73532347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59eea8fd6029b31d3ac44e02e27ef2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f468618c5332224b5a8903f22440349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812a75332d1aa5570d197b443f00937350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e6af63fccd72342145992630f174f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c81453b8692d3f80df9368159001352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407fb540f9f69c0fd5df952596235f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105e5220458cf9a92524ee8f4a5b4ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b941c82a527bb51b117158f9ae78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106b1ab85dca310936f07b092ced676356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb5708498c763ebcd4cd5a7abd992b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1481bdf88fea8d6cac7b5b6ffceb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730f7e8e522f1b593faff4f5ec792b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c202bbbeaed5a2ec4968faece5983360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dba515974d60ee9b419a5857c08ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c4e6e23c9924a4b3e4b65c9f509f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181608f05ad3c839648db8b93d5955d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30d4650250da75234d1fdcd4e5e3f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242e5af11a1b53e5c7f2c1bee00cbd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6acc8b9ddacb23d1e78063bc8db3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054b228d7e40aa17cc762306186cb99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102dc0072272345c1684db6a75ba8d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb443a872a2ff8d95378778b86b12f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe8d3a1277bf00ba3991cc9f995b46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b68305cc66e637c686ed0fdd13dec8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b5301e1d680b2dcfdfab954c9d78d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9096685db5dac641bdd2c0e6823439373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46fb950778884557c9c3a7b63792b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99220c59d4863e1c1c155a3f9bf49b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096dbf7207448c8b9ffeb99820aea6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41715c198ea2bed7ae568312c89e0a38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e402f3480070d277807825d8e70d1cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e582f2a2e625173cc3edf35f26b16a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1a56da67232efe13b4700ca90f390380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57a3437c3042daf79c80227e73fee8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624d3b068bad2a25853d95166cb8945382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9fc34a7e44a79bcf1fd6674dcbbac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ace24d8574f3aa9f51fe09a3c023a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0e8849ceea409a371ec46091813dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21845d1af7f9ac828c6b97f83e3f1fce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc96674a956eb6346be8e7830b60fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d18ff0a8ee8110f6acfd01678a50dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac5b9995b00bf0d7254f5dc18ea327389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03442e43977626508778e7965587a94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a74f51da2ebd135642ff7b5f656c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66fb6517c85b0f71fe8a3cd4dc1b4b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955d4353678f13abe83d60d3fce747f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966443962cc2d96ccbcdb5e69119c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df2726e432eaff63dfa094472134b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86477658db2b1f48dbd298da499ae79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7244b12dbf9f734d5bce45f25eec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3e9b77af635a726142f49b10b48d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e46d38572b504d1bf4487557786b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02a552676728d23e998daa1f2a8807400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c1281852841bdab18fcfb24dce37f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b6348df7ab28e2e3ac282336041bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f832f4f9f4f9d168354d49972119d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb17843dfb67c7d344d9f5f8cfc09b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce42df96ad975b49f59a8b4af0c2062405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b654ab3ea54976ca1414c5626ddbdc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd660fa6434a7faef8646e1ef2f62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208c391e1d01e3bf0fe4dd6d519d004408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f37dd91c2b391ae7dbb78440bcffc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35044cf1b6fa98a8b2ac7797cb8e90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c92658224f004ee8dfa4659d39d040411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72b0a3cc38de8a38e69520c3d301f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab7d27742073b14fa70db123b10402413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932aca62484195148838f56f92ba348414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a36a995c415132417e35e3fa8a6181415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eba44436884273d66a7b4cfaee4ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fbde39f44c66956e6b00176ec76bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edf84327810c46fb6a580943aeaf57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711875d59e977c1e55790787059d597a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bcad088bd6aef5c364d5544b0a7e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42cddaf5a3d203f2b020f0277f01d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bc96a1d9782869d4ffa404767a09d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bbd972ae0a4b14e1c650501b8b5df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06168f825f6c49e54ee23e84d3914264424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab2214f9e81c5b808be867b197b071425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3c2302c4c32acc3f8ac3c30e6b59a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb002a240434cfd7a35cf98bfe4e955427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a791c5aff1e00f3c3b2aafe9ed6156428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54977e3b3bbe25b072b0e0c3ecd710a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8839797716a763a3e7265c19051ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4b422303d20a025c63050fcd88eda431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4472d3f76f2f5bd5d317f06a417a363432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147e1327edf6debc10355d49eaaf3d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09785af529c0aa07914937bd7b6598434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ccf700c8928ffd801bc2cb1ca4582435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123edcb85520791c7026c83d5a1f4ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1cc26b2c5962bca70b2d6189034ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96112a6b5ac7d090d9a39934f7756f8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdfcc94c03020adbf78addde78c478439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f115c5ee935acaa5229f659e8f9c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58c98aba5d13fe8afc88f354a35a18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675727d59a6f021afa463b8453be1dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936e777f89142e5e61adab17cf03509443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f836b99955a357e49dee39be42d0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dffb40660707e145dad454486253c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b27c3631fe7b50d86fff332ce1679446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eb2f7b80c03f3b32d95465183c706447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8942d95c5fe2e63a8628b3eb095b9fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984128992470d74fe7621476eded993d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291219e0c574d636e970570b2dfc490450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f9f87a7ea7ba3e2f4da27d68f51bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb1b298950622f82046c0679ddfe9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8c1796ad48fa4d252f0eadf18071d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65834cc01029e8638e31719174d4d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fec86739f096b14f63ea896d22d6fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761d25a346b049ee79c74d2ccbaee8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78df8c63d503de0df1e20d558516e6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1ea90a1622f601edae1c88bbed59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036cab53dc6cf880dd0c778173f2782459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05904a88d6ec45ed368667d7f98cdab0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16334701833565b355e1d8e91e5fefd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88ffea399fb7ac6c3273d636af7607462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9536c261703f95b7eba1c84e9369463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905eb33fb09ab4476b4f153f02e8454464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a166fb45e326616d49e3631d634a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50099b7e0f66e930147fe0897b49bee5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7f21084740091559f8f491afc9a52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45012100cfecfb67098b81490768064468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e989b75b9d6ecd42add487af08e6b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cc4908b741e55db05c2aa76dc1855470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfcb2ee01689d1297c3561ea84624e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc1c16a2f8d7242121fc7691a1c7a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65597b2f7bb451343ab068e33339799473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb25b0d3e6b2a7cc306511dc35cef46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba80954153f8f2e2cbcbd15806bc5f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0155458f3263732b4453a996a70f8a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc17afb2beef530bb79498bf498362477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66c5f0afdea7bed44a47472fd102d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abacc216fb6b2e0268b1ae2d32d8980479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bff7a5fb45fa090043c081f000e97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aa5b2501e75e970c70960b2a7dcd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f55094aad2c6e868410c9254c65383482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d041be79adac09efb065778dce808f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316177fa0a2283bb73a83bdfbaf73b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550609ec5d2d2448d3f6978d94a9d6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab64e6725f6d0f64ec2237063b08688486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1deb3d5cf6c9c072ff50dce638deea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef88f4a0c180e797c8ff686a53b8ca1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e825f2a69711931b5f87b4eba5631e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f420ba937d55c87368cc8378d5741490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad59a026270e4c964037d3bed559cc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf997ef1d27b07a2f8abc83eb6697a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd27cac33b2fc8fda71b61f30d25f76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f68b4effc421dcdd39bad7ad16e89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b07f0ced1abcd88ae40fd56109e27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076edec899a2f3d55c03162fffd604c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e000844862d208ecd432302fdc966497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbeac4027ee87aef4c37a7a202fd43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88711bfdcae2e40c64d67ac98a54f97d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc6f0cbcce6d4f9d09b21ba2e82aff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e20ffba6d96f2d1cd50f58bbe775501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43b90cf5614fb00029c107313cb8b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a114e12a29438c48ff62933d488d05b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed425deb56d1a5049c9171e6290e8df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2578ba00d12755022cf2d3c41b1d48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e027a167e557bab979f4e3d5e307b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c0924b8e3fc0903df1719220b04ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d99fd6b4f9d24f4c33c6295cce3034508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2a822f17063d8d2423272c0bd5729509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51cf2c1caac46d8707f6eeebe585e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923dad8d8c211c4f3d350902921b0e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf77bd299f28e0f05bbe01db2d5d4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b10b49e60fff5cd21da2700c065612513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a809a9af71ef8423f29b58725037c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9bc9a64644cbdafe072d09f69375515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fffab6a6244bfdb1df0d909412586b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edde57fee0b436f6ae3f6b8fe37b9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fe3ec81a43f419c516788498bdf0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55dbea059cf1bafc5375615be2a454519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60171fa0f04931d524f906d7ae8a3c61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c31a11fa978202076c1a5766578d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c033498cc8c0367fa43e44e33818221522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded690b92e0d3ffd87f6800546e496e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d03e529163de30a79b0e263bac8e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75940b5d2bb1be012d734bea9024fe9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996866639f1c584d4e5fd07eed22892526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9226add9c67a71c6847805a92cae7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4d96669bbe220b790c508f4b234c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86b10f46e674814bde47eaab39aa51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a73af420ec582e5f79624a87ac73db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eceeb7774d7a390133c015688703e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e51b966b56fdffabe3b696139e4599532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b0c7b200d97c4946d0570fe2df76f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202d6c7cae51dad61dcb54b09d0bc06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc30fb70bc6eea3e0fc0601261a54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc784b03509a23b5adfbf2a9e96548536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde24c2e2a39150d5a9ef040389d974c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca526c32b39e932897c3d5d5ac7c807538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773152a5228c9bd5f0d7da66965294e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac4d67d6b1043a6e4270a75ee01abf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c65cca968e8a8bdeaf6c0e982c8be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fba458b9e8db77ace153d543424f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab415b2ac85b15f567a74083f97ff9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130799cf62f9ba4e6a9bd6472c498c5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a30189cb14fd0af8f3b13affc299b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316c20775c10cb835d518ad3f7fd5d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085920afc1a87af4f74d24544327929547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82aae97a3595f237776a1db85caa2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab6189d8093109273f3ee4740b6725549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b594b353341a56590c3c1769dde1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be853eb151ba56b8d8e5501fc311c45c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3b4a5de3bb090711c5539db689913552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48993b7b18dcac7a652c6893328a4bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2b3b98b6e422ead54280fb2049422554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa2d4efb85a31001b09b15b8029819555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842a4085046af2a1b352858895fc15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa607b82347a431c96a19b1c871be634557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbcb1ee84c930d5e139327e17a814c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ba3b25a0299012ee314dde4000713559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7549cb26db7f09b0b359bbf20814a93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f583a4aee33d90478d08d1532135561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e9166f96a9fca52ccdc01a2c502bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591419eb7c39ecc6e5c81bfb2edae10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7daa5ccf4260d187526873fea3e132564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165b391c6bcc69ba38e56ff6afdf37f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edbbf241692528b07488cd9cf86605566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32680d10175ea26faadff918d602af88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072243a26161cfd9e7825a84e4994124568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c56d99d23918ba7f6118aa21df14a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e2daa75bb80b16f9d771a0b655612570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1d284c9e77a16502cd0923ab3cd6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478881e04a68c49dcf914971c04ac9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054008e64923530e2cddb540ad3ca9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a8d15d23419ef2fb0d092fe3a227d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032b3f9be8ab56f16b11ee00bc53f5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e1b65ce00ec8cbddeca962aa4ecd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90b8c485ce343a84be48f798ba0d91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbf412e4935acdbfac31909f0b17c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b779945fee6d4620f489347f588b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45983939dcf31ae6c5df76d7fd8e09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04cbc8927ab248197ddd33ccd400f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ca7f13adc4f32b8d779a61685f336582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e2eb893b4128b99bdd8cb6fc8f776583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76d6c8856d72ce25744f33a1cc9e05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e393c1ac083647faf07c0931bb84f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed191745803a8dc0104d741662e15da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b0660deda82dded4e80e780942e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b640139d367734a502ed93172574e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236ff232311728d030417acc49e743589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf532cdf69425f1a9a23b44d3db9b3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999b9c5058f31786e6857107fe3dabc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e03f875ace2fe8fde9cca1414fadb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b071144baadf3d3d77c4e73c0b4a3d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0e9b70d0fdddacc23795157ec2454594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b02d7c4a8b9068a649fb85dbff26a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f511866e093427b5957c9291f6412596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9faa5754089914c9c78012c33db85d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130abbf92ea2134fd4af14c414c3df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d53956079aca680dd2be161b8eb085599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28a9c173af6a71554419627d4e706e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77b05c350e005206fc9a24aa48ced6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a817dad2b0abbb4d45aba515808143602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfed33dab28b8c6c195b5d588155756603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50cb7d17b937c45c4ee054c925874f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c287c3809041ce675afb558d8c8e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af588f07e2bb855ec352affcda3d35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ae1409a3c4c0f393561f1c893846607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef7053301a9141db73907e290c008b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa10c599e81b684d8763525a5791b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a476874fe41d8b567693d506ba037610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdbf3459c272095dc891b274f3e955611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cf1b938809f382b027beba0cb24ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62316861138d52043538ea3f369aecd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116b6be50a658f1ad08c8a0b29a4657614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38ed72022df2bca65dcc0381047e17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73154ec391bb5b11b2417a59ef8809ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faf04a037475909398564520e6705b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95835ffcaef69112864f7c4caf421d3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e9069bb689706a94dc94c8f62a4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c58fd31bf61104b7e4993ad8750d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08263df5b2c165e20c757f921b2db15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8fff2aec01465795a51b38e96655b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51d3c43cc542aeb9774b4f925e4386623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c904b699574098379fbe6bb83ce259624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c802f0fbc85e4995cefdc6c9aec4d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829c65ecff0a93c402b45c63d84f5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f79ae2d01dbdf4a69870a96bcb2253627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7fb2da3478e753d554274c27deae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a315ac03ff9f006dba2df7d0fda86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007be6ca02b6a1efa02cd406db08a755630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd046abbdda39328c04dba2270114de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407e0217757d20fa3c8d110c3b85f39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e7a2457adf1c32a9af374c7befa1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbb7a713eaa83fa8d6b1a79cc10686634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2348e28b016e4dcca7ba985b8b49d36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bcdb3dcd2988b2103ebe328525ad0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a6a5f9bade2c5a4e35daaa667d1a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654604b66defa8743acb2c6681480bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e328aa34280f739d9112adbdcbf18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfbf63d671ee14d08d73baa5081e47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93030737e1f11a020e74fb6689335b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa7707e76e1a0c4bf5ebe35623b31d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eccadb6a89d73fa67c56b3600c4118643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea287190fa525b7342212fa1496c0eaf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187adce9b74ee4319637001467162428645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99d03004969480c2e0307e234a060a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1e854aae435dcc8b63f0f80e2802f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe34ee4f1f16246784ba0cc233134f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b4a2e9f7585c78e8720175db80b5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21ab867f25475cf482990d0e933901650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81fc52965d2e8165bdb4e77ded4105651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db619be5c96c1a1365893e671e9d839f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d273ce0f407a053b48689ae1d4c0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021d62e6819bec82c34ca5e61820c2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d500b91f47b853a1901622e9399781f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9dba099bdbf8ab915b46f2b48f815656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ea24b9177fa67bb3348fed8941ddb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85c1dc6b543356da1ced786516465f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e9b4db898ec2c58d2af6738ea5881659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e706b42b0aff7819cfb27ea637bbf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f28c0861a2d0e73d7c017409d874f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e893b29c3a1b37164cdf597b4b5a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254fa3fa767982f43fa7a588a966ea7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a550cd4bbdc4434c9a19db15d910d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edc3569237891c696ca8cb1cebad88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3796db9428b9bf287ed66873925a44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c21f84d6f7fd6e93c73a8ab875433667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f4e450d40e0dbfacf482ae44620a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df679981ceee499e6e2784905510b908669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698f0c63fd44632ddf7440740cf6570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb12e83b92a74d9538126cc37700ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985b8dcbf54350993ce67d48eb925af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90632ab5eeb642199735da9909b33a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cb89bbd7e055889139f83e0fd70aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383bd6c2b745fdbd0193f8ee20c0d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1bc82fd48a6c2581be0e0a1b1260c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e4bc8bcf911164001141077fdfee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912e9dfd6856484e5c886a8e825a85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeee6f6102981ef914e279a45d24b72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84226e55b2931acbd9c08b3ba6496f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fc8d141df7f8a39a312692d955633681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7efb5ef70c692309d3c0b85146325c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f18044639b6b967ac6f5398015908683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695da3e4efb99f8065c482f40c2f315684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afb1a1a972f8308148a56bd6ce372b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad76328a48a50c1c037fb8057ca41e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb927f4a102305e940d2f6bafb60e3fb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32a62f683c496c73feb4c3ef7be2b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c05fcb0332608144f21b7dfee6b58689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e277e00067fed58eab15e7999564a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6918b591a820f4e4ca748879e2461691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf41d2cff62e2221f2ae930ac5c993692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25e9aa04d94c05584adda397a73281693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbeaf1e904a3b09fe192a0143c2255694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80b98ed6b5ffeffd5837c303407ba1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1682afe72605fe2fab3e2b85fb2831e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc938b29a052e5638cd6cdcb5cf5abfe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9551d1b2c2d9fbeb019f549e2f867e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d263950f050ad71b9b6f8572c27b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c298697e8a7ca93bfb13e599009d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9eb7e8c1669c3cb2da1f7710edc2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb25a1c55a647dba518572dd763ba44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc4c91b67d665949ddde627b36bbc8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dd542691d84c8817510338970f696704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88506a26a925d8d93c6bf0f960c7de58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de426bc193359aa2af5b9346cbb3d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ccdaaf62e9ac31652d21faa758014707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6156019ab983f3340b3884de70dd2a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae78b1aab4166da0810fa9264c335a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583f86a7953dc0be5aee2e98b88fa62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8432bfc54835b48322d2b2ee128201711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7606342b1e6a2a0988d132adf9d231a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61689fd4d53eead4a0d54d1c92d902f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afabef511831bd41d0309f453dc1d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b24f53ff0e24fb3fe9e690fdef8b4d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ad0a5a66b7a03cae955897c51fcd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3f7516b59f18205845b46113f43dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f7d7785a66e56d8aa5ef8944a6a36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd2f043dcfc7e130f9935e2d6ee74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062aad5014dc74303a14ae9598bba71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8ba001516f4c2ba0ec2f4776b573721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181b79535d46bfe37e0b46e9de0a8c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb3b2119c4f961965577cab913364b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e715b6fff0aef83a5c5c657a9d5cd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e480e0a62d3b483bba794050b2cece725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287cdc106a94f1a454de82c50ebc7e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05082d56471ac74cd64b965a539b2f56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678cf5811695d131e006c3ce8ebb47c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b30563163778ab1b99bdce5026000729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1457f4a34fe46a130d74ecf6776c8f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58bba170e0c1f3a7899f80b7563adb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbf111d911971677953f37ec214c30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ede4fb3ee57a62a0979dea58e5a2e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7033a79954b943da01ed2ac9746ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9638f020999415087ec723c21aa469735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7df803f05ae26579c03fd79eb8246736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef544ffbf8a6892cb8d57296001f83fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bda706f7774f72ad453f8f572ab5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d38dcb804ecd5a7f81c8ff160c8a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aebb3744c754859dbf1926f82ad257740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b6ea38f66162f2fa48c9d1795490f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4b01a1d6d42ba9904e5fad95aa985742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2df62a83d5b08f942adb186f690a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce3176fde2ae0fd97465035928952c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dae76aedc9c7e51efe0d58060424c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e76898ea0e6579d167cc1c09753b19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb822c4be9e0d0b30eb680f5a7f7d18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513818c87411331cb8d50633861d80e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64999d5a8862838f8c575ad217668ced749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5641511be66a8335d49ca2500b1ab12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4fd146cb91edbfdff86f174f09965751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afa49a0c93ac7feb2f55007525c5df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290feec333ca223ad55dc26a45af045d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9540a4f97e2de2f2a9e4143d9b964754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987477de9726231ac690aa10ceb7bdf4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92440538dee2c9b44bb45c60505903b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f88130429526072c0879d5d7e9e13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925ab949f43c6ac4049617e76063903758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7efea2ac8b703cae1eefcf5a41224759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b0c1147e4c84cc2eb3e6e2ad8aa1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be12cfd9b52d7e597010f97c23dd5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d415db6c83f4b0342588d97e2047b42762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d24285c7f65102866131b4eb061830763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065ad069172b4eebdcb8cb7d3843db1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfd2760843ff6b451ba8401ed910d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16b289015c84c9e7a18fce8bbc9ae0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417046dfe1cfce1da1699aaf2fdc6b44767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431ca7d35b6a383ae9e0ea1e82d8eaa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4eb01080a1bc5cfec73460d5576b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9495139e9884f49f7c37e7dab494c6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6609dfba3d446077d7160d93a7c566771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303e4ff381441f4b165a81376c3d404772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b27d03f05fc0acfeb6e00f35dc90e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ac7b6e00a1e602db41a6f4192ff7e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca1f33ea3850e636e6961b65a32cd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43d012a377ef863daf0c72259450fc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb210065c074ed61e5c7fcd9445573777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84c0aefa6853622e399b2378e4c093778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769db66e24840d9f2a01ea513d33cff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16442009e960227c4e16eec612e897780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456e0f3183f7341180b1a6a0b8deb51781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5425f8fd2c50bed4177d9fc9d8881782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1f084145900b5edd330d2497274ae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae579f7559c09e192ce57209a45c57784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a134ea6ef7b212b1ea8cb887743d6a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f9ba2c99498d151f22c5c3c606c87786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96878a9b62120cf85480fda84fa1bcb0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8645531e8ce1db58e94a50bdcb5f38e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386160b6ddc216091c4a27894cce57d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255042c81cd8018130956e30e3756289790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40a069b94d5cc8b2f5f0fc32c825e7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2d39a823ca17aaf8935c7f0fed9ef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8d186f0a4e61555cf1d2a1a3dc015793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b862a7468a85d77eb2a97dcc64e86d2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced315dd1670e522315b73ef9010938795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f779842a6a97c9de42d2157fb1ac796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77125fa3d36b2415e472cd2777d86f3f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f49a33acb7d8d4afe2edad2aa72eb3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a57a2d17c186d567b48f019438c9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80ff472f80a3d639744241bfc57686800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a757fda572bda06eecc3bc252783576801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09929a5cde4613d90c69bd9e9fc640802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf36cc3c1cbe9a0d026e9e8fe71de0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed7bff1ac1bead6731ee009951329a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdf35d23587710a514066c59c812ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4ea5a0497993495314aa3d5bdaf0b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4382d40f2076376414c94ae31fb970807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626df1e9a8abd62b4497205adb8a1c5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff99b090a00354e6eec623fce82bd2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d7f60bd865d1c631d78224ceaa187810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625cdeb0cf63620ace1f5bb9387ed72811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78ca4c5ce5af8fb2d6b307fae6e9aa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9861e4ceed0068ccd24a9f38fc040d3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279125e1343047de561b093b69ce6d80814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a924821ddc1519f3ca5c0d1f75059815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7ee803e450c0b87947e20c4135eb6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec0a7bb0dc35b3912e9dc472644a7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636f1f71000c7bb6d4880f2f09a104a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90682e03a8a36d492d3d84874eca555819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9d3763820ccde1e5fa1133ca7c0e7820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b73ea938c324bf3cd781c7d1dc340821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e5717321bd040a83f887354ed845822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580d9430178aad42bb50bd17c8476d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b80ecb3bc68441f082dc2a49d33b9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f2d238ecd39c88139113c43b8933d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff582c4efb376380e4f1491fde793daf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb63195af61712596cada30152f5657827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d68831fab14839c5b9a3c354c03c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcd48837aa56532e9fe081b4e99fd2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b769e292776d122321e479eded8ecb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21652ba2ee19591f92ce8d74582c07831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d53b3fa8f086b57d0ea6d34ccfd5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45743053432ae3f7512ec7edc5933fcf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b83026572510c557f130a320859d2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d05deecbcc54c9226ba40750bfdee835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da4ca8b73fa2bc7c5eda315497dfbb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36797568df7e89a424e217da60a9e9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e618e3db59232a39a0b55da3946c82838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b067fca7e912d21c8aad8bcf88e2b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1de83d80253c90efba09187d6c3160840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c2318cb1b082844b5e3233f3706d0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cbbce460598daec40c1c26f320f50842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156d2b7173cc653e1b41747aa51535843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72b3e46fb5e67983e163fae40188f4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344c139af3ae8867475fda3bee42dea845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cba3e8b2ca768df3e77f6a68bd0c0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898cc041947cd01fa4ed5e87683b231847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea531c6aa8fcb9cbdd3ad06713076e52848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b5e497d387eb219563dddc6f2c4d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d508c596a6ec87e66fbb981a08d404850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f806a9ef017f7795f937875e3aa048a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bfbd9aecf9eb5ca6498919e58cebb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422e5632c17d9f5d1fdd9003c27f76e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd446c51465f0dcf1ed44a4825dcb8b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f81a96f428e9623ff1ed7bd38ecf1e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045418f0a318783f24d4d8c8a1de696e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7d15e26169013e4049939b44a06e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998db39001e9732407ce7b5f2bf31a88858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903e40a204ea49a888cb4d8371d1521859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e72d39dbf00683aa0f0b223fbf6fb1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864daf9730cbb0ae16fc4762ef675fc4861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e7b98005d0d8e803b3a1959c71eae862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be227dd25405c7bacfa56f3535c04ac863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c9ed05ec7cc71edabbb7d73ec6c11864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544c9fe5a1af91eba3dc067c4b8fee5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b17df7d210d4c919f6217ff600d9c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9734aa6025e7c78a1f4c21e21068c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740136a3c80cba85cfc5f60bbdc25a92868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49356858b10ec29b7a4df667804326869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b021341ae0bd05ef45b62d3ac6e55c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47367c7471cbe516f46a19d79fa03cda871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44ab915bdb16f14c39ad8d291d45e5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98768636bf087bf5dcbdbcbcde9d83873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd907f1986ea8094477c698a0d228680874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf70acc36fd5cc18377f8e382c368f0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f43f9de5735bb43b575ff92acd71a3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c077a3ddcda79339b1e4037efc59b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa853868c01c6eda42d3cc31fd16d78878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d919b788a0aaf716fbe2b319af607879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237281e09070cffdd806184885bca759880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de1a951c451c04917973e26581759b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf95502402c0e0252ccffec096bc1e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8263a28d5a0c879ca920c9a654db54883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76906b0420d51f51a12f47b6f535f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b93e4a0ba301fd16d70dc6af54cdc0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fb135b0640557df27de797e7c8788886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ed2f445579037d75c4032c2b29724887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dd88954df6595bfdefea2ec47aeee888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b241d6f3e3f756c0cfd01a4de71459c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c6995d8d63ef3941399fa7f0fa303890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd05e8b6cda229bd079fb1911ea8950891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198e8d3bbba179bc92add1932c8c6f0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af68311e4e0f9e1f35826c1876740b6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a7f1a3d71db58e487023cd8a72325894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fbdb5413ca50403de6f3938ec07f7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b67d186f7eb725bb726fc5efee3fd5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d8f0b8053fe0583ca6121313918aa897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4dac6cba9e6e90ac6626cd13cf01b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd21f15d8cc5bbd0c8fa724ad7b17de899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1064000f73a7c8f1954acd64f8807900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc79e0489e6295531774784969bdb70901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a3fce2ce14312bb9aef25d15a4e25902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e63eb6ab98e80efb50617201b8525903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2df06d4f28f9ac2029ab65bb45e26d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b7c56de8972c8fb7fc46427b349d1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267552b331108b4325ba73f0ea82d91906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88fe8671ba46449ed7e1fbbb0f13bf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883ffaae27939ade58537405018590908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bf1988746fe8a957af31989abf8f0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189ee80378fea06d2ba661fe124d587910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf83c185a072a0557dccf4de6c0050911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80049fa803073841993ca6b60d61d5df912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e469a3b5b5f7576f4b83d8ac1d87f46913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574b0c8b8b96714915cdb468bcd2efc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed153583d0c85a11d9353c5ba62a911915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b66585b209255c7060418281965b3e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405c6a1c32d3f9d5f9e4ba617cf8706917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23331c75b36859428e2a6ee97d7e05ab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05dbcac8b223af489ba66d7102e066919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdff5cb7da9b142f985e8a05e854fbc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e58be55bdb980e2e8228de27668a4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b456bfff2d810a6d4510df4566f2470922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c764017fb981d75d2e91707cd0868c1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c288d702243a37e8f3bc6dda3c7ce75924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac990338489626432dc6349f15f093925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c07a11fad3bc4ed3029f2901149734926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdbee52210bfdf12e4e4ccc3d9eee927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75453ece9e211b38db9d9d98eb9f685928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4c463d5e9e9c91892e78821c98be929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d299798a0571c455d850353ea07f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ab3ab97e894dcce66b9bd747ea0ea931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863ca37a9bafe6116ed7ceb4fb0e522932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5878891019934db5bdf9c736810fc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb6d0048d81eb84b73f128592dea71934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56a2494d3ec6bec59d9fc2cee359d6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe648f8358ef31a87fed17765d40fb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d1c570c5e07641e8c3215c830664f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85808cc573962a96f2c32186f6c42b0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ae05d0670522cac318df930b84f22939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199f70ad2e734e58e304a2076d82c5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de12ad480ce71f0dce4db112375113941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418f8537a9726c781e94841a7699c26942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23604d5b05be704c664f94e405d528943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94901024c5fef6bd5daba2cb21da7c87944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575782a9e13f39904daa76820850843a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7e56a96de3347fedb72a23a24b4a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956395d55430d53a644346320b07c9cf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f136c768848eefb9d1450ea345c90948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f462595565af9a004f40432fa734e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd32564923c70503903b42c2bfbe81d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ce5e4a534eea5a7b933cfa81cfa1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f1b00036ea7b9a0482139bb177751952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021475b02b29ed6328331a491ad5e7f1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962db34387ee832b5a62f8fb0fb405de954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45291d5962ccf5180ec38caf523516955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603b4372df27cd2077f22c9f870f70f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c590af913842490e4b874dea43332f9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fd0f8acb19babfc61008c0fbe7761958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad83521855ee7662b8fa9ad327e72f4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce92edf6aae8201ac9ddf8762e7b82960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e96abdd49be57d47f0cfa70d0014c4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b98b090c3aed23a2f1ab02f6c0b9b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6426ac1d966bc51761d98ebe418a0a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f29ea14851375f37c902817454560964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0b4dd357219ba1c53aaea72607839965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66834898c91363cb345569c64132ab73966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927d5f3075ba1b222f59feceeedc0a4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137c74fcf85bc6101c073173fd9e407968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f26fa00a0879ed3520260d5d9cd6b1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4351145a50b1ed376bff1cc2bde8df970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e81335280c3f4d0a6eb96a59b32715971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c31ee084f638b35461fb0fddbfda6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d0b993e773be5efc801bce0da6c3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03b946f4790b9c1538214e77606810974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5aebb79bfa229b1503c7332bb9de0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de152fd7b33acf5ee4fe1305fbecc10976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dac7d5dace9f58fda8078405c80f5977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>