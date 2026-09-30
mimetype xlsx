--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca478f138801a447ea15268d180b7bc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07622a63c710458be17ebc4e6005192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e0b44ea9393ac8026bf88469d271e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209926c7ca9cfd3c9a74f7a6b2de70e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac89ff71604c14cbb09520f5417c2665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd08898d80b8dc035c42a28ebdc1616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48688e00dcf5e6105dae8e82069ffc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d5babcbe6d8ac26d50f0a0961ec6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe23f0bac183dcca96b6c025cf92d339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52dec34e95f0a58e0c7ccd68339e7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e38de588036dae801b2eee5c39a0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d574815ea158c08e42191e2fd6e09f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f9debc903989994743daba259fa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726488457f3a5e4d95d0c3e12b7db8f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea08dbf80a8abd463d48a2363de90a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67046c98be178397082592b387a095a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9613efe578f0f6e51e6cbb66f1cee617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ee565ba4a3285904cb102498fdc5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dc2589c6cb2470e7190c1c916d05019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a531738293e9a0ceb76b1b25f0a2a3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32b00f2a8d5bb2e1241e92dd84156c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1991402328bfb0dee24dd13a36b9be222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f325bc36a7946af5ed925b24fb05523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e2cb47b9502a641b2933f88067f2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f80f08e0a40bdf113e03cde84a88625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abad6e510476c1866fed4ea78f44b8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696a2a3f19261830efc6080535ffa0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf196c88676af7dff771d37f38c6ebf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c55466e7a205298e732cf8fd91e1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4e7000cebb0d6cb55804d8ee41af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a04bd72b135d8a6330ba79f172c1fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bd0002b05464a8ea9409431a880bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c0f2a80452c6ef985b512446a4f1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265dc6939b1d1c10faf1508f5cda8c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650c30b40400d3d4a7c8f8491f2a7ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf129d2570c61e59380a362d42723836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ac5b0fff91f5660c3365e9b15152937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f980da09c51109790afd0d019a3438738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e3d6a0095a8065696a919e60ce4d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8f7ed011199b9465cd04f3ef737a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc22f2a7693165362304dd802861fee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca29710af1ae9153720618061c62eca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4d1e978b0508b29d8c7cab0c8b1ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb1236d507f429aac1e16f2d84123e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc176741a2ec78b1d8f21584a6b4a9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5756191529a38fb391c0251c63f7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd678dd0b0746ed48238a3ba8d9ab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9610a4120d2a13de39915bc6babe8ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88399b39615ca816790c7dece6d37849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24adf3890784705ee6ddc8fa16eb0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a96cbb1177a4aae84d22639e11d2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbee43e7aebc9be1373f7d016ecda252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3bc04804f96677c1a5bd336e33c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccdb6de4fe91c1ca44b1830977430454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d279ef92917e38d982faa8e6f3b3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af96cd3e5e2b804184cfd513ca1b94956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740f3af4d2139b453753c6c314eece157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c34d70de7b1f69c540e4195d64af5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04e06ec5a73f934628b9294e0cb6bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e7ceb084692ae84d5dee06a73cb1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e280d3bf53fb18573996e20a2f08b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e5c32792eff427c29c63404866a7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f7959b1d5f6d766f42b61181b633a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d260b85d52cff70a47d11b824e4ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e88b73bd200681c0990757f24191365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee656f02fe28212931428f81bf365366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141ab5618aa87a3b879874b14e89cb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1c7dc5a8832557d6e36c531aaf58e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf823d866e88ac4d33cc7526e853ad7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f0175c0ae61dd8874d2ce266cafc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839f9e46c78270fafb2c821b1abd27b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898215477be7d0073603b9b452bcefe472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a299963dc7b4db8cdc25689b5232673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfd719ef088bb12e1ce7bb430fe59374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3742f3edaf392d675ef7cf6e7ed87375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518677255b8dd55eb176d3178ccd0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6032bd30f96ec467639bfa46c7b761577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2a03cad2d20ce7622a096a8a0686978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8325e2daa1e757e57a4a62a2b31d8a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ffe59b70c9eec7605944f6275ebf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4458372fdd3377c72fcdbd42df97381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168beece785dc0c98250b89afd2931ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865708b7c26ec1a9a891acb79f7f814883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108b2adf09ec0cfb12512fcd9d01f3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566536f9a9397d11c4310043645110db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23957fc6ef5554bc22244f8acd344d5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d42841d702471293df79d63b9473a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342c2d64e2ff8e66190550e7fa625c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d95295ae15331cb816cf1f8bb194d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cc1f254034ff049b5cdefd9fc72a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55499da634c05b2e3b3f009ba3ef3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946091a975320b4ed23895d25915c7c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebeab4579dfba8a685fdcdb7f0149e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4221fdb753ec61d8cab3deba7a682994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15028aa0d7c3d91a3b4ba9e927751d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f56f01bd62ef38042515d052162eea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5482b028088e9057e28e270964a4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19694722cc8c52693d0d361af1952d3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4085d5be3dbc557b97ed397c3bcc3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70396272f7f5f0e582ecf97d6c32f98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602367c18e969ce3fa134805d503c83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea97072197048a218cbf107b72996ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd53d107b88370f5b94ba0cf49bb070103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb84ad927e19da7cc2eda180cb391f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5b9631a3339761a9ff1e17f55e8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379428f868cf0ca2d376e9e97a9e870106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e92754bce1b7e0df7a2ff8f4b0712107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16699ec10f090379f2fc24463beed31a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc95955bc3b76712162ce52219e3215109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92208c91a1f6aad9a5deef21dac3b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12739fde545dc18aa0a24fb58bb6d402111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e73e8336ac41578ea13646399ccc48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce7c54616389c9cd98285d4fc59298113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f2d0f9482c1992a03d0009a06cc88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdb25729822c9bd660fe9c94bcfeff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcaf2464e03d460901e204f130c848116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196afc0f1f2d1fbd6da37acc5e7a729b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48fa51d9d3cbfc09b7e0947c1ec766118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d8d79a9eead0d6076aab1b909147d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9949c4de3c1465a5b9c73b856e4188120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85356dde08ec774bad16ca26beb8f19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0bbdca310e5700b441c595de7d796122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7110ac45f08faa4fcf7212133471123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284828b7def87046ec1a89f76762187124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf39c64176b744eea4ceeb02fe197f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b8efa2c5206766f06d783124f74ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fecba3884c3dc6aed8417771a37cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa8f2744d58faad27ea41c9a4825de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0671d8a8976314eae44fb661c9f16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359c83fe0dbad02d35500b625a95fd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3dcf3a5aceeae93d7d10ed0cf53b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c92451d1960e90780c764bf3516752132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e018dc1d4904da5c25bafe002f8d9bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af85e5fc73b7427414d60b56e95860134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b9b9b1a7dbc7b174645e3aa2ffd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcb7c63527f30087f5a2794885abef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa85168b42a817ff0f560b382e348ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d04df263d5239f3a81c9520bdf6212138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db282911d314e44b93f4fabde65ccc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fe97a7875e6935e534154b9d4e844140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05694f7e868437903faf9d7eaf803cd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ae1eed257969c7ba82bb693e13f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1149862cee55afe7b04689c63f6cfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42435bfdbbb452cab06676ed60fbe47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98281a2c16b38a73f6c794c0f773a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d2d4d1130eccd94aea89a205eb2b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca02530c37ab61d4bf69de018ad5a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca87734be1bd03f02591ebab2c4404e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5e1f5e7bec444e9a42710ac5a5e95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831277ef211c76a2bd9f4ec56ebaf58f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073a1c60c5db7aed99b4f0151b779a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced76ce04a7eb038f7ec57139c7b3ec3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e60a6c8fb73c2fdbbd16ed1fd6f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688b4ffca9ebeb3b15c57ceff9c3cc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b253015a722ec8b3b248d4282f5f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9504915e1c884fe24d58e44b15a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83d5370360c24202026c95a3dcf31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf136c23f6f972e53e47a32258724d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3cc7db7b402086cafcd0748231de0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1129bed3a989a0c7058e28062a31c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fdd288f855598411d81788d23002e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0872c2ab6bc20ac6ea463198aa0051b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31370470aba61b7d567e7688e0733318163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24bff27fcb229aa9646122656fb24b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8593d8fb2da6c355795577a6a7a16f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a63e091888e41ad48abfd46452e223166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8afeba72637f7b585057ecd466b1d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2382aa72c0d56b53e9eef05ee469af5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6bad6cf06b8c2509a5d1ceab3fbd3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac4cd05f2de21fd1edfe2d0d4a9d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ef5c54f52d6975f9c5a700cd0984a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd290a48ef6d7ae2d91f71a13ccb4c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefb278aa71ff78310c6fa29536e2a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d16330a115c9fef65090fb74a3d14f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8cf30c4caf1051316965253d6381f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e45e4221b02f5fecf885469219fb13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1ff587efa8a96a228d80653b9a49b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfa04868afe49486811979748f8e4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bbc849940da38d40311f42a5685e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164df3ee9431612c26774518d91b5f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe50bb0f7a34af27bfd68d8ab296c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e5fbadbfd6cf13cac83cc9e5df70b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a85023fbadbb7d33ce45455a650351183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ec5a2c6996e11ebf0ba31361a08cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a317247369ff6921378340cceb33549185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dc3596d21228a08e72498f7eb9988186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0830251fbade48dfa9f71949a81d0e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6a435801cdcfc0e9f3a869166a9ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb381f1253bf2c697f851e5c2c3388189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d773188e4c9247038bcb795d8be2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb281b33cbf32b1c2455e6daf85457a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88bb077f44262e3f218fbbf9f9387f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4184ee78ef0725578971297d09142fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51841e9c58df0971d7626a536267e18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc99468d1133ebc47814657c964da1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5971d030b2e83df538d6ec0e5cbc00f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35848d5535108f28a3e480bd7d8df68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81edbf91999447e9475a0ddea330ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e54137474c46c931739f8a4ef192d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e0636b0815a9d51d72b2cf577558200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065586a28cfde31e335df08b807e739201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adebba8cbbe9ba9a1c94f0330627a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b5be710636230e15384df9cc8573c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a2b8bbbc75812e2d289992e8d2846204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989e347de82e800ae6988304a41a4d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f782f529a1a352a81fab1f45cdeb83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9c726b87041cecefbdd25b87035ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732493f823e0b9fb6a7e48dc5b1b4595208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac08bb2bac9ced3d03eab7837a006209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da95b16ed2c8cb250dda7973a2ec51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc75891270adf7fe203b2405b6e7c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5344c2bdcecfd807be396dee04861c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa19bfc5fdef0ee4874226b5d0b0188213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afa1e1e74ef7364ef82a52f67a4460214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999e2456f1c4cb238af11d4bcccd46c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcd992062413e082108c589c2dc3fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18f79bf8501bdd23731885f3adbb6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b254c57a0891478f61d90abd888d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63996fbe64d8206427cbcb57889793a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306705c6c0cbd90a6cfe5dfb6d72637220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72db4c631642d17a284c3f4d44c5d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5349c27472f0b5d6c160a8b921974222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b30898006718213cd05daf6e428872223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8fe32e7f7d6b699c7f2834edf9d03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49f08fc68b777ddbe4ccf753f26b1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63388c82e6b9017f7e014ac7bc2aaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0b07b2591163beb77a44bcb0c8bcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906fc785fba498b9d271882da67ecda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63c8c811f5d95d90a06186ac885831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3ed15d3c41fbba8aa0c35835d7a3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7b9c4f646617575bc948d2d5499ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286602f11945486aee60e82596d6a17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487983cb521c4d1b2a6348d2b41b9aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c919c1f6cb4faac7b8bc58b9454ce9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2367dabbee88eebe4b8f79976bd6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37433dfd4954687636d7d2e490b250236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55886635b639ff3281c3e1ff9f37a162237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b104326323f1e6f5c3fbbce73b3a62a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93aafb66345aaab9ab088c587fd6fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d53bf85146d1491cdd23825989e0f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038802128b3113dc7eb866376db7e55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17892a3b975c902fe6ac8e97b3a1734242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa4dce729ef1639e7836ffce4523f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05c6b08dd254a593555e9d5f315964244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff5df40590d92159d3161fc632bda1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805f6549218cd48378c67aecb9bbbc1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93da5ede8b766d443ab46cc92503aff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9ad844b50252904388cb1e60146ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63458a6f5d9cd0021ced9ab24fe240c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebee3778fd0c2f72e71cbb1d42569c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94034be63da4a565e8f0bda762e6c462251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf801ac7a3feecd447d0f5563a45d337252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463fb3354903aa12136253d53d7c2bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16517b4f35b5eb077226b8bde5ffc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae0ee6a494acc27bca7a231168ab42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88fb7cd864ee38c61b3e0b5c472d30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984bb7c413479a8ddc98d99cc803c90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95dd389969d8566780a943045b754b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a754f64f9a7247cae63ad7e876d4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88020371f5ebf3bf1980ca67bb01729260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480c38ca0832aefbb6c6c322c193565261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28e8998cffc0e692c6c391334fa670262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa997791f5f7c91528f3eaadcce36a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fbaca5d2276541f20aa354352ff80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7cd4a1c608044c7f1b782513ee307265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0ab46791aeca3adf20d59e1977812266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc69863471f76386b8435420465076267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb894f0b26b65a7f36a3896079ec6e51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4664531fcaa6c7f6f99a5c88174c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d051460e4aed88e5dbe1c3edc2e0546270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ac369994bd230f1d985e07ef0282e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a989b4d19e4f0af12e0f036d802a98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f89a623f9e6576ef8dc3c5453f2556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aded0742f01632351041dead6e5fe0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5b802c215fe4b487c519b08504dd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbec33cd70ac091214067623d7fa729276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5b443ffd1024fd08d94dc0350af13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca403fe22db2addf50b42d8fec45cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f2df0b1241c7e4f924686fed8ca97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bebef080cffd8baab1823b7a3ba34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6490fb8622678d9853ebf1ec90d21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ef7bb7f07e30a862130216001d352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d934c2cff847dbe06a1b52374dac73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8663de27fe32d9a1cd07ec456c12dd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b079b91a28a8fd21d42d8e2011fabb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf317af08b458ea58c208c33fac5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d71e1e2599125f583020342cb7c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf601292212f64578eab46404acd4dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a28e37fb0502f933073246165fb05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081342cb9d4c5689425fe654f4ee4fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aa3226be2b2d931be73a443b03848291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc6e19e85545634e2c0e435a59f8a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106a511b91a8322ac81218bf47179f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bca33990479680cae2fb1b1435b21c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c20a182f339469eac8a473f5799d1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59ff28649a3e0d7fa6d1849f7e304e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98a1c0ac7ebbbc83a695b72f32e7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd2da9acf594a9de6885957b212d9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811fbf3cf3a03d06676a14a9243550299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd350c593cf136522b87d2c5cfdd8547300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6803d0b3b7611b214a3ed5c1d0abf0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb4353a7a4086ce27ff5496d0779c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d30d8e00e70d44b100968e465da23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ccdaa6f4e2c64504c26a1abb207d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a170efd921ec78384cda6cd1237e5a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d5de7e555de248b3b969889272970306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1d2f3a06bb8752fa0245569ce1163307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c679aa6c8ef06dd525ecdfc89c78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c53afaa0886f308be86df55957bce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38418d1ccc462db0052caa429b0b9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708060b03a81b731da77bffdc31f9dc7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e477c11186e48ca5c0ff9fead10a873312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e9677bdece37fdb3bfc4ed87c1abf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d1f1c3bb636c0e31686eb269f6de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54905e26be644ce8ed1dce130df165315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa82287d1ef00f21e508f6004df767c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e6f37f0339daead5b842b4183a2f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dd2ce9201463ddcd8a78d9ff8750b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efda4c69ce4da992c60326db67c730e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54498f2cafcb16dee0037b58d462e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b6bf7a049c9b83c5d749f24d6f893321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96224c9b69f7969dc788a10ad9627377322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a7e73ee30258560edd0283b4a66d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2332389a1239b94f586e926c5dff7a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b967568350851ed17bbb9449450c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065fd5678f3bcd88e3d568bf3beb0f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d283d184ace5809aefeb656620c1ea0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bd60aef6593706d0c78bc584e0e20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee847c1740a6f42e1043f1090f32c3f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb99f7c568ff7d03e4d97ff9ad0e47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe71d49e3cd9b42be1327692af962a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b20e4d07e3c05673d316d69091ef0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bedbf41a55a5fe5a00cecbd38faed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212920a10505385688454409f093c8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7f57554594e5675f0c836393c32ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57205871264b4fc9d461bf07c97c26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2046f7af7b005daf6ada4908cb65e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ee2a72e97cbb1d71a1fd0bc3dc15d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b734faf1b96c3da6fc100f4d8950339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c25d0e6cb5a6b64fbf99b737b4a68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509c466c026fee548f2fbaaa04ed16a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b6557cd0de01b0127b553503258a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d56ff5e8fff3a72cc62dc68cabc63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a47a87c631bdae4deba0d28031167344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00069fd057f14cf5c09f45248b9036345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ac2e5a352313cff7b66bf94699f94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed212aa631cd45af09d63f4e35e77a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfee75a7890bd83a38ee049f8e87bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b31850f08748048e2d6ee08573e04c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd14db75bde94a6d9baaeafee333f04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf1bd96df0b88bb90d35f86ef5db6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7e74cc9c99b6afaf133aac33064b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93519d8d9146be187cdc892fcf9168353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff30055b7cdc118fe49ca1037f9659354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3804ffea3d8332633b8e4284cf57c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd760ee517a90436a22dc3168ebc87c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77786d505729e533ac89897a08a32b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb72632a0648f0df1230e069a5f5da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa36a58a699d077f505c4ae18851807359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fcfafde570b1348051ce5a88ba43f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ff21386c165ead3f6a03d985811d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e05e693399b177e17a05f624444aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e5113c3f1de28fc680d0c77d6b75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66a1e33c2d9a61466fc44a941682bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89d856aa93756c4b44264ae6eabbbc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77dc47cae4e6ecb77ebfe1fbc55c1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6a2820117b43ce84f65998e693d55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5d49b0ee68dde785fe073e974f980368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb161de4362bd1bfd1a81afe32597a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1aab6328d6acb0cbf2970c265c833370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17bbe0da3b1d983ec1afd0d31b37e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6c10151f9a38235df2b0164c27b46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b65510b35d4504e6d0fbea8f315a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf14768f1da7b0f3d62a5047997b1fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023279b4384fb0a853a7e8df6017483375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7de5a721256805931069c18d7eae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f2424d51d0002cba190fb512ae96f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f9c665762b693c79b1d8b2992f27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5e7d1d27ee909396d540a2ee78995379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29104a399f5c6009e614304948d32e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d93e5277f1909798bb0798aeb5d67c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a76df476d6ac696d5583b1bf0fe221382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671ad303e281de626692a0cbd7c938c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020446ad6dc5532fbc943fddb2c63db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976656263cbf63962ac4c71b26a078f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755def03fc7a1b4ab0bb97925140c1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297616aa889f43b74f6ae775a3cbe6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bc4ebba3610dc84632ddf49d7d3cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659550727818babdf5114cc757e6cdc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a48b60dd0d8c7424cab9d0dd2938390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb044ee74b4dd243980c8d16e89b904391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2cf8f39c2b6c810d0e28fd94ea5af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45c91615fa3f62a735646b9b809b4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438693c2ef5166321686c6bb528c347394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97006be52a27f7197756ad558e177f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72af90c0686be23fb1036fbdcd9cddb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9f2b9b8ecca85daf5fadaa98481c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf3a2e145c343130786ffeefb4279d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a994c1dc2a09dba4d84bcd3d80fc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6901ab86b8bed73cc90cc67d4e7ab0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9023e9828ed6d04a5e8f36803f62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d137ded8c936f9d7db0b0dc0c07ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fccf5a22c5d1b578b57db1b3ff2822403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b96a8e891170afa969110c9a84f760404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811cb8bcc0fd4410ddf424f6ac4be0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5fcba417e1b18d020233e9498a97c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785628c54e14a5883feab54708286f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82110305248c6bd7669936093bfff1b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa1a5701263fbfed7a44487b9b2280409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979a7cd92a9cbe8889cdc0233e49dff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b16ce586a812b42ad2eb90f549ffe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064f293b6eafea4630e397b20ecca62412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db5cd3d7713fc073d183c60206f700413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dcbb6be7d18d240a7c5079204500b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1cd58a703e5461db54633ff823ac9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75080e0df34a60ff6d27538e7bb6591c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ce58b2b4def39ec91f67e64becc9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472966a2e1a977cad6d4a6c42ad0bec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed9777f16825adbe44f4a18ddc3340419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7642209d6808d462e041640afadf6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0df5ee09fec0e9c8fa85937d18d113421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c735de88f246a7a5fc56a6edef9bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac61f68eeaf12b848d42752a24f5c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172306f60ae3b0ee90880d8614777bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0012ea885c3fee78828791c8474774425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0957251021bf3335d5c95f03c1681426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972484eb7f951618ca385fb22cca741427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de530a775f6d5433fac1d37144021573428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132a61a771f2ca9ad8f2b180696f04f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962b78c6ae2cb482f21c180637420be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eef20174f4d91a34f5b36d67a63a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc2c307da0fa950539a16e5c8102c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad1949cf2bf61286a24b1a72430053433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f06c8869b9b008957e2a95a9227225434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def7604408725b6bec94ae047c0cf1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da81d6c1c3003da3badc5f0ab10b85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8580621358444e5ddc5d91720c73fe4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ae1220dba27c807de878d50bc4a5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598cc7b0edd7c9da84bb1d4af24676c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b827f3d8a382469d23c2b21f833644440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc914087e5bc8411563a52201d22404441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea43c37a7ef10e71d3418d8c01ef94e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75c3342cd491e40bcefb150be1da04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c84aba838dd355e877c2f6d38f6b0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb620cc38d133774d8e4c19014345bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c46e4fcd8ae1fecd2527118874125446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cecd5da8f4a1aeed53537a502b4572447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4601a8191f59d3ec06a0ad6991f2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c3054f8290dee05aa183f787e2e11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9455c4ddc5a0b91eef7c9091387ab5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae0e8a353acc55a05b6923a3c13efc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f07c5d9bce43d35b6b41e4f3ca5a0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea39fd1cef95c3c217a66f678fb2ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6158d316e34e2abd4a4f5bb57ca01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2ea63a4790a174ca7fe841f3bd65a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c52ab3fd2d2a7355e5d06ae6eb3f32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59474b840b22a91c6fed052517a15fd7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a85b40477eb681b7a01ce40e7270c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea388360a17c3782d8674b0936f74491459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b200d280a812d848a2d904196f31f7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a827a4c891582738e2f1639b37862461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcaceb964001347c0052bef10bfe4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebc296d520c8a26a8421d54b1017e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a7351f5ebc8def53dd54fc9b9d98d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067afbae8d376c5789662443ccf287a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c55f1bbdba8db94f3d7bb4927f5f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067efc6139372734d890f72046afbbe2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f28a966a13c1d4d41050c6f131e0b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872e140e2453084c2b3acb38c0442c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc2cfacb7318a5c0975e7022d11633470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d8bb5cd36372e0469bdbe24c34819471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2e366092ef9a76cfd33108826609a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180361cc8e2eac334bd46f0229eea6df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14f466bb5b8408bf7b05afac499741474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f746fe1b417f7b230298de594a15e1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ac70f5561f0c2fb295b17bbc61801476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82d2f539af955ea2c2b1e920888bc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699da23c2cd8b1bf10a7208744939bb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe750d11d0e2610b93200e1c5e44493479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e581e95324a1e0eef48afddd0a9e88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0ac50ebf3f7e066b229b5dc1b4606481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f54a42ac005d0651f9acc0d75e8cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479c62fd635313dd5aa8a68493eb22a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f432c8583edc14b14b01fc67f040b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a462d33e176687671b504c4a7f742485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37bbb9ba3014db4a583c92284ffc3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c624ea8348afa272933d8843402f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc1d33698ded38b14c12e84690ac81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d54a5fd54d1f533496e00c3479975489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda68fa4690494f10b8ebf98b68f876490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6a2757c8499a27faac33e42fb585f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0842ee70a23bcb2ee4e4e68cc9dcf86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eadec0a2ea97b367a3bb899244ab6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af094794bfd505ab723bf28c9b1534494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88707177f57529bcf30352ddb91db73b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022d4f87cff45a38a7da62323b1122c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fca0d2fa103b70eb7fcbc677ed875497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff291a0c75c2382a58ed8d42450f97b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b945f9222144488a8abfdef9b0cd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00b3881ca04a5793c593fc2293c2b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa656d94555566a64eb449782af4ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206f4692ce469989c9460788146793f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4c1308becca433c1fdfa770b66d8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c328106da89ebd7cc67832bab736559504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6f6ea38d618ea93e2ac2ae981479b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d614f7db5a9937677a09d3d519f63d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905524a6c754806f3beb930c4e29190507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46f2884e935840d49abd05fd6eaca4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f98343b49464dd44e88054c568096509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4297c85b75705021d363db43cc608a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396442c2ee18682aa428f28a07d19a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc7c23ec9b8a2ba646c1c016c52c27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45e750342900a870a9f2944e64d1b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a64aaed59dc46f65a35e92ab14999514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a51bd0ef8987aacfb2557cfc0c5f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa67e447b06acc005e82b8b5f1f7f70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717614bad96d8197410a2a65c6eb7b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41214bd76c66974e298f074343a6e28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bad0f431048efbe2ed3ede83cde345519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e47acc9e82685c11718fbe00929c74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099eee67e11178cc369f5bbd1f78cf4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139a339821f8f26c856651be00edb3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7538de64bfc02be746003bd7e18e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2442fadd88ed274b6205285c12fdcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0392bf8d00917f0c0b634e6205f53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b2e1ab2d736af3f77b26ab88ddba9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6700c0d297c87dbf2a2baefcf04317a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dcbcc3124fef5af8ef5edf5091315528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a5f26464cfd59a1bdaad90f2db964529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dcd54428d6bbd269138cd3c3a284e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b8d2c57159e24d1de7759853c17a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58505d5e2fba543e1e7e0af63c3e44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a376c2c36b7311947cd4018979362c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bc62773be56e6ebc215470586d6ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12fd7a475a431cbf5890673ead8976535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51429f78821bb0e9c554c56c94499520536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc10f568c3cd831e8ddf8e03f9683a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1606ec403dee248bec6d633b84d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c67acc7f690f953424f41b3e42a37f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f3c22b63a528efdb5dc68ae4e20d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742aade0826194d1953281dd77535e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c9ed53d74503acabb76cef60a8281542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a68654b73b711a04b01796afa7d35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb9ec8c902b015dba5177b771584f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bcac659909fbf853d24ddb33f950a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a86ae6c3a9c51feb23d1864030d49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182991f4458612332d9fd33af566764e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0cd733b543e36d4e050175431cb8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d0bd08cb0e3ad645f86fc4abe9d46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924e9c58092b50a065fa6fd6a11415550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaffbc433c63992412821f8004e62d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9732457dbee33a571da73142113bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1e439af0a3e4d40f167033afff913553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fcc13c02d45dae5566910b89e389c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea38aed83d8368e957f7da537b25db2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c66677eac71215b8cb71a07361ac13556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce275d9fde3275606929a0ac24bb32b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a80ea7ba8a4c78ef4cdbfacaa6c694558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67e5af4dcbad61c07a6e5cd3117f9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f486e5847c4ee3da4e66f8a341eca4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f6730a435f6c5de6d194f7b3ab4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf88ce6a58b6a3f4ad3f5d07270c2c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafa0de7b1dc507a85863792a1496ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec78801dbedccb52883dcce811bbf6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e579af5e64a1e4d5319ad04ce793f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980b9d318b9e9aa7fa109f4c330ca64566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e44c3e1ee111429fce9da51f68ef1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ad68d7bcbfe825d73ce5c08a4acc3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966925d98f3992800529624af62ef1dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58546cf2030b327d74792b943840b3c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304313ec0fc98b8eed5605a585baf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f4443d7aa39e275309f7d8d30813e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e4e3d1b1da7dcd8683f4e386492d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688570d0b6a69c0820c072e683055bad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d9b9a04c281a1ed5a5b57fa22eddc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f3ea904eb5f4bf2dcddf705eaa73e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06565dff6406ea39c3955d1d73a2f4f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974b73fa56c68a323cfb9eaf35a17a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1f847a6bf24e099b587eed7271e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773fc6279993d90db52aef892040e4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bf39a9576519810265073438e97c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e6a0e45961904adbbd069b12f15f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92a0b083fbd439c466cb6915f4a348583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72904f8f0f4ee22d897e3aee92991e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfea573915009f14fe3919444933322585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0fc67d9802d0af9afab4b2685c000586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5283ac9ffa47f02582b81228fbf92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ef28f13e1fc3aa065752fe9f5cf66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2676909590ef8712b92a6a11e55d6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13474ee04aa8e76ea3ee925dc98cb844590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e475f7904c5e15f512d06d28ce934e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bade70adc51f75f59efc15755c3fd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b044438d31bce12fdeb2086e3f8f80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3558af9b3ff205f385072186e3f06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbf48f93498fd30a5a82eba8cfdde0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a795b16b580b1dc956f5199e0a224e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52491177c17de5d2c407a2ccdfd3725d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b020ffa519af77b34ff9b995b6ee13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5e5c0609fdf78a47ffd038e9d9f06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619f04571428a9a40def267382be0a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84566695ca0eed59b3d6e31b389dc30f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce6c7d9a4ee321e0fdd34aa25bd0ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0a3643ff7484c3ab7af4e22e4c21e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627d9e50a4b70fd7ef2fe0bfb6aafda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28cbbfd1a1ae847fb857d896b03a56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0916a0c30fa7dff34919e998f62536606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338243fe2f44b13cf3ba09af9df4890607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d1a21fd556ce10cafc58f1c005b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caae40d03d3d1a0b37e6ca5734a3c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4dac3e828c4ebed144533e6d2c584610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962d21ee71f30ea6ea8e5a2d4ecdac0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ae14a60ef0cc3c12896e43c2c6716612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a71873a83d69ab9eea2ca134c5bc7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab4bd477f40ce88be848e13a949781614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf928cbc27e4938d08fb97470624e13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666e8fb75449a4f16236323208391bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eac3a0c8d625e30baf1192f675a74c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce660f9988f6927e21db877931c789b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3ae6d8f6882abde8a75dfb1a69d68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e6e1305d2bfb464ea555c799113ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2b1d9848c5ff095f1c02ce4ff58c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee06c4e364ffe5cb75e4ffafa34156622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731525be891a42133c03160aa23bcee4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790efbd2693742b051c8c644883f7b58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1178fa57ebf4add51cb9df104ee6a4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107cd7fdba843b2b8c8bd4cd7f19228626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8394ebee9d9177121a9e32ef182373627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c429a39f23f1f86312a5630c1ce038628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241a1d38e34f37e9cb0cdc0fee0b56a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71b3901ab3efc9eb25adbea6684088630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c214f351cecfefad9679d2bb193d431631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2721e4faaaa085052848d9a54950fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb5e12024beae37e4572ac34710843633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b51ffe44a670a5a9e2ab6a4699674634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e82f9c05385c3420057a767058e25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326f0706afaacd4ed5af8603c30e90a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36f7873886acf553944112a0ee9aff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393ce554d7b89ab62e2639c403055f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c83143a2e0ab7f4235e65879684e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fc88a27fb9f113b600a20e30030db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0fe59b003208981274fad93437c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2f7136e44356fab03e36731538de6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e2aa9fb094f377847f855c5d278e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa36f8683a22c283ed11322ec664a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164080ed28079993933875cf0b3120d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139af7e998419f0a796fae0ea4ba866b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22183af9e91ba71a58731c75e7e5e376647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a734035be523b8a5f6e669fb441aa1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfdb1a86998ea11acfd0449d81a71a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc4f05e362915c0f2db8923df12477650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb12c00183f8424ea98baa9292b9a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc3cc19a151cc86c5aef030d16f1e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556ebeee95738c9d7ac051f28fb9ce0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58f024cb583c327e229a49da9142be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81711b97c63a1af2d3977198f53e4424655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c3c87f2cacc0508e57a1ad935f626656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df1631512ed6f450b13019147b246657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cc619614b67d6aa1f5b4369837c3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeb19afb37f7d009b444969457cfca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844919fff1674774e0b3878690dcc9d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e0fdac18cdedc3c4ce1fc7b463627661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace31173b05619c4770cca52ab2938b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2c1fb857579020622c232eaad60b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7ff8b9cfd62331328760f7428a165664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46547e97f1e13ded5e85c46b9517e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06fbb145cc003cdef3485ef04b68c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55ce4cf17df1ce84f462bdd6d8124a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe786537eccebfc919a5c55bcefacbf7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b86b8c937ab546020962f1daee66c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a623483898469207b2eeedc4621a51b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf59e86b7fd3c9341f67547a1a1392671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616bc769b10d314c82ba77b03e90600672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1bb0ce1bfb6a4dfd631ecb7806d4f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d76806a4cddacb8b0c62b11452c68674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d0977538752de1610c077e88f6634675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2ae6dd2ce0fe85cc581e242c21f48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6251a85a6ebc4e53328e53433b74055677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4b80202cbbe522f24fdc79484fbf8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e4013302c364586a933d69ba3eee4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d301a6777e471c9d7965891ae60e0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bd2364244b8021200d19053e4385d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac59a5c2aeb74cde37ff88c66e6b52e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1fcbe09a5f2175b2b41882218ec43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f18e73247e3b3d7ce349dce4518998684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95940cef3b74ad07a99aa6cef70594685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d6dd279fd53c7a246416509a6f98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4615baa9c1598a3bcd98fbbe13adf6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ad8d09925f72c481685656f09a347688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31abf61554ef6b70c0d0ee7739b8eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a543758414d7cddeddfd166baa8ca6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810c6c041adcf978f1e0f37d66e661691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af034520d6938980ce6ae5fa0add4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd7d5fe038479396d963ea32ef9efb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2270891dff23c786834e90fc6b31b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634777f71473d7975a25a5901cafaccf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d612f16ca9c3dae459f4eeef584de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d994c930f53db2b4d9990565b1af8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ee4d13a3d6cbe5914efb3f25077e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9413ab40c5de62591ca18ec03b1a36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e98b9b422b73a76dff1839b606d9e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00de12a5eada799ecf5ed761f0eda7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975594e8341ea09a84a4c493586ace2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1652ec210c697a5e6c5680550d8a86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a83f0016b45bc88c94d80e869d400704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48d7fe208c05ab7cfbb094997fd65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f4d291a66bff1c40260a0b0d15c4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66ca1cdb723dd79cd33beba94f097d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de1d884a7ae906f906dff5c25523f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fea03d90a0d609b4272a08e359ea6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa73f8107625008870e38cc33f8647710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bd2f442f25a60ac9276f9e1c9a53c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0947772759c2af5466f7e153cdf37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861d5ffaa282b150fc0fc8e060a3666713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba15a7a59018ea35151e5836584e63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bf514531621bf0c1e588e2b7ab9bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3af621f5c71a2d269e3f428446fa14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651894d33fffcf82a4f52bbea37289ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193346cb602a93b5ed0b4e906afad144718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14e1658d3b3677e8902867d1a6c5d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd1cbfb326853b5c3ac72948945615720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131335afe36c37465c45d549375670721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ef9f50038b771096e02362128fc94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f20e87af8cf71600e60aec4b47aae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e62eb4bb9d8a965243b7ca6741be6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d269e46db7e6353785a9e266305126725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f4fc668154ee7f77799d18669446726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d5b12da83d2bb554f5c98a57dce20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04be3336875e7814cd5ec54dbfc513728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a609d9b628b6268c536ccc0b4f0cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024fc9271b4a450c1d98206a58c6fda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f9cf4908a141dd06504e4f22a2543731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67173fc4d1d15a5932b554826bada3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a826bc9deecab9973b49efb597e4d1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135c67df05e691034f2e00a8de4dbfd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d994b5b056340eb1762f1b97e4ed4d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65618f3de9d83be35e6520ec122190736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86b12495a0f23577dd56dd9af38f93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba657560ca36440ad167708d7157486738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de882798b7b6ec2dd8a2b0f25e370e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0945e53364ddc91fd08be1d45306740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3bb1ad467b31d00354a896cdd96d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b938dbba22b6bf6ceaa3c70ed5d32f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df229093a0d2a7c6396ce6b4d693ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0319a6571d81048779e165ba98bb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8171bbf296ae0f35deed7eab94a25b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb729bb17233de4192c4a8929bf2ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e0adb6a066670b278cb61d450c793747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570248c2b4440352aa71bc8e94d2c1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c444ef033dcdf6014344557345fc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc509e1879a307a8ea77253d6d3256bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebb03403fcaa31b7941d2948e9e511751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae79875d56e619b797e4f6a642868ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79747a0fb875111dd7c007335cd18bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eda40950fd3da42437c5d3786309e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08eb30d77f70b82b02c5e9a43781ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a7e6af412801f7bdbfc2527bee495756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17f4e6d711e55f4cc25016d10d4b49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72593092f20355c7f33d0eaccabf157d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f173edb72130d74910ec766e83f8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1585003f49bb9caee78b2b19fe624760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b922cecfa0104d7bbe073e55ed59856761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b116ad6846e141b95adf2d48a6d1458762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33b871a2a79f3cf793e5b2b6c5f180763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37bc930ce7752866cb1d63c10b37ba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f249e2c4f80d2da149ea8a940f1fe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003689310eb5be1099a4e32361c1133766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a7fe42a70a8fb652515f8877ff69767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58fd3dc8d1b2467dc9b4ac1b6031d6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888e4c054e279873ea48c48262edb2d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f712ab6bf9fa05c08aed24b07c102770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97330322b89c5cd653c09ea8509dd2f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e48248dd0624174fdcc1c62d70295772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e37530003a63fc05792fb6355a944773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a239faacf90984f4febbf63f7feb1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9fbd56273887bd8c6d5de358c36f5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028523bbdc2cf0e9ad4d7a7154c4c4e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b056bb8fdb447c54a5289c179682aec777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6119f4c521b834f9ddba4aa309b0141778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab450ed7f0eeb97ca74efcde332f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea32694b438f50129d378afbf9a6b9c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c4348bba2bd405545fe43735e4227781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896716fc321147aed75ffbb29c9c64a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd1a9ddc4b4e7ee359159b10ecd2a2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81622e47af2a1e674404d1217502060784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4ca459fe38d7eb476d4fac8580127785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8fb8a856391332b40dfdf01b0afb0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4efbbd1fbbf82c8736442d06df8cc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f527f19f5f579b895f18d719d9627788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6fa08e942205720400b6b4d351949789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f1b06603c3119bb04c676fadd0aa1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085cd537f0f21ed86dff829153fe3f7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ba46fbe6d44ddf5550f7ee5751371792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786c80a8b03196e26e6f4493f8ef9f5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d1bfe6e357baad1debee9a0072882794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b5633f0430df2ceaa604b3b78613f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95758162e0731e3a4f58e0df06743f31796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1e8e9f4c712dcc0cd204463b1b7d9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec565604d4ffe580e66cb15ff25c6350798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73994cad6dc96d95b30c7c4774b293b7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ab6d2c0560a6c281c36e7c4c8fef800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b648166155c5c7ba10b45e556b0052801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a01eb6abdfc077aaf6daf0f1cf55802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651e63c7d78a83657ad06943285a810803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d478bfeb55606a67de02e3ac995f6c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9c50f0f02ceb3fddedfeec98fbe7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822d1e51e33c79030ae126fb9b7c8b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ff02f2d9700c81e55f7e0655b21b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b28140ecb21ab54d1c6a8d921f715808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57f904567d1671f1b75bb3ed5805fd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ac4377deb59f144c546bac96ee72810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c811dc5470bfe13d3ef7dfa6742154811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc196c03a3e64fd0664f46e3eabf02812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927a1b06752ec18dba4c1e1bffd3703813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903a1e86024a0d5b00ba36b147335f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bdfb511d6297dce19706b261aa7a3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e362af7b06ad1ccf373fea9d89d7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61aaf9db13754f6b7abc06e0a05f37817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d71b42ad05ae1289b395a8498a8b1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4fd8f0dbe84fd19dd085174ba795c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87e22096c84a70413f3af90f6b14ee820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775b8f0012912f6420c5dfc8d08ca23821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3190598d19f547608ef2d1a4fc64b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ae878c71515d4c127f1a09fc1c04823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b55f5726add285a45da8ddb2b61309824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea283d3ca0c9a4b7a189a117fa62ca825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d466cc226b3e436d7d07dc0a8bbedff826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d391674599ddb8f0517c59d19ef3a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f59165d0aba9f7a8ac7732dc6ab440828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16a7a512ef4ffec3b84b9870bf3c86829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d318d8c744aab403c79c6ebab290648830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e615b81cf38febef135f304fd2f31831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32d967976896e32064915d4a8925f0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f444789578495ffeff8ef70156a0aa833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cbecf2c04ddf1e8d28e9a6a2896a9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a03795d9d28cb5840532e584a9774835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a32764f08a03582c4067a022462d4d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520e65b513939ba5a648dd1ae6f66fe837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561951e1ac908e4089a22ef2ad83ec8e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c78a05f24e199aac0180c1d14c82839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1101970b21e9d4dd1d6bc56e04073a2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19071d5911fd97851265ab19409d8280841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a32c74fb188b20debe218b0c03750e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ed108cee79ea00a3a8f70449aa8a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6264b3cbaab9fe12ef06324e1075c28844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f2d7c0a9bdc07f8edb9429db76842845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dc88b80f0659ee8548ec24105965c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefcc553ce9bff1b6392030e9c99885847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bc00cfc96a2892f84e848a015af06848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c544822db7c43fe7be25ea8540986f8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7180ae5ed563818c50966fd7017671850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1dc538954716e66a8ef1a85b6dad0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e2d6782303ed90f3ff09731e64aab852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0d2a7f206e5acf15c6048a0ba381b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710b6a5b0286504fb632bda88f6b5ef854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b247ba50b85c9c94af7ec7a1612ad855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94971e88a6d3b72fdb291965a7875c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670ff7144470f24c1f0618d6cd2b2da857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3595d683cdf6469c0fead5772aef1b3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee072dc795be02a5be8c536f37af8be859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849913078fcd24edad77909d6423bb4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d85843fb23b25ec5845bbbb667a537861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43576da13790cbef44500408ad44028862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81093912dfc1be1fe52aedd65217ae76863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531d432ea4df04e3c4b509dbf11e085864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b524ac5b02ad6c78f8dc9319ab7684865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77720687bedb441e78d8aba392ffe07866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4430d3818f8088b7fbbef4d477569867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd28102c175b23634d1496fbf722a0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe053f89e2b9808cfd2fe19d3bb565b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b667306c8f1ec0eefca2228566390870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f3edc3a8887e57035086f68d2b3e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c83de10054b5cfdf0088a8a769125872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebdfd172c3c98c4de9168b69613daa873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f40147d4f6c0299f92e961e689d256874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b610f0922af6b811df5f51bcb1a2e5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979170e2ff0254f73fdfdaf9cc9c3b56876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0131f8d3bdcff199344e24acb2312f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df47ec0af8c80ec71a31df4b89f65bd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2b4be51956618522c47cf1e0fe892879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47788efaeaea48b210fe1c8b889b0064880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb742890803d943281035764ca17a3d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70946d6bf7f0e14e04a908d82e5d18eb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fabf6efe1742b6998c3088a46e9ef5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6337172ae50bdc5d616bac40ec8a0c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed590a6f1520bb1f893237c4038042f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc78b2318372a3bcf7bed7c1ab5e1f5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113d35763644b32c9f3905a63433638887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3733b6cfc030b453b94218442b9e41888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0166e9235ffd4be42de531db9c267f4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16311bed5ad695416fc756da2dc0b7cb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc718dc5291a2b987f381ed0ddf01c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3c23f8a5901996c1b1fa6e0b3e2d4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691ed36edc1c47e8cc5039e3b0b1783893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa92414f0915797c7af69967d9f59c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3a4ff1cb8fdd1bda720be813db7cc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19e4fa82c4ffd56b153a541094bad896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501397efd2bf8be4f71ebc0c00bd0f20897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f74e29409b1ece6864c635d20b9f6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6585aff47244e208a8a50d1506b8cd8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b207d85c2f3fdcf7e649c5b12a4266b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0941019dc9dbe15cdbdeef29b082fd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e55ab419b7d87b08294e380bc372ea902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42ae28827fbcd29b178f6636e6be77903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57ff28b8db5008ca481aa284a3196d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594781e82124da95ac883ffe8a5c650905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5cc8c8672440f8ccfb8a0a3ffaac7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b2e5bf63069bc9e83697396151d2f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5cef67925639a3d434578bb1c5e3c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a07e99b9e81a822553f20e8beb53d0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de037fbbc56f7fb13e5b739575cb388a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162dee7e0f057402831599e2bfc5f6b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aff80010c9c480ca9a3763bb8ee00b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e9b918cf505855f3974293a902760913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b74c98c70722e0ff8797b78af342c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc811837e6798f919ee02600e93f16915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ca4678589b7b95dc35bf87858969d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a673b589442dbcf8b64e710540d08917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f5f0ef07c59076b4e672143a30fe1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8992e7c72a060aafff81e1f6f9838919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475d3e537cf9f5addd242ed65ef575f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e467781345cdd80fa48a1b3d8e4c19921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487260f53f960285be6caa233cfac8d8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a9027781a086618058082e56eae9e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb61ef42ecbf51aee4e39e9f16e2d1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221f23ea1a5afd314ac6539c8b1301f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3356f7819802e36b6f954ce937dec926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39089b0395baf922442228ec0d0b9c0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4c2f464057b1639070283dd740247928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222affa7ed0c71fcca6a6dbce868d2ad929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85695597e25263c50522236ece27bf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56afb348853c5d1c546e47a9fba5d4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffbc85b2897c122f5be08516efab58932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843d554a1df883fbad80c1652f3eb11933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84066c5e1fd1cd9eda804e4269957ee2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1214a24e31d91dd4c30f93e32ad21ff935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc92c5e0696f95de71dad45ea2c553936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116bced46c14c1fd2953f646b783334937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2d33b080b89a0fbb491835a864294938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc719bd73c4e0dcf3734aaa244b6915939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91408dbaac47bad01ab04f997798cd12940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bad00141eb910ca309e85adf0ee593941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79607846c02bd4d66741f2478a3cfae4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea1b33394e8e555a7a3329695522ec943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560558ca5a14fa51d6fdb6a71a90182944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a80a4ead2ddea6e23f4e15394fdedd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c83abdbb104a9746999e83c898194946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4da31b29f22a4a7b916cb599d09f1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d79d7264cf50f347ff750be7a6e017948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df0a1be994ac226cfa2202f1eb98d7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22a58a2b48034dadbc738e6d5c0dcb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe3cbdef789178c2a642ee49e99f73951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e5d7ddc0cd70e89983259b080ecba952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd823176afdbf0c87a5652ac8b7afc0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e61c8bf69b7b31b3da0bb2fc4ca553954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145da849159ccaa85378be11653ebc9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb626f2657b716d49d2b7d6281568b9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c888367d7513024b2885f7bb029c0da957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b575d14c6dc75c1894d240fcb252c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab4f8845aa05b7f8caa848b1fb60da959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226300fb8e43f9dce1712ea46e232f8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241e36bd2fec6d303218b4745a089fc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631685d6ce03979c74f390f8f3d57fe962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca9fb359fdd32dd55c2b6de14f1c13963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8368807fdf5d1272b72e8bff080ad964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6022be751575590dc515aadeeecd6c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78fe534bbbdb7c5a4585a2bc761015966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f35044c5ce0dede0b93345e43af8dc967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525485ebc02e2f9e047dab2757679728968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e5942fc4b8ba4d1a1256b00d78117969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78eb401b4b939e3fc2859e9cd1f73d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb21d3b2b61a689c29a12ff926b86e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cb5b35b004332e337606d538ebe77972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b81b36fd70bbc57806f29b2495537c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ef1f452d952fe14d85b92d6e5d8e1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d97065b2b7200db8389906796fd6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946cbffcf239e00c43891915059587c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4e04b1ca7741c989091fc69141cc977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcacf18af1e597fabbcb919889ecc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f4f197b29df5ddcebe2ebd78574682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2b8df298594cbbdf4abd6cba3c3883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927f984e343af4bd088d8b472d3460b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d3b7124cd4fbde64ab81a19076a575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8427d5f514051280a01d857af2bcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06688b797b42e994761868fef3402f2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f73955cfa96dd7ce8e9ae0edc686e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24436ef948a27572ba452bb5c9675e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c24f3c1680b4d941f2f015a637cc1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99406f0fa9482683126a595e53323111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52401d56f9644ebc2ae7fbb6379843f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf8764886448e0cc16c7d50c02a6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a3f512f2b84dfea2c2f968110471214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586209e40ae1afe081ffbf60ebdda3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03391630b77460191732d3f3b9bc4ec416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560555fb3d9c5e75b67c0fac9c92bda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe4ebe945189c5ffe688b645c9f5f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc00f0784684e70e66e10480175e8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efbc4c8eca6e15896ccdd3e50e1f6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5aa455e6ae725fd8a200be40a1e8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc97d23aa89359ea8d8ee6c6e1cc98c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc934ed4ccef2864a7360a9cabf13c1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2566bc167b6f434cdf82775809eb9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa14089b5f05a6f48fd54b5517de4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295383bcd053fa4a6878f8b54b8773626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288d027c86e710594d2a5a15eadf58b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fe2e837531eb696ae614dcc49474e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183ea0f2583db0c297a5e5f1708a4bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fb2f3195b9c92efb96c471ffc41cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854d7adb151265e57cfab5fd02dacc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d30a7e44b93ba036629c23aed9b9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb434fd6c92c191efb1d70ce9b2ca0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe174108b771e845143d39ffbf72698334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486707e30f24523bfc9dd9aecf50087f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1186e0174fd96fe7619b8e41f21a10336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0566b644600b7a1736ef36311a28cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c4a0b8b15e3061c89f671cccd951738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b801efd12398e9c5e8c649b8da012c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6269519c777c346834e6ec2fd681740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45ce892fd9e12557a490092ce8199a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5c2aa2aff454b5a7fdc468b84de8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779248ed2a4c2bb53740f81f4b44729443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fbc5dad3a251376f2e9ae72cdc87244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c467f536b6386d057d358e940baec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9e06588094cf47e48543eae87145d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33687ab626696470381a66438a28cd6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6e7cc9594ba94877197a3ed3d5ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d50acae350391006cfa2298ea81f8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96da379b1a1d3ff760a58bdbfedf6ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a01cfda86a8ed0e5f4e30d811da53c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198f2f1ef18a017d766df4a0e509e8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4738118bd6a5ec43f058c9a324206953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e105b5456c927239226392efbb29754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9ae0b4f476367b9a0abbf163c6f8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e9a3e3def8a64ea64f69b075a4b2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e221a4176600d175ea848b4425574f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a89f6635d8670b8cb1e2a8e3575bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24d78b593645dfecfd4a65becf66e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74256038841db4112bfc3c896ebbcf7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cfd0448f9b949feb8c16599316c2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc7ec1e3fa5a96af17da76e1c6a26062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f98c46c4dda86bd7ac57e1d85c341863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96d2a5322f4fbf5f26c4c17c0ad4bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb83274968d8fa98faa5f4d0fe0ee165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e08f408ea810064c95c492ac32da066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b055b91d7d5cc1d05a3b5cc65ba1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f275fc95f1d0633bebf897597132e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7be3a0f879a08e41c57fd14e8963469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b590b7986c8a41a30124ea3f01e28670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21af41523a5d757e0bb7ae8e74b8eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d0a308f872fac82dc89aa6c1b0c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efad8d971b454377dc5fbe22a6032cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca284b918b2ed9b462a0451703c348274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f529027afd5db762ac67dbf06d970375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b4b79e442b98b05b1faaaae7dfe976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c78a1024bde5510adea0dbd387b0c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f597f0a7dafb50cfa0daa6817a2a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cd3bb251c467dbe573c1575a3d4a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481cf54f377f4e0a14e5df3e91b053f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604502dafcce6627e12b7ac34b923b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608db8daca5d06c2bae7f9fcb1388182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a49349272db662c5e2e11afb8e0ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab714d6d0ebf2f4449d76b70ad2235784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53791f67d8f6bfb8aa2aefff63d8627085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de7539316cf47722f9f037ffcb586286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80010e698041f09acd8cf7551adf2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150d7a6738593ee28e4a94ceff95eba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed808d5a2b9e1faffe25daa0ebad65da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262080830417cd9a1f83db8c447db8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ae1548a9693524e8357d202525c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7325c6c42d1599a5356557bcf84a4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d160163fb89c554976c3cd3107f625093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63314b840758314c317eac12f7780f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92355746bcd4cef297e055794ef0bdb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed2d82c530acea4cffd73ce40862bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b5e5eb131bd35795b6fac0b9d6c1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d081a7c694421edfe4fdaad7a10c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acdae7934f57ff68bdbbb02bec25e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda404a0bcf973f3acd67edf3cd14a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d24c1788e689fadf2b55b9b609e43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c07d543e0922d78cda30345c5cf0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9b938e13db729963c0ea338284c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae28e08197c0840d9eefbb08d3913a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5a140de21c21772f96f604a71a02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445169d16cb714115a907613d09566d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf49b90ca943aca1274c3304888b22e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5081969a531f62b4b80c91256468e0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e43bde337a4e83cf2250039fe04578109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ed5d03bcad52355acd78a407732e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f818cd3c4c750c4fb781221a0550273111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aa9ba5fffec6a9a09155a55762bd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223b592b565279e01bbf02a1f2b86c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6353df2147fb1d7c40c17b6bff1bc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22fe71317dad9a906294ad8d0fe8f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7cda7e013d895d51ea0d53dad1dc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de218e0b388d2b0cc7ef5b597c640c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fa5d0283640464f0a9966d3a29771118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1462747c319b59bd22e9ec00a04c663119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a58898a459910e88331c65f40479120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159bc77c24186986ff95a666fba5bd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68470212ee94a5253a762f5c1554960d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f146c26341be2bee8b4a75981a8f8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4093a377b3947cdea43d500c3c5e52c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2664efe77c9c31b3ab9c04b7b3b4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd5ce533b8ad94653d4cc9204ad2b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc82a75bc7041027bc9696010f86f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb707c3b608ff6f94e5d5ae2b50a44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a6a8ee62b65559decb649756929b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b712daf1b29bd666275453fb7c3dc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0843e4fc8ac3d9c6c12415e2b86409f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e9de1bbd01c34fe98260aa22980ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96a23e29b78cbc6cece2217fb9c471133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122647ed781388537fb08d27b0f64e85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c90044a8346c7855544d31cae7a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033605d9fb3ff5abb30dbf1cb27cd852136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc284ff92c511d60ddd788d502de880137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d791f56fa427e338b15fc68cdb8dde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b67f71758f1bc2f51aa4d7756f4a0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c6e2efb4ddb864f98d304ab848ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2277caf50ecdac15aae6da9c88bc46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97407607b20d6a7fefa5049419cab60a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5e95454405131b58aeeac48c64d0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8080d4bb3970a7deeb17cf3a89a280144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd50d8ddea67791225a9b6d384e2e21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e153042852a3d677faf4b5dfdf673e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42955fcf72ed3e8973cd6d1bfe20e48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13a6763238d293cbe8c13b14ca3f12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0144ee8700528d0787066cdeb31afbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803a267026f4b5e9905cec430e6acab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863e4e19907053b4804e32b8db082b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d307a136ea680391c48ac2d74ed93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a4e1fb95da4b3c924e2b78005e0a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83cd3079abc97dc9cbefc65cfee312154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eea55138ada04379fae56b72c56737155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6779b8dbb14f91395e991f4b8a2a4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44936af0d581491bc0f652ef41658c6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bba21e1a3e5896ebaf146ce3c3356b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33f0c720805fab43c9164356b7cad7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881df6b3dde50665aa3ff33d761722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f2ff3eb0539d7ec377175fb63d5ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fcb7a3165256c1b55c48797f44e08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba988632ba1fd3fcbffd29d9c06410f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba574dac89417ec33faf105886ca06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327cdce43bf9d3937516f2dbd60bc54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23add1f19ccebabc77ea6590ef33557166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f70720abb03bf1c30c7fe573a92e08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b1f90dd50d0d4fecf72c9f54c057b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e406bad958e0777ce06ad11d678e93169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cb01fb68f94d5aa8d12ed40d6a63a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca727ee7d67f3e7756642f108cfc91a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bca24a32510bb9ab7fa9037c2ba5c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bdcceac997cf588ed731d36520b19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f6f6af70641bee18e41f5f3b4a542174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd603bb422ac10d6fdde502f55f63e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ade10408fb001cf7ec0551aef0f1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe7652707ea428a7fb08f76bea3610177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a36d19263a8133a170f6ca8eb90e29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0204e3ac32fcab7f4a868f2330fce4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3933f93dce48dea813a921f6db97a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70289d73e458cdaf4cbe4ac3b5d0e0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fb88dcd8f7abfced8d055b1c48623182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68345eede7c0e459a2939bf2cbc40241183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14436438dc0ffaa9a8cbedd8ab9aaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff901046d0a43d2691c010b2c928358b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69176f1005e75442f79f276aeb73eec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0fbfde3ad0c11b5a4e7de99677c16187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa58f0b301f8e12da57e4b8dcd29f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a855293f642031b1a5e259d43049b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4699a2baf19a26f06bfd2ae0c2062190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11c9f3fba6802cb0424b42023691c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923470b90007f5e32d034384b9693853192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010a635d770161cb8d486a5f3e454f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4e0279df2f779ecab68b3adb38ffb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77e6b1edde2f9a9e7499b7cff72306195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe7dc98aa720560f5e6c88985de851196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44452378d61cb1498cf55915c2b44bb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942406bfd033aa9f27567967f05d0a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b32ebb656f9d469778e87509cc04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2902f5461ed11f0c4943b16ddf29b77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230da537ba5ee46c35a1186480404f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bcce57fa3a22deb1312a6755d22ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6042f0de578266b4f91764329e126c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de46f5c45a0643f1924e6e0de5f93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7dce69254c8544e0e241059b6b0fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df000ac7827e94673d06df8b589eef44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d683fbf4679cfa51aca41eba12836207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d628f5ddd2bb7c3df61aaa6586d77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d67777c6a13c104d1a7333612683d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0387989ccc933fc7c840528e55c002210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878810c97543c327a192d2b2a1cc57e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145087f19d0f90d2aff779267c58575212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf47731a0bf7278207dccbae67ef39a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19eb8d0acf704340280f3743822d55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0a4ff79436e5613a1ee2e25efa676215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1187c329c08e230d94d7a27e9dcde11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2c1cad7ea55dd264b4b774eb5645f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b4f6cb60f5c3103372705f77efda8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb730ceacea2b1708ad24837ebd68b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2c4aa57308f3e4b248b8148238fa3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1840c62e4ac709700f89572440448c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58095e3aba0a1e44791bca7f73664e63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb73049f22449ef7a42493a43987c0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220d473c04009237d7502dec1c9718224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f967f8860d6187734474155bb77074c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c57f4f3ba879d2499b03c5bb919180226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de517441258ce42d487cb80a696e65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be03cd8ba66650affa13f8bca4cfc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07416356d8ec018306ba9423d7fabf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d198b3fdb23bd48bf3283864179186230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6178eb9a864fe072522792716b8e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75420c8709d620ffcc5ccd39007cf60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85ebc74f8b4fb9b55813917819f72d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ccdb357b91bac70fb7fd33c4a2f1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc6f83d268c27a77c72df4ad072a65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b54e73d84b362d1914e52077b42db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ac66c6d8315eaa1893d61f364af3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abee244b80812a4d81b411b5bd7f2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4effbf231ed295a6969b6dfeb7fa19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f750521f553cbd33615ac0938c139240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca01c3e019ac0e2a97cf20a18857682241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34c8eb8fd88ba5ca279919c32949c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465c9c6700ebfc7019244a1f46a9279243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f2c6552875ce539635ea27c31e60f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982346d987853b8f14771189c93bdc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486fa592ee166b4d10c6ca1062ae091246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc59d77bdd4eea0d2664e4c852b599c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaa3487aecde093de69d53d11cdd0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217de98091c0d2d5f2c50c76a42862b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e49e56608764a2ac54b6e162f474ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9e749f6e582b702faee3b02c87f12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d660e2338fc8d0dc7132d9922f86715252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd15aab57b1568dc507e1448e9b822253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa360190dcb8379dde20542491520bda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e356d1cb94f148b1c6c45b1159c683255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348430df71e2d888899916b55839343c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacdd91c7451bee2974a26431a3b74b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd22cb143a95cd91627cafbe925f49f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80548f6a2d09b4934d459220555502a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb051ee8db2216da36dbc255e83131cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53e1ee02af99e522341b2866005f8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b37457f53547a86ee0597e7a7947c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6178f5340a968d1ce0b70112956976263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0302f7cb0366ed5b03c4f95f1d32f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d802f91f249a1bd12975fc3f02a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb691b754044e1957a84e0cb95e185266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a359f48db01940961908d2e70b4c48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaf56c126217cc82d5ab3715a15016268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a523ef7c1d106bdaad4bb2996ad897d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368755f180dad1f8831c2edecbf8ebc3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8177dcae1dfd9bb9db75097caeb31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31df7e24fad5277b1ed23e61a3d856f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec5357e17954cf0b8a02c19000e17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ddf3846eba05e60c8598fb4fc07d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88741d5ef8eb0006b050685dd5f68c17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dd881c986153ec62ff24429ee9d41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a0feea099c42179371274884b696d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cee182f14a8b97a227ee223705d7bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd6ee14442dc1908143b63e393dc81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209585ab53ed4ddcf5a3c0b0497dca3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de035e1efecae5b50c43f9b0dad65bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe04ef9c49e1641158a4dcf4333db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fa01f1decd45c3bd145e33740c4b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e524742dd52516d3de9eab9778b5cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a0d0d9cb192fe0d11a44f6e30f120285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c30fdcf389c6608dee1fca41b4469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6715aa39ecbe48200107269ea2bcb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb86c25fc2bd56b4b4f89cdebd893f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87418691535138e9f16859bff3ade211289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b1fd9897e2bd5785d275e3253ec89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2b022c076edf1b838d1b1bb63a654291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2529b925ff8f7855081a45e21c6f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d571df9b90395782854ed7c0a259f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f7f1be1b7bbbf550efe202f232f17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56519d189c5147d05cdafbfe44f4b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e040e7f49defef7a0aece238d43e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee51b918be87bd703bd8d3570f445297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d16bf5e1b366711a0a315a5319257298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ab0d26374ea3328baf830a2711c81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87810541f8d501f4bad00abf420910e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62011c0c7fdc4d33f30e9444ee12940c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadbf3d10ec0d161d31f2c1827360e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edc66e8c2f631890eee71ddc89f340303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcdfab6fd5f5e0006c6fcba4ac5f61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42589bc8b4ab5ded89502a590ca527305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74958d9100c06c0e8a2889ea6ec1bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f7ac1fc588892d54e824aa45bb73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bdffe8f5e5ef3231a342897dae462308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c283eda9f67681b98a7b15ddfc046309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00097f28dfc613aebff2e139b235db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151929bf06258b117afda54ae2f33d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc0a22e448924676b3c4a07d880cc7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62361d36881deb4cdc9f8cee3ae884313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1220a0be26698cb0e204d4491fac22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382caa571583e269c508ca7f6857db67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da7f3663e51eb258adf5ed2f66c07316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3ed27cecc45183324f5f986727089317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd013f2a1029317c57ec7c0186322b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e6ed12bbdd2b74bee9c75122dcd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7e073e58304d9bd18dc23500135bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea179fa14523b564fda216e864df870321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4f127130ee62c05c70000fe496620322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8bdb95b19edb9542bc6e24560a202323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493348d756038523639d67a607c67f8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d9985764fe9cd215525c75bf1b975325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e3b58b1ad4e2f57d0add2e6941edf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fcb196361b444659c594ffc51537c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfd4795d40da18a69c6c68bd92bffd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e6573bd3410663746b9bc14f044ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81051a24486b603ee8dea5e42802a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a41a8eada4be1a5fecf635b2af773b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4ef3afa6d4d6ac8953f1f392bdafe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244b69615c166e547286ad706298340333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505fd32706a4b894670534216034b02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2de6ebc5383ce609c3052465c3d08e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1ab63d1bd12ab2ec18fba8cefd248336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938138489c7c5efec5494b8377bf8e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642f2be81536c531959953d05c3ff7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528092e512a92d074c8a14c3aabeb34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceb18acb32e134e902b631410e9d38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe931a65d6fe97e601fd78e70c0e3ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547533a26e60018ae722f56de8f8c66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7f4beef0a83b22226d700bffdf040343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a3491c412b8c0347cd83ec9b7699f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9840c5059fd2a1fa45c136cd8823bb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699e1b680d871857891e9427c7c9aef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c84c47a0802eeb3c43cb8106ee7941347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bca58a68b386ae4fad8931ef5f622c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207df6428462f32683164fc4e8bcc6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ecbf75f9af2b54416668eb6a73f3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ed2ff9f459c36eb0cb0317a0a8737351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835b35067de7496e8816beb42c52bd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238810a501c03c6311b36d062d25da5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcd1579940d93c7826fabd4b15c744354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa1f3820316f109b9968e254a6cd1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcd71db56a53b56c0553d0b98d36b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8d76742f34f00be893fd94cfc7e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba32357f84ee93e52c6fef766b0b59c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb45d33e49df6102b1688b5b582b388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce05880ac5c3b267a240608b246ee6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701e14200179d6324e77a06451f6ebd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3a40ef539f30d23a336d8ac236c17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc911c89c71d6164e18a827623e54a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d3bd119a06e57d9bd23ec680deeed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ea683ee1a868efb46fe8731ae7c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064919b011a46dc9351e9f71e99eabcd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1cac60e3fa97b0e89904e0e26bf82367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e256f10d23cf29a98341ae736c7df28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7a6f2c2d593cbe8ed08e997ae947c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f579002eb955502369eab07e360c50f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847017eada9592c1afd5233172ccac4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff826d93fd9bb9e80e1ba2d15051ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58c302562c95c93f95e60ec649db41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee346d6e810514526adf39f1aa81226374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c5145d8f60ca236ba44d1916bde5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54824a10618a75f59f7ca8bccfab752d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c238ed5a000a6478c54b5d5564208e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ffdbcd28344bd758a4c4f52fed01a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669106b51057399d19fc7d1e1e67e7ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fc14c967d09bcbdeb0f969c914100380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc07c46e8f50cb1ce29322ff1fd489381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ca23c080b837145692c139a711b99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb52e23d54630eecb91d63d29955bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88773f2ab9b4ff4bf51aab23835cac2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7054772b800a64a15d33c13eb67577385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02333e272929ae6843d2f1e2c200514386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dabc3bfff60446b23b44dc4d3de9e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e6b50485d297f9bcc40d2234c31a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edf68eec7658938b4b48858324f2d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f72dc45f0768ee402cc3f9f5aabc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba3727d854132cd08b3bf01cdff5ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44e10c491665208c46f36790236a6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cdf0a424702b4a75844a64cb8c3a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a754c3ac24eb437dfd12305a136ce4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59fead13237d55c3ed849980c6f0bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5015bd501af019a584b29d0fecc9cfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06375911d686f30bc51f8341173e34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b9c19d5825a3ccd75253c36c0364398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc55ba5cab5e7343ab60e04838642db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f61a85c436f85b2f012e667ee04914400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a338be4b36ff69efd6c1bdcdcdf5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc875b3e146f46f557d287ea191579402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7639adc11cfecfefd5e826ca4228b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f2b8b60455181fd2f22b0f4cd4c5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a3888e9885416ff30ecc5ae975e51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c6165e700c933ee9789f203cad3de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498896d1458fa3afcb986787dcafc889407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d2243e0a7e5b51058712ee37fde4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e37572abd8dd4ae90730051d41501409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253bd1a757ac67a229a3e861f8c4033410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a4fd2ae329bfa4a9d6d5af6bf50fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7e13f29df525d6d05f948604d2a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ff4461d1953fcfc42c45f08ae0cb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fba9cf5cc7c3a3669a0cd3206c995414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c57d24e29763045a23e42ece62244415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457ddebf47461404f3b392e0476cb7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8d4d21b1faf44f05cce7ab8c07405417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a64341b41b729f7794652d8c65b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297efbe85aae584fc29586d768b53121419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8852ef35043699bbc31762ae57c2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc948586589512823039fb54bd222037421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848af56b508aa3422f3ed9be2811b50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4106cd1cb5155d55547ed5ca6dd2188423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c666ca79bd4994961ff2668b48789424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d342e9becc40c6435e38614939f807425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acdc35ebc5c65c16935f07f296e11b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fc56a5b9ca231ea1aff8904160657427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b816b343d8daca31340386e4a992a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cba2e586a3a838b27285a36c40645e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d19866414acedf446c3248816f0ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e6d6165159a1336025620e5bde8b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e392c0f2f67159c922e5ff3655a8e37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c97158de9ee7ebf09d9baf17486b57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda87c4b9dbe7f06bc22d24fbb34f45f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c7e8c82979379c124898434717353435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eaaf7f156bdba4cf76aea52a834de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717f22708c5e317f0909ca79275657a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835e9c0363ad8b46c453b3e5a8ae973438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524de70614c4b444251c8eaba683c79d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46635bf4ac98314247b6b64a5a4327a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b78c67538c5b2a0318e935947ca2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770d87e1d9b2f4b91e6f08c16682bee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897167050ab4a67584aa6a2427da963c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ecef32d96adddc95c71350d62b5f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255eb87ec3fd44ac0e702b168ac1c96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98160d8ceab27652e1299a04572f3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2792066d99ff164078968837aab34447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca7443824e3eee376a5a7b96bdbf82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0eedb8603fb2cb14f28c18bd034a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85663a8063d31b217d3d9936228d51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897e3548632e05ea0d0f802aaf6854451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062de84d020b5b48a00917762407d235452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085154e9d823d20c90de5829b952c7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef6f7ec2ca803de4c23bf164ec3c6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e83d6fb0a4b5da77491d62fae2d212455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa8ddfc52de2377b0db4d2b6a8f7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833e875fa741c562f455de10a8a3ccc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535751daf94b8d2b97e38f0eebbf2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd23818fffdc32ab77ee34722b51d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb5902380f6260abf1ad6e1b1dbce7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2944b0ff0ba113dfa256e38f96d0f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529a1b29ea2748a23944f4e350ee60d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdfb38a0f42706e67adec040f1907c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714e73d53d203edc561756f8298fbc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd945fa3cda2f108268ddbcfe0dbcb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8afe32284823a725655d69ac1d82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2910e90252107aef09062a1b502f73467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8a39371a5b7fb536c6e037815edaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5226b177573f879e315effd51f759469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a3a11812a60a5b89087663f8df2f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631519ebc4f9225052b58983976ffa3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1099dc17eba60dabcb9f9bcd9e147472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e636230c2332dfb0091a614b01665473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24c844cfc5c364fd00897db21443df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d72741fb6200c3cd7d02b8ba38b55b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff1f20f93f7c6fe118494a4814130d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435283bf3d88b4326db7ce9f75f109ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093399a33cc394f1f1aa4799f65f02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334554cf4b9cacee5c0e3549c2deb7b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564190600ea413024ec70e7c08063ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59fa915f0dc85b223b846d9f2171eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9b3541d2351bff38c7d54645bd270482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eeb7311c0269b784fd86a07489b87483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8efa4dbb2d834f0c6c17028d3a118484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42ef95e9ecfa758867e4af5b97b1b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c85b88a0045dcea2380d58e73d2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e46f4b5a5272ed031890a739c08a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba515af6c13d8693719a8143be29476488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcea7fed50425a520d6df21a07819a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae2781030d203a7de88c1de92888e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b1a20febde5d8af6082ec485b3831491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318dcfdd82ca9f9f44f11f3cd1866a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a6d24e0341e8614f5777daafe05c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafad43b7332ad6196337e2acb577568494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a91b8538459b68a1f23df113f235f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5f99403f2c5b02965ef5ce59822be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c6dff526b5201da09ef37fa5fac20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c397febc347570974cbec7c30310706498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5103db69cb55527ed2928b3f40c46b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73562499f6b810ccaea8990f7fda6ae9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff83a58872dcd8e8ff68bda301ebd3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a17a58f8bbffa3d7c6a65d3f1a8b05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a535054bd8816bddbf3ac660b3eed3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be747528504f274436d18abf5406e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ce0ef29548a69ffbda71fd6c2f5a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6002cb295522ac739e7461c97785d33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7436887d0f6f8d581a3ad1d0a6af0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df875a09cd3b60e51ee3819ac6350333508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf7d9c97d7dcde2f240660f868b52a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a333664927f059a587863643bd9dc0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89031efd40d3bbc0f4bbdbf6c1d259f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b7c32db661cfa5549379ba303f33e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f3b15340bee2035f19c3673a6a600513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acb3f4d5d06ffc7cfcba92920bcfb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017498148fc83d3c94ce48ba3ef3c68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c5d6927dc3ab1df7ac3d665e16b1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce8e07bcabea428b0aa8940aba4d79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089356a0e1556ed28a30a0e48a13af61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768588785745790819a6557fa41c60d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919faa24623df99c27352b8dc92c0c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe25ccc136c3438e07b7922bb7eee51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec5b2c36f669bbd0f4cd05e10f2631522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355ec30f43b9a37f116751a7000081d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8e75565598387469178fad06923f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdff64b43d8b2696346dfd4ee88c483525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950adcc61a0aed645a8a10382c458f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4948a2f500a059b73ee18d941a539d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b404eff15976f5c992d53e2b24284f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb91e45dc2e63e90ed149c28871d06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899412208dc63256a321502150948823530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a202288770da3c5b26064d3f007c8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692898071111f1fde2bbd78a04b571532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04d4a238785d6416b1a59773a8d4a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4d633be47c13cef3d3f81f19cf043534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c4afd2c8ac7f7d1b3ddb0757cbfb7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826e134650037dd4a3d51d25b78116e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b370fa914af180be3defe1d92b00a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357b91d9d79bba26a4237c9a84fdaf5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d453cf96aa7524ed47cfa4f7786df5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17e0f47f9459d8e7e683289fd6154d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f770b80c4f9ada226f9510c4e4093541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79321929b4c1a0f8f680d68a9aa31a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475851d4b30ab0e096d8f768da6dd1d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8483743bcdd5ae81d12e9931e0e28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31af3b5a31e60ec5be3df78ac388e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b00adcc69e400b0470e64563c50294546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec37efe5b8e25bc32f8b354b51b298547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc4bbddbf34121d5b65bcc75564d3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb4888acf6bf01d3fc03891469f4e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc851fe115bc0e4979feced4c0c30357550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f171edb52a144c87af94e8c195b5054551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84446e2a2b282947894d8dbd81159e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec74ce1471e7a4b07bf930625760d0b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770f63849fb5dfdae67f3bb16a50d92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118af1f2b4e1a8c1a44b380d724e64b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7abb5e2c505e786110212b5bb3b09a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4b8662b0bc036c0094d67ae6b83d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27453806ca0ae9a3591f8cb6a3a05dbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78fbbf08f67814dda5bb0b00719696559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c8a935d1a1f7a90f40fccde2ac00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b616f452bd23030eec583b5b922b520561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123c1c203a1401bf20ffa14cd0c7e3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f859fb485ba277831d6e26048d46d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cadbb392df8c7a57a9dbb030a472c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9aca4811779a1ca501f7995d911f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daa60c64162c651c50731b0354b574566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643c2804e7e97d87045cf4bece1b05f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef7bec1e3ba5e68f6b6db284356943568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593e233cbc332a33af701d441fb0441569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1014451f75541a2d9ff07a67abe216f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be59fc6d268275f609c3c609304d624571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d8c76a739a1711da255fb7d331792572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee882a2b75aac00925607a1f546d4be5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891cfb3ecbdee84e68b622d3fe52343574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea7a7095f105e1a1bc8293fceefb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4fceac2da35a840d6f39c35886f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c9e383ccd53be8c00231626fbcb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f175e34c5277842d64d69cc45e0555578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda49e872cbcba07a7f02a15a319f30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abb48656b73b07a09b6a916704166d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5a4c8ff75fa9dd934d7fa82ae4776581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632e6011e43db04049d2dcb4cbaf3eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db094f2bd40f9a759bd355c20526914583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72417670fa5bc6dcf369772f60731621584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b65867c97908131673f4d8390298b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf8b4a66ba74194029b8f7d6dc6def586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a37c717e8bc2504415868fdb83d16f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf68eba71e8c4d1eed77b48c1e4ecf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc295758cf9a305b965948ebb33d9ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdb302dc86497ff67be1e431670eaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aff40ab2b5c344448e2864de53ca2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee6bf60e220e87ea2fcf6a5cf8a7b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574326aea05e58a28923c6b032e1a73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd92b238a9f99905fded4975ee8284594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf02042dfe65212471b0135aa78e9af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab08caeb083538141d0d1fc4cee8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3dd095f6db0fea475cd4b4ce3dcee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598d80bf462957f98a3a98f2a2086c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1d1a92b50c7736f59978de96bfe8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b5b076a47ec9fe67e46f1f5c12937600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870776a81cd48bc30d87ddc4dfca8ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a4680085453eed6ffbd5b526c9fa5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74529ea703a0dbf9eae20249112114603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6150d39308b0e2d6e6020eb41650604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0c160a183935bd3a9b3ee5b0d0669605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f956906c55dc0beaefa37ee0575c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c84581f75bf304862ca64f3a1836d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ef937109230100b5652646c891e30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf037b35ece5af327e182cc422d655c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2d27833cd7bb319116633eb9b6e14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44980e6445aeb0ca4c671d97dcba4f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a71ae601287142cf2ca3bb6cc3256d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d18a6be7a1fe85e0c095a74fafe65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa42763a07329b5b23b5d97d1ec12d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c45421863f39cda0216dd878d78823615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e85cef7692a4fad5e22a96d72269e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0aa21c5eb5a5d03dfd489cdbd03d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec0a8473309cedfe0d4c50d3b5dcdf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa741175630522dfc7ce8d1ca7f67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3975963e479983ed624b7b1aad504620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc0dc4cf5a2ad6d6f850f64fe8177e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d45622e1282b8dc85e0de1b2f7c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ec420107babef30f2a86bdeb7e58c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89f14d556f45fe0c340a9ff3c9021c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d558cc3f040446c9e3242aa471cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff1d07bda9082edd05b93027985d61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef358c662be731931fafea549f1e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e0231811c395569335b179129a33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524905b27534778571af10261a11d617629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dff81e91b2da41bc13335df0bf5a57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b5ac362310f43c62d8578e832a22f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9b7a16c7b2fd41f41ee6b83f83af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523820376d7f63701fb5eec09fcbfdce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8d430e2e9afa17c6887d15a02e8b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d0f72fcac2974db52278eb677f34a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b68fd1893313d26e88974258c4762636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1652fc40e9adfb5bdf0b090060d253637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec367a319ca536a847d15755ac67db70638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5851fc145e36c73e97cf2017ab8453e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4580de920fdc73217fa9028fd1c8f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c7802ee3bd5eff32155bddc2d5ffc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f01372718cba4f35dfc23274a1a4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85c3b94e8f04978520fee808e446cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3610bd1a7af8a2e86dcf4f56b7af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5c1f43122267819e87d4149cb98f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cbd59bcf96eb09799a2afa2d7b63a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ea8a3a450c66980c606294b2ec71e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2990c376fd873f4d970e869aa32d212648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf4fe1545e444db561ca70c1f14838649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf87a6fe0a971c2bb4e0d470f6240a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd844c045c26f1a4e440cb2143bbaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8955f8af39aad4de501f04f99cbb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dd5844fe26ec2c4849476dda70354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de79bec6c9d1e48a29e2611457bdcab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6e80d45979c0546936b1d098ec399655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3552c8350e88633467815de79e5b96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465622e6b27f641fd2a43cccf716642657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba727bf9ccc51a745d29d8461aacb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeb33c529e7d978778d79b6d80788e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6582276f6418e6dde5d5b0ab1393f7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbfd18fd6f3c26864dfc7a5ae33de4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c43aa6e0e89bbb0144312be584d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243079f3dc045a124c77564432020be0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b5695729a3aa5931fa269c3216aa0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ef929663528782e05165bb3c42431665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e797ee60656656874888c1b28f94d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7ab802e377ed364fc1c7e6dec2939667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a67067ee431de94011a153ac53bdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d7acb0e371adee30b7c2678eb0fbe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbbe43c5d763029a1a39aaf904eda7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0599ae6620c5d08593cbb66113addd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861b314ac10d8455cee5976f66f0ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694536820a1d62002eb5d5186dcc054673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94242fe0ecb21988dbc5006fb918633674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10d76cd7840e62cd7913a25ee344e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b3e08cad7a12d70f17400a11e14a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646f992b16eabfec247ca04634f6144677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1d7dc73d60949c6785a9d1c8f4be9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed6c08f7ad47561231fdcc62a6a329679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9b5f51aa6461ab970a772e86cc138680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a1c59e3f94d2fa67cbbdf9a61c30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e32c372667f3d057f30fa25482606682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f25cd7c185bb9750cdd5a4e352ca2b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec766df1665dc5f3ff3cd54f929fbfe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec8db64639d9974481cb911241586f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238174d57de53801ae782ff6e76138686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c583e635edbf43561e86d34a0b2d78b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b0c891bccd489cb3b69984fdf3ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d116e0a7e99c8486ab88ddf923cb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09524446e42e92a65d4cb43a4a52cdb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d302e4dc6b027721d91f3c745a15a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abcb117507f204b7385269eb3db1da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261ef6bb656e4c51770d5cf21f93583693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de379b19bfd96b8de029b1dae780c37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a659bbe48e23e6c0739ca23da7aee8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555a59d4ad1273a0c6bc73d053c9dd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261de6f51a36485b52715de47bc107d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014f4ee73297bed5e38cb096d3c56c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa1c999fd574550426c8f8aaf671b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35278f8bddd786de55d2f710eae9e85f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b35ec893b093a7ae0c591b8c137fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f63fa9655fde28b5c0e2ce004cf0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fa6916c393ee9ffe30ec2c6647ccb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0cf8287c3c4eaf5db2a061a520b05704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb4a31ee1b23d8a2af2e0e12b8cd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec7dace68283bd76f27b3edcada39b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cc0b8e224b06084660e7a17abae32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d031aecd1d836516b9ed5dbf4e2d8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abb1b659cc457ac17c8ea20cbc0441709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152015fee9a1ce88a546f9978b36e24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a2aa1a4d4478ed143da0a73682ae7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27c5f095ba92dd809b19f305eba7c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a8e53f4a44842a6e9a935fb949ece713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06768fde8fbd0c9220220088c5a7f8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e66567b04c8b06ae4447d3163b1374715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766cc6b4fae5e533afe099d7391146e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a594e2a80c4fe76f0735cdfc69dcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e43ed136d5d7cf026eba23c01001b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2b2cd0dc936e5e44015f58b7906fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b71f9da6dc3f4948d806c02a6c2aa6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80032792639878c2fb751202dd62f09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0d5117f258d094fd35d04bac9b793722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf5c3e7a251113d01c213c72ea91d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e7a6f2219db1a084dae86e43c73b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591635de6abe8eff5d48f87bab04498725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5020ee1d0f9385d1f6e742391900d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5132f4e38b6048e750964881eb6a0f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30021b4398fa5524bf8d90dee22d343e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766136bf8a4ad9db0a70a2c34189c5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece83d66990afc41055fb6f48cdd24730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e30b49ebcf1204dc73f7d199f2817a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cc31d9dca4035af255fb9b724a32f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46da7d7ea25d831dee34c5a4086b34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c04a0009d797fa4ba18b9dcb1149ef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a7b33ad0f1e14895c7f52b08ec772735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc56c81f7b248cf71d9ff52bd0114e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfdb33160db46c23c4d3c212c61166737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e91e359ad48a69febff82fe48804738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9f384583ca0155d7f2b52ffd96ead739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cce3b0bfaf6de8d296fe7095a52dcc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712bc9b1e5de33657954cabed0d821e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9899dfc7a1a1ab17748261c1682eda3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823c925bc25594c472a98058a049c95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c31ae6d5fcce508da6ff67b9cefda744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b60ea01c8d2747de34fcfdc60e7b24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fb298ad5df8e8fb15a2b67ec423aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f36b296708053cf555972cd4f35e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf2e332dab0b16fdf662d967061ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d97104138d6d7af4146cb832e3422749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc141a37f26a95057f86b30b18fc5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bee8e55b378a19b1b6e49b37ea8a5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def05095ad79d4b850b86682ed0b38dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c32f10b129ed86c4d82ded358f310753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ecaeae0e5d31294d4f7b98a42df7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ba33f42ebfbd78dbcddb4bb65a670755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbebe949bd7595b9f10573cc83be83a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7c9e0d4c14b37db0b076ab46d418757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6472b83190236949186ebe5d80bb30f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b14ca52819f621513fba0d913a5ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39920cb92cef88b3a98737c16f1dc76760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf13f1646525986afa47575f7604a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de1aa6fc52326dc35f48ce0ef769b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4980867db7cb7be834d7bf9cdd83105763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d26f4870cd4c70b311cf12cc60c8f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b334fe6b33a677ca70d34c27b3de765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2529664c865e6399c9621ff61ee28766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a161b091e99f895c558e1ebbd637ff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434f92f2c91c3b2b637bb8ee53b285768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa6cf50c24f42284a3271e5344403f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e260e82f6ab153852837d27fa103d46770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48ee02b3fbeeb381cc0b821b5d0e4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f714f1e9914fd75774d6b57a8db3136772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86ab4a6de58d8fea1788d0a827ab2e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4240d14a837db9d819dde92d0c437774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da44012778bb0465bc5563805f8350775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773b966447219271cabd54f9eebe585776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729d00f78c50da324fe5b7bb7ff09dd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca2655264a82325bd61527ac6bf756778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694509112071efce793ecc3032f76fcf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b78e943a46cfc8d933e2b057becb4d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f112fa87d7760119d03cb5240cbfc4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09108c6da29e75a3a54b1e18e0797c25782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fb3500c741ca0395e4000a51c1f23783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262904a587626282d7f235509397c86784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9a99d8aa3a72d589c20c782eeb15a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff1f6d8cb0c130706d720cd43a0d27786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355835c52a9293f5efb9d97b3f10172b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1c0ff8215e785addf9cf9c5cd1b92788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2df4260bee6693060f19d29023f673789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a4282767baeab2ffb070799bd7ce6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943c5c5d6a34cd24104cc26e77012fc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928aacb415fc3a94566bf68ff0aa3aa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc7e47ca725fce69746f4027959159793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa078168412fbe7fa449d622b20c26794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed71fe3c3f8c07b5273b2fe9763a989795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d10779acc1e9124a8d2aeecebd5539796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b969d9ab4547212ea76113742377f9a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a6927b22b8466c9d3e815b319081f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b54650b27719b98b2c2d3a49a2ce9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde7ecac27f430df4d69f6e27abcd2b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c9dd386e1fcecd8f8a3e3991e5552801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7867024541c595c4938e7e397d1d74802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d738e4322d8136de623ff49b7c79a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6769b5b690266b406a2ab68ab0ce0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a372a6cd23d62d0c1d36885581bcaf4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d86f06c3acb2f723262d16699a23bc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bf9a4b2f2647e4ef425fb6639c6bf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084deb0f914207cf3ca9e7846dbfad808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c95493bf324c1a93d624de5fd3bdd0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76def60a0d58527cbcb03bb6c98d3265810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d35a8d164953fdc5eb20cb5c8b754811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bd531dcc237508debe7d5749f5cc4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a3902fdf5907bf1b98db8d6f803a7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4e2f42b14c0b1a2b0890e3c9aa88f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326df8dda0d604595d8949c20cb4ad9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92e1cd5712719f288fe41523fb85ad816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09760eb9aedef3059e6d34e765d770817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4169a7a6a189e841fc647ac8cbcfe818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b554fa8188d166a2ba5f3210f11ab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b43a3057a0753aaced798adcb00d3f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de33314b1f3790e1c83c7769c544c7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c93adbc984eba0275e9bcfcbc4a99b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c79a0b02be117553eae66236450b4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbf32dea49f9d47dca8c8197423c30824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f3688c37714ae61e0bf08be0461a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a39fb3782b4f0812cb6983155442826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a012de5b6e60a4198f98d420c0a2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bd55f664420efe6b040209b46c73e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeecce1e9bc48e89e794c8a251e77e0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730dfecb7605d404794d80534d92536830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e31902acd706911efc62f3ebfc73831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968896ebfd822bde9d1e3c5adef906c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb785696ae773a637bc7addef907e30833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ffe137064fc504bbf16f1c4954e3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc4968df84483746e81acd723090af835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb4bc90c8f3dc992bd5f68af6b152836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74e1c43a3a74b549a570b759a99ea2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946c9056d02f0a0f29922675e34ce9b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac697d65b6bb7cc3fbbe568050e179839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3558a384e15458fb532f761e8ed52840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24ee07b9e449c8e0be859d1e3f58a3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987a7f7d1a4b0a43f7d414e8bb4e8c6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5024b995698302f52efe5db334fe1bc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42046ad2ad13318fdfe0014a0f1aa91844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec36f1959429817a75aa63ff5a6b468845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a226a7855b5c33fea2bafd10f7359846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5dd0ca193d96b16a53344f54d3407847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10097af41efd5e3de037635e018bfcf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ab6f51dcfed37f6778ba47e19a77849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee0e303f31c80d2a8d0e11393ce2b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a9fd24dd1db2f622aa806b5a1bff5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c973ae66619976c7bee0cdb69ac379852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9db73c389548e5c26960e7025fd2a7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac41f5c2e5585f2f24336a9ee5205b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f979fdf8efafff2179726f807deed855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a5fa7aed0505a6c37d22476cd774e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c331e11d6f6852d8268e9d138adc047857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ab7314526e6c44626793a0f4d5368858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ef24d62414486bd23c36aae9d30f0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9bb31e3c9949bbcd42ca1dd44380860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc35b15e632cb0f0aa07bb48b3786861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc361551fb228c192b9c6419fe42fe862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfeadb2c2003587ca5f476f53c80b7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245dfe965d0d7d4dd526fe3656a70f8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c816624437eb35583cfc08aa64124f5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a093aa9ec84a0003ba98e4b8ffb62866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cfc3dbb966c6c5e8f14acdb7dccb7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c00edc35c41ef15527e995180374ff868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2e5f4bd734af287b8f1faa539a9e2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6da385ff8ef243d54ecfb30a2c459870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932983279e021804500837b09ae40cb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2787f98a0ca6afc6ddc1dc2d4ecb99872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccc557c0cc6eb5e1942e5ecfba2142873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa742cdeee3071d97cde4db938b392fc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e728be22732861f00fd1a4e39da8587875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8f9fa3f0b98bcd13c225548efd8a7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6605cb6451aadf136236ba324897a5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ece2c0a53fb52d18d17874ebba293878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0204d41b81e428e02d86c618fc2ac879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08d0f2462db88bc6e264f187ebca23880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188627eee0e5987dceb139fa9399847881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5373ce5382845049cad2633b0e3b61f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47e6a5ae8d82480d45b6ba14982977883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02c92136e3089251dd42b8ed2224e2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4616a2a92005a2201de8179ba887b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b33bcad13f664f6a389458cf9b72e1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230f60b2d7ee71a157a5196c7e0a8c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55606e0af0f9c31218911af4d49251a2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1cf5d00b78f1b6b46b30c8bea4e72889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af5a1e3744ef571e64fc8b64f86652890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a5e6fd74fd371d6605e43c99ffd3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19813cba909e6637d042ec7b510cdd0f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0311cfea389dbeed7ea90e41400b345893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c337634d2e1c0b9d3bb9521c466ef1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5a2bf7bbe0f955840af2b68eed070895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a6a1de389459831189cfeb113b700896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49017e3444feca43c63078fde12dc46d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69a5929bd203ee34536ea67a419371898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35544a5054d95bdacc2dbf19502ba2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df106de74cc305fdc49a52c08c35d21c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a15dd98ec898cd3709f9fee446df0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654c579bbaf12f3bbca76e4386d6e51902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433ec1365d8810017b56b7f3e5578e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54b87f55eb457b068abad9015f2518904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29365f3ca090ce5c85fd7fe4557fa2fb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f76e9220d59d35e70aecef939a8f7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48daf9aa1307d2d861b61c083c88ad907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223bebc569489d03e695c1694af9379908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6fe58aa432e6f16e636a76582909909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a552bc42162d6c1e46eb17d59ef8c85910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109582513c728fb1bc56aaff59e0bec911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94924afedb0b30f1c4e443c68b9dcd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1957958c581fd393fe5bae0878a5b3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62785eee87fa9fa9d01ad57c7b0e93a9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c657d0d80c004f1458d030b94971dee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52aa5a91fa550398900ad10e99a09d9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ae0e058302685ac731e1d1ecffd23917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99c436f54d866ad0915786314ab395918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad753486afe23a74dd24c96d1f546adf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d63362374dc1afd68037797571d57b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea341061286547d2eb4f84b985c6967921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af4df9c8204883dff06a491a45e80922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76627a654e0b91876a73ac2ec0ccaf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51390185e50d4e2ad204ece402f75c4d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902466ca1b1fabd567af607377cddbf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498509e289b488d8ee1b5c474a4b9ac926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c320ef8762dd2a261af180f3596c050927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f9d352c06f7f98bb87c09ef5e879928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dada557cb841fa4072be80584e5bb4c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbb7c67dc24345466c27e918a90d81930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938205850b90e444de0762c6b0b2fc6d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801e9e4edb1b2d74b927a72a06c8c5d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4725d5f8ebcc0642c9a8babff6a1fd2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76031a4ef55190ec12b943063c3de628934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b3c4681bac43f73c9829341b4fdbd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47c15b3a312e27f52490c7200eeebc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a647c5bc65d33b6cd3e285b7958b2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48330f0f8eaee562ef16489dbb357f6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cea52e49f794caa0b78598e1dc28a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f586c0c57064f14b101c74822a301940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bb1904359d2b206d9932de7811043941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0c2af0854a929a7464c95780904d0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb091503e6cd5bc9c4eeff369989d9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba977fe942891fec46c6c479dc21a3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5649a6dc20160a98c6e816c75ba454945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e991ce8ee6be9eb013e57104407ab7d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad272965c97d4ad44c2888195a56019947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94397330118a275961633efabf88e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ddce4ef1bc618659bec95d450137d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00777adfd9d1af9ba71269dd4bbe7d2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8868d8827b091bb4d80f09e187741d5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343fe87a0972b1f18c3f9cec33e2e88952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8b0294e2d5b98b0c3149fe955abde953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d30bb9d1fdb4c1297d2fad389dc4d3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914c960e5a043db616c453b408f4743955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5515dd6d10000b26f68982a4e186f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d03c54c41b9b989809bee3b21c94f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6bd602caf6d1aab5c6b9e03893e23958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151b7768befd1ddc26e0c28f40e9d1c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ee5f1559af09e3ae4e3d8dee3ceaf960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046a1060cd21443a9e691aeea340615961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb40f63d2c9eb61509c5ae531e06b4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63187df6e0814340048d302c5037ef963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d359865e1df5f20cd2751f2437783964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50926ee3763758202f37d1323f517ec965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc61862fb6ce7cf76852c1acbd64a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002abce0a0b387d8d67dd34314c1512967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672003781a60d413c6358eb3d1b0569968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7e3df0cd1ecec5f27e80bc73c884a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b88f471032c9716cb1662d25f2dd4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1326afad2dbbcfec3e821211df874971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08ff489083393f228ee53865764616972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6f56897e1e9b3a27b4587d7cdfb35973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbdda5455fc185d3310b1600cf83d4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa155b7b786276ac1c37d8f4165f1d975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>