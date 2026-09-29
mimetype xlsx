--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb92fbbeecf103543331b1c6f21f4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a3991d4ed9515d6cc903d3d0cd0602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279e3db021d72f6e1b80b61ae5aea43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d61eaaeaadb25696456d5331c85f8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8d362c6e9991f41fa767a8cca1da25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2be3361059910ed025486917e55e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2e78d5a043f43527c8628246129197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1957d11cca6b03732d57b113568088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0bbc98d749b1e8989045dc67c53609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25a67bd0851d9c3557ca5cabb9c7c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f616f67c9e5e3dd10176ca28cb9c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3e01bac601a0a1c63253ac175499612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec55ddfe8cd0c0188d5b12cf319354413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cf53bc65602452731bbf4b0a6cbde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e0523a533c0450b78e41a35f2e1915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f3b3b74bc8ae91bfc53a044340bec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a2e45f821aad4e69fd120f2dbc3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ab44ddfd87869dce81338de4f86d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b55f6853de63b70e756fd50ae7f8dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b298c74405abf10a3f8d2e4d1fb5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24958654770100062449e5b102ae53921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3e79b9a35327aa835b0d75df0d37b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13d52867683cf22630d8774d8cbc5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36835b50f5c122f826446ecca1e87d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1d9bf52f4b957dcc8fcd72cb1e53825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2110d6cef3cb9007e5887bd411f80e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ab50f7d3f20569a12c64ee7341e0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b2d8dd85633e7e47ae3bca233dbdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc4c1a64952210314ec74fb8b2666a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9485b3c12c6e936032a80e3806f94630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f7adb58a03e9003d7021af185d11a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06219d3d366f4ee887e1a99a58052d1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a1c1db59615549c3be76466621b1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585d9872cac38c2ba3056ccabebb8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1a1224389bcbb1b3cbeb0cea403fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e197848a9b3289a0aa5313f98233ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabbbb7f5b0992addd7554eb910ffad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7123c453829424f5e070891a0ac7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecff86b397f4deb7ec56142e4e5ede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eab3a691e28193eb7f1b270283888540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a54bdb13507bbad993fd5fd15ef57d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602b31c7758cbd5a28ee7a36071e7e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9535aa8f0802bd2b0dc1a3f633ae543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fbbc319d1468db1b3eeafd081527844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c4aa1ba8af208eb135d81740da29e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a710524daf35555a509d909ea910546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dec31931f90a9fdb06e51dd97c5d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cd0009c1f3092d14157681d92b78c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f0dcdd710ce352c1f53268eec79049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70e7f334514d2d3d48ea94415f7da950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80da71c2ca438d24ab64b054d2429dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f7f4138732e319bca46574e2315d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b2a2bb8514c08cc3f196d60a983d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b26aed28cb9d6cea78d556b33278c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93274348158965b5da0cad213a8879cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1728f57dcb94e7a2603a2f1c6b1624c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329ccee618e021cadad35abb33de8f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471b9206a0b000319046870db1ecada58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130ee0bfebd82708081ea2f7df2d5e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde2a3104bd58448a7f139d6835b4c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c87deac6a3789978c96a1c054c8b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203ea82252c6548bdeb3c623967cc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d96bf8629398389124ccb27122d37663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9495a4ac3b7266333533a7816c336564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b52860c9e6d2504df99e2867df9ba165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c5cc754cd15eb8ccf0f49ea78f34866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9db9b4c2b6075ce2329c9476e8413567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7234b64a16a4cb18c25943dffb69e4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ae676e8c1016136d99da6da85e81f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e4d360c801dd8b232c9fe4586dab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8f9a4ab7f5c916ddf5a56feb8a43471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f48d7a29a4ffdee4d99b69a4665c2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c37d45daaa6766da236811a8ada1ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dabc323e38b38ac0f31d4b21080a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d218715c485de95f624219782e319c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262f633d5eb6fb733e9ca8cd22b7dab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66fe4a15cd58033bfa08defe31612977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69df650f24aba9a04d9188f56b184e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769ccdb896e3ba16d3f995cd2edcbd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb85352cd251e7ecefab24068d997f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad568dd30080faa2f87d5a79d1a8acdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9631b89cb9e320735c9a2a25643f26c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29408a16d7470f2ccf888b3c6024e85383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108618bb213482864fead88ac8f09ebf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec24ea6c1a48366ed6d94e3d63a21585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e1cce1dca6f2ff759e04ac004e5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fd6c949a550244eece3c312e08bbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214704b3eb740e627a847f69fb423c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a74487f6b4de951118a330266c69b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d6ad7c9c433ad4b25ee4bccef27b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6415c262c5d696057680f0debe36cd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d76e07e0c728fc93314d9b9407745192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e907b86863d28b09cd27c94fafcbed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6783d16faffdd7f8343b07a5198a8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407e9e5ac4a305c429d2994c8bbeb7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc784d2b464b5dc2218aae9a57858e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24eda2bb8125525c4dd3f96305801497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508da7b08cc2157032d3bbf5dba240798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5dbd0ca8fc65a97a2ae2f46c6d84499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14709d50d48c1ec8229b3fdfa19d2af5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856492f535d3f5ffbe88eb6183b0438a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c726312a48a837408787334d5e166102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89165e49c2f3312c858bdf57c5fc9fd2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4b8329b402806c5dc77188852b4fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34733c847c4203acea7de51ab37d78a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b14875c2c6a9f94d0d78bfee94537106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d4dc46587cc4a9f668eb0bb8964a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ababd985c9b2439b2f9870b9352051108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b98964712215f79b615f9880c0a567109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fb43906a102e64679c1dfc07f866a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee22f6bb443223b652ae4dde63d8ded111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5993823c43ced197fc58e8e982d13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da419bda02034ae8ea36279fb6451da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678339f30ccd8942861f9d9bd55e0fe4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c7becef604834f0a982d79e6c93ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f62fc0a02d9b13e78eadcc9d548a40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdf51fef3299375543f0dde4737421117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611867bae661aa9bd5b5ddab465dc0ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a1f820908f43f654b4b0926c92905119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d598284eca48dee1fe1a40321eee2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd7ee1b59cbcf926e5c5832ce4207e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c5165ddd6e959fa3b6972cbbe859f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d534d6d6db7ee027d8c3f4ffe4286e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d32784575514276a83001828650c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c97700d2ee8bb3c394714f6090705125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f637f8d0b1d0d85b8b795e285be13bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed22580933687b79fad860d3b8e016127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587be7612edad33cd5dc5cd5d06792b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd878c15be5ff26dfbe515ec1ff4d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a171975931b8b5c6df4161de878b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d69c910d84bb8c5b53d618d2f0442131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce306acbe524b5e868219a6953c82a10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb435a262b7b65aebc13a97c1bfde6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8f82fc99a7939426c64fffce430fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4277b9b603d5e330fc9b9d36f9cf49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53038b8880c020a248a7a5e3cfd2f2c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3afc412e160f225aa88dc7cc2d7ead137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361015f0bc858cceb32a08fbfda4f1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253fc7758c2e8b49385db635d9ba88f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edc5764d0c076204a4b2fc71380948140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d48e08c10e2069ec1aae83f0eb50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446051e4cac8f088c4667b9b0fb07ffc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fe0493ca7c13e59d1e503633baa79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0367bee6d95659d8e95135bd5c18952144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329ec03621d95192bb1b24876830fad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca9772dcc0bd348c552717bf85d41a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca80939c15e24960129ed384d8bc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656306e92784ea8609abd67d3f23d67a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9db790770a50d7455a709c4d8ac00e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b86709689b009ebfd6b53fe82e78b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1566799fa8efbd8db0e7395014f508151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43524392f9ac1f224a54ec82d841d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6a637e0001c0e04493d94c181584c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ace2f7417c88b84576996ce39ab39a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df3fe8c173baa938c18174ef5d18c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ab37cb6796fa3b9dee3975073a864156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c74a8e112794d2295f901886e63126157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508198dd47628d8f6f4ee704c0f992a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460762af4848d88373fa70b2d65c75f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6634d22e2b0790e97c73eadbc9a7e8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca0606f0fc8a8dc46ff1ca51e6ad74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275771f56404ae6c3e64634f6b6bc78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d316acc4da87c129b027a59df9e2282163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b22a9546f7bd8d9aec35645a8a31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864d142e0a7f1a57379ab527cd16309165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc7b0334734bd99a2e7b97c9e21181166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002e30e8169e7c795143b84eb26482e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ce29e2960f9e374ebb546f90a6045168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0183c8d95d8e4c86e15fdcfd5cde5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e7bfa716f41916b4a99d1b059fa2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bdb83b768240865e820109d49c9a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb91dd2f0a34331c5e011a76d0f4faf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a8cef1a7eddeb8bce93823b70984b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adac23b7e197a62681f71a7e9ea4ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152dd8472b8ddfdd2f719cc0fce5aef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7741a071ca0208e462ae68709fa9a99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9b5d269f617999f39654aa94912b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69233827c69cefa485e5c9e4d8db57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48e5b6c8e61e46b58ec32e0bb7ff23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff9c010afbf61e9508d444b70893a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914738866f9f59d9a69dee6d7ca096181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02676b90c5d2aff64829534d203d1f4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ef881f302adc0b66caa6b8cac8ec5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935fa90719dff9bacbd965f6e206d8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918bf42f380a29546d4c678e5465d48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6b708b16d65deb95631c646cb23c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb502256e44083d42f85762c456489187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedcd21d3a9a9c443ddb7cab1d59a5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b1195ba9bbe15ec931d863aa5018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18e384e2080e52599be98235d8cee5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842b7ab7fcc31eb9b58dd11911a893c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265f3fade2ab8e1b5a52dd7f89c574e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262c68e6ea3a8744dc9209380d388c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd586a68a3e1501889f81c119b8444f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77582b8bf8a513cd9fc97bb61d69c82c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bc58cade81c149f13c378581bfc39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc63bbbefe6d90d195a578618e9af1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9e32703820f3ea77647b51f2ab1be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f8aaf06454dac249c1640c6e7874b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04862ceff5e90f24b43e8ee6614ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf7ed7be2676f7c18728e964ca2011201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798742059b1e0fe398c26696cb903f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb611acf9b000b1956bbfdc9628dcf4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340f56970746ee9bfe7ed4150409ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94d8bf82d628da7c778a373a62679b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba122ee9bd1a9e93158dd943e4e5aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539653597ecc44c1b02b089a92f352e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a81db9c4b473ee83672156e33df91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5c384e41b74244c97c5151da9f777209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e29cdbc46f2c80192e530ca14b7a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82493a9c8a6ced61140561353d556b08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0369a8eb6d56533c60dcb2baafe67212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407556d43c9f46765856d84680a277e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b548840240630ebfa2c1583bd3d1426214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9744f04e6203c6375dd988d30593c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9d72e38a8a0829f734955121cf8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3813fa53090583b57999252da9cd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda25f9575eeb8c1c7b1f834a51186218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49566d0bfdf09d3e7fef4af01927e5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf406ef8b5066fb4913f42572c849f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04476aff7187a4cb6d931d34157cb152221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3261725ef29dd03b99390bcf61a0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001603ffda922561c3af1016a640aeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d895f5a6f6c7266033513c4337d9bd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89549cf176f0959c09f816ea4514d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5ca6f8137a614218d94d7a949cb6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae64dcfe751ca3276302da2027024227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe057178e973bc9cc7a24c6d3ffc7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d2b25bfb97cff318ac543d7bc758a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d9be764a074e65a96d3bed19e5cc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd957d9ae224a191721a7865e557c5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8de48a3d2de90612ee41014aad504232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d99b6b2e843e0ff102962491e27dfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e12934243e0605f2d61558903596d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8324ed6bfd0d237d00da54f08f552235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baab4c86a5b6b45faca55e9d547513c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2382d097d02bd96f55ed57f5f2992237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba5548dd7ca7d8071bf7fa29ee9e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409662a86cbe511ea6686cc0ee2c0c0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8f4961b0466e1562f3dae7d9cd3bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19505629c63b9078614a70cb9575df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071b460bcc84dbcbe04f4d34d2b56d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16154a4891d1a9d30d2082ecc84fc849243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78f2622965a838b27f1ebd4c2cd7fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453190c914ce81f2de7d34dd22e98f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952159677898f412296ccdce5daaf68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d92a2eafdfc351778cc3e370d7e8c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a156ffc8cb71cf57af0cf348e8a7c26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fe723fb3e087ce4c2cdce90d1be4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed524c3186b20be3a533bc03e4265250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eee0f0ce6f9290a7ecdda1d6fa8f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e4dacc77c8e249d984288139f4b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d6365bd879ee688aa96cfd2667f8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34ff2b18f97d4c644ef0dab836c7bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83d6ea17eb9a51056f63f75ecb4823255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841231de9400d57fdfcafe3e115b493256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349e52f4c2dda9bf7bd9ac11fe0586c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d70b88d312de1302ae585e8a5bfba6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd2488960ceb1d4dc306d90fb2296c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff283358eb54856a1e893b341e07b9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27966aeb889a3666685a14201d30e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e2ca13ff681ee2c44cc77fe3e4da5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dab115abc4b677af7ea5ac42c5a350263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802eb23556aca1e8c7be9287a99f26c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af100ecfd7ec84c4ee03df1d12bb5a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f604e4e353cf38b614150e4f05a77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6c3f593ccc8ab66d2183a54debb8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1adc1457808cd4f756d22673d3ddde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfaaf5e9aac547cc70a81c6523fe1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4023bd654309821f7ad7cef45312270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de868f107cdf6ec99d33297bbd300b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcffdb47b080a3ff986b09f13c9fae1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef41ebf24de57951bfa20cb891a77d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad69c21bb426522e0c3b67245649eda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cc40eead15b8ae4126698ce59b1f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac3feeed07a8398e0fdaf3cbfac56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84cb641a5c6b7c7da8a7e13e28fd22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc9173840c53973dcde669f85dd37d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f9aac2c74b05a98bb29eccd56a566279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258656473738934a90d09c7360f9966280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedecf7e2fbea09a549c270acf9b1a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb78165bb8aa6263274d670de744434282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871253fac1797db800c9f3cd715ee343283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a872eff3f9737625767322f9d13c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756d0eae8072146be1c19b199accddd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5866fd49b68d406a2183c693a9b3dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7bbd1b46d9c7200602a13faf7899b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae47e9d22d34a29b0c568a35069e3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4d1a18f88d922a2dd35b9943d1c11289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e1cf970664604fe54281d9c86b39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3679722f2898ca0996cb9d4f764d625291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b54648b219eb6f6cf7307b2c20c2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43e7ef146671acbe901624232ac2ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa29c4399fb314128208eb37ae7df41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0a24ae2e048f6606c32376a2db079295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b830f188bc16f11f2f2decc8c292d8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536748380df45b33a4a0ba5bfc44f6d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acc0497f45d2cfd2db66e575735d6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf9f10131ab3eac3470364a79b047299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1240edff87d644072892faf65939d7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbdf7ab420833873f1d39fa7088e04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2b3aa47a0c503b82eef6b6b482429302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e897199530ef52a1ee725434618b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ea0e722c40d485825edc1dbe57ca4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46610b4de04eaba2f9842ac8102210305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed788e765eb26d045703c5e2180ff4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328cab4eba3985bae38c24c3057ac4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2c197bcfcdfc1d5c2133f977d9794308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435f08c35414b311adb6146cd341bd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5af58cee990247e29a0ea96019691310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c3e3e8faa042da01ac53ee68e086311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60546a913a5737adfcd83af6404c791312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b484223ed8af37fdf49d707eafa935313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7711712b9b1d86e3ed922008eeaa983314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea9e87c2d29587be1d9c945a1d4a16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174adc7edd7064772961bd397515d47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b304d8cc9e179c93ec70602e43a8a07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa225169e831c9bb71b76c06fbd73154318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf4183d8c10c023e169ac3d3755f88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a01d9bdfe96ecdc1af32cff371bfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028da2b4debd36ca96696413fc015964321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb048384f7aaa2c219ea83b9962ed65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9321953261c710e3ea59ea883db112323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19667c9ac86e8fe9ab923b22fa30d96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74ac32114d44bd2c4ebe552a3ad9b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d352004311609390f9ed444bc0bafe5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb85edf603be1fd66b6128b88c6680b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a60dbde6de546adf643ea15090486328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3ff9591cefcdea2bfe7d3f82dff87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c58ce6b9df66df5cf4ccc61ba44e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd74edc83646287c990687d09891a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc64ff5c79af8855a4fecf22197947a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cca3e6bdc3c01211ebb5e42d57b10c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b9a2ee169f4111fe2aeb50a32885d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07a7e72021f8d3ef5ee7590d1fe126335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3f603bb09604b5ff6ca5d08e653d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06714531bb8ca8a6d38324376bea31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f716c0b5c43409b793e8b1c52a6b673338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35c7d97e1ef58f2b016e278528771e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b61dde2855ee78baa51875f06eef0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a81af7c7143c15231bbade89d778a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6bea3fd15ef88d91aa370550c1d8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8259329c856142c682766ecfd16df2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51c00e51b854a8e7677a75e06850d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994990be83ab5032d894e928793795d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ba04e8800c5a9821575356cdaf1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98708ea71ec792ecdc6b612b76e07c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26504880562ef9f4c822d481d65335348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1990e99c532423b5427bc2bebf1f5eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e24ea235ebc1e6e206e52a1ab6e3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa594cd3724064425c2dcb1a652a1a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a54f13db10a5270deb141a456d754352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d045438d61a071a346823febda11a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0f8af5d92d02687beaec95101d20c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a91a4edb367943079008de46bb33f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27d64205a46136ad39bb39ab628ff6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e91329b1dcfe5fedf9ab39448661f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f03f724b243113142c43296f4df99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cb13632bc9f5c8fcbe997285e9225359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876fdb02fc08f0f62245efd83cd8f14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d9749a4246e0ffd7ac9f34b05e0cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4375a49e261afbf407eb36f0f9410362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fd70ea170624e333422af1adf60ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542e2b597a89d230c8945de1e556a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949712ab4ca1376bd90cc1643088792365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deb5adc4ca88c62f0131270e6d0bf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4737b10b4e600db6f7307b8b91a0ef9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58fe66b66fb76832982ce5bec37d0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366efbe80cb83ebbb5341588db60c4e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ad7d7a751316b96252eb356133816370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c13a4b4be017b7a8828196cbbad5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947c3fb5b6186ecdf2c727cee5eddda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af133dc4d2d955b080a50684bc0bf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c547206da0c0ac0048a9cf16aa9b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d59303f038feb81388f82942a3722375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7c2738cc4dd5333af812796c90beb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41601535c86a15b0c9902443961a9a5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2608d7b6e0af699093bc17d92f4e270378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74a7105437e1e9a0793fc5c32080cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144854c47681bc8bab4f3583e13760ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dd1a846164d090141c6413f9db1f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4334b727740f630b7a34af80b522c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d879c74314b1e8f23476aa518915383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0bc127d1258264499d6b247734647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1750a74843673127507680ace66ebf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e72345b65d03fa7dbd0e3522d447386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dfdd41a23ff8f2ba02df1292e0859387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e5df06b3ff49e8948ee2f698ea0c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a816052c0a6d6880fd96c39f3554f2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f263864491998f15f01bf479caebbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ba482c26c736b7570ddee5002a1ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b9edcab24dfe3a0f5f1475f265a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe139db05bca658158996ae6cba0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3419901b58c15f391a88a8d52599394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8c50e4f36e6309013da62f063d7e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb282e430cd0fa27d8b2af0717b5891d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbdcd632ef1a2cb2e3d5cea2589147397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dd9e6f23223e02cfa060355fe4afb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba9686741677a5ea04bf57b41338e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38138269e288bb439ab904b4c48db8e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adef84352d69eb265ee97d5b54c7091401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ccc8ed79a06db5e2d61d5f68843a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d18d260ce99a78118aaaee192f2ef1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1c9a5b0a5e8ecfd3563a92b985b82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c4c02868f492bd0c36fc5fffb103b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805d9faeb71d04235f0f62398b32c70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5a280768402ba7d42d4bb32f3811e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85b6421847d5e095a8530b25d438cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c870ddad51da3672b1e8896ddbc51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ffea4f9dbe83eb65a6f4f4168bce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372ac5ea353cc7775bd1a79a7f8e39f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b0bae8720ff3d813a62e5f1edbf6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9630176edb8adb060daebfef1fd472413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa0e732e1427788d0769f43099787414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a694bb331423beb77019cafd54bc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741046a74b773505ce58e1f7041d5a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a10ca66f3b778f3295b4c0cbc698417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fcca4da46f1c1bc91d8272642b3f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f3e0c4e75e398c02804a38f8d317e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d34b18440542367daa8771debfdfa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314dbf51bd4a1e70ec6aad70cdc0285421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83329095c2e57781c36b5f24c9ff37422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3828dae85f637b33dfc53870f6304423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e27dded9fd77fcccafe62bbf119126424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ec4546e1d1134beaebf525b93e8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ae97b79422f0638e53dd5bd0663a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71c1346dfcff4926b607996f8619af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec87ac69ace133f7b59b61acef9d79f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bcdaab5fa9704e01102ff2749db3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cd579373645fbad62d4c139b612f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaba51fe1d98c9cdd99b85b1bb07747431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0f7783b2143037c365471b618d941432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a64f083cab5288552f7596dc03edf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c27a3914efd1756c67a3ca563231cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ff09211d20d21d696236c57b3ccb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadac718df391448a0f94bb3d0d1e7f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fa1081a52824f5c0beb68e5cf69e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0369fe56702c588235260523b5a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10339e3908760385c19d85c2ba5392a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481306bac873a678d4bf5ce7b0ca328a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c55184162d70776ee3091d63bcd77441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea147eb66cc65da762414ad9bceb62a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f538eb991d2265f947bf9dff659d68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d035c86929086bb8d1209cedd5d0196444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b44761968c0271f20b59143d7b0a85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f16e9c7b34f15ffbb59e7eccdb7ff8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360b277b54cc2ee37190c1004c22dad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29832990f0608e24b92fa23b5b0601ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75ed36691fc28cfbf1e5fc0b75dc18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ad91224c2bd124556b8c2bc81d90c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579226269610810c91f0480248864133451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60fcaca9547babc1b0a1452bff9cd1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f506f164e457c0fbde41e7babb2ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604ad73fcdf806f386ce199c35487a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb153fee05b9fb8a416b8f8009532cbd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888f1bb2dc4bd538d9aa6994508fe7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f651e986a2d4f4bab191af7ad1404457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f939fa476f4a58e6587fce37f7cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba4def0ec4556689ee5b0501d8851f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cd134b6e5579a2b53911c9f298c38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81d768b3299d9087c555431c49b23a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b68e709f72c35d7fdef3c99c7a8bfd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc8f25a2b7c62d9a34b1b6f18fef0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072bc0c6f0eecfe5a196de8a128090e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71718cb248233c71f09c9519b51bf8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd704a3c7ee34363331f3ab611a889f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03132a43f461a2906a3fcded6a4715ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d55bf7512004f3e097164acba53aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a50dededd954f19de0b5b68f9489a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43b5eacef84e657f25d91e46592d27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1111c36cbd714c19da1d52a3eb249471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94331ffacf679d0e855d16b859a962e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb57874330f0768fc306e1baf9588e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dc879b86e5a63e23c987f1029afa5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fc3689d20685ae690d0f21269827c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce13b4232b99e7310c139ea181c678a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adebfec657f9903840d7b3b39fc6a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dadb877eb571f3e7a9f8c2cf9ec3b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cb95a2f7b0ea8769f2ee109f182f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaeaffa738ac831fb54e70c877897d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f28b62beff1ae81f4decd47561148481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755111ba8da3e1652135989ca14d947482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b928f5e670012683fd591bed1509598483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc98944c831150161e55c9d18477d3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95807e8b651413c8f52d55a5fd47296485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c639d21a4a8a617b9a4d77fb4195d2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec61b26589a985a6952c9d081c85d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8232b5f8fe73786c74696d182a764cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28329cc7143aa598c219a249130373d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef2c85f4c6417be0a4a03179cbcd75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45459ba84551f47a12356985b94a203e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9642f98d25ae3aa49c0ab637077dff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd2793ff7e5c7824f9755d8da3ae7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0743bf039b369994d18cc96151e53c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9cc2670a7001c776086372768b27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc3f231a0650568f04a47f54ac2464496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8bfc7c8868ce630fbd3660c5d842d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f853c55d77e55f53cab9382f21474f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfce87d119b7ea1625492d305b14cc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487659bf1ea507f11915b80ba0d334fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3881ae573485edfb8aca08f67d45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7f5674105fcc3bffb54b23728ed34502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d4c9c87480925559bb9a7719b5560503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571431ae71f95be82bdfba5c330948e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f6f677fb897a3e01c7c434e0c2ae7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aaf85e590badc980da3f901f0854d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500c1e89cb3ec419fd393894df82e7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5613ec8dde7b780a3b191548e7f8087508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f59ee83e3fe115c27d909ec01f3901509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dea89f9b1133b510c8177f81f712f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0415e390a4346d09616a0eee7a94d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b4b0d9c9901ecd9c43085b068a3b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bca57e2796fb6b58cbf4002f2d0cb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f791ce9cd2dd1d713286da4956969514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf541fe5fa9920784893d13de6afe52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cb34c2afb7dd877439197da8e931f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdf5b5631abf9084b54ab525516852517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a0a816863d55bcfd13b16a23389fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe149b8c1bda60a89854553373a7e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9de4ab8ca5a0094aa180108f94574c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8c0a2f5a60c719bfb89b29d36b2dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bc1438d08f1320a4092568bdef4b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e5a4b00135c38e63e7c5ae145f794523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690c10e11a59fe81644452ac225a9a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3556e94a5c8ff72945062791cf76a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98efcb0393dcea0074ba6bf81993c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358013f02ba799451718396a313f200a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fb108e974c8a06368b4f24deafb6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdfe4dad622524630f980286f26d85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c957e0e1ba64517891e9f72d2ee29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc09ae5d386e2ef99107905d76fd58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82650e6a8bd0466fc9c76a033c9370e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb06434aeb5f0e1c0e5df6986bdb241533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17331ddda3b8da8a9113039e0207311534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa5273a149656953c10e26d5aab68d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fab7e0f309d791cd62dfb44b89f0cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91583bf6808adafe2447384f949e4e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1a74b5b21a32b1a4e04090ec38897538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8930394eeef2049f523754727dbce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5219e58a26017a05375763517fd58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c992677861edabdeb95797653c743c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3195f2a370c2fe2c82a45b7e7c8e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83506d4c694dd14c1130230f811f5fe2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917861ef52ae9a3b9f674538c87620a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68608620c298ab8db99531ef2792289c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdaa706d3a2ec8f8a0607c3fed98e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9716d3ddbf122b43fae4cc1c978d7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a891ac4d907f3a32d991b6a204b0c74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0722e4039f62a83d2aaa61abab8af92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dfaf26250b93a0ca2db52f787c7f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147e5c36138c339d315b660ef7aa8b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc323ec79d2faa92f03a91933079f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583099b0c69187f043560fb533ceb34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2dbf915c02b98cd2969567a03274e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a6dd4dafae8dddf27e5ce66949f7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6454e1fd43c6125e9f9d9965a23a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8483657fee25291ae1650411e2ffe31557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48b169c485277e184ca8b7b03937e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541047e2e41ef5c79e1b85e8964d07c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3404d9b644b75bcff2c18ad3c13593560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed323f9a0f030baf971a763ec9c9b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbccc86f85ae68bf8b855872d58620562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c717f224f2b655c417f70b96d60aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75605f2dfc7bbfbfdc048a1dfa68c724564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054e4ffea8c1023f38d544b110ad9ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdefd43824fde29a79524adc3ce9a06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d53b3e885f63932620c43ff7ee4c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a08c95211415ca1951baed87923996568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f1721384d7663bd19678402c31bf2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed49abb722d92a0a1c224e08e57f2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b666bec5deb66edc56f8175359db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541c4e78cf31c19d9bf3169788fca08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ecb709855f1215877a2fd5bee0032573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c5edb7e0bc5afa2339f00840bca9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7426f5954a96a3f871d82c10597e25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d7f309961f6fa17ba5034fc4c54aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18a4d54110c49f5880280e5a7333a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec43230a4d8ba1605677378c1a714578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bb6d92343ad1406dcc7ea7a4ead6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74317f4bda31ac5d12e18169d22fe5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2588a44c3d9c483a1f864b6bd7a4e78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d331e4c36afec0be57c8c1586c8f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a5e32ad8843b229e9f5b223abe3f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15647686941934766fc860640b0425a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126178d1dcafad03c668a57a5295b17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca4264d115965c6e1e0625f865948c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffff9e69bc79155790df8ae4d58e49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431945cc174b5eae45330738f8ec9ac6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c736aaa7a5df6765fb8a82b2acbdd6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0a02f8ffdf09f4764574aba81d8d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b770bfb14cc2361e61e46e40c28c8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e5e32a98a5f722fa0e8098581749592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feab43a75c2c59d128f80fc6ab8b67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7c30fdd53b2cfb8a3fb273aa7b617594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed71a3e3fbb7d894c380f12141e9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b94569fbbdd6eeb8116c0786016fc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b98059a11bc13e12a1a41d61a7565b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0251844e0994042a3399ae6f1eaae9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0496a6a73beebe9700aa78c44d3bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9686235ea56ed76233ecf3970335dc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b834511c8dd76cd29dbdbc74e6d42c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1da3c48971dc0d3fb330a6140dc3f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261ecba070dd8a46561c7bbba72c87d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4684af3c14b768374b793aa3a4b8fd6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0f82f02a7cca35dde128e084d47d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4eec210f9a98e936ed6bf281aab2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2634baf36d90c6db65745f9040aec5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cde00cb37694c1d2bb45209ed7470608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce66319db0c94660fb8357f0665e8d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e680c02b82e677f833fce1ebf126e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb871a3f3094a38b23ec4dfb9755c9e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e3c4d6d8ceb70f180ad8161b721c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e82d70d5a6a5cad485e7ca4b524db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce867044689b07751c2e1541bd11de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68511f7dac576ad1227687999d33cacc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fafa82a5f0e5c1dee5fe499c0a84f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6137d909856d9cc7ac1c2f8d08fe6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f94bdd31627a542f445b04e399558618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf4aec1a531e8770a0d7398e4a50fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5382e4cbba095f36646a17b5d1867e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0cc8c587f70698d3d245d5d0c3859621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d95e948ed0c1caa4bfcc09df0926bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf14bf312cf42d765be0103ab5a87d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34ff0a79d70e0a5c2ff828ebf85986624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97fc6d33c9f9a9714a3f6dc9c2f0e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a14b4c22f1ef1cdf28d50912e1fd91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f970670befef60916ce69904f056b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0aa8df8a67c51e4117fce28201421628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bbf991b1c25e830502fbc8b9006f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842643b9bd3484192973937a19915b3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245b97565bdd870105293a72a010e1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680c36a1b338d88fe8f82fd63443605632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895fe37d8a68b452d7afe6c4243dec0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92fbf14b9ef5e162862f93a905526d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8196bd05c20bf24d140fa35fc2f042d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43e1fd6fb0804d5c14443dc53f049b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bfec7b42f80b72bfc00486fd316c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97de7063bd09c5657c52df9c2568ca4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba62193595250aa64d3ba9be0698ab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a459c560205d228c0ca43e09b97d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38c52bde84069098ff3bd0fa16125641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968f6e6b19a9aaf10b83827b41c5afd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d8aaeed2846698d862f2ec7f2198d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575e35bce566e425e0c1a0b35424c77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266f1b3512d960f5e4c7aed2571bf7d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b2ad6241770538806c4a03379289646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda1dd29c20d912c33eccbd4857f196647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c0ffbb1817102258958d70b7ff95f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cea81ff23407b8955a95199af76073649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623c69f76e2dc31a0e0855f6b9938d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380581eb255c6ba5f29b8719d42b5af6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521069cf93f0fe4813fafabd9185d3a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40812023543169333cab06bcbc92e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa8814bb7df9c879a8e0591009da5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e780a4b43d14c24085556fe1376dd2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175acebc42e147ad26e7efa0f1001dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7184634683c7d1254f5ac7fcdbd3b7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771e778a3687266fb811123c3299e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab04343c5a34458eb07ca1fce8b575659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c6fa9fa0f5da0a8782c33b24908ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87367f0e6e071e66ff58a6d3d84bde08661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0861c38c751193a168abee052668c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2855feb9b77cfbbed747934a6ce50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a31beef76bb37129d0322b61d9579b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e4233e8b290c74979a324c7d0aee1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662723f2ab33ad9960c7868554a5da0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2737cabb92fbf628a94d489a7eff42f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7047f0054fddf2d974d09dbf07d654668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546bc5a590447375dc3a3fac8952cd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeeaee4556e97e53b38df96ab15223670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3134238ba0792e140965ffc68a6279671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796994850e150e71f1c5f1868ca2fe56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843c670437b78768a5c1404df9112e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93369d0c96a75c9759674d54f74db168674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28bd468a1681e3f246bc34e3f22aec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4304b1fd38daf936229341e17db5a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7090e8afe6ad56181f760f6bbe1c2b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399579eb29f2ae39bf4c0436b17c5fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcbf2b3f4257e85e368884d1c274da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c96170fc4f20a4e11909fd2149a23f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffe61f275271a29a3edfa31a0a89a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e1b8a22b672543a872c736186212682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2039eff66d17462e235a28b865309683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32ced85bddde12f1690768eb690347684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f5990a3348c570edfebf10cba797b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b875c9f7626cadfe569b8fcb34fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38772fbd63ce78027b25150cc93f63d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8dfb9a22b1b4f9271ed5e46d21cbc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e44292e5a9e34327108cea640e7d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bd596cc4d860df72f1bf2ea54dc07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01626ef478aa540d42ee560f12742843691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a23431536256bdd7b8b30e76d7280692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdb1a4fd3d0419fdec0a368cb182e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a998ed6da42fbe0bb9e29d5757000b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0023c551c61efcf9be502799711fc85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b50ce4bcd6d580c66f52a6e8accf5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225aafefcce2e552938be1efd74fd22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4f33765502fc120dfa43d62ea64e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012a1bd794d1b5041e9cae1e8875861699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd476f2313ba7f6aab3eef62b473fbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46723ab9892d550816b9be16f4ea5f3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d139d9f0f350e9141740433f890bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e47b2a2ff11ecf3e9a236982595ed9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4879374400ccf664de9434594294c1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607df9c57d6daed243dee840c4573232705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce1daef6058cc59b2276efc3091238706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f54a057a26c7179ccc7b500476e2ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab6e2facb3b344fbcad3402f607de6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37621e3f1324661774957c4a61912d87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca688c9fa4542b85950eef2357b818710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52555b11b21a3418b57a7a36e92f4bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0185e33c735925453f942561fe4c6de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f016223348fd025dff9233d1d5c2dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9108b54ad9f510f7fdc319d73d425d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3fd5640b5f5c8eebc4f6b5b6287f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877e12461d0e84230c5a0b08b1e0065716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a599aab32e2b5a1b1c918d18613d62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3acf123bf33a8f4a14922620cec9d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06ddbf7fc45512c6705a36c2b07f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5dc8e4b13f6be0e56608b39ebf265720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4223a7472b2a23dd3bddcd0f6aaae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199ea0aa75c6c0b126d620858f4b9aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0a1c6a4bc4a87c6bacc8645354c6e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f7ca10a1b17a7ece27df87155c6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e8afce21138d2a81bb5795446fc01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950313b54b1df851c147b76e54e07b07726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadfc0e4dcfb0f8712d40d5b023d195727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677bb02f38dba287cef0f93e7d0c98b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6de7abab353a757a0680c08583132a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd160d2521a015d68b6de4829c06355730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639fa643d46a8ccddd8bb11ec73908f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e400a8bd0b329baa2aca39a316e72e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259edff37f6d7dc3e9c357d3e1fa12f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58577fefbddc3146a61ba432d9fcda7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a988d375101d407380fa30fc0a64a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7112ab212791295a769414cb44fce63736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffb28ebbdd7e376ad7f6d4330964cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568d95c038f1ae66b4bd33e8220d04d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8f562cab11234b7ca8e8bab059fb6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900ecdf50137ded13093ba9d7e9b403740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f3384fec1512d5e28dce27e436387741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f474c4156b81080d32f90176b878b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce81798038781471d5b1363059182d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd4e73ec2b1798e543144bedd89c60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b407e95c1c3869b03540725f2fbae5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcf30c5940adb26cd6624a0b14c81e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bff93d921a59871c3b54599aa48cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d706b1a98858241f5a7df58d79094c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85ac9c3bd24b14a9e7a2d27c64ef85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e718845fb3f22639d975bf44ced37f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b83567641a148606cd38a040bf7e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0647380662982eb378645c76dadb880752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927a3b21c669859c0d81af7d69081f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a0b9cbea3c835351491bbadcba52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0a1671ad41e12d416b061930f8c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2a4371dc7fd71634d7b67372fe0fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a244849c44c829359e0fec818bd29e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6213de41d718c259a5ab72b5c365a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ea54ade18e005a87f2c7978f6ad14759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00109b3f8108b787bab0404dcd81e336760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36613d80d0635f2db6848ed0f95833761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bde4c0a3c0a0d5928a2c9f909c3d38762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9eaf42ae0a2e5d59e23de1c100342763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427049dfd30779adff10b47a73965073764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33427ed0e4e52ac705a69ed75329577765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb91f3c1eb7dfeb4f8a305b7e3859f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1de03a82f4efbbd2db051b107ee7df767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e3fe16c1ab9351dcb8a07d47c6934768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95da7a5090737afdf8dd0c28c6027b0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16503baebf249028edb58d43f59366f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c3efbe16b9b7de335ed863461c91d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461f95e72d7494e15b7f9071b59bed2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854846b03469fedf6ce02698042b2186773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c910d30e9d0b51d41696fd31f53ac774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c548d8c1f64d421a1f695f86ea9363775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d798d5d527e4600a3ba121c32c40c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63b15c8d51f9aba83ad491780374eb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7814bbe71c47b7f510c20142e42a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce73a26271a5ba6883305a97a9d195779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339f0cae191f48cdb68ef751fdbb3fd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe62e799632025b9eee93cff6a6b5ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349e53a8734b5cb6dd4c06decb6a566782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435188abcf560a226ee0a89f6be8b78783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dcbe6c0c6672a69d37c26441ab96f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce320b5b6335b89fbc667e052f9cf85785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3967ca9bed51e96a32586ca5ec02e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf28aabafc3178f72dcded9896c11c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f5f81669b1bc935b6a8b4ef1cb56788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab2f45d08b1ba5639f2fe5c92b04c7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87714f0b5695ab7598c6f858e48c5a15790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b065ebd16edc6fdbeaec42ac8efff791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e113ec56391b68d8521c6741143e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f6d87562b4b0a8d96dd7e5956503e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5d38fbcd74a16681fe28477574557794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec2a54a96e1dfabcfe71a0e60477fe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8d0a0f0360a5dfe1c7984d7e66896796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29512e23474dd368421e51a2276dc51e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3bec488e7f8add0be58305f8a3371798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8ef8d9c6a6bfd32df8f59c0ef8b98799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dad1b27e14f5f68db35e23ba27279800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05087ed6be4ffccc18ffcd79049666801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d4cd984951b973f0daef6688e55e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fff8f45fd5a449b78dd2d2afaf07c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee48d89f3dfee3fba79b137a9796d52804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb1072f05b336942672406f09038a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad72ff46d9952212e0b00c24d9ec35b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7264fd60a81119f70feb63a73c1ee9f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6153a8dfb2a95da7f36b2054bfb3aa7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a607c255a6c7b16ac593d1db1827809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686afc6d4514e68e233cfc75be49beef810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af5db19f48ed69224fa5db103e21f7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d462a31db82ad6f2fda26fd698fae3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbd35590968e8c3287c58fdddd8795813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837fa204349b76a830e8abd3371c835814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0fb6ffe903a5f6f94942c3846a9f0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557422c8d771e36b8cec8986a986000a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5e136a583cb944b49998876a76f2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832b5277fb197479c1cb4f062af027818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710adbb777469f03be902e26c7f69d7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6fd8819f1397a9f472933bf5a5a3d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf53a08fcf7012b7a83b6fdd5e8a4f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e36fbb69dcdab7525be1ad8b4f93d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d1a0316f8fc67c4f656084e88d2d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522d4b40e0cfba764f3c92ebed51bba824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d3bf3587d77451a51369280baddbf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78948802ca0b8815c1978cd60e22b10826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db9df17d72c69513d66fd4c905aa6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8abdf25ec041f32777885a21091ef828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d52a9b5d31cdeb29efd9f78856186829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9718f6b719ba4ad800586d355510b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c445af65ccd488472f6149c28ffec5d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec086a9c27f7374a8452fc62f1143f2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea9a282f68c5ed4d869452a6ee8087833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c54b309ce1a9053d7ecf0fdda319da834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056121ab7632208a7ed7e7255357c4b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbded78671550ec1eeca0a43478d65836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b8b02f5c6f76a8c062944c4d6af9f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3750c0dafbcf89659cd3da35cf7aa1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70131c5a3bd4977a19b70c601e0c06ef839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef300065c9364928b375f9f80620b13840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfd461729ee508c83ccb0d158cfb2d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d71a1571f5385435005c3f9f6f969d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e22534b56a14e5ae428673fe388e77843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec332fecaaa3b0248c3835e72db77c0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969288035a56a3cf7284e9377bc914d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1060e91fb43f8d8ba4e4754e5045d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6207b95e264b737e1087aa1604610d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d0b0721f520b05a7a8b2f8f079cb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c5311e222978410a89d7dc8614080849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4b339024dda3b7d7a75be205a8ccb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37247d6455954b419df60c5140818f2f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd850d91078327e3e0ced722a3459002852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fe4ea711d7b83747039a7341814f0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e3dafce66d989377bdb5d42d2b837854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a041b0646672219fd31a6d370ac6c5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84207afd25281bc788ba73cd4c04c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982d7b5c1504e6e229184068ca44101857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789fe08d05853f2645ad32c7b7cb088858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32464f2c18e49edad4c1ba2d4c76a3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0d5c32febbf67be4e9d6fd3859342860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834e04c494f026d9e016e3b705bd21861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94a1de5958792dd94e8fc91e577aa3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31fa65de077c072f762daf06f6e36f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31fdbbd57d95b0f70c6f543544c99c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522e46cbf43ccada5bc09df75f67b45865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d47bb0907176ea342eb411ac61aef7866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d5e9be740c984d08dc8b81c83e233867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a4db2b071b1d192ff203fcde23201868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed68cee42cdf1af6e823e5c9165634869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4309ec6fd5558602601445d87d18a5c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82af5f9fbf0c4efe05449fce0c9f56871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d65bac4664cc791e5709c8b088d1b2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1199430c96e267084d43849f9ac4c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d3a4428c8d8b0196e9cd3c667ac9d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816812383ccbc2ae3192cbaee67f926875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cc4c36b994b6eb858f244386b6073876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ce6130c875df24e82ab304f9a70a7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa393edba02af79e496b3902693ef7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322409ecbeb3063e900aec9d88441d2f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd0c8af76b4958c32885d789780f8e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057cd73cdbf0d230ccaf327d4ce9d32881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176084104ff88efba60cb76cb5d384e3882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd71140c0fad1a01a1b2fe563b64166883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1acdd9c6458b81d9abb9801bf1617884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9b2a89716643fb92e019f4c19a50885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdb60507a87dd585481513037a42f7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c53ba33002ae10a66057387756c5be887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a715940f97bd00caa39cc5b4c6f9e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f750a18e209ebf526e3f5929606b17889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af027f4162b1243052a7ae289c2d78a4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c19df8be65a14765ee74c15894992891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30b6e08042ef4c282d370b4645e14a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa7088a7df6413cade0294865a0ac0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd7711e4c1f704b3bad006836e31ec894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c523994ee70cbda42842e99c2872e8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162e7db587ea870d388484cc1de719f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11189cd0f0ec8038341bc05938a4aee5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865739bf6b2661bd1aa03b725213860898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbdf61f6edbbee08ed14e05af6dd61899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186181839daa982ec0a95b7acaa263c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3877604d8c4f673b02bf2c1a1f0faf4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f16c4eb1352de9a392427fa21d5b5e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5af3a2ad4fee4196432c83ddc9587f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff990975ad625cfc169d4fb69d6aa4d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1d7b9ae33787379f03fba3589ca36905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0fe1eecfbea32e942ef48593a5cd5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f605049e11e7d2e56c1b032ad5271f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415cb8b08a5af49ed15729aacec71c6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b157d55529c03297f49dd2509598b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6339f12c332afd071bdaf3d65e90922910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d66646ba3d6e1df09bb648caeaee911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfd0e4ca319549797e099b636401e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ab659bc9001a8f0a86b52e7d44cff913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b701be0ad0ed409602ef0ebd76225914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c95eeb3e3644f93c4c928a4121b1f9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5177175f4095cfe6aa2f839f3627a38916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51accbd7e33d4ff1f028f8fd31ba21917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5f919bf36fcfe3da96f996ef7c419918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc9a1adf80efabf56f29670feee479919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddf68ee18c4614aaa022bf5fb3fcd8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202c999d77ea663dc003f5cb749abdc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831201c9c4bdb8acf9d4ffc4310276e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9f7d87fdcd3c6fcb90bb4151a81b7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d580191b9a633f3f458799b395a4a2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c1d8fc7e0104e6c98ddf551e3736925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eceaaebb6c15fcff30cabf18fb79f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545c26f0b1b2f441e583ab32618a736927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690959eb13beec9f2bf0ed958ce87f9a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7559e3daf0b8a7a50dd51d617a5e43929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3847d233b445a3cf178b64b9b8fc893930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8abdfca40f9b8c0d4ef8b9279a892931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949282417ab192113f3af870ab1deb61932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c565a82658981f7a79b07e56d0299933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072919bef2558e583713902105fdd1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914c4c9951e6e877ce0442484edfca4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf1957b6f921e3b70c3ed487172117936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d09c99ce43da90cee2f46a8963be07937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7febc79238791aa826f7cb5017f3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407c7617e6a69af73225e0b4110d4ef939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2635ba0cca5446789b228406c02e9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe14721c112281bb77a30347e671a3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c048794343db29c288a7f57620ae0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107db94adb3e515f963a93aa9bc8dc31943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d74bb1db695b3b43d5481261745ce944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69e0dca7e2f148c2dbd89086b6d07c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2467326efd0713567d4826a16e287946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac256ceee26a1b73d9d10f61a6fe4b2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697db1dd818f3d9b0cd5a488f3d84636948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e38741175572cbc65385a79df4271949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d5ff1f43236e600e2da76f9d95fe7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070a5a1716e59b8ae66c1035624999e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d855c4ad98d00e7ac9fe6fb2167d7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cac481b67cdea21ef41f2d08ec0e17953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa27df0e914827fbfad21cdbea9864954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4278185096175dd6b0c8a4b8d3117955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083be175ec9b72ed351309c06e633980956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd86fc10a5ae20940a855ff9495d8e7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3d23472c41aa62c3a955ece84861c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7de0f736e74e80bc816f7b8b36dcd3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e6d9d6a0781e32b8d5136872323af960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fce168ca4d8830ff569e76ac5c5293961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f64e2d6382ce522de060d27cfc3a3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b99f16e6f82ee1286943bcaddb9ea963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110454e257b889e4ea295273c29e516964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd852f960f4b5281d095a6c4445f5f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b8db70e217ca091424705f851e541966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab739b302cb6a4645f0e377b3742a0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6793394a04e4d8d484f3ebe72658ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e766d85245f918b87334ae0b24635e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552c021ac36188e068dda7e5b04b939970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f744c7ebbb6c23e544872dde2335200971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c03d1e15c9aeea8035d1005d414161972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe312b6496cadd8d4cc4f1d86658fe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b309cef5515f75c7abe00f61b7951974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5388b18a1c949539a9cb38f4367ec6d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b92fcd9b6fd15de81198242d67f94976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad71d53d6ecb4c255dfd1ad640c4c40977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b1a513e3b81dd3beb55c796d97f831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e05842e9604f2c5e356d79ccb1d6ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470796b908d3ebb49fe2e2b7ace9ede23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6779a11046ba28e37eb624ee0dac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bfcf91d1f645cb3a7ad845d56fbe15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7514a85a4b0ca25c314c8f29d32db026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c37ae3c5d3ade57ea6410a9ad8267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05878342fd5f466d430682834e62618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b34a36839de2fa4bc55b8afa1601309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aeb76e0080c1d55764f561c73cf0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd89386bedac3976960b57cbcc8e9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8b4889ba7f39d141f9b0a78ad400012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369a450693ae9eec0e8f785ef9ebb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb1a259e42a7df5e69004d16d25fe014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9261954239e189310393c4ece1104215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf5d3ae7163b0358a38499246229da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eebab741f9091eb82ee3a9144a7ac517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed84d7f8892662a645e7f6aafc4a3a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08767b97d32a1ac9d979f6a9c68ac519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82599be2bc51f5eadc25fd041e4e9cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d0a4a16e537605ddd46c51ae28f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cfc61137c5e890cdf366c7e97665322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad397decc7b01a4941db53a9700e9e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367028a7f34752f3b52b2710dc2deb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22376ce480cac4e4ce1a5c4fbea13725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156f9f013a22f9e33d9e055465e2db526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449c4ed98dcbb6f8684aa5cd57b4e7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ae81e56b4c7836a60e72ea339903528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e575735c41194c47097a516031e66829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f550113486c02b252ee449a747e88b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cbb726715cf263297076662e9d32931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be96f41e14ff40ae6f4c643c9f3e19732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61e2639bccc0cf42f80a497a06f2d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291430a282b43b01663ca390fde535af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea01720c1f30769ecf8fd2fd0c904b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62e7f2fb48b34338bc8d06b396db9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216080397d798874c5b803993343261f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea468fec959e3b4c845f75cc3a12e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692db9126c365a1584edfddbc48f501139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239cc7f7fff0a0e76698960b4cf5a7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341ea0aeeaaf6ccf02e92333367a8dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334178394fe66c0ef98ba5bbbf3a30542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849979eb29b654988dcefe3fdeb4cff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b530e046ed8508b8240bb5a3bc76fb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e4407ffde76cb3e38a3060899c99745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28df7c6554dd91c2a6272e3077c2f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff4da30af34c947c3c36d9288c03447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26868ec4c27aa6f01882cc3fa5cb5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debfea0fb426e8c95433e4eafbaeae949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3deca1ab8bf116919d8aab8bd385b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212a906ba4ea9ce55254dff17c2c2e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fcb36420efebba91703f8ef1a6d9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe348528249783ea34742197628e20c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff914be43532bbd8f3aa4ed146ff86b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad45508d00096907535472c3fb08c4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327e5c926c3d3d38e4f787c81c09b6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd33050679e0630782e86607d8ac80d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109bfd4ea1a80ed232a5eb843a315b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5f90337aacea210847603854d39d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f4f0fb270e001e6bc9b4dd58c2a1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3484ea803acf4ad587114d5e102bd3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda932e20104137f136641b005cb6fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b44f9e88ea1abde9e9be9d20cc6a3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a01ff677465328b55ef4ca079224864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a2ed181993120cc6aa91a3c20559f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a725fe28dd32b7ade7d745776202f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e560d8273a8deb14f2df137a893b5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09602bbf93705153653abd69e0182e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f5e076e7934c074405a8a49e8f0e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f843805ba6c01544d294c9a6b46b2770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bd5c412fb1e0c8947214e6bfbf5fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b939b9bf161a9f9bfe373e12b5f7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc729649ca65e82ec2a80829f443e4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54054df6c8517184d06f03e6852c378874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb44c95d69d4b4f7d886b17840af50375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e8801bcf5435fc59ee900661938b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ba8b827b37b6b0975fca51217b76477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c25059e1f0089d601b47356c46829978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781dca452f37ed28ed7aa58f6af12779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5af817afcdabcd2ab8431b0bc7fc9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154983d1c635237b464eb78c833193081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b52c2bf1129925ba4d4246dd3ef89b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e0ef8bc0b6f6c3c0d03e40225240383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decdb8fd304c8c309585fcfcee9bd8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6c8ce5ead2290b4279e79ba48381d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3472962536016f78b37bccb610039e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717722343ea62dd11a2f21e360e2e0c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039a51d48892c26ac71b0f8f1f99fe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedf994e83625fdb914cf6264f0a15b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d81446deed75cd0701caddea2bc2cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a517cd219a3b96eae0efdc2d6d0ec691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532690c05a4825dd61e9b590af2432592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d87386da7318220a5ca076b5af82a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d2a8a91595a6c2194f721ab68d89894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52248f7b941931eef5db8b5ad7e7f2a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3577cf2dfb350f8bce159a8a2d7ccd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8afce30486ffcbff9b29f87e5050a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8085a7834e664554387bd6576032b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cccaba24954327e1c82a304a226e8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9172f0f817f6f708829d0ad8e74ad8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998aaae3609484dfe4524cb5f9ec01d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2da2abe309c63babcacbea213c7d3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306cc3e0224fe9521917d2e38b8b83f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d03659253e85f0042a7a5fde24c03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c334179c929105dc037428e7b08f10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae8fa32bbbf56543fcd6feacdab33c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ff7c841e34ceeb94e673ed20de83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20baae7e068a10a1595baa8c97c777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8221440b4f6e7497c0629145a7d92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6515b1de8ffa6a02a24df300eb63c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5e8489e4666a272f8af1fffc469a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53f3eb96d2ab0d24e43061abbdb40d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eed10eb32b3830373c25e649bc209e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98b49fb92a4bb321b2be9c4bfbdf25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c744781707764618b075f2a322ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89411f82bebfd73471729ca591dfa9a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed368a504c23ba13195fe02b2fc850b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853d7c589aa31419fafe67f190adb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f2e6ee121bbeff2faa34b05ee3e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84326a689cbbb783f14a3c0024f9c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470e82dc6e8b0ae5427a72416918c68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844b789b7475372185b9ce7e9b558f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8665afeac41fa019f54d040afcf2a78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d05e1cb8d0bc683b8acb09ac857db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34b006bdb1d50d1c6b8f09b5c8834125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b066fc31504f4535b6aa574a17e53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e37c0c2e3cd5d69644e73dab4fa5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af44eca4758fd76c3b685c974ae99d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5daa481ba7afc663392bf8b27bde26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdaf6a309f645a6cdacfd5394e10ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efe628e65cab7af919a1f5a1c57cba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67779fb13bb279669e0a31777705498f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ddd63eea72c67edf2b9fa5d4a2411133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09da3e52e7f25fd617734701dc09f76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10200bf456515db0e0bc1cb3b2c44a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338ae1c58a3eded0ecb70fbfd9a6a6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78cffb146ae5b5d120ebb12fb108e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e2ca53b4f4f7b6d7268b144e20c51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac88f003f1ef5565dc0bd95d14ec56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f83c84bbba765622406a06d67b204140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55189adcd1330dbb3c8dc535b84df06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9d421160fcc1cff115d5e40ad5609142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8fe910b2b3f5e7c46a26c2733be4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce111258e31c6c68f57d8acda8acdd66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce81903cfc50b304bf843816ff5dfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ab6098b088d043a89951b24edd51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443d87ca06945630fdb7306e2a8b2cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fa975aae9bbccb19997d4e589035c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7dec41a56a491618238ac16bfa1b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79572c2f470bb03e4c4bfd7e277b0039150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539f5eae6c2c310977c25b84b9e33ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1d85e4fb6ad0b72c9e07fda61115d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d1f0fb648282a47fef1fa931983a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536e78186056316f3e754ad15e2a90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9461503fa408aa37079b81bd359c3f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc7427514873b8cc2b14b6a89231f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd749d5a7e9498c0a19e2e7c10e41817157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a6935c774925066fa49a405320ce6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2a3503db81eddcffc23c83c4bb2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d1ec78234657cbeef9c1ebc3c333f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c0f2fc561304e550d740cdf950bcb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664466e455160370fde6416db7eef4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712718ce15633c7e0b7bfc8ac53c645163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3ecb83510a630cc5027517e3422c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc3c3cffe56fa484a04513e7cb9837165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4d6f0a2d36f9f5005e9ab80b8cbf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050c665389a0b5ec1ea7ca64739bdf4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697b283000cc1e7caf0bd237bf43e7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bcd3255816909bcfeae01b7ede60f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5816f7442b214039c3de1afc85338170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c5f8a9458b9c1709a624f54e2aac8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8de4031b27848c93499f7c4f7a1a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268abd80109afc6e64c85de4490ab3d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d988d0315de1b59200d3da30a25796174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba19ae5cf8f9addc958b7bea9899bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b4a4dddfa0951d5e0454b3151dd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee79feffe563a6b089ebcf55ca98853177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580694e251c392df0c636dfd950af14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c5fc67dbd8061be9958eef84f8466179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd19a33fc18454660271ee6895de75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb1e25fd96f81b3450a430a1f79ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf74f0c3fb89c87b46f8fc3d110fe6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6263f28c531e67c9783ff6badd3fc78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b02b47bc8c0cf3a606a7bce2d76934184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7789ce9def60879661b6cef0c6c8376185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b6b6ad27b6e6b8a77c5ae415e6b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb6a87e8182a47805583eefbe0e0fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafba0aa08ef792f60713be958af4c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29256ac182f11ad8f0f4c56c1876e85c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8a02a4f9e0d9b05c2641d79d07c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf2342cd7549acddef2f485cec6d77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454b952a6a438ad8c1fe763eb499b3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242fa8c1cd634be8b6a85a902e0030193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09512768372800525d8f50a80419d4b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582755d663fe93e0ff20dd379c9104195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77959dbb61d02cc36576e194c765ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d89f1be7f0122111de85da5cda0189197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b1929ba9696c14b642d637461ade198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d21cad396752f3b0efb5eacb74c8cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c6f8df4c8f8b5f06fcf8810298c7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab221b422e89514d074487b274def04c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4aa9a6b68e5ed4476d0681b5c5461202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea60fbb2f294e1f0f4c4deb01248fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766acd6439bfec9e9780c7aec28b8311204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a714430b6b27180f129176e75ee4f5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d68b9fb5e6e4164fce5cbe86e63317206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bf536ccd0a1b18b52f74b58529a6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec42010cfd921c7da23300184c49ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132f8545515ecf6754028ad3db2e3d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e397affab4cb6583d5f4561682e4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d610e6efb1d288bec70ea470a0391c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67887ec67a15ca44c613865201ace8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfc06dcdcf8392971f34e81dfede23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b735e121c0aff0d46eaf33c990c7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df8c54c0d57bcc14a7c7c73596328c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efa8bf1f0911ca083e8d96046788ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5082406512101f9e367fba72b0f6f03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b089aaefd45a45f0ea9cbfb2db47d3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1f68029ae66426146b146fdaad0a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808666da2a730f7f6096858a85bfcea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f49327a49933507c498e423efd8a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da8dc200bea5d889c80aed02b83450222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf4c5734dac541e0f02ed5ccf95e9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77eba43e47d1673bab0be797b8c9f99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bda8f8aceeaf2bdfbd2c03efd41eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aade4679e487c109953022ecd4b81ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cc230a1318d307689d94a33ed1eb9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8ca6912b696b1fa7701bc618ad8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092aa44204a84b4041b2afc313fbf4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89750f4399888d25991b9796a76908230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1dcf01dde73f8db7c8005995c87ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5c3027e8f449f7f6b96425c305eca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb06b7ba2d598b54237835799e554c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba453cb4d96d2323a44477bec887c31e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a9b9796f89239b1451028a94303e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfa63a1e7141ee8c284a3ecaa18917236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c474fa47b22fae32aa80bf17c5e757237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe10be821c2bd0a83895abf0035020238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1046a5d2571480a65a0a7d880a6461239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea8fbf7fa7718fa23cb28cfacf5088240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c00304f4c63385c84d5b5cd2d60ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00026e3ff8c218ec16fe07bef80ade7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b1b6a498e5a4f3c69a7a3dd203a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892272e10985b16049aa0f44870cc70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ce183ad51188387afc09cdeeae577245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4764fb8b7060b5b0e7a40e0ced8a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3b797fbda2837f143fcb9e2662796247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac086ae9911f85fe9addae4403d33579248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55e7e3d09ec7733bc266da9db87492249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31b8c726f44870f212d0c45eee82f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f25880f030f8cdf542b1ba4afc3bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175b37c5f8adf43744ac67034a780d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b75d57345399f12d01305e7428acc4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beafebceb7238f9c9390a70b47bb403254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88f65e010741ccb326804a86ddc38d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549154f8d780771070acb22d012e9b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d65411a3a329c6e735d680ebd9845a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31144f356ae0f73b3fcf15c8bfcfdc0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca614964a6b1c89e4d27f52ebb04bd0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1245a46dde445a717eeda60c975c70e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2555055c8c4bb05f05987efa7d8fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bb26ff4662768a22e3f0a94c7418c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2d9520af2b564660401976bc295e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea5483f68912dd1f9bfe8f77cfa84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfdee986ead12c817f990e9eeca34f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd2010424b6596982d5b53268353e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da25df8129c7161c538cd9fe6bc9d41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e28d7846cc00325a03889b8a018d59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e60b28157b125005d9973edf33470269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f96eda5248aeedc8ba460813cd99a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55172298a0d167f0706e7a61262d185271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2135a3f5e3c8936bb78e5b9e3326714272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e540c9da9f69cd2ff507e21e550201273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da49a93e4c61e049b65bddd2447c86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d52b2d0c0a08ce0dd1aa54a41ca368275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741facbcd7ab1b857c82b21b061260ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8d41d7a4590913bf8b9d1055aaf1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262df090cdffedfe5a5196a93a3bcd13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0b64b3690f5013f672b8e836ef582279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0e5e8fb63b50dbbd67ffa3b8a217f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164dfdd9558c0e8d7ec3325205c645b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a048b3c65974ad717b23040ed36702282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3291898052d706ab0fc3e426e83ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd5dcca26b2c8384379d898f5f5df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2374795520b7be3e2880f72398e497285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bad3897f84d53913ae952e0fb430d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af4a7a695b46aafe3525568976daf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ed93b12d2b9a80178d191a093f2ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cb674b71d8428a124b2c11c116ff9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a4f6d2c66e264db1aec8be8f22d44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f9fc1549134a9a9a2310f97ee1e98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a6498ce465630b9c7116d3182f2c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ea95c7d579ac2895b8b7efcac94d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec76bdd2f0b9caf7ab3cce8f63f074294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7f2752cc6b1c08d2614714757db54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20326f138fb56eb1f39a94ec4286dc54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574e78c0744f72d508adc4feb413f94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891b0314495d9e0d81e118fdf90bdb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab093d9333c91c221c476565f3032c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdcaf7a1269c69472fde9affd80e8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad0c6b81a5bfed63c3f13a215c8236301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6991c5328d179f14bf86ab153b076302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a1c7447aea6c745ca961a5519e7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc613e3d8c418037e2fc92439e37458304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aba26902765143eaa1f35bbff40b9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e5a16ec36813c0bcdbcc3a56862d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc62208baed8543512bc6b7c5719f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bb06024394f009944640f3bdd5c1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a245dada8b43efa1303d7bf8e2233a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987c9d23bc561b96b421f4fa81af844310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd4fe11ede9cfb6646a25445a199e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6018bb6f9a2a9946208e490278b37d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2fffbb8cdaaca5a9193100367bc91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e0806a0129c5d97640e1769589fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab5c99c932153e35d247dc7593c760315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414b6ac080aab897091801f9398c0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3f2c5a96576aff648c0957f8d156317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21523dce04ed50092b5e04a0c313ff58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d594a16948f717ebb2b3220ff40bd51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f37bce655f886a9b4431b930a97c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c05e1c762d0bca269f8e5381f5772321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f06ed16907b32e3450ebfa587089322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd537679980210b73eee0b1d74d72e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5b328a94fee889b2e56d1c83e3ca4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ec658917ce7588a75089a65621f3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26773f6a608ea1d4e203b9ff8174e5c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca40ef67ea58eba803e6f382baf875327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24cc7694004f2d80f66f255dee8825328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0144ddf89ba7186a30f0f923fec43a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda059e8058b26a010595f826391df8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbdd2ed99a04109b99be4fa9546836331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65c72bc1f0cd2e0ae05ae894a5dfd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627147f8b4893e4bda19275cba154d51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03aef2add676c22c744c3f07ffda9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0390ab496db97fa351e062a8746ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a47ae9b315e6e2a3128b91c34e57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c986cd25dbda495d0890ab85c5f444337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dcf58d8466c1792f22eaf73fe11af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2438f9281fa9ed35200b6ad2c6bde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211be796ba5e9a7b0ddb7538d9abd84f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255f7a057bbaf67ec038285bcb8c056341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030907d84d102c8b398b99de557bbeff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8071093fc6b5fcbbebbe06826817b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e43c65bd5125886ac7642f6be0fbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26f7a25d7739d9823aea625ec3250b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85282ec679405737b8d573d42592d55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25996fcb8bfdca7006a71e5422f55d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4118946a2da0c6bd819683d6e1e2f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e59e70ff8a870d589e08a7eb5f80eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78dba40803338a8a2f78fadfca6fa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a72de009ca1806ea630b7195be600351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ff25957f708ef6eefffaade03f4e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fc44c731c851af62eeacb7ea0c4f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecedd1d3f5825c35955596fe8c5a90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361551891277740642a685e04da34e7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe821afb83662014c24e5dad1f4aff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ef99c73f05c730587bcb74b7874e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6eab25d7df80d5e850680f7ea8500358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da835b5072697d82800ac2d77cec62359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050920d097b935c3e43530da71bc0c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fec34166de90b01a2b55ab725b1b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b946c53efb4a79698b0b2de078f91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ebd5a811ff37151af50f0d91dfa55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b945d0adb6f6503d6b2acf2f22689e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b7cf2002b8e628f62909b6e7455b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef54781d372fce807dc75ea3be8d16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0217ea3f4b94b709081c26b1b29096367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11b013147d164f8d5fee4d80d75455368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b75af7c428dae92ebbcf5fd205e9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d08aff8462d2f734fe6af6f86fed2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347634183c0bb7604868f032583e687371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4ecc2fcfbd8b6ee8c3c4a5db9adb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62802cef28bd2b9f5364004178cfbab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c963609dacf4f5e993375b61eca061b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c0f5578b7ad4fd1bc0d675faccd33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d850e4a6e3905a8aa50cb8aa8aba9b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff79857148c11cb5966a65529baf265377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02203b52cfa745f8c67a9bcf8be9f23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb59dfa5e3558acbf704b767f94263c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104c51b2d9170cfe7860f6bb23848d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799a3cc8d937b2131dd32798b5a153381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659ede8269ae3468c2ad34b8a6ce4a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12dab464c43d0fb0e2ddb383b8a66b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf113b5947db988470012ac528b66f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd9a356f54b397dd630806e50e8a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5db4c87d22e11910f77e6b2355f29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80593cb6a95b74868e96e078dfe8488b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eda1eb621be24d744f5cbde48d709388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c82843bb0315583d155ed6b09095ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ba84fc65cfc2be74282f0d4f1a084390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f1da8e47b0f1691710ef1cc8955ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad18b8ba78e41bd49bffd8a90e1705392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd450ecc02dc2956c86ca3f2d66215e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c200c6a74a96932cfb639de5c88a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2978f8bd710c8c18ab5b33eb773ab90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b62dc0de560dd666e1b5e2062cfcf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bbbdf4c8038df04e42b35109924c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c39d680cc7f624bcc34a55712c7e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46705544ce305feaa0873ce93678bd38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461e2afb26f3edc8a4464e49b371aba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea8b575800aae97a09aab7ce39f098401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f251ad6d5994491d2b257f28cf233402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441709b7ffeb20804a594f356b5059ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aa57454e3243813a06af9d7325a42404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905956ab084f0a4c3d8941550ad8f20c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12becbdc804c85c86574b6008ecf30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617823a5cb95e44d4bc452f556aaada407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfffb613a21f8bb3090f8314fce0c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7284a9490d1769999dfcca21f3d33a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623470cd7eb76d326eedf2f052a8fec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fe954e4162c31a2cfd91b477f6952411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdf59c6e772b2718c8d1770e9e7bf3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd9b9a5dea662e39d7e6fa5948d8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d11fa2a024dd62a7d9d3e0af1b7014414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07e91adedd157fbb5425dd396d155415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb03ceae8475b12ba783d3c9eab7de5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693c52fd95e9d40cb38cd4dab41301417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4602c11abd4d3c05fe0e05e99be30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e15302d87dd54234930a5b2743342a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cdc520fe524fdf23f60156b2cc873420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a4570202515f65bd303cdbafdfd0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d62e4da0014c7133f101ee138433f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a9841623089fd8a32f48fc357caf0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9edd0988e80d8389f4499284dd9271424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac4a8509e24e4a80f12cd385932108425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d8a29ae7824e5d36695a76501deaf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22bf8f749b7b5136415fc9ced4b56e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a654ab1b0516043e217f34482e7713428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6c96903b7ef5d8e78b687bd34a977429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610548c05a223035178c17e43e9e65a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444613bd11303fe5579f04d81e44c9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7bcec10fed79618133cac911d5368432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b32033c550aacd92ac8baff619e0a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6a866fbad3e0657636652746e3679434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e7827ee08f3f67d5d183dd7d555de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbc940cc15ce11413ac72b4c282f74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4f25118955f71cdbc858efb779f0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2297178fd90e4fabf09bb47b6a763438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adebb59a85f0ca5d93c79bb4734bf7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f8d1d7eff3afd4a4d5ffe43405e3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349745bf4c30eee06a3e63126217cde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129481d2449842f7920d534d0e17ff37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b604acbd78fdfada751ba436bfc4c8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7956376b1e03157706cb5e5214a86ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f9085028eb29eafbfa13f37cfbe9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49c631ac049106bec243da172c39f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda1ee5c5d31bedc71beece2166142447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59f44e4eefa324bd53b9e18d36501d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f35425306f5d867585d2e2c0f98b62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fca1cfd63472c2511ab1c8d92783fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986472997388aff3337f980bbac6b1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0faa5bf4b6bbade277b36060eb11df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba7a63b3d66ac2680f00f8215043eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498158d53f345036e58ee53780a4f962454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40b19d99cd290a18cc9e42b7fc4c86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2aaae11f2461cef363d6be44ba0ba6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a497e40045292ac115af215a9bd334457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a5a2196347067ea90bc8ad514e864458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddc9c83f040ffe3bb16f4e798dc243459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4ccf9b6bac223e98dc0b11b959ca1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd858a990cd629d535f3da4585d785461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833ef9db5292d3d2079f3cc9eef255c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0600478c95012785ac9ecbb644454463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e461d9371ad613119f56a0e9b1c15d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1d668eec3a9ff7277042505c286fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f83ac6b4bb3d16e9a02fc4fb8348466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d4bb1a69a816d04cb4f75739f52be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa156fa3df351569217311c117d0b800468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f29b025eb6522b33b60e54ce862171469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee77671df26951f94113817b305d08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a490798f99309c0092b2f675f9941471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6859aecda33ed3961c0b85dd23be34f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7049c92ff373f66db7188b31c4c7876473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88924c8b0f9751128494627be3b6d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c14597e03dac10da210d71e9316a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658a899e55170136de58dfee621814a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dccefd6166d82b5dc28940c0474e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a360347eb1755dc275ec6174b8cfd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200c7d06a718e372c9918a4d08ddaa7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c02f82be05eff85d283080463fefe5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535fdf4a6ba7801e4df7306117634f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc76a1a049ae145652c4817fb851094482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17a97db90a3f9120a0f57127797c14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b540e107dfbdb384415ddb98e1b7583484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7a0a763a940117c47ef023170fb5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429decf9b09622e8d44a1cff8aa6ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c38e1aaeb1afa678205af41e16ba6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c1f68164a7ed45a09a8c4c7b7b187488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf2137477789f0115975ebfe6d1f16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3796e8520fbcc9e9de293218e6d7d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a08bd7df19157ca126879524c64b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2316d7a47c066fc890d4afbbdb586492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ee066984a52ebfb977744be82870493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de168e9e3ca77d20987c1fe5a1830df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af542e8e9f6338e893d7ec916a751e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aab9302a5c6c572d906edcb910ab06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9d464120b7dda98af4f679784132b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa87e205eaab94cf5940f747f9a23e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd8c31f2b56691908a4feafe990eb0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd89301b0f42cc6023fce5c420f87e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecbe7360fcca53aa6a12bae6cb2a10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9173fad14ea154b4ab9ebb469bc88b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cc60f1764faa62085a8a4223f18b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9377a1357de02cff7a0e83108d833504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764e1b95ee7d2f8a3f74f62d6c395d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14273d1e51469a9547fbb4987df75e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe97ffe9f60a27c79c18facfb55cf9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74145e6ab10a75ead1bb7497e446cf3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1abedee0439ce87e70bb9e9b1e0f57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eaa716ac45a192cc7e252075e30fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946efaa2b20e139119298747c44772a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d36e04072001fc23495eb14ad9b8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a950eb409195a2d13039a6352a868513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2558ac127a53780e77e3ea919b9e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a880be85d49956264829e2b13eb56c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af7722667359254d3971ea610c78ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb80726cf954e9870cdd236b2c7cdf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a988476c0c6afbac25b30ce76fb3fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f395d4eb7295a88f8bc1e368c94bd81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd2d004c6df7a327be91840a57290520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6da05e7516d45bec0db8bfface8444521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37969856934166c9c9e7d6196e0a3b86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647dbdac00cd1a024edcc3d5737ec28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33629ac364dd05142636407d4d11e7ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d0d944489da083a4fd3be63699151525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f124be001b41a16044503c61580f33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93a417bad7d332a32c3a9b4001dfb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18079bec168b7b67029924dad85729528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa1d8a970efa7d58b8f56584a3de98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd67567343ab1a7bd5d5749a5e0166530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c23e97e7a3f1cb7e2729364e57198531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f658e3faf67671fd42992083e70292532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e0adf2cfd424ba01c589ca44b6ca5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5abdc791c31cc16d6bbc1b7a1f2ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca71c4cacfe0de0acc57ab1981f71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c05241269f6c29ea0db73929d2e73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c02d5e6f2c988b2129d07a8fd422eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7e0f920d399048caefa68b3e6208f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee459ee6c2f420c987894cbf4c93f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ea0b5f424a1ad834d43a3f9cd8a94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4276f4b3adbb7be8afc645ad8f957c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c705886166bba97932bf39f2f2228542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1713296cdb9bd67172a434cd55746b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba560bcb426b9a8d8130d2d65684876544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f28b748f5e0e1c135c06180f7da05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa6f41fb456126b336c1e253aeb148546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4575a8e5d9eceb66f53b10a1f26ccc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de58223fef3358df686be15b478505548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ebb1a005c8c5b7a49ae4c13d3b6c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3b7310f8086548f2c87499a636b6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e895e56ce4ded6d30bfa344dd4e8b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2f3aec1a6d0b9982784762513263c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ce96ccaca315068fa866a7d4272f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0599820f1883a13be0dc6a80226f2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c44c8f19720a56364433737b72020555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a008a2d8eb693137c3ca0dd015111cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf56564e84aaa35eadd6edc64c64e19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766a3dfa4e6926c281aa6d1e17788a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc923aa538cc4653e64f59f08b8f40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc19f94be1e7f962e196d6aab7856f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1288313a64dcf0d988906b7af2b86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469cdf7210716933d190363ecb67312562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd860b4f87b862e0d3eb9cbcbb023d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af4ab8dad0f5385712ce2dc9a8831564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2efd39b3cfd53a8d7bbd2e7afcba3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f3046b7953abf0232af2e05aa2e96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a8d459a3b0a2b97a841212ff7da40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef021f2125ad2642babda78176a07c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad205ff6f93c4a8a4eb86bc85ab53be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27114ddb576a1480cffef6a24294adb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf055d89fa228aa38553c001499dfcb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a45c6a0133ad18a3c27fb55104b8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217619016e71d8625c13226cf228a520573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ade23050d3edf71ab50c51bffbce8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e22868afc8240e43b6085aa5adc3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4d42f20f3fd6a7768c1e50dc82f64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298a3412e4dfc371294feba1fa7e78d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150e1c1c642f851f821cd90715d54a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9096951c73b0b7e312de966f9bfeb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c92c48f851c4b7eaaa6e96b59a2bc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f5394cb98c322fa23d2080aaf46de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c8e0ed92db3cce39d5fbbc9a6bc30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cea8ba675ed328b583562accf08d57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4fec0e4513358cab46e3217f144bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426034f7f4ad2c684b8d584701088e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce2f206f88b6a3acde18e5a975afc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc26a201e5ce628ccdbb3afd176c84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bc3edefbe3bdcf7454fd4f7419de1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e858d0e05ac969f2f8bf7d252d733c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc638d3f57d35b7e5700257603b8c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0a71219274ba536573fb5bc5e462a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9322c209a110ad4768c7e13358322592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5bc784bdc734a72973c0c0844be49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57d23bdd3aaeb6bea44982f65b349b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642072d8d5b5b2ba580e324f5f6f501c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63672ac5ea2711c324e1a124e5c848b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007665af92b09f7d9ce96989f426ec9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f34f61ee16d9292b412f503d9777fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1ca3f4f702ddf5044ed6fa3514b19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ae7651709e66321c25dd511c822f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3c1040031ab13ef87639d2a38ea76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665d2df91fb67ab61cde38f2f682aec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44823cc2a452d71db2d579b179a0be5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9f7d67c236390c98ed855a477c8ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7146668459fc7f5ca948e255eb60e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f1d14916fcbb5b7759866e869e55f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c623c932933efac5941b0b3fb7df47607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776eecac36eec7c3ca960ac59666ddd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66225fa068ae7f49be6233603872f24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14859f7335e032c49f84ebea55ac747610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb6ea51d6aba23a63bebb44e48e2b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516153292e44e9b646708f39dc80ac87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcefad0c5d026a3a4bb99675b5ccca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96937012e6fbbdce22eb582d0772a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498f1d0a82badd4877434e2b1b3b58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1ec04f630aa12fe8523486731f8b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cffe2da0904b781d4aeaef3a358b25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c454a65fd568f358d41ff5162a07fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb256c6d6faa33e02018d72e3a6d890619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eef0c61e4d1f842212aed84e71605620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a63f1dedf4c1874389fe48b0d96a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bfd9a008f473738af638756ad6dc6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b7d37516b284c67286a4153e2c891623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f764933e5af158aed66ef31398facfa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126112ed11fc0fa731c5f1c0ac9afc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cec52a62a351c41816931caf9e5be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9891170d64e6cbfd9f4bf7a8fbe30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632842c9c7cd4df1cc61cb62baffca6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad352dc8ec4618d123ef553a0dff93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f666afee5733f8df70661377d5838a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6217802585263d5d34111becff591c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf426dadddc71de0e8229a2b8706ce09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881cb9f601c21e0334d6fc7fb8b0ee5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0054c265cbd60173291020fd5e0a474634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f240b9e1ebad4591d63b8e4e5069342635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c7ec86b9ffc417a398d02319c170d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b6f197bbcdf37937a5694d6cfc776637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc313b8803555978016cb6995a5640638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8333a2e54aab37b379cfaa4b2a72d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fec920ed586fa19e74d5ffdb1817a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e8a3047a53a0e9b903e5414e9a628641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e8fa662e49e04c6e9202b7c10018642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d489edfa53eddc63e2e63f6100ef7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d65fcb4f3dafb0c8b70d384d3dbb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfa2ce2fdfc14777ed769161c9023c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2622c586a29d5cfde9f31175fda59a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965aec463afa7da8ebb3da9a44cf5c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0a74152364e8c335855e63d9e036b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54014db5b3041c38012e4eef4e93d1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764ec57733c546e2eab2e9052b4238d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348f4cb5bec8c616ee0decbe1ff6ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53bf36e891170df43f95f5a76f2f39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff12ebf3d1a8a3cc5b9691efd596e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad46f3776a802325dde7d1533f0b90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf54052145b97297ca417a2498e8f88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cbfc8a13b2fc5bd0ec053c2d71564656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f061a0c0331a8484528fec4f66a1358657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd16c831204db62c22325b6a0a0ab9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac63103aef54579da52c07498adf39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412835172c4e856f37e9ceab07492eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc3848964f8ed642ae83cc6de03143661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cbee2f4233f15332942311001e5a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4019e7bfe02d08283eb80abb5f3ba81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8a4ba7c10a59f5c5f814b05e8824664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691a4bf87cf5ba5d62431849730ea81665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eb43efee96ac41adaf42bdbf957a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c1e89e3c640592bed1e8624e21493667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c586023eb700c5a5999079295e6d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8d1f97b18dcf531ef903f9a604153669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d5afc2548c64dfcc50bc8f9a8f12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74482fa760b00d9a71575911929d25b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51219a693308bb514141dcbe85d55c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb8e5e667a1291fc75f24c6bf6ab81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f226c865c053ed343204ce2443239674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30631216255154e99b52dc121c2541675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d133003e68464c081b54a395cdbe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1978ec5c115debda9300dcc533863677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad8c7040db41e85d77f7c57b16f6da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c83904ae68103aab42f00910c31172679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7051ea6d14b1c70fec28b366ac4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0844391559bedd8c0282751c87d1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c80b8575b90a3548e327a2588b5b32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350e2058557b782825f502ce7095c32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9c01742ab9e0ce712887b30cb7d57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b6645d0880e85d465e58b0e972aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f94e6a747bfcb5ed8d500db3fa0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc86fee3afdb62de1f761073542d9a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c17139a5248049dba4f8cdc492c1e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b1a05e3b75ecd4d791c8da6982a9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7851a63df348aa73808e7828d18d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e47d06f1e7c586ed24c68686375bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa43790afc90b066518f1ebea36781b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9703be4e34f291d88f9b39723ef5838693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d602ecb20ff8508cc4dfa237811f5d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a22ec7e82224d78c5f82ded25aa3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531941f461111386891b0bb0b6aca854696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c334f8408df935b902176c255bc6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14ad2e46e09857469a3e9eff0eb45e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7ff1d8411d810f36a9398a35eeecd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84b92b7f9ae061308c02f1dfcc6f50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f09d5c54dd20188f63694362eb6b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b934709b3adc272bc98d1874c9b0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bb7cb7613d71c67f3931c5735f0d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d683199c92fd08bbfee555e37a59b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed535584fc78891f7231855c0f43ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae7a8a804fe9533bd3b4d48325f08b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959e498dd55d41898f69f8a0a8406e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75465d746196c3d9f44b3b5025ec2490708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82315af7243a83df48059849aaa19af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f83f1f0d411f8e60fa5367cb2c0762710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91233060f7e276ea50f0e85c9bf4e20d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb8c653042b8105301073dbddbbe48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df86fc2809fa14b936735c26a4a189713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3475577733c21572242d019fb9180714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482fc4636bb285328d13fbce6ae212b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0a3f84ccfa55d8494e8f225b0d14a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef61ffe52ecfc5e60da45392c8f4232717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fe2904c7222cff0b9111971a86ea6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38278bac7aa1ec03ecedf0a7e985b543719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea50764a5dd3badae32269c4ad098a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9f270abee857a66d7d7c10e8790f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7f111c4476cc78a0d9ecd9fd2c9b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af8ff172892eae99c2d6d8dc9a07f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5205d36029337ea43d95c321a84425724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0b6cdff566ad5d0160e25ebe4920c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819837924fcd7727598a250feaccb41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b9ec909e62141f1188998c3e531b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f56332fd9962263b11266886439737728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35148eca10cc793ddc75de0e313b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf442d1995a02f68541e82461624b4a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c5cd1f44d108d6969d49400d7a01c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbf769ef39652fabd9310c2da620a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a54f9a7d90186387d1048ff17c688733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e970961149344fb4ee84fe72abbc7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e0658fc0e8e6bb80e34da983859d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625f6b678f4329f42033db88acf7af4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fcd1654c2a2ae4bddd1e5c059bf02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad28e270f6a4469f20fc925cb3c2c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ecec788fe02d9088b0ed04a2fde66739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b96285d35eb5d0a19b1cb16991c59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927ec8bddf391fc808cee43e2e60e81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a4fd6f212b3a7637c6f52b7d935e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4d5eac04ec9e79ceefae0ca42bf01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674387263a36e2788b2a5bca3ffeb79b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721012c5e3c59e29d3976082cfee9243745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ed457a839256b2d2bb41035b48130746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842923072113209a837a17b30b8afad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601f19a9db77a6e2c2993adb67b2910748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d840357e7c8985575ee94d647417faf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c7bfbfa892862249e1c13ed2a500f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc3f66691f9e9b5f791f736c6cb5b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9b8c298d418e0c21796f09f4b6e62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160da343edc4b2675939da177ad36cb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002c6244d9adb4911b43ae9e030a389754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565bf91977a2714d068e447aa76041755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99310b14f1dc3a08a523d0211cf7145756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706acca62316ffac108f17b6b8b3e4b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535cda31f91c1257ed5a3d2ce7bd9ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714604fe03da7918372113e029f7ff12759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8df505c8fdd4925d89b47ffd2a06ff760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693823d7e5b2b529a5f1374bee725c1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21ef5400438960e40bc06f7093d2ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42d14df301f27823791164b51d0512763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf776d2bdb929f256e6785786245755764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358417ecd9bd68b9f908bcf84c63f40b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112ca8185f4ffea8b452e97b19f7de2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff86de6cab26c4cbe0e5b6df696cfd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285675b76df1415719edeaf9eb17f615768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec9f56a0d03272424ed6a2d9068ddc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125e72385959084c8946d5233033f9d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c6999cd0bb91edc4b4b948a26586f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04923dc38d5a1d0138240c52a69c81772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d0a86ae4a1b26f13ff2c1d1bafa8f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e892eb6a54df2cd878c34d13d76920e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d2729ec8c305d2d05bcfb58664f78775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7917f8f5b3c5b097dc164bef30488d7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48fa237c2db52499add0177b6445c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd53916f416d85d5556d4ae0a7b325778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702788e0f84daceec4bc44cbfd77ca4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc1844e811bd83383fba17ac88fc7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1361512dae3d9148334ec81ac91b85781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f240bff869b4d4e719f810ee1eea1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494f7cdea6ab3c1a91aa02d946fb8da783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec9b0c51295b8279d6f2e465ba4524784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb6fe4e9c0ce9d6738d7e0d2a7f544785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b4ab682098491d64fe5290069b724786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d11bf71785dd79cc10a7410aa134a8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fc0fddb93c7159afac2bdbed0d382788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e357beca3d05b989d983d763c4fc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df206b96e189fcf0739313d5511587790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc3fd0bc0b77851be38a0976291a4a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee48a045e9ce8254c9d7ce804e5b096792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffafe51027cbf89b4ca3118ac696bd6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dec77230d7cd98169041461183c50794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988be8aeca045add22c7a8e39c5e3a8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290d908f68822c81b05f7e2522123eb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173268420ffdc09cc4c68e544f1a0bb0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af84739921798a7dbe38e52255cff81798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166967d7f9547061b721dfd37088505d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a13e806adf1f0eece3177309edf5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea44b619070ef3ec1478c064f9f34b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bc9c3bbfc62407fb92065c9d89b23802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7053284fa80dfc1786edb04766c43803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda492ed0cfed561c1e7ecf19a5ca74804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f358202e19cf9d6007ad2b4e49b78805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990a00038a8c1a0020ab43e79fc8cef806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e9b7c857b8d2b318a9463e40dddb9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e3f389edf28ffd037ea1168b23edb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b4c5b89b04f3dc01afb1cb151a16f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f7c7b19ec6c488816e2434c8ff139810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e081e67c04681054354fcdb05d47ba6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb42d50817a62ac6bf8a3b9e4c230f3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89802505dd7de1426ded067a5e4c8a6d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2550802959c6c0d3d026f8b5cbd03814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c064cff5108c56d95f9196d4eb8b0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e243533002f2a73b84a5a7b5b1fb29816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9805b4af6c9664de2f23519ba4f451817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a0d9a731040d4114b0e539b598d7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc1810fd78ceabc53bc823661cae76819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16efb5120697fdd670d8cac24c2403820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27125b70e6527f59674ab18223d6ec0a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fdf052bc699d79a86f6bbdcdfde73822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe475e22fca184dd24ba18d1dff650823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261a7e726995f2ac6654b6f8cabcf2d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75386857dd8e7b577e9f1eadd2e64cf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f56a02cc59e654f73f642329425092826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541e80279a90d7d235f87d7eeb30ee8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d8e49f0912edcf0f9781b6355bf9c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45314640096b2f8eb6d7e418c98c1b07829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4466b8b07c014a627f047d5027fd979830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b13fa4019a2c0a7f3aea4f05838d51831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249c52d9bb4d3f3f5513ec7ec8678e3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67bfe2c08c52d8f909520fd5546ab8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4d293dbea4b2e6cef8f6207712f11834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685410bed3589ae0d9d48172f8ff7c40835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3358b791756ccb698577f570780cfa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639d3b0f865cc9fb1026dfd02adbcef837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed6ae9f5dcd696c49b3553662ae536838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1700815bc77c8c12210c8f243bc2b2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223936fe289916cb918646e733fb31c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d4809c132e0c4747161ea7f65d72841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3167bb784ac4f7aec6276f89f45a48842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425c2d7fdc8cdffe7748800b5e0a82a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6471e8099e50fe31bb1fd5ccc1d69844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169036c60879cf0dad03b1aa851f9400845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a801c6c8106213055289ec42dd4508f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580edbadad41118776930077132fd6b8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e370e5dbd22993c10dcd57cd41be88848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4e0a92d4abb73ea436faeaaa11bf7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4f7a9bc5d9fb05ab33d1c64a5acb4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e863e8b28f9c2747550ecc290f8e4c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3edd01da76fd946e26336c30c6496852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648320a7ef7e81a75992edbd5b4f3edf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddcd086559e901b015e0be7d903077854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65590e8af85c75f0e5e4d41fe4485eb6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46ea880af873a8a963536411c93b19856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c307fc6a4f7b0b9695e5f470ee011a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc71d39d09e1bd881513a1460a3cd3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2cc90b8a05eccbaf7b4f039acac1a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517d3139f93ef1ed46f1593016d368c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bff4f834a07bba15a5dc16b9c7852b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55896c8351236688a8bf02afd503de2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5694939b9815e9cde310248228c06863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5096c0e72a47784a94b58272e417864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1af4d68e90c6b0efb3f074825011de865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58cd361361ec13e6496a8d8fc9eb84866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eefdd8cd5caa754029273d97ed3fbb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1df92e37bc537cd9c40a1508d171a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a2df48263b6c868a9d5b639957a88869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441ec809f16ed219cb19793ff4b26cf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b3f06ad06ee6cf8aae5615572934b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9fc866bb55a9c5b74abbccadec842872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d2d6abd21c46b9eac2ffb21f94a78873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8648f872e47ae49b5ef89f1acc0929a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85a911bee3aa36ae9285a4fc54e6ba875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ef5a44e101ab18d00c389fcd4a0a4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cd622d483cb4abdaf163a3d62d82a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce924d95420f70455305d482b1031ed2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2908cc58f0eb8f878a88ac00381b41879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482e8477341ccd69fbdf6dada277cf6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c952c6b8dc601bfa9d359666accd1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4071f9a4ff63637785047352c610fdc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a756aa4ae6c145f77fa7f2b081c7fb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4a47c1652f70bfae57b55d4f0297e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b919b27e85b1b5a9db79815c8bf73f5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3d08435334f7c5eaef4c1a44f067d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c671ac7139fd2997284505cb521c9ea887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033664b3469453dfbfb220609ec61ae888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de03cdb686d70b03cc77a09f75c1343889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3928b17d21eec0afce2abb1f38140890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd01154abd15b391413ec6177cf878891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e507f389f977f117eba6dce0a3720e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139560c30fed98c9adcfd64665524a4c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cea1360579f816f9c077afbab7eba894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37acb2cc2c48c316721fbec2ce5930895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefff7c385bf15cb47bfae475dfc44f7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f090bb44611ef09a11a69a5227333897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f51e14568149a744687d74fadd3b24898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096be3528dbeed7e87b5c5f6dfcf5ef899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b431dfa395614efbbbd2b9673a6fcaf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaa80244d70dc0c5100a84dcc95633901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d17d926b09eb74dababe3adcaeb56e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b0c9b6a579c7ede24bb93aaa9d1e9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b908c29f5cc55c08316e5b8e1bd4079904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c777db511c74ee115a653911550d91905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafd405bcdd037be77e1ab35cea3d10906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de06827b2dfcd6f58522cd7298aaf3c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee989a9a0db4f54c66c2ce915ddee3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1791a55bb5822023059efe806e1e06909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7d72906b11293b831029b83564c5c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f98bd95aa9ed995131a9517606802911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b749ab5832a10ca39d4a5804711f636912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71141a966a27ac98f4f211f029a99948913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdacff101195eab75b29cc6ae6b70a5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc089b4f92ce9a69741f270419c6e3d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717b13f7ead9493e363350ba85b8782916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb098e007cf38ee5a79ba5aca2b9e01917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3576323425814a11672a7aec332317b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5ff97f02adee95582a8ca70ba771d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82e783169a3dbaba9cbb11bf9c3f92920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ded55084d72bca3b3067c402f9d5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7048e880459ee055079fb192f3ad68c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383788a8be931df5317648cab8069ea6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e5545cd7d849fdfcd623d6e8f8945924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86707c4d32a8160963772b2c789f90925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94956dbd637b78eaa79645ca00985205926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f320f32c77cef38319b1c8f7382af927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0276af2b8d48b71f8685ced117fc415928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd1b23f142e8a2337009bb5fd3685b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f964150cc618769e22ea5b16b20f51930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f054bede69e02488042e4cd73c1760931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb3156adf4dcdee0de070e74561fc4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaf7ead556806e41a5d1b55086becd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92202d9f6959712e027373fd22795186934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747cda2909ce720809c52dad6ca67ed935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c400a8453099779d78a03633bd816936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f99689c15b3c7fbd66814316a92db937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f17efe4fa5f68b66e638551748261938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8cb6ab6fcc45c0ed85e2809143e65939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d5249340e153b804e62312446917f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f0ed4ccd113f5bde6fdcd982b0087941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0138984a602be1b8373c16a9b0d74942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d936473d8a9a50ff9ef7d5a5b703ae943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257c4d7c04e2d167f93ff0ca833ea2d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51d2e215ec6295a56c2b0920952b6f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c050ea28f1b357a9086a22b3ef5d0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dbb98e8db827c1d951752dd834dc7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90814fdd21e51baf79d2d806431c6376948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f4605b5b261304bee6c6af803c0b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0d019144f9db355949b28b2de5235950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ec442584fd44a2220e6fae338cf6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4c30cc25d6b4e0577f41c65302dda952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c43fc13473c0cfb4a693912e706e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388e9e3c98160e509517f722b716fdb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392774775b9216a9fe2a6089ffc336955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0ddb8b9e0af6c638179450de24fa0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a2388ed48cb840b3fd107eaeca264957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb149d94150c916e0d9f79482d86273958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85a8bda819cc5db007e28d2c15f211959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71245fe7845443ba4db002a1ae0e1176960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bbce87715882212887c3280a7522e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c99073722971da9256b1cba37c0b9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bf0b0a01ca5df88d28f46c77a9b91963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb13a00b3e272d623bb1acae5a5c58964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a291be7f0e679c36a0f6be69289f1cf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323972e483d30a593a49e52e4659483966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e9c6b145affcc73f65e410ccc14cd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c34bb6eef9dd59c02567eb780f1c21968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920fab22dd42f2f561a10e32250065e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e5bae0b78fb7ee0ba92359320a9aa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b100508d1073f98aead83c41a8d9c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10a8765d00760ae486f2cb9df1f655972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c11c71ab8cd030b1af24cbe1bb690973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ccf386cdd7462d3ab49b84aa66263974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd61c67797a5633b7c5997614a044c2975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>