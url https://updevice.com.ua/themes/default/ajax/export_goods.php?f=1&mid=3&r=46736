--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181cb1a752db3c7efe1f502095ac3981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca11c6f574805019d9fe4ca36e72d6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1267927fbea8d8178ac38d1e2646c463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5538c2c6376485814b29ed135d141c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873efa3c33d01470da07b21e05c3cfb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083394b2ded9a36abcb8a6df3032df2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e39d54eb40adc4f0e3f1b7e334d2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb0ecc97daece7049956864e1c3eac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1372ed29ede726e6cc327a1b9be79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39533904eb54fcd90eb6238a7b132010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e69e0b6887acd2212c579ff839c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220b9670fb6e235ae552a1c49a965ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb709530bbf87496f492cdfd7a86c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9bf4d80e032457dd24a4253ca542614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7051001efc4d87e8607cb0b76b1fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c660423eafd34a76e0709579e0b0d2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188ac28e2b979e4c6bd2fcc367c510a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92abd0904f7e36531640c6097bf7e2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75db27441892d3adb7951629e7849919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073552b429ea34b6198ca38562703fcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad425ced05093b117336934ceaa8aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fb4d6a25200fb5c28c037829de33f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd263e8d6cc0a4a26ba1c4de699ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17916aaf82fd8d455494b3ae3d59d1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc99f18b1ef75f74be1e22e58baa29925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df62e51e1d2b73776f6dadd74e10e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db38abf10bce0eec267617fabb681f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76357ec2fab50fe2282d6f031ad9fcdb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778ad2e805c1404b8d8d6577f73705629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60dbfe2755b61a447d759f73311def230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa382389dda44aab268d4ee2ea3f3131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33441e7fd1ff4ae5e7170dff529d69a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20780845dc52714b0e83ca4d934d7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f40a3eb8f5c61a0ff9c0df1520b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae63ebcc5f2eb67d406d184d15585235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182185d76700dac7a1e6018fac220a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d60192a7201cfe5f837d21b3921c3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edc0dff538e415a4d1efead79696e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5fe51cd60ead8ecf9b8237cfba3cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867cd04b1fdd0bf35620f9b2aec205240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76e4034c101d949d5ee6ae1e64f09941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cdcc671c95b7b2335b664f139007342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b74aeb30f24d156b23c6c18ce49e9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aecf812a2958dccf8a83fba35e2f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d12cb26b39de9cf197f4acb203902645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776918851f70ac08224738615fb39e7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c6efde30ef1c1a306e347ce13521947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d31e9002688851acf7731c6f2e76548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdd9d3ae22fed3b5e15e9aaed4b98649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2dd6ec2ba4cc58c70d139645ca98750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6263536abef857027c581bcc4c00351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e176bc4492b6eee68aba9bde7c1cc3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e6a36a4c40113a61d05007657f1a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434812af36804f0b40b984341a6c27854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00edb995a370fa7e14bc2d06d095d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451256aacb1cb59b13df95bc302432556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f0933555b48319d2f1f806d0b74c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb422c31f60d7d33a05dea46cfbf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d418543b9a3716ef2d72b05de73d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f46191ea4fabc9d510157542de0d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7831090a6f28e97ae708a440cc6bfe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe5708d944bcb28d065c7dc6db4e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198262056805b96a179726385c9fff363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41628b474377def4276db315632662b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaba78136bfac1802090e4a49a386765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c4b64b85642cf5c9217161f2f073a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929499c9ea504cb122acfd5e57e00d8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8657b593d0f28d90717f50111b93d5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a4a90641a2d12ddcc2fb84bdab07369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127ec5ffb0f9707788907c9725f37070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff44fc36aae0a734adf4c23041445771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71c103eb002b05feff045658314c4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e79a252df7ba22e06e6c4861bf783273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ff04d0c4fe80135532f1c2fb86e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46615b935e6f98b0e3cccdd36fff521b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b3a907c2af4eaafc2a55a2f42488c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6852459f35512dca068769553878b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdee21941785f88fc1149fb160ca5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22121e909bc94938df817a170a146fc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90636e797d6cc7739f55ac310581bc9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a97ad7676cb45bf5e33f4473c396481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43108182566398239c2c03ae75c3cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217afa9f1b12bf7260aa8e9c6bab761e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa03b4100628bd101d6e173616b158284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581ce5acff632cb40ea117d314ee1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09278a56827da7a431c5ea82962ae20d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d15b9caff89f6d3ece020a320abc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ea49d4b31a11b65b29ab2aa071b5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38560ae7a1f32fc13a6812f33170b5cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482c09b8f3f952db40e549569c73d6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df57061e130039c7e6558a41d4e4fa391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c881be62001065a1de774f1b82b0bcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642f0081f5c5134a180d1d33b89230193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184236ffbf4f7262d30c1922d6799d1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217c9d3f672e91b3caad0ae068d579a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df91e30b0eb5d217200e798d523a0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2a2f4f552d5b865bb2000185e7b7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef00a3467da60af9bdde79af186731398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25569866b3181f317fe7483cb9922b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa37dab91a160fa3a3f93732d34e7f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129486be27e8ecb4b58583b366a05076101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e8de90e38d6aee9de65e5fc4dd6dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b77a8cbf97282fd6b1eb6010703a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d02ea0dc3e048f328a25ad572b2ea5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9645da6712c32a0a02854d4a86317105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cb53311fd6369c030051b418fdd0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad01c7366508ad8a579feed9281dcf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d422865de6045535547d12f67d761108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568e34876c7a3234b6efd6f942a0955109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd020b239e82537e9be90cbea4caa15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbfc8e914af1c2888d86668c802199111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5481570e6941bd1b84c7a54acda92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258464e81c3c05c8ce124d14a8bf9a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b57e6127a2dd649f645196416a8d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ded6bba7b65d1971dbaec53831d8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb517d666e406f624ceb76f6487e962116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57006d8c72eea47b7e60c2044930ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32511f8b94ad5010c869e6c8f1fdba0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbd6ef49394d5c09d5d9f71989b726119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d03957ed890243cf70959856c95911120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e505f74a3b609e1f639f8dbbc40d48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bdd1f67451c0889c5b709a847020e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa211d302b8e1e988c1738e452fa32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225633f414bedca69bbc90a75ecc6551124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17baa9bd0016e34a16919db7a487611125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebbee9e71ad1d81653a5f7fa5bd6c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99752832a5daa50bca4d096d49854d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a7af9fe96ecf1c0cc748133407b12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d905f751c38583e16320e59e05bb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa59f8afb538d564764614dfba8677130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edcda38d38f35120cb0f31be7cbd06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84ef03c18edc203d69f87ab3a0ab46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412091242136a4ad73fa6bf1cd72f49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e454e25cf69c2f039f6674d43d34e30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f999d50ca009e96a552f8c46988bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108e80224c5bfb899aeff07b57955b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ce16b430948df86ff06e3dd657e7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952e3d39b3e53735f327538efdab88b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8acd17f240fce2a56d512e93b7708139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2b26050bb628c238dc4336ab9a1d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cfc4cabdf3ecf2f7c365d62487b7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a081023767525354ec50f541439e97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a28d3dc65e17e2dd67e1319fb75eec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783137e481cce047dc10f3415124345144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659805c5ef4161034231812e3c4c31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9d23df33819936122b5887c21618c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9092d2bd5234521ecda494f387bc64b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd45985e6e463f961b95843db5a722c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c363769bcc4919e589a298993b46ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838874f139354722969c751f3160fb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd31a04114adbcb5252ed209ad7765b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f3704e2f7ac5cd67d7ac504b07bbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1e25e491dd67a8c6cf008e8df6580153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76713f81de6b5a36618fb54f12acd26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc29a8e363ce5c99186bac80b6106d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce26a6862aef034a3d944cd8f651b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc688320faf2db989005424b4ff5f9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa795ffb02eab97a759a5580d6991ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e97c0fcdeaf3148f57604a686202b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940ec0ad8f619280c2bd7d42c6d81ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f2a84f27c2f3e728a4662b00fd3de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4a88d6452a2082fc4b9b3236c75f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24a9ad57cb77df12be02ce9c461694163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918cb08d38f6f286aba0d584bdd16b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3ce0a4531d2a116b2f4def505f321165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5c13d0814cef71fcebb01e5506e97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d236dc59ca8fc8035cd6371a82e47d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c451e4d14308228ab772c3b93288c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2069970580bacbe2b26112dc0f56f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b56c44c9be9a8a33f12b3b9d662f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef216fe5ed94f037fa12658aa25d68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f8c7fb97afc61d522dec750606026172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b8f8fd825db741bca12e4611a4f04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afddb775f448042afe2aff163fcccac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a6363a4c254d434acde76bf50cb69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a522f8d25bb052f06d8860eaa105b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa82ef99dacd97ee8b2d54f375fb1a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba4527c0a40319a87f439f74e35cdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8282b0b480706eda5a8ddbef6b3f8f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b83c1a3929078239c3bc98276f10a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab114c12a1816b3b068690bbef1e06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f28294d8b7ed1cc544086bb69065b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc34e23dd805e7736255deeb8c7ade183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815b30704e22dcc6c880420046aba10184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f040399fdf7f4f479b5b62ce5b2b88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384383e46125e9a937246ea15ee329f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468fbb4cbccc9671d9d891816b9f70e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff25d74840225873ff1f6a697ef90e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8517bf638be2a9beec380669ff4f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6fbef930c828c2a76899ef2ce6545190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5bd20a31948ce87c61a57290d4361191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99173b8e40f6e3770816bb5baf2fe61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d528520695743eaf493c46331917058193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f4a0493478b3d8ef842b029c132b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c9fdc93d40a9a3746fa199f801af3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d66effc916e3093c07a6c6b8edfd25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e184d17b952c1431a9282ecece425f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713392bcb9897b5b8a921d7fd0b966198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c26f3020f255f944cb26dd98fa6ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2ea0fe0013ddbdbdbfe150cac70da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bbf2151744c20dc9ed71e6ee43dd0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332fe98947a8fccea785274672a5169202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b9d7e1e5f4240de8a63d27b45f593203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7efd16876cab3f72d5c51211f3a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24c57ba405eea1420438754cf1f9e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec31eb1c832feadadd9d05f17b1691206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87583d80ea2be9801436b3d7106b2e3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b2d5cbe827d51ca26035487a9c356208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0182e2b6b86854e4bbff3f81486df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0d1a400ee9b875997b14067e98f3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f0edf41c7ae112f0a62749c077283211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ec23c3a44349389dd819c3054bf01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add67242224d2633110e4e7c1020985213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9e5dae8f28b4dc1b8dff3fcdb38a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82c4f90c718e0e1b6cff51a0f4dd52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09d4b8c981be5ecf5378ed6a374769216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1857e381cbdc005d3fac95aa9c5ff2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a041712222d622178d10f6b5fb716218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb27f9ea8815ce97b3bf8d41d5a4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f0eac2cd075170af946c2f8ad8fe4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddf763ca20075befe69e6604bfe4cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175bb4dd6a18ba7a91363f7f97efc0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ef68df44b6b271f8bd68f2415dafb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a897147beb5206d933724a9275b23a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24c35c7ebc7f4f61c007bbcfcdc2a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f5984678c625326576a36d7a5a5ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3d170bf3ac191fdfdaf6bda86a497227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fee12dc52dee737fa46adadc019a93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd50663e233c3732f110f93de6e06229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ab18a18ad431cb6e05f17681888bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e65593f9dec0b302f3251abe683a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6a42b6c34446b45c015ed807bfdb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405125a92a70761ac7ba571d5030798233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a4d2f75621772a225efa783f6baa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ad0d659c7a41b5ef41854772f5a0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d79b99117aa4d14bcd98fcc35a55c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9be06be1521bf250bf3831778740dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde9f8112b4b67c4c0a4c2ce126870e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a87bd8314f4af46eda5e5132ef4d76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564b2f693fff207f69a5b217b69cad0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abb3b03efbef1c50a1622d044463ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4f61f6a0f55d7379bb0c00a4629fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c0b843d7e2cf862ceb89ea6313098243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ed42bf3e7807345495a367fad3d23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e718c24b4c1ec2c3214a4f53de79c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e51196922848f94891b06c2f4811a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f655d9adf380a887888d6c7c451e12d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82a44c54a35059d170ec6a60873358248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c926a91acb668cf13dfe906b239b32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec0ebd75f179ce27c4cc885fa182d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1c0400389c742a6ffea58ea0459a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d316953a52c5d21b0984e483c2d7869252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9011e646de4a3ed3c206b33d285f8c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe6f0457d8f32363efe6b7fa2f3b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4664d79f4b81196dd502d572666b3f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc0acc13c951050010b5fd2c6ffdb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262be320b210cbe092d1ca77707cf296257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92857de1b25739b6ad15b32887aca6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14b0a12dd53c00d966208014b5b502259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7fc318b578e997527e6ac00c9c0d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c16883382ed618d7f2b2fd03d8804261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0c5957eeece1de20fe11c00aad0a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f291cede1189a3e14f1301b5df53fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba60cdd83ff8124257813a3d601d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619581c771ae329ef4bf401f0a2b0da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28a6b1b2b9f0e2597f58e1c0c16644266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f429b8ee5b6725696e381b8f654550267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739850c0fad630583d6c7053a51b1650268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313c12c5ddeb6b0e20effe3d3d53769269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f07019f82faa5fa00b4a6176a8d1dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d6197508e6cb37f98e533a2df744271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927affd1dd3cb452b12e2a21efdf53b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd69b39fdb615246339c76546bbd0bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a93c62fa42602e87f1ba18ebffc30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52f9863367c94689c8dcd17eb2a5de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdcbcc2d28751ee106ea8201eff998276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e2054cca4d3a0dd7e291d3eacbd32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa0be5d1e8433e88efac15256f3fe1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9cba8a43a605566f46ab3b032be1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f43ea2c74b878e1e204f71b497948280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911686fe63f782bf5f99af5720a5377281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d0b90511490b3ef0e07cd05aa8017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87974086570909ef394c40c40e95e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27b3a9aeaf9635355f8c9eb5eeeac3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbebce048221cdd301aa2b8b39086cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b0c5e6d958b8b4c195feaa3b0bcf1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdf8eb3774dac8ee84fdf8ea3389b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d23c5181bf553f42d63a7bbe7ec5fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e00d369ef5926c5eac3573b9267b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4309cd868c0b98b5d246a12bf0cb83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536bdc7a4fce077d91719c6f24f4c23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b2422e68523b7b85da58e7513b9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa084d09e3a296e2087037952b0253293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5bd7d420adcc59d0d91b06b321c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca8642e6d25e124091b9af3d0c6419295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32d39a5fce3414c0ec76f9f161a8bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd6517c733e4e4cd3c7212554fdce0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f23210d231ecf568b2825a1590744298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45cba9b6cc4a01882d09563c076b15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f6ab503742a66f182caad64a8106300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c078168867cf5c2ec786fee1b81bd06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89141cbd7db12ba4a3f2d67e7b7d9e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821de4d8ce22d775eb9387646d054d73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794550983c119053bb317ffd9d89fe7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa611b2f2f177259846541fdaafea704305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c448853fb0aec31f3704bb3e01f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf903db246fa893a573c01b8a8ab868307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a0ffbece150c7630255046ce811ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf921cd2e891819cd817d52b5b379603309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b8363c2724f7e42be6dca2cac8f98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61202df7f4cf65e339002adf243b4cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b23cf5eae58be31181620f94914693312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d88989c0ea014cd7427fb7d12480313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dfb00bd028ca9820ab91a9c7c9f15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e786e6021458e517574dfb291a3097315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8783b5a1160e1a87ce4345b502ba9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659d4ec57a1516f174fbaa1cfc08783317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4630708e766c1a7fc69bb62013fd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5f2d5f11e784b5430833cc5b57ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba1c833d10c424d099c400132deba5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64eba23d2a9e75e803cc099151d941321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f70f628defe72949da5bc2ff1fa20b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8713b2962639c9f1d7e102fc595b0a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90e0be4827998f025990c2c6c20aaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775655fa5115851d15130b14f9cfedb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ea96d7b99df7dac2dfa6bfff2f676326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49824885cf43f4bf785522dc20bd5e1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d7f09959bae56f240a62df55f7ac6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a9ffe964447e4d70098f477e8f58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a026c790be3e670f9d1197efb7d70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c926ce5b29f48ccfb0e1875ac7b39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d58f61122e30c90ac5a4037274a2c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d64a7fc32c4f34e902490bb7bb52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508cab7bf8ddc789cbca5566b1cbee1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed019ba261087296d9addd42de2fcf2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855440aedb5c39975da734898c66bb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085d9c054db03067a41ae497b20dbab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d40c84c30ec948767fe62c8fd105f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4281a3e22f5be1f99039ba89d5249e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66605e10eaca73c742ea412af788d0d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2574058a2771bc1d5aba599fb1d9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc47cf42455dcbaabd2d64e2f0113e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9f9f1df5b4f2b37f48aea97b8e220343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5705c15fa97dd58761b522d6f618a5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7754ebeae2bfe54d4dc006fd3106bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4974ea0f35183875177b7f2337b1df2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e7b8cd75dc692b12e6e398c4164c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b99f68a46f95f9a97367f73631386348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6886d5bef2262086b19885ef0c809349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca6d81fe626bb3b34819e33bf810d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee8ca71a45371f077ffed082b8721351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43df3ddfd9ab2922e9d31e5921a64e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200b3d167acc07fd80b68c68e3baa1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e18ae0e2879b96f1614634de75b2a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6132a092595cf662a747d49b76013ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75294829c09609cac45ce38fd4e95c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f61caf96217a0c21809a30d758ff0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834f2f5adbd87aec27b85cededf09db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817201c3d0a007af26575209ee529ab6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7238b4616cc57993a5f93e12db05b1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8166216c6b352feddc87c73e3b336361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f9bb66c8fca4378f1c50f4493961e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be27573861eb76150d39d0e326f5339363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82854bfdbb6dd539c6d57561c17f3006364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45003fca7a282a055eaefb041b2ae59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6236f0ec0a69b47262f66f6c0f8277366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b93e4e4a148423526e907e86040f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf035a79c54b934a0153cc748f266d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549054fba1b0dc065be9a0835f98bd31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6370d8f504452a3ea85c136c1804e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741df08defc7fd97bf45f987cbbe8e72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940cc895a78150286fa09687b406b50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea182c14e686582944d3761e986a3fc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb810aba53a8324c91fcc9f7dd540a58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e72ad52c6712fc0b9af8ce7592f58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9710937dc0d3a52360e5b355a5bc20b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187676d0de5496b46a665f3bc0b2a6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c46867d4373e99dbaa1ca2ea2b336b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c782645da19462bf1b525a5c52f314d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bf2151d0cf885543cb673b0142d5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d6fec2ff8e524f284acc023c0fa4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e41a335dbd6191594bff68d7eaa58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60decfdf3b349f0d91f068030d0d2215383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b192890cf52c7b7ad4a7fa273a09794384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3b00454cdbb10c1fd47d202596628385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0469f299258fed22c6927c0b3f6821386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf40b11b2552ca2a203f2a54ae98d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176308b5e77014fecc5ac4e85e7da3ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c34b4142378c004ec71013f8c21ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3c2a0c363d1bf07bf995bd7c3c023390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2251f1e42af8a086df9c2f69dba72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03267915d551dc24dcfb8622be14f92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d6198a52b50ad54a0360f28255a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9ec0debd1763deeb86c0fdea883a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e140298e75b53bf28d4197bccf0e846395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007a17c5bd2609d46303b6576183f9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddddc890ea2698fbe6ef1940a6da400397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6808945a1b63c9c5b860bec1942a556398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fd3a2237a10b89af8ec613a96e905399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6388eb0e066d1bf280f79f705782f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd34c8a224f6d0fa67897133e946ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba37f8f8c0b46ca24d027952990c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae350680f14eba06d630b3b2561b63c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f437d9295b884969df7e39c952a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a4114137357a84097706847485fd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee39ae8d2523cd1e0e759898a9a38e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b78a419fd4c10675ff3184eb3c097407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4038ccd006cb91e98865856fb3727f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b9cbd1422b960150a89a5b636c8b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d66c29151f068b1d4871969273317410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb33b69d4f2fa085c7e2b4c960e9501411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2c89b9c2d40d8ba81468d87f966dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d84afbf855be11588571cb46f28f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d7081fdee99d0e577d977070e0c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db50eed3db7a064295d5bd486b7b7b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c4e77f148bb650fe3f3b9da99e2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869aa41f696f76eb411d0a33fb04401417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1f5dde612d72bf28e8ad39ad5fadc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1ba05fe2a5f56fefd755396bddc2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6f0e955d7de8d34f05960ada3479c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbb8a957628b60cdc8b143ebabd34c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a954b8639ce0988f720ce1b58ad11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d44135737104fb33c2438694366783423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9792d6cfc53e35c078612040abd8b34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486924a042bca11affc083baa2b46099425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12daf9319368db4b1788414fa9673426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6323f20f3c7593b5fc3920c96bcdafb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb241cfe96a868ea4d5896b9dc20561428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a1d1744e6a3e087286930688cd8ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4871ba488180d715307b85d0b209290430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa83bbd619acfdac6f55cdad334edc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571d58b1ada58ba48d4ff21c3354105432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cced25117b382acc8b89486b124daa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c491d4180b932971194b05e2f154c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53a872dc83f4b29f7531598250cc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdb7820faaaf98ad07fa8348d360fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa2977104f4bf515f9b1a25f55ff4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65771e84dcf0e27363b3db1105de086d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47f66dd00ca0012c79007463b4c26b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0321421906121c5b00b758e7d26029440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958a483f74c61920ca72656fa36e07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126487fea4f34e0bcefda0589077a90442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac057c23f3fc840e8e61fd96bcf775443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f86d0362e53c1f8fa061686d0f9275444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987acde293ebbbca29c16e6873559861445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbd30e3ced4e588a59c34129307c02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db52b1456f584c8a8975501bc1f5cef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2464587bfee809aefa9bf3db42682448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ea56a7487a12f8d3df95fc8e2d5d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd6d36ee17dd2cf22fe3faa2161121450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4195d1a6bcc9fabec6b95a410e5e147451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cadabbdc4cf7f6ea21771ebe99af37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aba088001b54c492215d057521b9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81133022712e63938564138b27fce03b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70ffe593c73d58ccbe40ee38bc7077455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4caae6905a968e3ba3bd29a0bc6e84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b37a18d33894b0963d1737c3849896457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbbad4479c19dff5034ae19ce25494458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d42911a9eac94251b3a40871d4950459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7069f19c766c9114e70c611afe205460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604840e8944a80c11fd4ab779fc103d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbc968e40699d9ad51450706922158462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e329f9667a42f66750655c710c3a46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d893c6ede1a2dc103eb2255f35e8d00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab2ebd7e32011c2e1372e6db83e86a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6275d292445775a8a07515dd1dcd06f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ba10dc3faeaf69248754b698efaec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb81319d69681a133e6f8fde37df3fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0277ebb5f9aba832e298763365499469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f49e4494703003fa80505f5a5c6d18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f187095783c34a330db85591a202f53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d2eb27c1dd13fa1270a03a4e0545472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b4a03cdea0b70992fd4387e870688473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5eb2e3929601a35ae7601a45635e72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c50fa3978fa149e0b1477ddc6c9ae8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d2654083773053b5f6b82670a0483476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb258e8b6f7a9901c6c6938fe97d4cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa48bb29471755f201232494f7d4a2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513c2ce22f2b3af84113e79d29f3bac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f99b8786cb55b4c5aee2d20148b4ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee52ec25485733df91afd235f1bed3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0c2eec14d83edfe96197fb34d9275482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34a05237ac1601da64c1f137060b5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b8d8490af59a9a97c198f769e7b0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6a5df0cdc06397808714633d0bf83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177dd76f64e49bfc8685ee3c9f663fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beeec84b7d2a72f4f18b1882250b82f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8468052b90b453e32d2a9833cbc95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaf86df3ab895480a7f909a4c17490489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a1c5575e21033fbe330712bbb931c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdc66b2dcce83b4a98a69c0e972763491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354070bbf9087335af16b97a5e59ea3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab71de00fe8be3afa7a1b601857a088493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f9cbb16c1a4ea04d8e491a572989b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090228edc7cae8f90fdb810f91a73bf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6616c9de911e2963a4fa15b86c7d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672af060987f50e6156065fa5600ca07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788600b795e2ef7d414453e13dced61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d2390486bed03ee49688f4052fac4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc2e0364b29032f50f5927d231a4a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe1d998234e06697ab4ffee0970d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41402dfa6e8ae3dfd9b9b7d03dc78ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97df2b6b7a3ac6dd9b753d6d5dc7d1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dcbdf453d70f0b95e779983f636cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e91f6e03da3b6ecbedd596bbc8f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2cfe31cd1382ce04829a6c3d6d9fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee36d3df126a93442c8a84091a845ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0c30c7133b1dabd8ea6c0bf3baecf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba601943005f4944a3d77677984d9fe9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6d6b5239d07c0c0bc3eb95e0ad27a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f9e2a1735558053f61ffc624e5a83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdbb08245af49f69a19f1be35767bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f700aa9dbf041e927b20ee0e49c805e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4ddc7664fe4ed360ab47e3ff30f61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4dd350e545fa386519b27ca7e9975515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1eedbc347ac1636dab11dbad4ae26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef283f671c575c90274b9398de97535517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4c007465d64198e87cb8742f53bdf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4254eaf71dcf9b5df46f1489757ec3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d993d3c2740cc64784dc49e4c8990e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede71b8434e5eea13a7634f93245cdeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60012b5ba2dcc89e43af1d04616d06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e22177e104d35abf659f2fd30202b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cf6cd60d2af4a548b4b6844efa170524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e66d8b75382d5b30279986d222c7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becacc5f770e432e53fa54e46f063610526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203abfa1066e4ae982cad7988dff69f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03e796be572b63bdb729d7422e9c25528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03aee45cbc5021a7a7419848351ab7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9dc7df70e316055377eac37916567530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786e70eba1a9e81bc8d831006d2ced5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b837ea61a443494589bc2befc7e99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff486c82d87d34bb7e1a18a4923fec0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04efc496fd7ece016633df76e8f20c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2be14710618c89af3b0a333d4ec26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a8fa15b673dce4671af9448cdbfe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddba5881a8e3ad6578afc3ea93bcf83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960aaf17f3b99af80e0b53399515b13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899645c7d7b5a2c63fbc02f7f36053ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe3ccd18f312aba4cefc202aa2660540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506f5f67b7a0059250d06c9fb691f91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f9b23e7b81f8fd65f1fbd5fcc4f09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fbf739c97743d51f963e5ddf32b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f926bd8a27af7c38d542c581e3f248544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d66315f6614742c6d4d8e5ee78da6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da808b1a54bba2e29c086c9bec014144546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019e156e218072bb141351b1e5b812b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168a82173d925cf26cdce5a1ab6f3ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e640aefcb9bf30a0e54ece105132a66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6537e6dc6362f3408580ee890aec8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7be727e03ada23df20f83dc1f124551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583650d76669cdd704b0b5115b284427552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8cfabe5eff32229be5eb02c5747be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640223ae2a95706ad97bebf1b80110f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c4d1fc486fe9dfd5d7292542be45c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb69f8aebdd354231d67d3b13b6dbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113d3b1c7fa52626e49f01852c05ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a83f00de7e5f367f8cf84afafa0ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7d4ca7aed2cfab0fee4329f86b24b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5914ca15c94d1fbb16f57ad2374932560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535720502596f2572432c45de35245a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14927d6eca478fa5a6393c324eb94b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29400993e5a83a771badfffca21339563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382b668ee8536fa9dba258796eb9f44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a714651f9b9c51db136c8076d3c1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd3844c2d128206d21a9d1967316fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf081fe6a5025940fcbe3cecb9108de3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220fc10f02b9ed341ed337aea87fc18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628176b9890a79b92de95d7b154b8162569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4895595cd1798c4e11d74d5b6d8403a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeba6881e1238f77f1492d56b791b39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f69ce1c36e563627d29756bd5bb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371e5bf2380bcb9e704c738f1b093e8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076b9bcbd7a491d20ba0b6f760f9aed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6a3269d741ec0b72ffba7c0ee7c95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037f90d2c21932a577a5e8fe6df17db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974cd71733f66fa7b3e983890bf13d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdc47a778aca3f7bd98dc9ebeda6e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051aff7e406077801dee1b08a2072ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd5861ce17d367dfadf0205a4660fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64479df14df60b27d4bdf7853a39ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587a4a1226f57999f6c2fbebd23e4f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcdb6e24663b1ec720b8df4eafd9ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300b3d986176015cc0217e3627c622f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e4895008a47b0b5f4d5b52b5caaba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e04f7e16a287c6aee87678239c446586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61911b45e542ab451946816e26d69a16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd360286c6005c47825a6d8449b75a71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714248bde04d526b95ce9f2fe2b4f3d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321203fc2ef4f67d9e9bd5d3b89ad08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3968392e46fccfee85176912eae99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf8493ee0247cfa3c44024d55376be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90770cfac7f7b56f754fb4bc6facf43593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfc0659ebc412fd82a3647f3121d14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca397e96cd26c4dcdd8e37fcaf7a713595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062391a427c746f96d4f47ad59d2f588596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6e6c7ad7f2f4a4cd7460d71faf042597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189dc516a6ae47cc9ee528c98b53b86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d8f1fc6258bd8c1bc1259b009b130599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51a72260ab86276869965f86e8e999600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afd54b2cb47792b875961bbd4a333b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c2a0fbd5151c954ebc8a3c64cd148602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa1a4dafb847eec936e305ee018b35603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42960e68c4ab0bc686e7dc14b84900604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a76ac21952c540c19c3a522acde5cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad3646d1b7517bbafa81d331067d26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710615260c369456ba16e0aa88ec6a8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0e65d1e83919f638997bd1da2461e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb891a166f535f0df641da93cf0ecb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcb12faa21203db51dbbc22d7cc526610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e83a835ee86211ddb00511f22e0ee1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321303fd9815806ee41df19516d273612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62a04a31c5c2fbffc53e94d689fe85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a00e3cd3149a0643d68ba337abd04e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac9175b934b7db7e596af411d1236a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4633796f4d77aee81635a51a93c9a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f65d936c9653637f895513936a09e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb33aedc0842958ed61d9d5a4f14315618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080d0e2966563d544fd15927cb5b41f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e709c8553ef5c022e4b72303d044920620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0f7a2b9fa77ee755a78e4ba255b57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae066653ed1d3abca2d5a83c2ff4947622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436026b4ca7e4899fceb93372b6ae13c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba284a5bbbc5222b782cd3016670b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48af2df3c05d3e824b36480e96b8c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d12e84bd53b527a6f774701d0893626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e0d9a8ac1462734148ff35b5c0cd0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1118591fa09973c821e44bdadbbc6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68532afd54c2d7dd7a0e5439d75ad2da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f47da285550b91e8d3c821314f670630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4416a2d03bcbc8fcdf242e9302b01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f3aa1c8ff9d58b76acb45e5756a7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab313533764213dab83befe033701d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991cccd084db90f7c6ea30fbbb2e67f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55c6d35cd811ad32481c2860a132c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a34d379aa22ac808fd9242ff6bc38f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9dba2028825c114632a5c1b1c335b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33566efa1770d7b3f705cb072343ad8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa531ae9dd2ed1874aab6576c12d8fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ba08b563a4cdc9bdd040623a9ed7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf0ed71fdd86ed11623151b916ad6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ba782845f9a8da33bf9a549a1df3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f66c66c4de1959de0ab351c61427e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575f69d0ef05d9bfdf6dbf82d70453e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc03bc1aeffde76883ce90e85ac465645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a07a3941ea6b30c63ba86d3829777f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79f2aff4f58c574019ca3a6aba5738647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef430260aa642c0f80b819460eb267a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b6042245996a02c115811d27f5570649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00c7ec5ce243dd7cf90fd7b32430a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b99ab10125e82450b679200762780651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6c0484ba4a485610850c332145803652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5889f27e773575f30a86cf127240b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbbeb54e99b5189690f706308abd72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38130eb2a928c9a99bf7c6cc01f0a9e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197edc1449413b4ddc1c6cceda98bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fcb5318ffb9533ba80659e528ef04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e02470fe291d1a7a0a0fd65dafe73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97824cc7651a6f9ddb257c70d9e8e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9292b2206883feb86d2989557e70db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149179354a030134130883535a4deeb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4222b19ff6c6abe35c3fcce5005bc6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66944033d5851319211f4ab0e5cc17ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538101a89a89e3115d20d5c140803296664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74bb8a5e740f56ca5b9f0a07e38daa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aaaee1f3fdf45eb989a47add31223666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8c635a02db8cdd38c2b53c25a984e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c36aae149bdae2b33e0da72b8cec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0296c08c00bd55e002931cd3bf40a47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f698d6b09d8f013c3d6b348ced2e2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eab5c3745e0a53956d022cb24bf47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86407ad56da4d44e0469247f2fe710cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275be2811f3ccd98a435cb716caf8a47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27e3d8213bb2c8ad0fdbb4b3855fcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e65b9e0f9e5448d0e68b44d261457675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29bb66b5f58e2637813bee70505fee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a503ddf85534af68335c721c8b0f3e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64dfc0ee89f702f3454dce1ff8eca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af336445668db38dcd45bae35c7929679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5c60d2ae90771fc31928bcbb87b3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b67333aebfb6adee248721747d6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252b5d4e49db3389b6425a2b63ef367682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1a4759718bd255913d9bab01a3c20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa08bd8d369705474c2ba79951938684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907dc8e5cfc51212e1ab028ddba438d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0375f412c94bb206b5638bf070f5bd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f32100e014994b239309ca5b09cd8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57b8c0261a40e11913ad1d971ed5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60082186adb7455b8d9f6c245080af7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccfb7e54a95ed4bb9ef3cbd595f10c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bd1df971c8523abb247a7f462be16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc003c90002e17d73485462bdf320189692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708537928cf49d343f44e64fbc2535693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634832065d294bdb88304e96b251dadb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bf6fa2764f958d94ef19408bbc976695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff69e5dbaea9deb60cc7bb3cbbb3dca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e406622a7bd9f86f052259150f0e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340f58d942aa948098301ac636efebb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf364c872f5466ab6b3166f459bf79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47ac52dfb50054003128787dfd7298700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9c31960623b70ef47d0b85116e9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1eb8740644537072632e3f6c0b78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e80e39f342ba1a3749aaf02d61337703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ba5365782dd1bb4f93f5faf2a5c3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137fd1d9a28c1a4f040e4f486ee9a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3965113c30707aa5eee57e1b3e282c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8efceb2fab97d0acc2d69ad99c3e30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e3898f2e15586c6a0e372f26cc808708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23426383dfd52412e594c708bb86a18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87059e1c0db2f8f20af12c1ed3ba4e65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f44ec915df1840110a12f724f818d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e649c75ef32e25f3d465f07e3f3fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0272fd91141d8d277ad6df49f53712713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48224bd425005d985b9e4725b14484e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dc6a97cd08a036e6134ec0fef939c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52fbd1f1da8d69029a84b42064d775716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ff1e2f15f54ef4f918802cf4340a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d3281a57e2415e0e31c2e0ef4ebd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b137cccc326e33a54bbf8ff586e3f4e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44d2d5bfa4de39ddaee75bf3df77ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c602b8acdeaa25713379d166cbaf334721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cada3e68075abd59059aabc26f331722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998d91ca788c029b5a97c0f2338fe85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a9acdd45073e550f378a5a00ab402724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff641c77b1c25e4139df7e50bfd962f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4e9a9a9cdbb0f51d25a44fd5e05ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3864faf6468158e600de10047aa79e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e26fd3e45a6ed0e9532afb0d5eaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5507dabc05c03852320bde3ef4825729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c9776aa7f17047dfb51b375788023730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962a1618a39ed9ee4a6c58f72d0d6c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded7aee0502a778f4fe1d18e7d45ac5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02778612366d0c6c75226c9fc9c18d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c2f9dd9b68f57e3b56b6c1f6ce56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcfe4292ac41facef978d0d4296bfa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb2320a804be585834cbd76629d22c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c6f3fb9dff4396214c9b38e4dd7c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556d7de54bfccb4e21a8177fd9a2c77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39edd18923e23bf8d8bd6db5924284739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77bc88d329c37fd872a158afa46122740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eafc16217c5613586d8bca06f3aeae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384443627fe8d00f1fc55879aeee7dd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b71b7079db3bc36253620ced33adcc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b9746d3f005f58d6055ef2024f80e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713a1537f78a7baddbba4155008c092745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e252eec0efd8ab6332646f5748c8fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fb151010f05ff14638208a8afa2f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fa1430dce932e915f048da7d71929748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e04dc94dc65851ab3120928711474749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da79cc5764dc39fd2ae44f9b32c2ef1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe09a83c622e44f1b3432cf19dd732751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39cd25f636c63233bf4139ef9a2910752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917eb29bd8f5b7a63adcbffdfb3464b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224da7c469a2f70daf2f9455b8a887df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29431aebe8b9b5aa9919cefbfd359882755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e20a55f08804298cfb6607c0e4c168756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd456e9ff0e89b54708b698a578bed5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9f752b5da816dad6ec44fe3de569758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fe46e1baef31494f37c33ba6f9f6f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c42c2a51761d95cc382ff55b39bc1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea939f0518453451c01de09d9c8b6271761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027051eb44f73667720139ccaf5532d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b08972b6f1288ca4e8c100c78d454763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c91651f8c9029bf0046c7b5ad24f5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7e0e0049786c6fcb707000ef7cee3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9216c374b93e03d19fc5968dcdbe3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b694d75008f55494555d0923abda85767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a85e7a4fb1fb2e7e8ab29654cd751e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9679bf37441e6b1a5a0f75b16d9305769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10def37671835e626c6927e06315a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db76fc0b4edcdca7bda5e3128ab4904771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dcfd1d5ee4e69c752ea1ef2c31779772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2caac6e5fa53f01342818c4af7ffb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a90653a55eb4e3bf101de5f6574c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4a192868139d4a0ba43f259210c4e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9be8929f80c3b0ee6bac346db963776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc122509d3bba941bfe79536e9a15d8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f26f0cbe247e7fab9a6a30234844c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17387291bb7e8d0161015e7ce9d9ce779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ede979208240262ea930b2e010754780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6defd96ea68f5535e12acb210a7fcd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213588271a817e647766c4d237bdd988782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fa4b683eb3bea030898be3fd741d5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc59d7a731da6a21555e49a76969174784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9fd07b108182b2f6925d718bd4f97785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d46567a25077f9c676e45776ffae1b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a510c8fc1ae70e22e56870921997787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39b6b24646fa4a796e337a753f59a1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c1f3619f50c8148586e88ba36f587789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda928354611a57b0f3949019d733a0a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d277bf299ce3ee73db561633cea1cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e289a5deee5bda39cc9cad0916501792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f55d2b0f81ba02300dd7e2aa96796793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb753e1fcfd4680528f9c6c303059a3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be927a1980651784eefa42c78166c126795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e3da300f33ca5de1ea4582e8f8e2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef0e9be89f93e3e5d52dfd1d38276f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488a50a157330b9cfd84ab49bb382f0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8dc2168f862962db8fe7e952aa13a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ebfba65d4d00b21a9cc4356318295800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b616a9673b16fb3e5bc80cac1c532b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff52ffe598dee88bea8a02a9f9392eb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840fa302ac9bb3f526e758d17bae538803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ccb85dfa3363e4e50336eed848788804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d52bd031854705548d7616f0d31e2b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf3c241195cafd9832ef70cb1cc3be806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16799d020d1748268a7a2b1b1559cc05807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ee614bacf970f094659b554cc568808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74470f1ab33a63f95fa2beb0a1d975809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b9f94d577111f22c2633e2f6e5aeb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3283c4860a2e16aa9f233615a9c92d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb01f4eea132ae832dcd2eb31f50271812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55caf90a37b17bf2155f1124c35e72d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f51d6c0102e7fe7c621fa8ebeba2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb2beac8ff5d2c636c96a50e158ca5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef9cf5b424f22d51cd3bd4acf9b6e2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8c3aa843a649d290af66c39d0b837817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f7f177d6515a1d02e4777de0823be818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e3889b9532abf9f47fa6f532d5de5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c1b036186acc76828ed28b9cb6df820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926905737034a919e990a57b60cd92821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e22b75db37d144b5055e9dc5e273f8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314c2eafdb4f578d551b3546f1074b3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f552fb44026943b2761dd954014eb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0b6560495704eb8cec94fa8d344f0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d2130bd16cce425f189c4e108873e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3a769989225fc309dd611e0a1a811827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b1d70ed5e2f6f46978c32bbe5df4d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0f52725ae805a42c698c828830dfa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79630ab38341333840a69801fade435830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a993496497352ddab4e3049a25c184831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc8c0b68fb6b14fe994af8fbc8fb5b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7178a044e08e59da19c124ac166a74e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820708118b7f8cd387f5ac7d250b07834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d16c2879f95a484c4afacd7df36f8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8c2dfaa0cd904e423ee35e5951e10836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd9121f4ba54f4e7824a836660751b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e48dbffd728f038860a1b8969bce4a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f5b6037d752d1e8ebe042094208e6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2d0aa5b844b0a084f69a688078d67840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4885743723f30c3b289a6486cfc08d6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f97247a21d102c7901142728bbc7f8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd840cd74938674bb76b06ec1a0a81843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1042e4c696ed48a386e7d7bb43d989844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea735eada2e83b24d1b80eed5fe767845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3046c7abcdfecbb62c094b87d108d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3e4c75de4a9a24a1150bd3a3cf065847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b841a9fd88606d84a292b3d4c882235848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c7b57d29d513f892ea8aac8c316ba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5a5c22838381ca79d68d6be82de0d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d067ddc850e875910910fcb34936851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998f06efecea26d08153d14b4595f6f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe5698f90b4ed709c894680be85f5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413072eda8cd9dc744ecf2081cb9814f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486071e6e22bfc80e08276935f2539855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb194091a2b8fc9b284b4bae2502a574856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a94d3b1c01a603ee89b8ebdc3fa447857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355c6d6611c30b18244bd0d5a4e3e5e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942108c935900cb2e4d4478ede3a5c3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8713e20628e0a4451050bf2ba23a5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c303e6d89ca9b06774142ea0f9c663861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cabc2dacbd7ade090726fb475afb60862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae46b51c13ffe6bf51e997bf31f9241863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e50bc5bab6fe73455493cdc08141d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cf20e6baae825e6f0d7f8b9944462865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea8505116ef8ca9498eeccb265cdf9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7303143422858bb14b4cba3c4d7aa3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a0312fd4c6e26ba0a4dc4e7a9d9ea868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f45c8df93285496c5c90bdcb6465869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d5708df70c7e81820f02504775122870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c4163192a494702e3c2c9da767c1871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33afa2d9ab9d36817424ed8777279fb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58be6f710d7cb3fa14865c7d860d46873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab1553668eae418095fc81e5fc3b9d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ad13b326076a66272525e610165cd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33329270293f3c5dc2dc976c8a6ee889876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033284a5fb65dde0dcd135f88905940c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc0eb3b4bb8f90d2c6fd35680b92b2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec33cc216826e813c4824fc4b3a3ab2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a87e4690c43ff1c146368b58bdf99880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ed0fda9f2537224b88514d79ede21881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de433718a9d84d940180862eb1b050e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524cbbf7964a43a2fa9d1d8c1fcf726883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566efc9c46e6a09cadf1153363441ebc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234dea54a1dc90427cf4ca98dd863a2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd8d686df10f605673085abaabe57f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a856dbeb9e6de4e264c9120153d2e5f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2308216c79c44c2d45fa59f414a3cb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b033da329aa360f94fdff6f741746889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915098c46ea85f9ccadec068b1c30a6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e8b565f4328838f842841b53318f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cdcff38bff690bed646257ad9909a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32ff4c5ef80bf4c47d1c3b8c9a79bb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405f99e92040b4a13245949867b396b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302c136ee707c532f7d832a0b6a9681895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b714fdf61e0c9612327d17be19c1678896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7173e8116c9e90ba78a5b2912b33d15897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7df2b4f609b14cc408b6544d99677898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bd23cce5f635bdc517909e7f67c77899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76df03634bb4743695145d9838281f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b818063658acf1d7004a785bb6140d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83dec6cf5d5297fb220dcaa3415c57902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab570f9e9ca14064d120dca5f831e5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded81118d0412272b04e33740af062c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06716183e0e80a6274a15a0d9ef9b699905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e57dd0983f72fe6b6ce45568e0cce906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b38932dac58d83704ba6f291c02d11907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a651dc31d3d261ddacb2386d0f38b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ed6fd6a5b415ceb42b74f10329e69909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447881599b5df8bd79733f20de2dc61a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bf45ac6f8efbc4ddd8b91fcc01fcf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9170fb4f76476315189153fccf6a0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e5aa132ae1b7d1c03e602dfffe798913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b929c8a79af7de93f6f2420ed866914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34803cc9e4628aea8c2cf610cdd3bc49915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b67e80b7d7dc8a1ae5f0a00b56d50b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07077324878209c17db3edbdad5f16917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e483e5b0a297b566c7ee50cfc32697d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eebf9486d9e6d43a72387c1ae9b438919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b090f24279075e735f5d1b7b937001920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cde7c60582642164da0a6702d9701921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9b773756cc731567b766baa2d4967922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d1efffc616230f70051044b50de9d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f69d3eda09d6b78b61ffd1e692f2fc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c719f2f1c67f1aa538c84864b76ab925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d740a60982f617f084c78237ee363926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887434600f83101f1678dea18bca3ebb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47435aaf30440e9826ccbb6299086f95928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361484532b5fb0202cbe102cc1e685e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2894377a5f5cd6188f75f3169ad8958930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c826d6c23acca9ad8645cfcc06b22a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f63f313e4f90acbc3fd99bcf4eb98932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaead7335f2b5dedb49b9b52651c0c7a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc61da837b789be3473b0712ddff76934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bfe188f37553b71bffb6ecb4dd9c7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5138688d08c6865085c76d944c9c7d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ecc2caee5d4520baaee255e839e86937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578c5ca78bcb0e90f9fe4018ff6ee4a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef5e4e8500cfb19735b09c83c76d1b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5d74f55b1c4207ab57d03b3ac2df3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68bce4e117455193495c6e05d6e2ce941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5e6875835e5d307087bec3368b1f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8df55fb3eef1373573fd0fa054147943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433e3debc6c284fc158582e6c0ba70f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4793a97058d48c4429ef4fc3c87db945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ccef69cd964f564ceffe70cc6db6a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d6388cdacb7f2c33e15ac5f1450ff947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc1d7a367b53a6aea09e3232bea3c7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f7dc70ced0407e7318b388c1948e2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213358325783dc697c25b207feedc4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7343e61c6781ff393241a98a132a77b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01254dc53edd3e39cffb8e533fdb9fd9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f1d8033614a5da6f9ac7b255bb45f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152219136daf5f6ebbfd755e120e46c8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd7286e14a401edfb88b17eb4e144b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754730ad69ee1cc732e7dfeb106508b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aea9e3f923b96c241c1cc85bd1946e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9230e2cc5b9b4dfa0342baf3330a06f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34607cd3396fed1adb2e7306d95dd6f5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744408659f520b33b9c00ff582bed718960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb775ad9209626f453b1afddcfaa87961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d322d04bfa512d0b4fb28a7531f91962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ddd6c25225fbd4b5e484c71265bd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a716d3dc496175a89b88c3550abdc8e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a54743504d3b3339b920c0f8a7dc3b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691abe7f460548bd4b30638d92990f0d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a8b6846dce6ff0041e53b02e7ded967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b80f26db139052453e66d00f4a16c6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a6c05ad6d40351e7870ff47dc41a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29e3a5fee05221f72a710fcfa15f3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e411dc300d2b468dbe1228cc33607e1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7529100deaf7d0d7f95a00b45db49bd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6d61103221d9f5554e1c20ce62463973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871184825a651b758ef9031277167cd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e122a2cdd262561f7a112bfeb90962d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb58a2a5412374b426f21d6949bfb57976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de141a15f0541b4f1da359525a16ada3977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306d4d2f4e2c18e174d108ddd4b7dc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943178d84e90ad9181371c03ac72006d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0acaf54055782dcf216e64c3b006073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99150e9a0b8e9ec0039cb42d069eca9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ad40c841bba645d95d178a53a6a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fa91390a1f765d624598467a5e57f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c5a8d1b2824d64e217b93dfd10c157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d10128ccb818955454c71d4551e4f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8f2b31519594bc482f97fc7e25ab79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d74885b338c62e1e932f76d8b5e2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70959c5ccdb9502d7346a4f6c1e33f7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66ed3da67db66f1a08fc2928eed5da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d2efd418cb83c409fc3be1510b72913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728bdde5786fbdf8fbbf4b713cf2a1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f963768e40d5965d5e4886a5fc69315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91ddbc34106f381876ac55774164b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df10352e264798765a5d40ffda20db717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82712a59cf08c40fb2e87769a0bf29e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf8e5eb344881ec6f794fb88f397b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8e3d1ad0755f36a3523fe4f4470b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01041af543fcbc3d37e4cb27908bf1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9cc93dc77a213f56e135aa590622922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0731a227db317a6b3908fb0b81e12b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b69e753bfd1698916a93fe27a99efb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40485efc1477054dd4b7d10b1498354625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdbcce871e7ba21e65b322b453ec6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8fb92103dca48e30771c29f8ee3d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99dc7af00364e1af05610638d7a9d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbaf7ab097e70c921ff6fd1ada18f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3118bb328359352f40e981ed15f13530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810b9212c823d0c36e7a782e70cd84f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3e1b3bafa5122f3abd1183940b83332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f955255bc2d318b71df80588c9c1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82513213c8be731359728e7b0f0d8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581557b9b7d39465b0be7d667730e7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91833e76c688f8db4530136d3b20002e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9c76fca574a2df2e9ec1f2632c56537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60f1c1f345b90dea56a4a43fab029a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d980202459f6d1297d95d1c3861bfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3650c7f46c87272d677de33a5b07440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afeb8e46a5e31c3609529c0e67e97341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7194b79a366bcf948571a2398805542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791594808ad522ad6890ef1be8175643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40119d8bf64d95a8bf801e7247872a8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6986c71c18b2ef10729568c8a40f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59395816069fc35231fb63c714bd353e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6a3e4e5c169027d9a0d37792fc3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2872eb7066446c5301fddbcfec93248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edf9994b0be795a547e161c42e4dca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ba7e34f5b061dd59062413563156b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d40dab8eed703520fe56da7fbbcb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6587abc37877fba84341d9a5b75b7ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260efd87f7b104ee3eee6c6ede88e3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d8ba9e6b2bb8ca220696cdb89d4d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea734459bd8b39889a97aa9fce4931b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022882a6228f23a38a0d47f22f1517756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9219c00123b73ef6ddd2be1e496b0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c0b0418a5770cd02c7a9ba49776358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ce17c6a846d9cfcdf25d14ca1235b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db73524f620b408f175103e5db364660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13064bd65eaa69bb15a39934c791dbb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e56eabdef000e8d1eba6b3f76cbe962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e831c35b7407be56d3494e2b49c67f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18213be3ae9e4fc05c975f3da3f47564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d922dc1d3be91bf4f5502ef26c9fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3205a41456f67dfb0c4749dd2669fdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf32f79c684cb9b740f8985f460632067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db805c831aa6187ba07cd61e7548d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deef2ff9919fb5a647c85321e08be469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b576f6ccdc782552b1e7f8659a0fd0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2bbbf07820e20f350efa86cfdecb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e406025e384b2dacedee2e187df38be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9912be0b56d11ca50d5c1ee3792fbb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9628a46b84e165d387c4da5311c6f3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d70562aacf129356a065235aeb5b1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f6edd9ae4ba58f7484b5cdee0b4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaebbdb800b8d9118cd7fed087eb5c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458616a48d619ca0268a16322325c8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999de2c1008404b9808ae502729c78779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8b1b8253fd01f08d848b9475ab6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e7d7b4ca044fc3490fb61c82ff6e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6213f8f0432ed91ba0f50a02e22a25682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bf5c58f9a32ac2d8935d791ecc5f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0497d71a34a25b4a996e8e85f713b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34f468cf392dc656407e31e246776285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d816a480b06dd35c6e5903650cc7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76cedaa07dcf8aea9ef89689dafe0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee286dabdc309e8d03b4d0ecc8cf0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b86fc8f19c264dd20f687855822c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0575e7b4c269b6d96ddc1792feff690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969fce331c98b639a55561cd03b7ea991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805243752c60ad5c4d15cca6272671e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07698b6310a6904bc3cc6b37683dbdd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849d8c4e352854df51b5c9eade4561094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b2c1c9057a50765228df3ebfcea1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62bffe5962faa9e3927f11b030314a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aaa2584aa3e8d4f1d186440e80dcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c037de87a1cc6b3d8409e7a0c309df998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f4e8a413938771db050c383f5cb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9647e939e4d32c412704e7d7874c44b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071441a3e0d519ac3165628a7f4bfa6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a499d5d2e6b1c5720a591d0be39ea9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a01d310ee33821b85345f71ef3055103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd5c0360d95a1feeb41a4404608023104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076799a1ac6c1cd3d7f988d52d9e03a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204b785939b34f4e3180f23104849d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07dd788b4cbfbf6ad2b105878bb029107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389394f94225a043f220d83f2028ded108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c330f033f74ee7d326799eef913780d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e590f9ce0da33b19e6efa3fec40ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423c0d63fe9a488df66e75877caf420111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ef104cb0fbafe5f5be5b8ee60bdde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048993201b19e8ab7f49f2c551ae2ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea54e1e66df3455184f4028933658f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf2f093fcc05a2e54cf559890b0f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9636cd1ba6b31e5ff21ddb84138fe8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8095efc680f9331b8d7b65c08a373b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293798c608fbceb66414b126fb7c627118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cc8ff4f0473977246ccc48476cae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa43cae27e8d8189c9bf55f70b7db10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7454a24a8f2ec53e15a4b568373cca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413bc86c80ea041d8cb1316091c55fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aee50331e87aa0178be6dc44cc3e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc641c7cf7b9e1f9ff520c41755bf415124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a0890c24117ab91c0ddbf39b3a62b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4f4cd986e4b188be0f5de106b71de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b864126d70f7a23607bf9cc53fed1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1d514e0bb15fd72414c962f15985128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d48c5822979b27937da6ef27c07e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c331285f2ee07f21ea706b5ec7bb05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43abedd12a7078b62bdeec6981c5079131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10688d18b21ebd79b3ea1414aef5d0e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13522ce7f676b84ca0b8a4d9ead94098133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eb8ee235c879c157b784113c59c2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308652cc7e8ee84edbf3c37711803913135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88705f33d4b4c88563d005c1626342ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e22ce038fd9fb6d195e3aa9017978137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649e388fdb7452955605494ff498ed9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324d9fd35cef9c2502a75b1a5684e93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce5d5b4ac243956e1e1aa565bcbf01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16c2e9460dc7f9a38506d663fe312b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34f688ebda220ce1f3fe5ee5b4f18d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3410e97cb4f7b82a2cda534fdf7c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090c7f29bd4ffdb3ae9d8ec4138ab96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf226d3d44e6412974367d4a2baef8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6613f6f54f9acdeae053cf601641c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66015249bb5cd6ad00defafea26deaa4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405fa6f517fd95221814895da181086148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e0c02ed01960f2062917d38fbf16f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995114ebd94def6ca50bbe66ec49107150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cedbf8f48e2e35764c5fa18bcbfdf3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3246a4fa164f7e9375bead4864428152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64baf99a7ccfe251156f1ae7b9b88b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf70cb1664e8eda87cab7f58cbfbf6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6c6762c8b190271b540c0205aeedc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bb7571827f5053c944ea44c509a89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f67937dddc86d7aac7568a3cc3af7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda057fff3bea5463c9020a14f13ab1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e84403cf9f3026e99cefa862f0c21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf58ea2c6c10fde8f7817e1e696f9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae969568bf8b01c4daee2b6ea1114bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e69999b61ead3fe38234a7e7b0188162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bec8ff7e25894de7d396a2410d568d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e2b0a72cd3c119ac78815d0e8ef46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a629908e5cd57aeac449989bfb1f75d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63c35d1ec71323d2370277323d69e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08629b995ed674dbdb1bbffd8da46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5b5169ea78f1ac5345d747f1240ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8d52cd0cc18318127c46dd6c113f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a7e76b1d111b0b73b3dfbc45a48c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad55e456c5ef881dc3fae796e59be05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dc56e3b53b760547d22fea1b89ecd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af656b76815917c3e43521943a8d9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d86e58234ccca1eaeac1006001605174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935b6e2ee4239335d98925e403010e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e674304bb8f7802702519dd24fd7f2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9d9399aaae2eb91e9657c8715645e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab65fc24749cd3d2cb859fbdcad290a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbd64c091ddd65e83ea1c4b14520d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa685fbfc5e01e890b356f5509714e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37073aa134fa471c6372db982c0aaa5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8ddcd8f112617760057a4cce9c939182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d56b8b02a4a8d64d0ac155bc381c7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7da60f385350a1aa76b5063a120983184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc75832579636313c77c289d64b9fd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5e9c9c06944b1a61ade17688ee8d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a548209bf545c350df21a2dff88b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426557a312013108533a1c6aca13bc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80299a1d7d23e844c67b97545495de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f381f40128f0b8b22373b7d37c976e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8312c066261ccd7f3c5b5b5df1e98a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b91e5e9b3da58dd953d2c5f168474b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cda34bc078e347ae067aa752063e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d11748c788053655375442b7ecd1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2a3e2dc0c6dc47c09616b5b10f427195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f4fd46910c9f4224a6353d214f26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec4639dfbe8f174985d69a48e12578197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a11c0a19ae6550b1fd6b2707ba11e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3c6cd51b504af87bd1aef106105df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f740c34e416d1feef0cd804732c8c4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7f85b183383de73a444915993277201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45374cc3e13cd3e2c0c05fdd3b4380202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb82e2ca4d1b07260487aa5922057203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5e8f23114af44848bad4a379e785f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a88074596c08fc04c63e32a4c6758205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501b70a9d3c857c50d34ed99723d0ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9020f5019a62d9769ac15bde88f11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62852cbf7f9b6272d33700f9c662e18c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c978b072640981ee2ff23bb81912ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad057fa8ca1b659d1cd52d4b6c92b89210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb396aa819459f3a743ea34c2adc24211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bce42b58570ea084a01d2c6873252212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4f4ac81574bf638451c2057a63ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93803d0fd28f25f7dfde0abb45f57320214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a272228766724dc8f3cb1007120196215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58894d000698570fa3981d2e596906216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5ddd5ec3389b479fc014ee80e7a20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90078955f56754c6ece8115711a82895218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa01a296472d073fff13fc23117ad8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64819d81af7684345dd63b3ee28c40b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2496cabed173174de9815c2196ff04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d459751b97527265f4a97503c8d045222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7aa804d64f80d3c4cc6c4d5ec7026223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c958f8512c6bc1344cb22fd4148e05f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add32756c4a9cc39b1cde84ddabe5a4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23437c4ae94e9a9562bf72e2aa1af0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8be5b434fc58f90765885fb245e53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a844096a533718136254eba30203e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44bdd17be36e52b081677df092121c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a329ba715872f3ace203340c3b3a97e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555874f34df4f6713b26ec17c358c44b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c503242564aed2b551ad88f8b9d2a50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bcc79f977825c05fb341d9c5ceef7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf1e1bf8b9a2ebab13dfb568d44d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68f47a4a5eb587ba9d3986bcd843f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8a985126f56c71044878f6dfbd1ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f84ccc628df6a44fdbff0247d50b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f90aa1337f20c225037ec968a3b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daa7a3c7e5e012f41707a56393948d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b267a4a8060a1749a9af686093f450240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bbc91a8004de85444c3c89d7b9cd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413c19399cb7adda755199220cc23e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f3649c851c5f27d6be63129ec765f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc47c712f95ab403664cf6b2977818244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ddf41e12bda70e69d86c40aea31d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a3ac6e83e7fb0dcdb3ec10a4cecc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37590eb0398f969ee2fd1cb3cf89b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeb09a151d67a847f990bcca1f245e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec99e831befb7cd34a1baed70b74cc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a82d285cda2afa5e37a620edf9674250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52e0da0f64e14a79af262f47e5733b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55494a7b28df5466e32da23c134ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05a5a04512ea94f42c301d050744fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028487f487b56a92b2913907097903fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e65f27a7b5ff79e381014b3cdd424f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875f1b225c2211de58bb04b3b303786256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c0bd58a6581907ba67d176d43790257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843df38b2902dcb821fd3026b4d57e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce449901150bf8079b1b2a0bd50809259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902dbde785956eb24e09186cd750255260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d694fead284e73ef32da4ee0384a17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a0b7644b4c9ae15820e968ce724d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3fcf7f058cac4e999875464b75416263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553170f92cb420f2c6cd3af45ecf735264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ef98c6e86677738b942084b67242a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321282ad17a7f29c644b24566462df46266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60f7ac67475472e7cf90b634a86458267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927328aea1ed68867e1c860469122c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f7f3ba477189e8ead851fb55e7514269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb576c7ffb141f3857198a6d66c469270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ef864ead3883e99654aa9790b2219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593f35ba95b8c14e755213bca41228272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55876d821850c68035652d06cce775d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b8591f400eec6e8511d3983ca1d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562ca26c928e451483c369d9d99aa79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8ab94c4b19c88837d1f542a277b26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c33406a19973627663752ce0ecb6a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f400c7839408d752682958b7ff6641278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f25dbfae8003d8e6b318b9a3582cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c069c1c9b733ccfa76585ad7b425346280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2ab47401fefe12ad64b909c64c1f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a7cd74db475c8c6c3186713472e8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea23805eedcb2e38084e8de4bf22766283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbce8028fcd844cf578997d027c3bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892ce34c23b89e212f4ae51944e313e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca3b03cbc7488eafd9f0d7753f2353286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd773eb376e8f6c810371b17c1bf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d0c4ca7eec9fcd6de32d61c8ce3bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfd95b71df3af672331c2fa98aba6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7b72dfb04cf97aaad7cfd01f530f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ef7ce8f4da178ebd63f1d37aff8a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24378f551a25a25b54d2484c507efb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e932286b3d8fb17b18b7c7325c083293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd68e73e01642b3adc7eae7b4b95990294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a1a347ca8ce580f516e61cf4df445295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3dcc37d28e4937b842c1e14719227296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d941aacb6900b8e45cb1c592a6684297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d7fc6de42245be71fc8ad9eeb2af6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0298819a52a278b2e290bddbc4d03a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ccbf0f356f60e7b9e8db2d98c4410300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35456af07ef6441a3b45e429dea4b367301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651c122b2d2311d4f54c9073c7a334302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9688aa1d5e9a7fe4e7460a772aaafa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad89e60d959351a714b59caaf66db5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043318cc6f880b95f3d43fb6747faa6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deac6a9eeca05c32aaeb9e67a06ed6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab368022e799da2e925eac357ef2d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f32f05f0ed85dca5286463a935320b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae6fdbbe27e23d1b44695f6f9f53ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6bb5ae1bf42d746c829d504b17800310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96c58c85857fc4ea9359edde14aad2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77273cb61cc638ec0f80bca3750c41e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ac7d73c4d6bbc82f1da325cd5e436313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc926b153af0a28f519ae7b68c92585d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d0b2653f7278ed590b70f83ace39f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615dc44d22b28699fa7ed12492812a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a58c25db48a1a57e713f1600da0b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a512c10d15687b6ff69b7937fcb53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00db8e8447eeead495839e74b57e175319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dd50e894402fc3752dfece80aad85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a53bfacafb829eb5d528796a5c626d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade33f8d949739240a8497b4c166a351322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a7145f9b89a6cb3f1598e997e03f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756eb8bfc525f4de04332cab03b879b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250e1fa5a595565d72644f153158bb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c967eb507ba94ecbf5853eff3e82b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d757c3ec256c739ab5eb3012ee50c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b0a4ff0de57ae9df0ca43d4cece95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a1c160e8e1f71c85cd133a8fceac2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48553087bc5231e9f860451da4d9c149330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd8f71e3aad1d6f2bd82ab293ba07c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb08c9043388e6c5720c642f5267fdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baf830f2f6e617af70293f89daae07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6528523eb694d964ea5ac76ea4c4b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e03a784443e704c5a2218267c58aa5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95078347bbaed8ce496d86fc47882c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f1b21fd84b9c578576f4aaf0ddd0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5815df957895eb1ac13e80696d7f465338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ad894bf15f00668baf172b9fccb58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5095f8b59186443a7606aa8da6db84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c1ece911eb8dbb8497c09cbbdcb9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318ceae9618225551e152874b3b7a84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db282be1ed13fc20bc603dbd121bd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41486c8b5b1b605b404587038293c4ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec832ddde7093a2b39cbf95819d8f98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64a21c8077ad1f2977bf5027bc16e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7dc29de138bbd3587d72ccf090b73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8049dcc13661b790da2430effda26348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0a5cafa6eeb416919d738e8ac229349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5d003aec8e9f76725a37afce587b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a36be27bf1f71f47d1f5e4e8826cfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8d1a0c3d8b341d7d628f69c718407352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92eef224ad6f2140dd49ddcb1644b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64438e2c1a05ff45ea75e45431012354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a5a6afca7bda362e9148e7574bd4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca24b135a1258fb7991cccdba9fea51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0d09e69ee1af4f08785734f0b9cf7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6831c0c0b1e97ee6ceb8b6d6d3a9ef2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272113a3f300e58bb72ec0c2230236bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abfaf5e9c01fdc89c7585e3083d108360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994151d9f29c06ee803c186b215eda46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934e24039702d0d2b9681206a0b9650362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629982034f5c16bbe9249ed70bb7390363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31872b0ec845f4fa432fe00aa0b00309364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb98d9e8451954bcbf9c41912a7b600365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157c334dc372fe5050f805cc90400b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d16e6146bd3df8707e8708cb1123d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f54a1ffd08f0699ca4baf92f5f0829368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f068c611f07caeec542867537bd0763369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b22600209b616d458b0de34e0f1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c4c7b8084bfac61bfe4883bc320c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677760b72d590eb60af08df05d21d7ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0304e613f2ac689cdcc311fbcaba293373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22af635dec29d497eee5a4862f4839374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883f070c0eaba7aeab0e1da555372ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba2a1e4a312363622fb111ea6d5275376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10b29d531dad2b775e7f2ecf0f3ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d0a2a345d3f091ac9944603e33499378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295a0d409750b22e9431b9211b125ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97723845f4b5fa3a001aa50cd63e3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9a32bac573e70a8348da65d53cfe3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78698ac20aded0fd44759c24dcb134382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db84e3ec417f85ff0780335ff1f8e6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802341df43324a266170b802b04119b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dda6cd7efb2c9fccb75b0fd0cd27ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16e2f6b9253ddcb44f8d3f8c90f364386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f848d73a625714ca2766b6c4a7f9fff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd20aee8821142897c17325a0559ef2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b2452f44f114df72694f71125c947389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53192099a93592e9d81c75fe6aa4ade390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5d8133e38e14dbded0ae6a249e0ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a1ede722fedc4d4796fe9b4868403392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8fc57d47df15acc82cb4a0c73af78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2fb78161817bae9d56a19774f5bf3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869f32039e130f0823146a2a63d642a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee5ae47394a93a11b5b44de612707a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e99c5143477d264539b28215ca23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3d93e1b71ad0ff1e609d510877b73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0bdee31c90b1a69900cf3167491218399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a4973eb1641da5b773d0e4e987a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95b27e155a1fd6480921040c7b4a6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf2392865d8418c7679b66452df7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b3d3fc1f9cc3198a5421580a8c0b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e703e5973b7ee37e31b3fa7d99509404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7d29f86eb56bcd4a0ca6f2ea5a1c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68223dd8f2a02ae8f0a915e793ec61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb393095da235511541a9a2939fca3e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673e34860af77eeae4975cc7abf86ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d0a779b1e364748aefddc170216fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf945e610594cc9eb03bb57b69b38b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461134276f2180c4335ee76efa24054411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dfb56d4bdd77901219539ebec16a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025dea8442f7d198413a3ba238da4a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3c4a25460b48b0303892a95054c46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7862e88135c959be7f6ce28bab9958415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d073526c47fe552627c53ed21c28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8c545f7f187543fbabf50a8d4d8ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890803ec86c5e7c84f068f5cabbe0632418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210e192642f0fc165f671b67c08646f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47b474d868ede072f22bc3d958f6d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2853c3cdf1d207f746faf7d8b456c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cf089f77c6adee1ad3a3caad0a568422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d6fcca6a45530fd8a429075cf0133423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99218d078f3ebdf5a7d5dd38e7b5db5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bda4e95d73cd4b532e665b8349cc11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561e982a1fccebd6495fec97c6f7a7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec35ecf9ef5789c04b8e034861e454b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc731b719ca826f28f678ec882544f38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a644da1af47c76fcc944579109fe4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae4b77f6221539a195a90951bb4498430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6caed3b34ce5168b4f641eeb03641431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823de7dfeb69fabd95c582be994e730432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d37abbf08a957eada0aee9780e004433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5c02c8d65dd8135d7077c9525a03b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bdff9d85e460026f949a4492edcd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414592378cfcd5c1b172b7aec9c16cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32376e3c263075787c032d350cc1785d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e2783d1d161880bac690d3d710c2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc48730edfa1e40ecab490ddaf2a4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea272fa533f1c64a3542119840c0ff6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f39e2576f7f7b8fefaf272f62df3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bcf143ec737e6199fa250e657d198442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260045ccbeba09f456ee5346e18e65e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d4d049edb27e3b0c2ce55d8fc451444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfa435e12c4f28860a5c766868c92a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892bb3b3a07f004287d85f3d99811b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506015d9d5979b64af45cb8bdcb7d2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf35d43d4a13f652945a9273e18c4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b9358cad63db364a38e6fada4f0b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36fed047fc7f495c8bf84dc693307b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def847d37c88e9d386d5a58ff3ec292451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1301a36d251e42e9c8666f1b1dc9d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257463fb8483db7cfe3e8c899b80f19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24a15b31ddbdd207de83ebecd86052454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ff559f88a763186c5de9653825c1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e44ccda825a072c6062ed7b848291456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237e325e26d2e7629624ef966e4c4f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6dbd2a0046ae7f4542e7a60ca0e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc74e83977ab13c77a96468b3a990cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d22032b7fca0d9683cf8a1f2000d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe15461b1b24da15cbf79657e88e596461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1469a42d403a222a3d238feba2caac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68779317c5292b706eb03160fffd102b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97988a27cf53aa9f220c80709a735103464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f0a735d54be0ca7b7661da2ecbf50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463926b7545f504b654f1dc8e62d28e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fced031480587e01f34a4e2c8ff1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad28af9c6449feaabca70a1024b2b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d307338e311e9bda93f6b9bba1c6ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e51997ea1f70b4f443fbcae7e4265e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ead8a5c0143648ce5f82f94bb4eec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7756f270a8ee4f7b26b038dd54a92d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56040b2881774fb5438beb7d3138601e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab83f8d09676cb7d2946242f55df66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23845cb05d16d2e406a028ad19a0a313475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6356c66e19cfcb0121d331950e2e688476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add2e6acf69d24be22c080740473697477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df645fe26735d2454ef2dc39e363f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39788ecbbad0d5147d90a82e4c06849479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5b0623c9df250f0c13493c734b485480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dcbba865b7988a0869c1532d3d109481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a5094a702c83e59f9ecbf240cb11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392244cc187514dec45e2ea7726581d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58014677226f4fe90ff86ff4542f97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa97232fe0f70dd3571f9708f49de1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af293ebaae30c102d506494d31f516b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ac245ba399ed59323ffd946d386b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ace3eed6d7c77263b92227b93e816a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d0427604b4b79e1766f966fd9b12489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306c2440a43c6985662a3992d898883490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9231fa57136829635aec879f820382491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee71a334f090ca8e3d8867cefa8c59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d776eb2ae084df10353e27cf0943184493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9037f4b78891f344af95f9452901f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedaae2adcc0aa1750422c7e947c7bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31754a93d77836253939add9c948c52c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd507831da0c570c9b085f7c504b573497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43138e14b885f68623a5b9ec0aa3819498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b92d3c316ca726242004f45d4cadd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dcb72aa6501d9b5dc013c74c52302500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898b01635205e010b1c5f36af2e2a7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b417689567cd06bcd5a43841c30df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ef8a90c76e6418aa0325340828adc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06a3f3e4aa7dab46c5713ccad7ffb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66827ade5c4fec0e661e578dc39d51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92396139f859ff00ab820c749507b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0c830c017aefb1512e0dac6429fa2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2e7cd23cc55178bdde694346c472d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ff3f470847d29f2df1114853062f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df1e4f7ec5b441a1a6166d33f5d6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a12a51fd783086acaed5d8a021e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1afbacbbb2a803b604bdb187c61c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da0ba1879285c4a1f1adfbbf2ab100513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f65ac16d766f2e2b2ac202a09e4d28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00bd741f24428727ad0e873b9c7f10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e92ac977b2095254a13baaff1520516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ab250cffbb408d0333ec1fc173230517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dda06216185d6e162b662e1575e71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109fb94d555e9471c07417c4cc634c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861f7ef038b465ee8d483adfa2fdf7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3d10faabb7ffc20a3948583bf67c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab911579c497600867f8be3f8738d09a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a6f298aaf8f392fb7e322fbcfd3c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365787facd6a5d0389abd71928fb1721524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984fdb722cd2fe5fc6e4a8b547a623c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb34b2a7f0b1ee0beaae3f04fe99ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5cd9bfcb38d464fb533aa9514df27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3d4f8bbf94835f577f1fab6f7e887528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b18884a3902a8c0109f12c93677a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c06f27352b6ffd2346a8feb8655ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe975c4f5e66d9091642c859b96da55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a74362ce6d5540a2393109698c82d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462b87508ac024260868f03a342f9ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54586bb1845fbacb766653264da814aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf94676503ef586306bc2bc0287931535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7469001e7fea9aab85ea8e7007c4361536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47afd11f8712411b049847e3f1e298537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c39b920d29c50f63fa727f14f5222538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286e8d9627b690df3ce5ecd7ce9ba27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad07cfdca116c1da1d664b9801e42a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d71e4dad88794ac5e3c1302163b552541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740d2504657c236dc6fa3bcb0a3dc46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f8915ce7a179e0bd922e6edfc632543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2475f0131204e40c38370352e7fe547544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9157d61a2b5e234e4225c1b098b3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe85c6793cdf2516c7ba8ce8ae3976546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3825cf150ed14dea97a8fc2383baa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155285a507751bb93cf1b1696a875f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc62e50b5d75f22419eec5fb0bab7fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dd65ee62bd016a372e03839d9f2e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979e3e4d728b2c7f88f54e692aac008551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae4e2e56b667bc30ae2055292a540552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34dcbda5678eb5d5c7e97a21a9d586553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807a2ca8bd8c27b46116c8ce0eb9d71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb9cb2ec54429f2f63546068358fc3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a6b9ee19eeb0fc042d3b6c523f76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68772ae52eed159adacba083e367701f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141db123ecffd9d13618f9c71f1e4e11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d2aae07893e71fa4246a46aba55af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178455b38ebb1e9daa6f39af7fffcc6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fb5d42038688b44d5c467c55701f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c5d47d1b1606f8847d46a55e052ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b6e777e6d84c87c6df6106bebcbb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7457a0b6f73b2e55ceadd4aec4e8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef8a938acfb2d6a72c9bc980ccf878565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cb521a734b01e7e1e5771b835c863566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32831ed0e1d82811346201ba39857d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef91303c9d4cf5c01b96ab7475d94bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0631e671b84001f5c81a297596f61cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11570e9fcb4a2c8f433c674981b20489570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721808fb6abd9d2477d65c95c91fb925571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a14d628e0142da826ab1fa334d2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869ed4ac1620c102ba71cde6e8a19c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2170354e6e42e5c612e269b6a01ca18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebed1838ba7ecfd621e9bc784cd03c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb16a74ead5987b657ec6b8c9c661bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74663184cdc356ae73ad96ca8dd924577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cf2483e77beddd84ddc087564a39e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff440fa295aba731e1bb9852e3e051579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a8b2325d51e3e09eb740784ddbbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d2dc21170d58e2b1dbfb28d521626581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf927d6bdb1a8dc69669da361551e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5bd2333c6f8394affc0b95a6ea9e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e5624be937bb9d9cd00e439160b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c897796ab78aeadfdd2239d7fea15b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8366dc6d5578e7621ae7e800a1a9b99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46d5e4cc8533b1881323a5c90ea365587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213635dd9befc4c89235a65d3e6bebf3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb8f62199a3108f0f42d75d2f95e9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6616ab7ce61e96c878fcc03a17d75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f35a89d1f19a909a8a6c2c5b94b7ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616245b214ee282601d3bddcef506370592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9469c1379ca7dba80d9ed5221ab12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb080a8a2147fc772a34f2fc67a0af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d56414635df775aedb4f3638cef52d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbcb22dce122ef5d5e6a7ed3d67ac9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b399ae66541102d280d49d226f137597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fadbc279e71201a03484dbfb2f88f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d5389c4fd4ef2a2321cc2d92876aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cac24865c725aa59866c16b94cdeb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298071883a1aef640ccd8ec22e0eb7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd513ae7e4c3a9f7acb97418ac91f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16496a33de25b864893fd59c5a322f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac0282ad24fa49f7cbcab70ff4a65d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa50e4c210bd4d2b1ee948bc95fa7f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20916bd499e3462de5cdfeb62d1feb8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64e2183b7f7c3d5a100a91c2e45ec4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cba6ede7295daa5c2d0c7f080d4df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fdfabbda38a70145256ea8f58f5e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686d7198b91edcb46a497a8b7c43183610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdf5f56b0148b6cda3cfc56726d895611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ac7403e5dfba1a9851b365563107612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351a9a72c9dff42295e558afa36a301613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2d4bf7cd7883fa8e774b63008b4e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff17cd198de92d3b9b7540666f6822615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da51ca038b1aa74cfa39946522673a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74c4a226e5894241923b0b79d76905617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35606c44b5116115a6d9450f84684b1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e6d625bf9ba7ab2f55a1dafff6470619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6a36de308ab8eee3b4e598c2a6a40620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c649470d77a0184b11759c0cbccbcb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71780cb23b32e49539ee26e5c39ef47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ccd70fa17e8be63e90263be1afb36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26585243381a96d24c989688d9ead8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a61fa3a2855a8071eb08e6c45f4df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c590d1cb1fe10bc6652aa2f75941c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0d246b8fa641e5f801f9ba7af9a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d514ea22eab015e5d6b216840f34b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737ad5e1946fbb6cf43a9007ed949de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa96b6daebeee5be888e9f05850d31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdadecc38c39cf4eaec7f636e483e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29a9cdd523a8cd97a4e5611283a99f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b834490a47cf3bcfccb02bf978483633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d857c8aa16f380ae5cc3e7ab1ef58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526dcd0b9f0bfe8e4e7e2751874cbcd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e570e900e06e0960c854de3f99fd91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de864be8e13aea8526a6fdc9c322b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830af544b85d28cc61b941ec6ad0fec7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f9f85aafe36b8a40da2c0d0fb7064639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253061a2e4afca33be0738329c94d55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ce57045a7a829bfd295431b98b7dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cccb82be32c26c11a4a5be5b9c99d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15081b5119f6ad2bd1cdbbcccbd3a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6ab692e010ad3f356c7d3552d4a0d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b2084d818b44095d1d7e01c9cd049645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cad3887b965adb17c7c85d0b2776a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115338f47bed1ee5172036a9c8b573647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5375102f2e65c29af70386ac3ce0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fdb77e20886a4d73187709f7000b6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b991f0d2eb0a7c67fcbebf1dec8490650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b8d715dcace8f6bc547ad4d08da09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862026e0664f83e7657310de0da7a65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca1622ac149e6eac64631bb03b560653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31000510dc1ae0b75cee14676c64372654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604b5690998246574124f79438c500c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be06720c47810f99440a4f03e29858e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084c8e540153da9965bfb0701336a20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c5823fde56355f53bf671e05f995658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab57f8755acbf57b10ab03edc9ddbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c2bffc27a4265e3d7dbc1bde0bb6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f72fd0ec1d1c73295f76aff93b0bba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16537899f7865be8f599c25e5da4a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f90a1a28e983bc44ab63024cc394ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59823a75fd8789aa2c66a43c1c519f1b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35e0cfacd91f78d08713353373a420665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b7557434f4d2abc01a36ee56b4bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69634f5951446dea0863e19f9b58e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fea7d007c9942018841250342365c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3977fb5f840d987fb4e9fe854b9a740669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bba1558e861997279e3152cb6d258a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7da32ded51a66e3f51540dcba5587671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ccc19ff08cd04417ecb87f8de4553672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcfc3a5c46bad7af587fc0e0a83a8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b3695a08cce163733da0d2b4bfbe7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d7e2d14f0d6991d11b8ac7b014d58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73253098ebecb2fa763ac0df7d4ade1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf149fdd9b27c0977306c2ec206c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ab08912e902bce6afdff36246f753678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b6620a6aaad2124c92ccc5c9a20cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5af6bc7447791e990e87bbfd44771b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92888d375be7f8274cdbb07cf0362681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87718fb0f8181ada053adc2a9032e7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9fb719cbd941d47c4cb973338c15a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee10c4e56a5732fe4fd52a56aeb225684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe9b33c206b7932132ec531f89962a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa22332a42666879e4f805054f7b31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ca076ef1a6e0b35b8bc3448ed0e9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d71d877d9142d147c3cf047abf27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a436e57f74cb0f33dd52c14a186912689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f0ef7db762e7656c0398693348adb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddf94e4f1ce5829aac4ed79a0acaae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173841d6bd30b3839b2161e9dca1803692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8be947dfbd404b6857b18cd338808693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf83c8a245c84db8f6d806acc1b471694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b291f0385c5328d6ac7f9bdee256bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887c78cbbf5f224baeed9c68a5758ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabbb7e2f2945a8671e813ffcb841de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5370f09f5ef1df7cc4c9f8b5b8a68d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dfc5da3606ada087489b714a3605a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9724fa63155379a5e45cc6318287d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63be137d48daee0760c1686d8afdb81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d89229b0441cbde5b5a6076a5c5b98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede063e9b84d7476707770501e8fb5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470fa05c2d724151a00ba001adaa739704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb4f36a9934804bfea09bfb190b16b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73276d95bf7ef723debf5671d0aa7b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1528ecb04d55dc61c4473983e05860707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e425e81e9d9bbf919c3ea517675cba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55f75ef089a472df728bd617e2a7ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37039efc1e178eb5236fe347eebd1236710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b73f7d38a4a4a6a8d21daf29f5301711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e8acfffa099559a8c3e4839c75908712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8de01c9ffb6c987667c4ed17eaf680713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ce65532c08193088f9351dccb4f71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55013c181098ff1f30d119290e7bd08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab76938de1563dd766b077b9120cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf1257cd3107e566d284f9c9a8a0d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157f3418f4f8eabf5d51dc5686cad15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbe3922996aa190d258cf769af9e7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878edc82ef95ce3e09b11552b1a6278720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb6860138953328b5d15e4e86daf7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3903204bb587099403a13988be456722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37e6e11b50c8c896eea431d048a701723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdf2bbf67be32b0063db830d5da7ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed6246d86cb51ad3c0534358f0bee4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989284ea19db6235ceeb0f59912bcccc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a78004e65ed7977d95d114b22a343c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb23c2271d578c25e439dbfd7537e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002d73186a57627c8685ca41486b508729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd785cac724e105ed71ab3c0ddb0c17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bd1d02f2f254b446e06452e8c1b82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65cd281df2a1b6633f2a915c66ced5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b476e6ed2a00061ef472b5307a65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e6269d00e41da7fe27e352c0d1beb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03f83e739569d3771b2aa6b4637278735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872b40872dfb881f8620d00cbb02495736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e704fa5f562b6e175717e6aedf6f77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3bfab21d9da63986a39a32e5f736738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12158c5ef13c3612bc45a7c2debdd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b36fd605038d38d200fcf04f01bd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d9364337895fcddcd17bfb15cdcf0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db755e5a9e4f132b98fa2d0f657900c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99542e289f4d0a6cc815cfff4df192de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bcc985672543f4827a285549fa188744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956ac36f0b16fcc4a4a019c7d8b1cdd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f31bfb8d7e044adb24b346fa45d0a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44077d23ae3dc9e05b151c4ff25f64a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef6c29add6fe19d35d6982bce93542748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a492dcc80cb0d5e2227bc6b158d14a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594932e048a6e3799217f971b188b17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf69ade36396d7ae94012054f45291751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60440c6131df244db2ed40ca18c4d0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f513e4efc49b9c297eb2cba90444ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a70006485ed7a6cd89d05852c2117754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bec46b67ce1e53e2e74039c0ad9eb2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32f327b2c7ac93a2438d045cb29f8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d712fc9c542b6746a6e0c4644ff6dd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3aeb74184fe8ccd61417e320a973a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6746aa0dd08e6a2d6acdc83c60eec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f07352b51830cea5a4d8859020336f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a653e42afa00bd1aca14b6ee072d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e915f247f98a10b9a072d09a877b30762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c695588284d14d4f9f2c8bc9bf0e42e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f4e3ff189ace84ce06435592fe260764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3ddf4be0da2131f9a74e84bdd58a9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde88708c8196380b57d2684fc8cd5f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7549b6ac2aa0324103f8b284c5e8b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742a406566edff792405ce348a32236768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df1e1cd77f06df7937b52e9db0ef9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53247e5bd4936cd45e8c5006448e501770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa7f225f4d9f4c0ecfe9ab215827a0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025aa89c2a5581d584adc28b2a10f61772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a199755a696b3f44735a68dc6a5b904773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea516a15a680196bb11fdfb7ace0cfc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b635f9b97e5f7ad67420c0eb3f9c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418e10378df64a3f043750e8748ce43776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b269896cc00480dc149a8ea8b2123e6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c4253553bda71ecc8d6157e76c7a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0f149764d680c70a8800f8e5d8a77779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5872362f0a76abe67408e2a2918be10780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f49d6a01da880b1b2921f841f745a6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba386ab9503bc26a489222f51006ba0f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77fe53a6d91141b2a497c492ed4100783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3589408fd241ee3a749ede94a753a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82eb91aa872d7d172eed36f3633309785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93df4a0a9dcb8e4ebbf17c59b11f9d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529ccc96dbfb71c73af118ce77acf51787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c55473d34fb46dba1e308bcc7907ac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc517137286a873c04ab280f9fef5d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8b4175ebd4d84a4b54c6b588ab64d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93682ba7e683eea303cd531f0dd778da791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254c7f849e786461c5028b8e1a6dcf1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519faf481c3590820fc36cbf9a886e3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06da298d4823f1fa535e8b8468c4f8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3560767d691931e092210461e1c34795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7daf7237a3d07aa6ab6ea49498b2c2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bb62ea9a38a9bf194aa1dafd38e73797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550b990b7c1b237b030bfc296c59bd3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74a315ac39fbca7cde2e459cb0ec39799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17ab2e4dae47002bb6c257fd9469dc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8af2a960f1ddfa209ba4723f360a7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d96272c2131647df646b7a7c8a440b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774b1b4489e5605a3b62149f1ee29fa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652a5062142e5684a588febd010884c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a9eda1d98f1042c99175fbe0e5e8d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc9e1642185e928ea5bd3569cea293806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712e45636efa4b8d93cacad37b172f5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ff7cec1442457a8529e6ce96c4ebc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4d824d3cbf051171b10ccb14da8b8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdce994c0fb14995e8992977134a04810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64373cebd5fc2d254c4c94ef8df92147811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4488bedbb2b532fcc9ec750ee83e316812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30600da5d7597a0e51bdd959451170a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba93ed1856a3bb1bbed2ee36ada17f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698f0ff41ec195934c1b48b7c7eb1d6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f088e8e9bffd47aeb58aec142580e86816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecba63f8e63132326bc1fa9bfe879ec817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba2a4fe64726f71496938a1ab49b80818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0640a54bca0cda1003d01120c2cb9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d226ce265b74dab8e1fd2b5fa705f7d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ea9086f7b91c622d0fb98d11e3cd4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afb42485ec959f2727d09dde8e8df9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd63bd33abbca3e63e1928eeb12e9b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672615e6f4ef5e013b0a384d7e6c6b41824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe97acd543a5eecb9216690b171657825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222879742b59e6bf63d258aca1cdfdff826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c41327329a9bb329954b5aedeee69827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544dd1b78e01d363ffc45fd4979e5d3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320492f007ce3e9c40fdc3491ce89fa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9896fbeacc6abe48528edc2d15c23e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2ef5d2bd455eff09a8fd62ef38133831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4af961e011f1b9c8e20658737d5ec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3200676a0721335fe8dfe4f4b0b3ff7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bf8071943e67a9da8733083dfb015834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a139d8545acb89a4b207975a5b10bb6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e372c88d80c1cae0464ad0f36f1c5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18358e8d1737a6bbfba17908231ad78837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16adf07ef20dc496214e157af981d9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c64915d6eb55b216e94976d093c6d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425908a6690c6459b960f8988a75f812840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8811ebeb41427d8fa705df623a4c42b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ffc2307e03b64e5655eb3b7b28485842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a94819ecd7bb130be6f220094dc2e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05791f628f88c1d22a8ca0206f68a2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4be6215dfcfe3a24ad081aa6a7412845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d8a3e765977dc0204e3331358c803846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5f7ae5768b5cc34d2ac75585f8b7e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98691672f3e0d7bdb33d5d64a5754eaa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40259cde2a5a29153ffb3adf2ca2b54849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03263025583b04dbbc4b00641956f5c8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efe70e2e22041b68bbf9c270015ecc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319f3b3bd4b7da6d27f8e7f756e015f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90d3605b62f48c4188a575002f0e8a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1382dd4bb0fdf838dbbd38972552a98854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183429830f88a089549977485382dd2a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366af31e75b2fc6b5390d3a7fac11a4a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec8561087949da29fa13d05f219618857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7409ba8e883cb42c61ef88ba221a88858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708e3fbef466cccb92bc8ad958d2b65859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d73980f15c4cb70b9553381c84223860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0a4f48d895a12fb5e3f5276335fe3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab382b8f4223791774bb2485b3382ccc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fdcdd853d05cf3364edefca45824b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9beed451d05e7cad8e95c33450bf83864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258da6b7198e9a1512d5391fad3e9167865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c980bca053289ac1bcd334b39eb5fb5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c9db40869ef1f7ddc752d5b7ab10867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b60dd2519ff28be1ba54af36f999b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6468ecbf5a55f595ebbe6cbb070570c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ceee246512ec37d734b8283ce932c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927bf62bc07d043807b809f77a4b795871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd6285926fde87e7b35ffb7bd2f27c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf251ddf012317e2b3346149dd82f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1c100a441f10f268026fdba06114c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c803458586d6e4b339593d15602e21875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052bc130778955c4aa734675124efd9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812f3b121d1da0479d4be1eca23ccf5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50656e17033a6b87b1358ad7d7ac22878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c977bd2f56b7f951d1fa9d7113b16879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c5af058a88f868551fec5387b7d17880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622676979183f4d772bbeb4381db6fd0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaafa1a2515005f89a0567687aca632882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d6ea002535629c4f69f6df7f765a4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0ea7fd8a18d311a07bb9ef174cb33884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706b5167b3f24641e922d9f8e3c4e74885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9215650b6689f4a6604c925109810886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63129d13d0826580187e16b9356bd74d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f668a561e6a24ba4a8839688a41158888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac30cbf6e71bf5f00e957883faf58c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d55de7f6688d7907ecaca75c540c2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a972de0a9129aaa64e47dacf6e37e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ea8c8038f951cad885cad23262507892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2212abc3b4f89f54978e10983037905893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b04c4c1f512554e2bc399d38b8ad1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0235121940059ebd1381d97812b40f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63011a12da3a2137305e02daa17fc947896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b5b42bd2a5844f602ecf25bb71662897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0f0e2f5302dd94b7ee8028ba843e9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615961c762c69a91f2a16d1febfdb594899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c676642a7badb2111e744cfd5f95aa8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fee1238adc14df6900b86c5910d930901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84654c81e403e34dc1ae3f6b115a914902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540578d29201d8a0a602ae9ceb66123903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890b0595b483f2c8a72685c669acb2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b2a36be8d320bce156bf9e320935f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1add37fc39a8d849a90f00b2f77167b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5a86a6edac2646f5cc2a5a9334aad907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb3b13c735380d82f37ee631868152908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6870b7cf548f9a2139579ab00320515909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dceacf438fedd95cfde9db264a10a1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8febc49dec3ce1b46b7e1040c9b12d8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a488db51d2836d1672db2476616d8b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c8d308c6209170ea7d271519584ae913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846b8e676c951edac6c54007b01a50f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edd58309392356fdb3c50071e69307915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56756dfa6ef2e3146516c32e3cb801cf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06e63d8628dc50832606b330c11a59917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773c8c7f876c160ffcb9d50edad0cbc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77023f5929642544bf822f8733818b6a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b3c8e5ede943d3aa442645f494623920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2874b275a1ead5e6bb0412d42e312e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f505ab217343a88fbe72f8cdd7a2a7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec7923fc05b9f09e96c979defca071923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05898ff6f2c1a6e22f89ab10c6ac432924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0de49ade73211746435ac4cbb833e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e70b09a9cbbc7396bc9b4581d44e3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92ac5110647de92b8367461562b7af927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8dd54b24f2bd9c3567d997b76b103928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a258cac781a3b2e8a89e6053e23265929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7f13e5585a92e1f93cdabe67d6b18930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1152bc5f7612f70d9571880a589a0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a182f9cad627abf3088e723c2a3cb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c64df9ec5919a86b6906fdb213fb54933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b501f7f0a1214452f0ea25903fa00a0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3efeeeec7ddb9c876d7f0de1424c86935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c362b2ce9eee00dbe410b95b8baa20936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839b9ba0e9e1fbc2b18a8df45666733937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d999ab6bf73ea085119e23e6194d8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916c479995563b50d503f987db47094939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309befe15a4c155f5585aeb98d94c10940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37a5106eff9c136b7e4a61230b6263941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64d3415b844a110e30ddb766b41395942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a19735dd1b0833ceaa43c3ec86a82943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba070f657bd2b7b14733ee0545fbab944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a68c5cb47a027c7eddc5dd707c3507945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabe1ddeddb52d857e6f4c94aa08adf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d3f4bed4ee24d4432d99c70b4ebba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781635622b26c48be3ccd81406b2faa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eaf819cc2684e0ebc8c5a1ca916f1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4444a44345d96a2cd2e4d2c38f269950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95a4582391294666d2486a1463100a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc402a8a16a1c870d3c17c15fc6b02952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab40b5d3f75927a95f07693f67a8ddd953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8b9d81099dda5e7d1a179b351738f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebefb4ffa66faa7fd858d20d95ef7b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ce8ac5a3b95336ad42d8981021e10956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243931654542ee969e715b4760469faf957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb597bb41ef4b36e2e7de3f517fcae75958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4b26eb2c2cbd75f902c38a93fa68a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a1fbba9a6dc99ade733b895d148f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311df4dc6a56d96bc60b92d63415dd9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180ed61aac92f03bc8c87f173fb0b36962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb1ed4aeef594cacea3042e09ae1c4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3122169aa643196f0e67b53b48c45bb964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41e89baea45c44dba4fbae52562455965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad8d12988817d84c2f0b4984bdfcab966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e19b60a64c9763388103fb937335d2967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b655e928b59e359b2030c67d63902f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576c3e1d57d6b71f87f4f57a1ee6319969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3ce11216e959e46cbb9c9c401e013970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f7b1cc862f08cbec515c60e5939d2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894384981eb9621560ff0f20afbeb69972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5726327a0e84b528db03fd62e4e63d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b1d9eb5f0c5872b35968edd166bd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7f37c11ef9b844b58e50ff1d9c441975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3acade49b9519eebd1ce4765e48e20976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dfcafeab7f646b362a21cae84e1d3977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>