--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c1a0035fb4e762aaeb32a2b03d7351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322e299fda7add4c89329bf7ab966bd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2411b38fb7086d93227b3d45e79d25a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d8a361c9c0b2595d25a0d54999214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9436bc0c70c0b3fc604941e72d49d1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b464f035e2d40d952b4d6c7701f1006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dfa6841932ddc72d1a85cb9ccc14d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afed53a48620426fc5827dd367423e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488d694a632fe443b6200e799d4893b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b2be0e9a8bde80950c6d64e1671a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534a00ec7dc7bea3c21981ddc64de8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d145dcc5732c97c5de94cb2a390bc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76982feb71c7b286032789ececda8dd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d37fc7adcfec0d3fece6d8398cb7d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11b57564de2c5f0b0e43906a48af7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e4bfebddeeb651ae73259390b1f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb52f1891972135d451ee16c489324817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cc4b567ded518f9b46f31dcf82a8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcb8fb8a7e7a3894fe7ba8141c58b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0816f3a9e43d485e47f5d6fc238e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4a99f9b37b46fdcc48ef433cb335421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6133b523e417398f8579e21e97ccf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a410e7d3e15d12d391325e85ffbd4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f414aade7edb1c265404668b06783a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c61f55b5b8ba246f0e36e3da495c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db276c4b474075b8e0f8548fe8ffb1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f103926ce6358ee2f20ca6e0d4c2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d00ba0c4ab7960cc92fc799434118928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f56a732eb27c07540434248b61f9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9672ea1c1a6edb68e7fb671d85a3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b00daad7f839ec13f1f18162c97d5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190209bc0365583de6e856118fa6dc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f8edc284c0fdde9226e33385ef21033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719395077aa77a5a172d478911bd494834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d175846ef14cfc1ad1edc0d0ddabe1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef3e64e7a9bbac90a8dfb64acf498336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf00a1112b5a04795056179e24adc7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f454d93e7d5a176f7713d22a86981338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6d1e100835e31300449904a94f9f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e4fd1ab41bdaf19806344a052e4ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679eda4ceed010d1c769d1cf5d267b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cecea489671a9557ae2178e15ea9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dbb59edf9854385ab37e9146a742443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f364ce58b84e516d58aad53e221344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683264f546bb7e6f0c9249473e3dec1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb16e17de6cc892abab0abf9a4d77d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e6a1e1636d4fc42a882da5916116b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb72aeacf1b529d16b1261e998153748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab5743a3601341fe0359afcbdd4f1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2ef8a23e9ae6a7aeb21dffbbabb5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd192e9f8e8d67206f1954d0452a1f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebed9f28ed9fa2e42a9aec5761c46452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52747feff8c37241d315ce4b0e5467c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8e257a688a241a3ca649abc1b69d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168866d859c998a156a2c9bddc9162e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedff3590dd2ff696f58e3190812a2ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c273f59421733d2eae06695e3dd203057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d638e3c72ccd9eadb94577a1215ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0babea3dc68d9af193b07fafe149a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcd15adf66a77c6a2b1fdedb82617d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d5b038909fbdba64d98fd1da4dcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33045f119059bce9f089d8bb576b2f4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7781ed35ee2288555fb3bf5150cd64463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42fa6825fe4dea091f984efb537f6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c160ef310aed5ad3c5bbea09f20e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ece2aac39d5509926d5ddbe3088ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798cf29836869820a06ce8e61cfc7f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42a73810b8809230c5c59980a2ec0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2fa58eff343191cbc7a11a248c54669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a10c1874bbb1ec5db4eb21dc144ffd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab213a1f3199c371588a897a95d3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4909fcabdc9b47e4dd3b96039db5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14307936be7bdb0571b3895fed6a24bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d695e43c05d4fb69aeaa3a2ff2b02474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481d2503cd96236ae386e0a2d48fba975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600c5b1658f7155445dbdf29e96319776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9b6787ef6855ff517ef898f5ada1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccb47165d39946176d08540fef68b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a207c2bad38c8fe21176346b15f19e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a94f3d032e43caf9f9baba778f4bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb97b09b64f1920b09542c3f15eb56a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47e991af35c1be701acd8b6a99ca8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074f72712d0791aaae3bff9468b396f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530a87e25353535a7b31725dff25e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce857678cabe04e769e3c244b614d26a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb4ff49edd0f51f813a21b0048529b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869cc2a6fb502ecb918828bc8ccd4e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da1f2016d11f39ca6d1891e89f043588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca31db2d51f75ac647c9de0ec99570089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91bed3ebedab81207f66837fc99ae690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb903ee9011beb9bcd5b9eea84356e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52824cdd6848d76b0bd6642f6b39ba8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109b507f7597f1778d2d07ff0acc37f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecf35952daad22f64783b1b929571c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6873fa44a7ff16d901a488ef1131995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540870d78b20f53b50160b37cfe84df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81143b58c7fd2c8035d7b4e0e24640597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6165e2b4d8b70d923d83000c691f5df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2add0ce118bf2818aadddb614ef637699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcf8f1b7d1ef7407fc3d2fd5275028100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d10f2b3001c71a894779fd6111d2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ff822135c90063c3e278c367260c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941525e6dd88f211ba6a90d78f9939ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ab04adafca3a2a703e34e9917454d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c56288e05df83a698a657ead03d0ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65afc08795aa42a4111082d2121f6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e7ee1e7b3690889ec581a0ef93339107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c972f08a7f0744f605eb7c172bc83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab159c25b7bf8f1efa335bafcc31ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbaea9934a9b572f40f9be85f2080110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57e9d37f4fd2103210d81f8712ff3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d2a1f21010cebe7c4dec0eb8e61a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ede1700d8f9abf66cd7b53a49db42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be84220b52d6c387271cef2f667f3f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20544407a39015265032dbba51d9b085115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337489e719ddb9ce70bba69ff3f66d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81982f2d094039db191f3b6da6bd11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e980f2fe7e0293e3a30acd403823118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae04cd20332be780d51bfc0c32b4d52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08e0f3b7cb254c059f0a2800b3f77d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d11217fb027f697b13ee447d41ff24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de8855a72e6f3a40a808e94fca936122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e8961fca8f8c3566f8dc8e913bfe1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edbb9343614b1a7e4da866ad93cbf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235d789e446503079b0916d09b0d8a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e974292f303a5bf7178672e7c5ef2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9877107ab44596b03d0d52b2fc2c0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f088e9fd196627b7d0265436f8610f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9fadce6dc19932a910406c6bb588e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290a87c54f90919cf85ad604ce7e956130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1bbb89a93fc471a271a742e25da02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963e2e1d9f37c8b1a4cd02de0331159132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83f3288717c82de35075c71a3e8d14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b19b8094c8753cfc67bc72c82e5da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549546d81ba59be1d1b93f1c19c81672135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5054293936ef523fbea8e7ae94f2f78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafecd166dd7feaf2ec072fb211ebea7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf30144057ebe31aeb91aec8941070138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033396c3891ee764d107ee6650611c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da40b34c9eac371682b32db11cd7d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c1367d1c5961959fc262bad82cb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb4578e007fe3e2ef22000d389f025142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f2c58a67cd98c75cd7f5607737f52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcadbe895e89cf585cd4845390dadc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9eaf225b2102b0952cda4c7c978a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e8b8cdd7f2c8ee269e28938cc3291146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b962b0600e0427e76d815ec548f58b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f63388ea87ccc4852ad29944e316a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f51f8f8f0aa711811f9c2b4a0fb11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cf92253a97175896226c485390355150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2c65ec3420e69fc98906002e94a5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632a31452ff35c836855e09c65e4e0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74ec9f6a2219ec62edacb5ebcad4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ca7434e75284f6b9d916a4dc4592d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d08c3c20d52143488e21d59549492155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb4e1004e5fa15ec5d1d03d298d74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b8919bbfee60902b70e7ae6d8b90f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a471d6f5789c70fff026a214294c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7813a2ca17447e9ddcad02a201f171159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb313dab00ac6fb58e50c88499910fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ee063a57ab71af5395616346cf02c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a492166723eef6f8d419001a6679c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec2f092bf2ab1a140180a3336f07cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4322279cd04ee0e89f5f643e14991f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82821a67fa0fc7c37599683a01fe18ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a282d06ba2b184f3fa099cb1be45c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdefa2caac34f08862f77d283175e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e9be5cb86230d59b5ffd68ace94db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f762214b97c02295ac0451495b337ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0bccadb4700304edc43eb0e254fd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c49f19921851dc9684e56d7403e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce9864deb6e82b40aa29640e142ba2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaa34fd43b441f9ab1a507ceb20cc5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c092241f9f8d4d20ca04924417d53d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9400a0d23828ea6760accfc3eee99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4801105834967f8760f465301d936a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2751216cf226c8d90626e91dcf289f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a5d74b0cbf23b11916be70d435dd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e98d51b8d1fb0eafe4facd490b249179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a0f9365a367432ffa05559df5b29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c5ae020e65d8b4f60c4b63cb07e79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43425eabfe1112846f62f103660c19182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0e21dd5aec9b7889a56a0dd234734183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913712f69bf06183c8d94483b90f059c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063739c52367fe682d59af277d87a8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86407d41cdd0d7217cec578cc790260186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4c582b1d0af36cef0ecccd9d1184187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64951340dd80fb8eec1ed9891c5385d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c867663e318007cbe2cacb87e53408189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eaeabdc694624fe1a72d382b73af4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea00a6fde75ee7cf3928f7abf3c680191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714656f74905f2ef35bdb2027c373d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42ecba7b81b6e4f11ed5e49ed00313193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f049e00091b8a22ea870ba7077d22f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ed02aa0cab9a70222fd11ecce37e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b604ae1b10e59924af844b632bbc5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc30526b7521a7aec70c23b2b38ae1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7570edbfd1adc042e6c56703ee2e89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c853c24836aad0fd9889b740ff9fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe892e955124ab6a68c55f33865c96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e04db51af3e7783b44f50836f3cc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62565fe6a47f4228b7606347f6e99ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee400280b9af22a173be207b6a1ec4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ee7567b76e1e8088f61a22442a021204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c935b9e31900e89a61140e0dfdf1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5579b24d9f81cde82161e35f4ca957206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28fa642cb8641b4cfeaa5c3d0ea672207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0eda763c51f060c465188899ca995208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9b29af7fb05f40a227f5dcc1fa28e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a77de2a7080fed743569fafd0562210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e91cc57fab1e5ac912d48418d0cbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b53275b8dafbbd909b392840200972212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499317b0666886364351099835d3f9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4206704daffb74129605d166fd3be8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8572b2b71f90a19254f0f90270645e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f025ba57e6f87d90bf7c7ce822d23ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb179770c999a5006b7134cfc2495558217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6166e70a1a2020d40d383175a4097f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca2f2f1eda62192fb08159ff4892b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439bc753840ab340b7b546b1b06ac5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828c62ec3b22345c3d4a3ab3af6488d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d38be8b9d46509a7dda3af6d23d20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f345c0cb60008628bb9a9db51287d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605c5c99dc487632e38c20c3a98ad74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48009acd5610947fbcc9f1ad474a26b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955081ebf026928b785a91d512dfaa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8346081393bb4e54f2dcc3b9a298e30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb78ddba229561af48b4c8261bb59e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b85d4cdeae7f3ed3242be9d10db068229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7109264f4359d0045423dfac42ad1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a990e584d5c7efb66efd61afa05aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507e982ab26a76bf6ae4214ddd89179232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bfff8dcf5c2af5ec142bc85ca436a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a974b14c53fc104dad8522fb8ee694b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18608ec34549d83061004813b653b69a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708df6beffdf58d6856fffe0e6d7ea22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3efc3db55c707cfe4fe9f88f4787e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528801572324316fa7cd58d4709251b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369826f5dc4bb0a6e29d2aed651d2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de20e49a561d9499abd75902cbbeaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03424c23ec9cd381ebc25b67f14eff17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555e5e3ecc5df53db5855c2bc97afce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e97404605953b91822fee0865022b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e94715795489a6abe43673bbcd15dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc38ae09d277899406c906d24656202245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667ff57beac614407a356d38e76f79d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e4a6994c8fbe0675fc4c6173da26a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849f5818a304e64e67ab186fc8caa80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61728e920458407cb4a7476b09288c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a85de422260f2699a44cf8c17a3bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d2f30c9b7a9b5a8a37e3fc290b4b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0d6da7122779ef1647d3d203d33e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1de6728f02d54cee6af5e9260054f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c25a51802af90f7cf8e33f1653ceb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee27daa9b6fc135f171af63b7f84e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae0b9f0a20a113593a260cb64ddb47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4899333b58c251bbda006840f2392ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbc0ceacfd7b0692b479a18504b771258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b60f4785a93a7aeded3aec8d145b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f22e067f8c5c2f19009ca09061bed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8a535361d8c9ab205dd7ec517610d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ac74d1b8a51e75e9b4667b8ee4e84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f489b59a5d62a5129c49ca15fbcd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e77b96f3be0ff316d1bc2214978dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45e960ff79531eae80b88cd871eeed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d84d26122e7203ad8dba9b8953d2c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8f9a05bd1e04daa23f3b6ed8c8c75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a4d6a2e294131a900d81b109fd1fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3e0407b6b984dcdfbc410e31656d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b9d9f16995bd162a4e5c47dc09ba8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2bdb69bd07afb6a29f0ec06ac2f90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaa923b6de99c89c1e06d3cc909917272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad690ce3c5bf21f76cbf220807d00ac2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7d3fb7df70b201eed2f778e775431274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19674e7bdc50ccf512519df474faff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c2f2a6f40f89495a579ad140efc49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b4353e762fe919995c6ed5d3e6eb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1486383d96503034f073c55f0e3a2b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3fe4e136a8faeb4fff8607bcef95d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7958dc8a8a54dfb793a8f3800af51d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c760167b35d2818bd2c494de5dfb39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2ea0a13691286b19ce8c77b8bec5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddee9f95e47bd98df1fcc1063c9ce12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678f762ed3fe6d79fe9341f4520191c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd23206314c4949069b255ced88145285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6153c6bf672d229269dadadbc9b7cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dedd719e5aeeaf436e882f80b04b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2449b4ca22bf3317a69e62bb4f6de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6647633d2ab5358ea203173dacc61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b25acf760fee5f1194a1f64cc90167290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9056f5e3e4ccd16844340d5b1e0325291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805c424b4c152920966ec6838564496292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95db223d25795e481a5975922122d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c49dc4d946295ca4f781d90420f97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa50e48eb5f795493e9906de07022295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4700c011a3c27b1e124b771fd1cb38296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d66e82b2f6b509437898576d495ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f735928f267f22f40481da075b371298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854857a75e0e62f069c82af897dffe74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9beeae8c1914f6d7edc5bfa603cb0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067479f9bf91bf3945e1cc37d5d14d66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbcfce01c7978793307958ef00b851302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a3a95ac3ada6275f8442ed559b2f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf87cffeb83b9d2de84c16d4b8cfcc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1fc0806d95d89283212d62ca5e9cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766370912ac6afa75607858e1fbbfe16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f007155ee82d762e11371ec26c26d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29648c62a4e8fd53e26e238d3b6f09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8abb53dead71b295698df5732f5976309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e926041512e335bcc6490f9ec7da9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece04ac8a3bb3eee6f9daa9b85858ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a47e5ae476fa3cbbad93c12c21ced312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6403a7b6aeea64ae840cac29bf6cfb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf976ef6a0a8479803cd8b8acdf264e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003f9f0ec7eab26d41ae595c77506c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410ea9291886401755a33d2f6f54485316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2ccbf604d7d5066cafb35c5e86aa7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef918995c92af69b339e49d13cc9fcee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e8d78d9e70bd759ae09f56ab8b626319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee56ad825ed3adc6a153a5f40d461320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d929326e6495c4ea65839e9d122f80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5859cbd7d60e5d9c2027a3357612b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc3868f532310335ec7b3616c57a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6256e199c7cb5d94fb1e6d36adfb1ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703655d13c8082578ae681780bc2c7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd69cb7d544bdc57a73dad0f982254326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5893c238381d69731fff2aedc2f06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55aed1b1ee70559084f24d5dd1b403328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13889865ec3b54498531258f56af2c80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb806581412832da3f6a5e39aa56e23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ede8f5bcf694acaec1f1633d3ce2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942de4e580a014a23f28058994033379332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6c8459d297eb69cfe3d1ba06fc2fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9ddba78a7d7d63fc79a8ef74a935e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1630f2f519587f5bdd37befe275e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a6d324950b42a1d544567ed0e934e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b69297d3d5c08c723e6a03676b774337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c797ed685def2895fd05a22fdd42306338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7370d0f2bdfc2749f9303e9dd32f86c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8fff4c1840841b00a5855f5969b71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541200e32cac1208b9b154a9908595a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ab7cc7414bdb5d4509371f6a940a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89708726ab0b9dbe293a49c569da8733343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8fdcaeaeb6c314a38c333198ed022344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1030caa62afbdf8c0ad2cfcfe0055345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44efff412a9bc30bed8a79d2a5023bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa142bfacb2cd6cddd49c0c50b3c6852347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d3ff72ee91241a8fe7860efb0ff68348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559515a65df332d503067d94d018f358349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805be4146eebd282960f35b3744e693350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0256ad1803e952ed49cf64c58c34a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952900f1429e1d871a2725a031f8f8fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb61fe0ca58cba8c899a71cc6f13beb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81418855d5236c6b54b6d2426c32fc19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc8dd408f607d26ea403d04173e0df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7e17dc770eed388c974c0108e1069356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8cbc430f2e5289c31613f7d74f0c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e9e48f78ca01781f7c49c7f5b344b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36081b384319c3c7fd74c464bc9739d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2f9743f42118063ab915ed236b596360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b48132736ffaeaa75e809a84c8e69b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3693915b16d5601977b592c1a087fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3455becfca407db45b342ebc0b15947363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b333be8dfc7ef5b7fb9c0ed7376b69c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac589dbc59728d70afa4709622ded1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81e7aa20f0787656471479dc66adc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095eada7405c56ff6519ab86426140c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcf1fe95bd80a755409b7ec23f56ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f53b70025766c5cbb14dba3b22b79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598b64a4e35896a0a97a5246063e3c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a73528503fb697c665a8dc461217371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8391980df19462b8f6ce087f0cf50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61176200d71c39985d41c40ae102d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a19fe162a956a1006abf7c32d95d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0c3a7627061a9f4b439450044796375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107031ce8670974c94262e6e2271239376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cc473253c76fba61a9176e763f558377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f19a4668311bf3e298b3eca6413009378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc02bbf6f36bf5b20e6a00ba76918379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f799c20f15e661da2a7a1b2d754b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d173f3782554a8b1bbe682918d1a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc91bd6a8919819c68888248c9f0d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3df4923f798dcb3397dd91acc8ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06017d8086b6215ca13270a17ee1a206384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e835ef9976a0162d4a205ec157ffb6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5e002866d424d1eca5a70597213ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53be48e9825c6094defaf850592926a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f383bcbeb18ef94a710f61746f2abb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe13bcc2438d6714bfa2fb0c95f54e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f684d07807c10ac6f9e199f0a88a69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624280c4658f90f33a039672be68f2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cd852973d5e52d3a14f19ea315788392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea5f4f82e97367fa6de3ca36061508393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957011000472b9fb3c96cdd78edfce2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0099405937c8bb3b52a93989988619d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db63b681364e563572f8e59e5a4fb21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12e231b96303733fb095fbfa95d613397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d916409ff35ec7a6998901023291398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf02606a0e77d20782905fbafa95a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15007b6f8d31a017e981a8b9e4767f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a037074df96c72d97ee2a00f47102401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1958200cd032117efb2668f589921402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12b925aa50f119da8575d81f2d7c15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70685c1203dc55ec5888b63d5b25f549404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01dfe4772ea65ecea69394d8683ab9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afbe6542538ff01c8b5ad4bbf79038406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd37c911ab8c195152b83e939a8e21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246b3aed8aec0835835cfa50cb30353408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ef9b9281d7d754925ef6d1c968216409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b421ba026ad3fe2be22a25ecdc971410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce248a4ac019936ca6288ca71063f4d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16baad45850cee484191f60c528a15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f45d755f8a0100d5722470518c8d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182212c90be2a731a47606580c460f41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bdbc95bc747117af64acb9ccba2f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5591a51e7e829b5219737caff2464416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda6b07855a7414ec6cce231475c2d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca876469e950648f0aad400e1a0ba98e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ce3db6674860f254e06819bd552cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44cdd2b10aedb8fd1b04e0e22f3e7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b86147c6e207f812ed7150f09f543421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c964841ab27eaa8277cd7aef95c622e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e3e25faf5412d37dcb3594a921c62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7b91c472d49476334cb6470dd1d37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf098e9aa85c583bee7f48d74e7388d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29c27f599bc688d55e37d0ad358894426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7b98f031c676832b961b63c12da42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a4c7355ce923f86a4261e24c9f812428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818163629b9d207af8eeac18eca2d50a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453e91a765c79231639c2e69ed7f0f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf81954d37bee988b79fbfdc05069a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fadae6deb6a793c344b47490551dc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7ebac18ff5cd0de4237f7bca514e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cdbaaa4793834993bf335cb3a7a2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca7d689ddd2b0c3cae9ea84f44d869435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a224fe7eb1926bfeb1a8ea58cfbe1bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c2663b59735a5e131fc9e4077a12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b030935cb05d3615e13ebbb9969be5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a282cb79f3eae74818b581d2eac9ff4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de969c12834558c96efd95050556c93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167c64b650002826a7f9a46da69e0e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aece79cc649da411db355f469979b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b971daf9328dd2965b4303d3f98d71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e621a56348c92c207c5987b2172a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891bda6ac228345e6c112983be2d218445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655a1796055d44f3c5dedc723d0858446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e2234b007063b627d4a53a6d64fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d98bb0dc8e04daa80e3e04eb218db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff06237f23bd4ee3d7f74d32ddb2726449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0105b36d78331b466f7a591592d5d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89259d3d432c4887a7eb9fae26b7b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885d38496b00fe3503b0567bc6baa10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf3b31f53f385180d8c8b5c7950db8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d050c1ebdf3d372a13a6d908a38a2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cd64833a7c29fb4c3c28a61f761a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbc33bdeb9fb6dd101128f6d116616456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9385c086a570e945dbce81722dfb73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d67cc21208198b492a6d7d8446779458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea3c098fdce8fc7e9a835af3828440459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea05f06166a483cea1c7803229c99c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba2297be1aefdb6f65da2a78f70f42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95249443f340fcdc7edfb817aae795462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660407b2ed8ddf6ed4d53e4d0695410463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c0b0bc02e0f59b24f2c4f88d348d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4652baf8e96220f6e2d88d165de07c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44a805186f0d75333bc9c5da73badb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00592b6a014bc37eda2af0710e47c1ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350e4260247f5c24d1e187246c6705e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0825d8cdaa3a51371a621c2b2edffb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc07f1edebf08e2bb63102967e925ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76181b579c349441a406a1445eec00d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa9f66332aa66731fbd746d6c885de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0fc8e19fd5afc96deeb4cb10ec10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cfa033e4efaa1857bf01f48f5bbd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661da787ec71a7fc9b024b93bf183a2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cfcbe68dc87d2562c90d678755a06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ddadbcd32be76836c9b48f820f628477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4a1bd2dc2373d407b67ef04086077478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904b4082b0ea41e2b5cedaddbea688479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed96289b8838196221a3212b750636480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bda3c2a2d4cef084b44c8dfbfef10f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6a6f79334c869ca1ca43ec2c4bd84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab86c6e297a13917639b9b53819df8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60877a11377c3c5348e33453070131484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffd5368f8b94dffba7d7744d00776e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17fb10cf6c1f855d7bcd08a6e15dad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf1e17f4528466851c6c034221b309487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37414d693ea9965d95b82e4987484600488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836c6d229bc8b1d06a028b50936219f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c15716c73d451cd5d290115c088b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96507a354154e716b6fc1cb7a19f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7104d2d7fd43b19d55098bab5b09d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bfb114cb098f5816b6963fdbf9f9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ac1695b3f3311aa1bf1c003287d91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2737de7815d8c3a7525a7a937a584495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe250972acb1bfec5a092d17abb8f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a641d16c4e14946d2f7031371b625497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42c5d5c6ba788c719ff8ff2e5410ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243c3e700f1b0c70c01caf2a7659f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77588dc42a4d1a3a32e07b3c4441699d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd355de3ff7991d2053b9c2918f7750501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7274a269ab68ada2ba166fbb320070f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4156bd5419a0919779fc9771d9a77d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6c7f4d16c8480009cc82c4b236d36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0077205024342a2ed7ceb49d1ffd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5fb893bf2b2ad3ae857aaae09f64c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92457780d913e4880bbed196fe2eada1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1438bf96e9fc3d282b12a294f3d74d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7628feb50813389580fa2d9b3d9284c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a792f5bfe491e4bff433ee7cc87ff63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e129466db47eafeb241fc2b3b9701511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088b4b6784399acbe22abb034aca096512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b8703c9110586d2d9ff8cba3bc096513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa547bb363baafc6132ba277f3524c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf42129eefd4923b4cc71faeb85fb36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93d3e3b8957ffa46323fc643a2350516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b1e41aeaae89adb470cf0d8e2a8f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023a548c34c437fc581607d12ad5d5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163918ad2de50d2a3b0c1f32232a819e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d881fdc1e51062d9edbb51fea5933b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324597c63f19294f5730181d4870e4fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a675e7c6b0db0c7808c4c1959c1b32522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4dc7da59608cd0cd31299601006ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108826dba915a08e263d16d7d3fa15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db29baf3412c588c701e51d853cdd02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205bdfc6f3349bc6046bfc12fba1ba3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc215dacb8f21b917a96de3d0c844d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc58a57a42f4b5538665d637e0be6ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e200778e5cefbb174a1ab294e5fe9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1ac9540af6c20ac29ad245a00041d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d5f13901d1ca097eb9cafa9dd5fd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb777cef6e9f0f1ec47873883790c4fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306e078efae54db92addef408414e58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a1f1895f3286411e92d96aac55472534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b028a9c2e5f5280a980b92d4465c3b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc5cfd67b38c03827b006cb371cc1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0cf247173f7c198dceee602f3c3a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799b156fbb65cf765f8e4a0e31bd2fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87067c5fb715f7a8577623b6548f24d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f63f25053c2728e983003b8a223ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b5febd11c3555c87099f7c0057da0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2d59efb2a6b46b076ee98d42aec14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbadfa5a1e9738b07f646b3cc2ae4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c723d8d01a1dcb8881c244afabdf5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33145555899337fbbca73c2d2a4cf15a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5efa4271667028e120c571a919bf4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f133d4947e7ddd93d3639efc2149547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b5a971f76de29de2c2c7409d3ede8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ea8dcd373832dcbc8564b7bea1ef1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f47996129dbe4d43ebfd21db8415e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e134523551e4a2ccba680d1179ea3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a8c90fe04857e5bd7773d8e1a095a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344f89f2921514ab966fe960d485f11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122857abade33275f896cecf09780dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a3cb1bb834cd7294aa4cb18d85bc2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6366e741fab32a41235ee898619fb64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922beec589ee795508a285323573cc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda28091f34ca1311e49d21d79d1f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bf0db885f1e80380d36af3b4a0cab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f003c7c0021fd8e35f135f810eb294a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773cdfa81546e5c4ebe368295dfe60f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b78e19b96c53eb717a35f8f93c01a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e826a2197e7555d9f680d1599213d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a60ae7e18e0928793610eaff0b77fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb4a6bf23efe33a10409a43ba729e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a54286e1f6f38be623d54853503cf4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa97cde108c34f4f0791fb10705c695567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65002adfdd907e9edad13b30edd89b7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847e1c9e193df050df2bac453706e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb060256953173bae96f6a1341abc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185f3c5ca4f047ad16bfdf6a984a5cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322798da62a9a439cc27890bebf32ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bd7ef25e5cab2a9a1ff359905616d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3cb793b56bd15a07b89f40a1368d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab26d850bc53c677509f92d593a827575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c8c794dd91894db82db4d69e23941576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a0ba48030cadc315bc4a07f7c2907577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9410e346ac94f2da2ea2ab7ee7d3cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa166ece1c21dacc19754fb46288f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d51fa3afec19cd9d6133cc6d6ee752580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720044eef4574bd38af74cd1eccb084581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106678b92400a7c5d291d1482597ba9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53870eef540951e25c4a453ccd1679583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b334d0d968019d1c38b4c6f9b442093584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1780fd42306b048f8ef0e53bc8920585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f93a4bffa33a0c1071919fb858ce3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0220046f5a2e800bb735ddcd70cd60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336d294f7dd4a239639bf48c8ded8d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eed1aecbfb7028308480d86151eddf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e513085d0c20a0f4a2728e172318d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968294b5e0dedd336925bc9ff1f5fb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb589c37c2a47572084ab9432719d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c49a16cc3455aeb4f1c608d7f26c72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c1815b6d5ad22b80c15cc0fdb6915594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18d8822a4c2695dc02a6c075a695fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c19c9efadee972816883fd79c7da3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e22779b2aa9219fde5d5554a8501e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57b1f3eced10009cb41fecf425211598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e317a305876074cfc7c1f616ebee193599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774d14ca2f2a82eb041c7f51a775e82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af7f33a9d00dae39c60bb441cfd44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2175447e41806a922ee398995297602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d155888c5ed2a7bd7fb65feb84dbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ff95fb97aa100efb17371018a86cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823b67c593908032f0e3c8e6ce57286605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7545b4e2d7e3bc65a05740e4124a5df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8780882c0d970044f8d06b0ceb78b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1930043ee651af382efc83cbc6577608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11613f505e8b247176e58d361c707e35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2f585fc95eb19faf381da2a5e231d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59f6794783ec5f49f79537e187bb4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb01ab325ec94393fc105881e6379dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461f2e4897799374e0e4ee77dda4d3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8a54334bed27b2eca59c0590b4e7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20d4a6423e4ab280999c1969f93203615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6486eb85b2c2dff95aab9f5024c4948616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d633e018126afaed4807e200af2fa99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f98f97cb373a97b49fa2ee887ca8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1444bd9b50c8381dfc9aff821e55db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a539c1ea9c3d05fb84dc3afdbb176620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452f92cc8471907b961cdce58d8be3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f3a0a0674dbec4e47d8969ccada70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6a47c5a1cac9ed3db236b6da904a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e92a4865c3a1f9a7596106b470887624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d41e5326f2813457a359296a448aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e91350f1987af3538184066e526a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc5e565ff6ee6d49a63b7777cee7e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a73f6c87d4d50100bfb77ef72d687628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c9b959aebf86dd84ddd6c5db672b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4c5930554ca3a318b395650ee43c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7d1a3df85265669589e642d3042f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca37d59df92e4169698c5712a2b1b09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fca5047ae77d61cd3621fb40ede7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce13b5521f7fec90f296c15f5a6541634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fee29d8b7a8098c158747d0df70776635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58cc5de4b8ee1a1252de693458fb4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e42ddb60e721ecb537f91fc641da59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5f47d5238e486102b92d4362bd856638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61259c50ffe1651207e883501a281e2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dbece56dfdbe007029f9b9ef05667640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7665a99d6f9f5088c2e0ebf05e816ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1049c64e06e79a3cbde6619b57ab6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796de989cc6b819e11b6eb8495a716d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a57e1bda2949d4a490f0693bb231b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44d21e23711a115494f77802d558fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610b415107ccccc51dc698fd483c6b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea821497c8ba9821cd72f15493d9642647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3675befc02f06886fd4734d5b4af29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc175b4ccb3c29789c3e754ab899eed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d264b9d131179f8a36f67106266d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89d884f1f744564147874a71070ef1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6940523892d08c4fda81c042313ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc11bc1ab683804139fdec7afcd1434653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672e3b740fab98ac91bca15a2a10a8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeba3bf3b484d939e6964fa621c352655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a9612bd2cc06c21cab2825e4ec90a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ee4a28dd60419b96c41a3ef294deb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e0ba21ca225f890072c0f1f2f1733658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa27854e274585396e1182366b813659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8fa8c8695ddd1ba4bae77c1f9eea3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa47ff3c091757ded0b37dfea5edc1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013ab89a414391107c3c5baa58519b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba50537b1d33116c8ea96f9507d5e8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da393caf10393264e51d6726222c7df8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6259f0f4ec0cb41cb2bb70c42b0ffc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586b4af0d0b6f514ed846968b145726666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1dec92d4664359c7a99f4f67518ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66f4405a2e7df9770cad83d0752ada668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fec3c8cf4d2211541aa156c614a499669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a69bcca01274df18f489f17f0cb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c34965ca1fceac56d6f3fc2fa7df7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8667ad9f55f5116d2eb9ab9b2a55d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf38465a4e1e29d548a505576907e77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b302aefa115d721e3a2e97389ebb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b973edea3399a6b5cd0404a6c4648d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3dd629487d7b06be297a4a0702dc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518e1ce0f98b8e2e52dde02c9be9dd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f03aecc99621a86a65144ed51b476a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b626482b43a89b6a41bd6ce06fe03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e4ccca5cf73b3e1f957c604a6d105680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a98acaf39ad3db0f49e403933310f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa29735873312d26e9594903259196682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916de457cea8976d39e5b81e8a8fff9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90f05bc2a54e4e15a501b12a5ea2b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330028f29568ea2598db80a03e731b6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bf46351535e4291fb04d7a790c817686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fac997ec511d51e9eb787582d3d97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc9f7177b3eca3b24760090aea2f1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546677ae2dbb246044485e0f5dbc6ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0bfa8253ceb7c4ad094609db1a8d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658de6d74051e3089ce369f6052a257691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703ea91be5b1eac7a60d8478a7a0c08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e4df96f9a19c63d72c565ac973837693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99a5c124e5ec560f68b28248a3f86694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bbc814b387a19137d2940fe2c744f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96981c105845204cf9d18c322f330114696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75292379d93859397e14d4e6f54c502697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435708c072755b4bc58935ea802e1ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36327015ba987e52a05aff83c9b0296f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1396f3a880cde55813896e1608cdd7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceb9cbb2ba251a70e8c3cebbf7e576701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a775e21fe3c8b21459b3967770dc1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9c6ec89ecb15726b52d129f41c543703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b83e408ccffc9bd0b41064dd92bd93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ae36dc1ed6e35805f4a12aacd03df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbddd3f155c07cf072dbbd6961a8839706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b2d056663c7cfa4778a4332deed81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a29a61a02b8e2882251a3c20cc9170708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdca72f07819aca60c9b808b2ed49e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154c35d171acde3576e234b436ed022710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d69891123636c55472620b00be75b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843745db9ed900f6c66dfa84029bdf4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498fa9734929795a071ddfeaf3d4d7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e795da620115c6d78ad422ac60e67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532c001560ccc8f20434f9ef9afde4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fdd965c3b064ed40681584436879d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10477de16a76bd5a125783037c5b43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c486d642151b04d931be011ca1222718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7909fbce5478366948affc77ab4f0a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4c953c9b867fba4cee21abf4ebf48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be403c81f0c7f4f25dc65e1afc363ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0886592703aaee6ad9fe21a40c93f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc08497e4852dca9ee4cdd560f40c5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e14ff415c6be496be5d889515538c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8b14aaf33c8719447fe30c4007dab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610469305b07b8ce01e5a88fe8a3e7fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae77302e6cc6176e9b278e93d7b28f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b10f842a9dd5fc7cf3da6fbca5f89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78832c9c8e95e6114cd8d374ddbeb5ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4257e474538c3ec252dabb30ab345730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f57976ae9202c22b2170b4101149ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb7aaa84723cdf8a2ed6b7c40dbae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2673c66714ca3ba88a130a1a0ac83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b620df0f8b62fe94ab514567111296734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c3dd64a6de2c1ce95a00658014ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b21d9c65159e08c22e0bd7c47b7646736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76213e9e85ff65d5f5310c2a1891add7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d038fc2f2db57ddcfae1cdc8842f585738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b238004566a4dde8da4944caeee2d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa12f8c7524df2e54ce4b4d901ebb6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00970182b3dfc730a253376cf647ea9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0696be3e1338d319bc4ceaec085998742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a13ead972302c00cb404a648d21ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27151e5fb5d7bb11e5242b8d38b1b3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed32b920e88c9ee19b83fe71b9676745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca061b7209af13e9d08d4571a49fb6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c4389d3826e3b555ebcac781c0b75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1919e04baa1b9bb3765e5e292215eec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9af1e3d37badc6aca3e53cb42986b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bec31f654cd06f1b0eacb87162e19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b7a2d13aeb44f24bc22fdea846611751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e976825c94fb9cb08745177ecb3153752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1053eb191968111704839350e5e0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77a28d3fa2bcde5e41121b6e2991c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68fcec0d6c3810652d9fb421c1e491755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d25ff036a9941dfb1ac3849018cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b02c09f1fb5d6613a75067ca833ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80345851eb1264cd99935255bd1c2818758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5b750ec7ae7ace05894b30d7c9621759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0216ed99dc83478608fbb16881ca11b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165a74a962cf095308dcecca5583df9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a544636e4cd1440ec76bdaa1760196762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5f40b47943eb6c9c55dbd0e55a7f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26366ed594d8d8cbaf5e253f1227480764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ec7e04170a9e720dad370b5caa97c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e070698464ef5d58183d359da3fb1b0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3da70d1e2f5a9558b9f02460286f1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ca7ec8df045ab4c9d20116151f5a7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e42fe159785a806f28123daf3411a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67015c18a3dd62400127ffeeeb71b6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1441bf886df1a35bd5dd80b2dcf98771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1946366bddb424a5ae36176b1ffeb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af046e5a3564258dc2a1a49433f0ec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b8a663b15ac1a5b0f869f574cbdd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d106a6b833083b2d8f080adb204e476775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fa5fd3e9b87437c3627041b82ab3f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c42f3b5de9267997e6fccb5c94bb8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0645127d39b9fac2d1448028eae0925778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb65715883e719462b7b118c56eaa29779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38b58d6081518510536e6817318b1a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b99c44474f13bb6f6000ce84332b3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633f50f0b16011f3e7b65b5e8bd0681782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969b42ea96604de33cebf1871a812fb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094ec841fcc19cf278e3714e19f1cd8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17b42d33af1ba71b8efbe85bbef4e5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b7e712a31ca708f2651ead5551be786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbc5654c12e372baa75af47ec9e651787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e770d6ab9a80f4d321c56de43224545788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4b7a76d30325f65030932ed0b4b96789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff657be96f879893ece25b0fbf842db9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bd5bd29cdbcdca746b1d7ad92d144791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f7f3f7f51bfaaf0f8405be70bfd09792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a25e91aadd9fb15b10abbe2e486d3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dba8949df595eb5923e3061c9a358e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f4f190561104a9d7304b12ad50c7a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83331c07ab187037dc003a15352d07b5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b522f448586e2f9eb73b5da3f706f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20784a5f503d0ca8bea0a91e24c232798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7abad90f429c54d43fc6e556a9fc6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117b93affb7314e4a886c7cba232a70800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063948ba4a2d7ecb6efa25976f40193801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195d2181df917e6836abaeffbf44cc7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534cc30b3f1b7cd9c1ede3538a8857c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371b13857ac91a7e9d7253b54ea19ff804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd1a0cad6d0741ed953c085dc63907805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406731c4f61461300c22f9261aa6a3de806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea46497c510c95975da7e183a94b5c0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85575cf8bd7a983f18b8f7d54ec0cdf6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22824144a3914c29688c641e1f24a7e6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01edee691ca380830aaf4100ca7ce810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cf6164a2f827f12e8e7f28e361cb8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bcc677ec6b1b65988976417683d22812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f25b0c6a77fed5e014a388d29ae31d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b199c203000c47b623e020eb6ced8a3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2db3197c28262fd4b3cd758874837815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570000465c2864de89ccbd23238e776816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913bb5562ee66242ce4d29dc4ac8abe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73d4b6829ddc42b41f557dfd18656818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fd0c8d832d4309fa122d676219024819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a85ad97f6cff22ebc76fbdcc3b8602820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdbb203574bcb883e61be695351008821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4af8c6bc73a7000f8d9c7e2702b34822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f870c0b7becfd031760643db2ae58823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012feaffafd97f4c70c9dde50c7a91c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddb6e14d90a3d46ca16ca23417ebad825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada4019cba69801cdbfac33b846512f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b4451c7545058ebef321ab49fc011827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4e025a13d6c22abe85f3a1e4b1a23828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899138762f9735b62df0e1ce34cc7a7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108027c882d8b8b531635f288c1ac7f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7e5ae5c3392b88f6656ca6942ef5b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053995d69f0db0192d1f5f04c813f19832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5d5b2f6781a5d9dc8ee2ce0e87985833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819679c5ea24a0823a46d36f1334478d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e65b6c90c1d4505c06c0f20ca27e6e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b027f8a137a7ac27a822aaadfb84059836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9882d35f88644d4a35c0e912eaa395837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e31ac5ffc1d04c1cdb0f7cbd845fae838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823177f2a87084362e466e1fce0192dd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b4a4ad3922f66ecfda8c64683eb7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f3b99e90257efff39f3c5ed793e43841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462b2bc5c9f6295bb2a0d6e2e82ddf7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ded7dfd65beb00cf5e008f94d5436d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec308381396b38023d583dbe13a8d8bd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d24b24ec5aac1dafe61979ca84031e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719421d25865cf1ac8d928cac4eaba63846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb15612e046cdcfea863fea70e376a5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe7fa6e15fb6d6cbb7aa7df3a8994c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4cedf20b4e1d18028043c7e70e373849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b3057b810084cbafa85e9144197c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbcad86d195ae35d2f92db7d70cd17851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b72a756feed3fc73d6bee0aa49a56f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548015e192c497586bb964fe9e6cf8a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f816c703dfde7c12a692545df32d9a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7a0cdc91b853557506346f5d49fd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fbb4d8b979ec82274059c6c7fb033856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54850aa7c7ef3e2b0e2a7e25801d9528857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508512dcdef96a8aed6551d01e8503c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837448773b9222dc6fd5f7200ab6262859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521136e9770b3e9c5a1318876e5a8b17860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ac06eb3349687b54454ed7275134861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f3500a09c9c7ef49b4a8ea94508df862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1972d7220c51e19109d36a9e496fb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafe7e8832d2705378c10883cf162bd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eab9b3abf15efe26338b6abffde064865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea703b112e76afa0dd33dda3ab2e3d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed04259a6ce5979a4f0ca7f9d84b9bf867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901f26bafefb060fa865841d62a9bf9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478e16033506b9056e40bfb43711ce2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439e65643e00f3dc2d1693e0a651322870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d09d51640db0cffc1d45d6e56b72e4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b912704749e365816e64fc3ea140f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd229338681e4e7806b7852fd6cf16b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e12939186b53f36e06b1d7a908447874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08ff02f09835706e2a59d23213654f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38c199dc58d5d205a6d1be897cd5c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc452a1eb77bbcab0abb78843f3bb8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06b3d739125802ef3c68a655372680878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98581921df64194d38e98b4a9b54db8d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6cb44789dd876e0b38fe9de458921880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7129f315b570e2ca24873487d631b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4338fb8bedbcebfaf128e4632a133882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd5daf27bd08a643c89aa8bf0b6e03883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a85111bc4a47febf3de9e427df2637884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2f3c32c7725400be47b10c2580be885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d96a804f48fb8c36aa6d5de4eefbe886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daced3bfe9d0f4a8cee770be2c40f109887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4a538bf43962a455e5a0b1da58ba6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508384815d8e5a095f9574e6739fb85889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ad4630d528055ce1081b0b6d63305890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597e18f546f7a1b200a33e1e64139e0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74f54d6e80512cfbac05d7b5628f7f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455f6bc794c74e588ff565f1e4cf576893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed5eba87a26e451bdeb05785dec9fc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed90a472777da3e11e41aa958254b58895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa6f7539b9446136d6fa65be81b85f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39632cf67a541fe6d887d1db1328b7e1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e475b96600f2f301f6dafbf84fc0b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb11f65a0fda68378b0d567b4e65d9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82442eb416a4f3f1692afd07ac615cc1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216866a281e74944b1b1df398da01174901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905821137c91ef2265349c77f7fa8b7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d118966fa788b6a925488db32d820d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec522ad74d8b9736c9ca7bec2dcd5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80815d318766067ede6587960b5e358b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063b19af50ba7e2c4e334ab30ff4811906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ff1e127c42f2b91a59aff7b8e5ccb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc245270957f209beacd6c61887480ae908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc715c6ed7c99dcd617ee9f2c700f358909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac824a8728835026059893ae1df8fa8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f658fd92696cbdac108ddddc5f57c4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b543e6f4ba80545eb2c1b37ed58dd8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ff7c64460a6916881c2f92decca34913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86d804281b0d32271b309cbbb24457914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bc5600449318d7820e58576cb506a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64d4e9519e59f261f137a116fbdaa6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892283b7ca582cefcb4d913e21da5739917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8504d39da1f4580d456321e6392fb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379fc3c8b18709dce6e909b6a9d31e5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0879ae76bab8231cc1de412f9e89934920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32553d6217ca88f0e4e98bc3aa5764ac921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc493632cdc8239445a2fe66d75185c1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6337a199afe350010ee5bc16d0629923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8b626c2112fec75a2b18e0d1ba57e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8b30f13137602eae56a42b8a3bb94925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792afade0f976c823c4737f3627e8820926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3d7fbd2ff40abbb4f7e17d08e098b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7531475e2217565803eafd3ea50fa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb95a13f693f27555b5021cf5a6598929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50326532644d8ea14574a7431e761930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18528d7748f0abea9a25560ec102120a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6372b0eb88a113e40398b67f2a8be8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c504a4a7a7be210bba5f676e010fa933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25405921ed7457746219b76e2fe81f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e2a42987cea729f901733a9a7a640935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9edee2f4f88a22f5314da0a2c28758936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bece60411768c6708f8df9bdb8f62937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6124694caf0a1da1447944ef6aa35b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9118e58229e882c4d9cedbd5cfbfb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9d7150b12bf36c38b4379f0ded28a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d539a0b7d27d65000fcde36f255f9d5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418baccc3c8b306d045d901b3e1790c8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b11dd02cc4e79954f74f25882bd7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e58c07680d622317898db38f53f231944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5107268d0e5c813420bf9e224cb22d0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352684895dd5ef4c83da86465b47e11946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2cb3a8b18edc55f5e48707553b2df947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e3dc58ee5d239ddd2653848cda31948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb1c62d55baa1918c19f3226af8bfc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512262d1b34afc2702edeab94d62f66950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4c70170e0c9d36c39dbca5d778097951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d42f73e37ddcbd4501ca9de9b3465952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0dfe974e0ca1a56183977c8e7dd7a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801874934d7c2cd1fa9f20f63ec13914954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58909ac92dba2bdae5fd4a321bab2b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6bce6a4aebb15a7a3e9d24c298d10956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dbba9a3b23beaa7afb4d9bde8f8c3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54949ac804fe165b3609e8bb13023b1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3fae26f2797441b4b79537d7c0e10959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fccc918fc2cb15d3e432182c097305960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98174ca121ca6d1873cebfc3e726fd4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88b5dc942be7b2b590f59595082099962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368ee54f254f3a092e0e802db9c62cc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4959a8ef5a5461036d264db8d777bcf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a350be7b721d93b449054522b79487965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa848f89bc05b726ee20623c03cb06b2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e9bb91492dac8953cf73d1d857389967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be6c4c0ec14fc3e84f0b57314af750968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e3551e28c013afca8045490f67475969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f5a255b93cf54a647d0bc5ea416b3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629378b76c0dfd8a6b917a942bc9e63971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65785b4098a04664066f87a2f5543659972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610da6dfe6fe5550bb680aeaa832071973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307082c9060db98708ba5759c0c08fe974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0ccaf2fc0db1e5017c484b923a684975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6c6397768191e9a650d67ba78b06f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f9bdb7f3c348af372cd4e8c58ddf9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f2f987aefad925b1249deb66157d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c270b66f769d1851b80bc271d31d912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae90a68f725d5e6b9664927a67804663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850a3cc86649d57d63ec70b484abfd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaa904d5e174c8900f38dd0d4fed8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fbfb398e6db8c2d255645a463dfe46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011710cbd433ffdfe37f743677fd9aaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fff35f294adb1ecfb3ddf5f20e07158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0fb858bfce30b275bfd98363812ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9489ffb8075ac7fec8f9f0f683a28d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014f8307d763610ae2f4872cc718b9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12fa1965703a6e55926b2b552f34e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aebf54331ab18b9a93748db3bf9e4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a38f394cd1f21a08ffea0c439d0f7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229d30edbafbbafa81ae7262c97d6ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccca4466ee060b9e837ba260dc777016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469249185e81a822b2a7a20588350f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55387b63bba842ab35e63ae0c56ccf8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6374af8e51a8e5852d6bb2f1a58c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b833d4fd5d3f4491eee8df50c0158420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558fe0ff0a89575bf1cdf94c9b92e5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9e7fb91264645d2ba0dbad059785322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e2fb62efe9a2511fcb135f7cd8a8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eee71dad3092d509dc126cb6e7bf0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7059de3544f9dd72dd92ca06f6e955425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc4f99479161e7965465c43326285a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e7b7e0dbccfb9df903e607122e6d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba679ab83df658a17df758a95b760028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd404198148f5a123111602e4424d22129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf763e72551702c26f120fa604fe12530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43312e58ec6a1dfad11540e30ef7d0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59445422448c591b215aeaa23f2e08932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad18a3cf78439aaf4975d9bb11e3f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef61c8a270377202936b65df553e14934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9315547e9a105eb33c51219d81947835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88baf67c036b484c65b4dded43036836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9988b071d2531e41f60b632989caf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47431470bfa523742823e9a4762457838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e233842776ada141002c8f75694cd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17890e049f145e9e9e0ac7a20fd88440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13718a00f9647036a806517e274f09441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c1dc4c3af57db2f3b85d7eea4dfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ce804b27281341fffbcd03fca863243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840932932212cada162a9e64938357c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abb784807f125113b2941ce2ba5e8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fef6d3fb6646a2a1d847be43d4fc6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dcc3ba722121c50a61712731486d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402996ab665ad9609e70f38fd54b13bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437d1140e3c666fb7f683df4becba8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73fa69992be5a4d03c9860893f262a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee45f24639c9cd15bb3401e7292df5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e18fa2accdceb881ad41931918ab3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf5bbca10bb3e90cf4b6462ae8c91a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92f60b4d698b6e7e612fdecaa4807754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c81b8fe9a5a4d3f714b262fa13912755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070812b75802e0e37f6b7e993c3575a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a385499ffec4e4695e76ee00f9c0d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a656a8a352723080aa34f019aed3e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694e8afc7cc0981985b2c7abadd2b4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ceadb4196af537690efa4439b457060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d0219270b1822d2fc83a3bc904d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed10beab3b611d5455959e74ce7f42562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cacd3d82aeb1b4e472bfb750a9d2ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68371e9e96bb206be3c8cf48127774cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64abc76a667cd6762e191cd0dd076f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd673381fa062ff937344d745dbc48866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b84da924e33326653f47a36ba903767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c8ac00ff6eaf015ee97fb62b326268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10b2e632b4061f697d47b343806b4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6380ca4dea16b520d3a81d3fdcabaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f931f0cc99d3c9d07e3248703cef371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cabcbbe0a74678bc4aa39a9bccb2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec17622a3c992db275ef17e9c9561d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042820dd596c446a54f729de3c8adc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ecbe98942f6b845ae44bff94a6acd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5a69aefa0fbafd7fbca8ed25b708c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e17669c811151a4040b7bde7cfafe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e250ef4af9d2e420c37ec7355dc68978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e88d935ed4921cac057beb9205b5bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5ec8849c5207fc8d7f8bb285a0c1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efac9c51fcead17d1a981b0b58bada81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4a345b2bf5084d7632773c16b2d5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de48ce6d4af1da0e6807ce3c1b1772883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d5d7d68d3157d31b49fdb1344fe9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af37b4f63d2cd483464aee3db4ed6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe79cab07e53f3ce0c4aadda3107786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16049b28f433aa948469ea2d0b5e260587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a650014647f5f63007eee98debad7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c9597eb41830dbceb013a3e7012dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca2626ea30b441b1685e43e22ce97890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de48b923570361473d0411ffc3e309d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755da6bff046964d4abadd09257e6aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3ccd29966a99284e9e6ac47373e4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b600bd9894fc2262d29c78e52f8db294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dafd46bf8613c5543155489c8cf5bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728edce56fd37325a6474205845b907596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a8c2abf11994fbd1551cde717b44597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b81d203d96f704784e8a0ead1668e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a1a145d20da68b411c9039414273f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9d6f506159be34a83aac504dd23f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e755fba24a32ee29476fbd085a68bfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fb34b217e3e7fff2721ff209824bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70421c09cafdca81f7cb1edc915525f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af26ff67ec43b595f6352f75512dfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c7b8070afbd4e747ce0c9742f1b30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cffd62c8c5ee2edc47318ae775440106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d39e9cfdb03c8f4a614d845b7d137107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38ebedf3063adc9dbafd40abac7a4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7490a912c822e35c0dc4875be612e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584054a4e66070aa6079ce39ff0d40f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afebb48c2a0450ca201e894eeec67c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cf89ec0d65b6d5481378eca86bb69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e87828923a7c614c63c60632e97f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbc55838525336c04a5a0ce2787db3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7530eba1cd0864f22572e408da3ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7886eb68b56f23f2da8e67dbb189a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab7eced3958909f7d2afec3d58660117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed6c34bcb4d7720a48e0a2e90fb46e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e05aeb3077fb9b4cb8988d8c928ec2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061428d4f6d631b8d1e5740d9108c4b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb61517f8240fada558c7449aa65f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5b11125fd93aefc11234908973a64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b13a97722ce20e2c51e61913cea760123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c6f080776cd016b92df6303f7b5d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11490811fbc455035e484668d3fe90de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5418d5475c5554e683ffc7de329de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c1ab75a6298680b75bbc60caf21b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202825c288b7bd85e3414e96b653622128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9e936c4bab113f80c3c08f8261f97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c698a4f04780795ef81c2f59688427130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e30e600156c43f4d9fb9e172b181c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d71e6758d33a3141f3816fc195d22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d3d6b9764b27c28740ab06d2c3823133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00b9f2655397e9cf3dc87e60b98ba3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23352a8d1bcbb1cb95f6a9c481b48ebb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac37314975fea6ed0ed1465e715f45e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a132eb954c44d71ea8f4679135019d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f4a6c8914d144d9e059e313bf5a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08cd9b3eb95bc87eeeee8fe0e69a88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae10bf33397d3ce0bc6a757d97476f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169da07b0b52a3dca77533fefa9b09b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf40002b164deb7030bf4f213057bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de540beb2d095e54649adbe49b8ff0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175928176c0af5625fd98f1d5a910c96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492bab0696cf7a6380d0a01b4aab89c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063403df2a6f087cc4aeb2390ba88632146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b163fd3901ee93c6b17402a737345147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59692760fac079b54b779fa3a39006148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf66a3b1dc14ca8213cce5ef137350149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9d8ff9f40944ccf59b52dd2480706150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fe5fbbd96f7479b34593e45032168151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c582b1bd59e08414e0134dd0197917152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d760313bc2f6cc43f1ffea131b094153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fb0ac9ab24911f979ebadb25c8bee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12758c39833c3ab853676e0c9cc1be95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcd7620c1ae713ab4b4ff9ecff0af6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e50a0cb4d54f270d6a85871064554157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a796ea1c62aac6156c7c55aaaffa0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883aa2b4a798c9e5acb24aaa9b8097f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e39b1106fe929954ae81ae01537b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3f09d0260124efb5774410b05ef06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc755bb41f4b2f816177b0f13b8ef1db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d77a99154a7edbf5bfdf30a786af7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638dadf1031c8cb0b0983474ac12333164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dceb95072c7b792b0f15b3b5f8b65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca875b523b5225afdeb791ee7e02a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0c79e193576363ecef3110fdcda0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c2174bf8b4f92985d9a981823820168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e24dcc9eb81249e013e8ece16bcca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb23bff05f38efae60fb9e736863ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232e1e3c1055c8933a564820a672144171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b3f0222248305ae21970b171f9f04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4f0d0b212f8c4c57d8c18f542570173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cb3486138e777334e4ea180187dd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7e129656fd8c0275c732cb6d15dcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc089eea11394c342b951273374dba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288cc81717a28bad60400377b9ae992177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c08c4da05160ac73ff63cd6156cfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67f71a6c1934838fcd4abac792d924179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca1c77e79ab19fe10f6c8246b67172180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea83f8a7bcc6e48267f2baec7c2419181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd722239374fd0349c0272e6cca23916182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed784fd1ff9ee26496cdf8ed7c6a3e29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cc277e5e041027e7cf5352b9cee27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a7ce993e0f0b3456b7f957e59d510185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcfb90c0231a0dce73a054318989b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b963a97e16ae15f63919a7058cdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d39b771b2a260bb2e28a031d493e41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2dd1869ff49089248cc139fc08734189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f9a6513a70c72a123ad66d0a239b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0952bc04781d1c91ce26e4b40a8c9fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9260b3b18e23d39147d277b3937858192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649bad59f523c61bf58beae74a0f43b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d8a87ae3e40a64770f575eebc593194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5829a235b8437902f6bd786579672e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0ea6b1c297a9f01a2d8274b66619b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d04f737be03ce53fddf81658a76ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb50289dd0606a53d103bf0c18194d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b609461b7c3648e0b6a7e9efb78f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21149da4ea59d739b0cb9a9504a874c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ce18db29984426fac4049ad58696d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd3bafd58e214bdf6633b8b1fee9d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127f54059d1ac0753d045445c75a04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e252bd2a32ee98bf0bd09cb1191c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a08e05be1f6a6afc3e2b5b58df3fa0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b627ac29d5570fc5c312379e9b2b80206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d19efba90b7ee7fb228691e84f35f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca94e40a626aef03e927d3d5cbdf84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2f0b359860ce3932272fcbad35816209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc078b648354af56171532d574fc1197210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffdf5321d7581f8d2b0f898f715f7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226ca70dc4d85369c4bc6cef335652c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dcea7c7adbe255b977324a43e93bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067c123b415c7651021b7dc7e093888214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964af144e2a24cee57f67ab48360cce9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d71eb5963a6b35be61ae939aafbade216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c012096fb8414cf4387d3852223f5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32900f9a6cc1fd3374d0cba698cceda3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0b7914272bd2e74410bb3f9e15911219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbd2c737d99fc60fc9ab2ee48a4906220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcafcb1f53b8a78d3d0ab536a3344d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8956efc959afb624484393cfcfebaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dad05b39c1f2b0eeba5f59710db047223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86527fcf09ed592a4d9fa4c679da082e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559511502b4708c303e89223806f1b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6785dd2cde4f0d99c0df6be5c97300226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fefc2dcf59fd46fa3a41b49b294acc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e93918de5cf19cf0a519e5a9a231bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccf5d2dd2803c00442b7d2fbadbd88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215885ec50973ac33264b81c6373a84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d244f71314c0d35fee3f296f00a8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f49db5f44734534ae8e55262ba671b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0500f9d5aa71e540239d6ba64e536233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9a3e84edf9e48c69ee2891c0f1669234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ceafe173989bdf2ab018c8acba242235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc80ef40b4bae7d6140f5c093393b16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f7c1365a70f7bd80c8469c27ed8b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05a78ee93d4bdf9766a8e5f53a5a26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba36c4e8fead2f4a168be95559f5ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01249f52a1f53336be349de7183a24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abbf1dc1ad21394dc1703197fd540d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d535faa165c4e854e3743c61aaab1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9bf0d8b114cfd8608224ec0161caa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d261d936ee2b6211533b6b6ffb3f6aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e28052a8e3f08d30a656b2f00f8a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8abf5ce0a540cb0e924a487f101d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde141639fbfff399e054262082043d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61f5842eb72a755711bb7262a6a6c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b1b87804b4bb177ca245f3112b395249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951c5eaa4e678aa774001d6a7f558c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda36f84603591dbefaded6d43e638251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b760d42dd9c84a556d3a0721310966b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d4c5adc587848bdf5f5091fcdb88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f208127af6ee8973de15de3bd71ce9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eedd71f61b188b7c1af578325fd6af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c26fa2650cf839ee769aebc2e618dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9749ef27c2d75c7430348878b74dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6e5fc6be1754c47658056b7fa3364258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f8790f34b7a3ff3e0e6296c29f20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861471b036cb230b26bb85911d86c3a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b8cff22e739f2a884bab438fb8759261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd110f4c00c2d70f7f6dc332cebe30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01a1d3e1aa3727ff31dfeee32ac669263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1406a28f39108445c35932b80562e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939effecc4d941e9c81195bfccdedd37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4441caac3d35f6968aef2eb172f0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f663986b5b5f9445f92bcd3f1f36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441dc12c7231e6f7ed483b83a0c2b78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02205625e9f0c6516ad8892ae1923f2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a9eb36020709b68639db2e94d632a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c27e076c2b57beab1834c15b209be4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51879c4ba9b400166c9db70c1a740c7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c0e661869846e32f93fcad646d960273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f69d8e2872a8fe13ec54d511d2fb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d9780e89178377bb84e6d4a584b2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d569aecf626ac00af79b2ba1501cb63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef549a43f16af549c7eb849f9aba63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67167f0ec7734d5092a7e457cda22619278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb693809a3d61f5b5643beea666826279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218d890824cdca3790b8f007b7e08df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e10cb2b65e183c25f8ed9923e1d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fde1692c3397dc7e835fad7aead26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eef57563175899a9612a4305a43e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b01453b44fcbee1f923d6f9cd9cca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc981cb35694228e0b934510fbccef57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1e73395edc2de17e36034434e4464286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dcb0dedad4872d673fa205fd55b64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37457fba8e032db062153f193d4f4b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08296e40eace17b10f203be49b7943e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d39bd07452799952adc0112917d6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a240a36e3a8cff5c3c08a2c198dfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88686b0cdd6f8262c581177278d70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed973bbb4cd591094278afdbad4e00b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e6cc7770cc29ddac5606befeb5e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b34cb99d29b75fac1d38578c9ed3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b440a5d61446bbdad725c2ebccb9e85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7c8042ec03cd7b711a7a42578d2cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c357998b2ef57ec47e9a467c2d54e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3d268475373237807b92773d077f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82c00facd5c21dd8fd391859c15bad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fb68b48023d0c4bc90b23cf54c840301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82d4d9f8d59982bcf7fccf4a777f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938a83ff2cc2502e69dbb15d0eec569303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acfc9b64e1d08696bfc2680b6ac036304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da53d40eb49d2762ca0102f221d837305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2f4796abfbf76907f37481281f017306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17cf253db77dce04f9d4a257c1779307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807131557add469c2a7085ddf5e6cd1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db175d761a284896fc42050bcd5795b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbda98a8ad16fd437ebb376d9e715b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e99c7df1fc2ee74e6a21f6e5d76e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2beb387f40d8d3b7d4d021d3046c0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e16960524705d3d2670b342155774313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e29ff74c06e3b30ade63ce46781538314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676132a54c45769dfbef2b180fc502ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b1f071c01c8ad298dd5122d25a703316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdef477618e9afabb2ebd7241091bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efdd63d6e3316c74e72b1b35a32db1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77572bd08d75e7c39e49688132d23779319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0076d4bb13801aec63914310345a575320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c01bf09ab224860f6f263f73a4705c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c186a1048f1da8bf3ba7cd3b7eb36f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc82b2ea4549ea0afff5ee3141dd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d4d422738a2a8c81f517a60ab4eac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d628e73c3cdf22bc9c188d92f1ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293c67405a418fa930860518dc285cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2ed1ec2d88eefa264ede43fcb3ecd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b007b7b91cff0e7a14ab6b93eb1af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bf6cbe18870b7b29b2647a712d261329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18037cbd87b3b7e61ed3a389d5da76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892b5ac801f5bf61bffcb7420c0356e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5128bef923716eb788cdacaea3abbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bb05f053eafc8f0270fc02302c752333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9100834756c8f70e78862d88d5010334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ca2378693601d14f6d9a0bee81de8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b9374300c28704e961d760ad12306336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06537ba717d4fe931a2befc16a1473b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3dbc58c5821bc5743fc093a3dfc69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06893822fc17a63bae69078bc08e26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62d93c061f7de747734a7aa1bef3b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c3c02255b1d873f1bc87057c8a665341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da9eab3d39dabfd0c74dce0cda550342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17ecab945df1387fc9deae6d051b25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9fd7dc7d747e76fb34ed7ce11645344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e30eaa3b7e2446d9d02cc77ec03b4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491964aa0e25c003067175296acbd36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a7f7aa456345610f23b19805f9d3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d72a173e5af6c1737f2f7da07cd4f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98026966833a92737bba4649f2355f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18509390c0876b13c78e966eadfbb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b90a4a97febc8f80c4b936c82c4096351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4786b09aa346d4aa118eb16880a87e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11367f256a4a194c5fdef1c9430997e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77562878eb3e7ac4e7d9257d22f9ae96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb60ed723234ca0e8f31546f751333355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f2b8d036d615328fc896e8b4e5e00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24261bda7fd3cbe47aff0e6765caef76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5ad77b9aeddd4d9d0e9897dd17bf2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e1779f7a0f41ba448d64a21ddd524359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7a7cdd9012b1186948a1f2607f5cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adce0f3ab139dae9b3fd01bb3ad415a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475dc4d83ee8d0f2d32637e79b029d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a51b319a2a43ac373959850e465da5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b23c4dffb2d2ca5258df283d4a665364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c984bed730f5210e0b1a374aa7271d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62619d0b566064b511a1bcfc5b85143a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64d5d6c88821cf698b9131c7659174367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37a94d49ab2ebb8976bc8b08351646368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe601327bc7ecd13b2d50962d47793e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4efbd60e5eea6c42d385b89a70b882370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3b32ae71515172327b19f1595aa05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa081b5c18b320ba91a0433aba5ec0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcd7d3263a14e8f477178431637af3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf7e51df2b39fea4715f082ba99a3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32f7ec78ccc6d4a5c85f7c6581692c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04c6673d86be31c6990f4613737d1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5043dfb4c248b2fd42b2e9c5e06b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001b1e94cac45b170237e6fa225ff50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bc5556949a3fef92e42b4fc579d35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d1e124c51bd1d2aebf37716d95e22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f517f6ee1952b3745b3abf7c4f897381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a215424389965ed037c342b223d72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3bb56c7f7424b07469610ec62f261383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6d4f119c69cb46e221458d23dae52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82d98fa6eb29afd3f70b5af03c345e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68016c1ffb99bff077e8b595115ac82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e370c326c29c9fd266c56c86830ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f479a3cf4a65362b8bf3c7aab66acb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bde695ae310d480d0c1b90e305862389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0d0595b8f21da615040d39d3ed84f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d9814ae40a421f1ae8e79302de053391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390b325d0274fb52cf2fcf462593936392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf0eab16cc9476eef85c3e388d9521393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931dc00aa4475fea8e0749a60c89c1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccf3454d4093b7ea69816a15269da9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d980cd87c77eef7b72ee2adf3f3099396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069b205cdfb31733935cb0ceff8a771397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01a2f91e5b3b93f017ca5e060da0f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe6fc95cdb6a927976b9f78e683225399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2df8f2626ddd0b9b8164d0042114e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4029ea91d08d642d2446156cfd88417401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde189a60f82b25fdfa32c4874e0138402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90a05eb7846758873d54e77d873493403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae3954834b2b2303575bc77a2569c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a795e34b7720e133308b85bbf6234405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dc6653ec76442ea40f38e36983455406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf3591e667f8c91cbe6bddf1ef17e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c42515246892edf763fb782f992f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c0edcd4229b8802b8ac380d96cf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6817a6fc7680840ae411497b0d14ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd675ed69ad26ea5af1e2af9dbad7881411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c4547cc53c15c29a745c864b62e7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb1e01ab4e76b801045ca432e9e24f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c357c0ddebb9126e48fa80ea2473803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594d40418d34ee689e2eac3effc9a5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3fb9809a089ff172ab5365a3f57c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a01da2028c7f2758689395e36a60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99803233406fd69265c545bda1198c6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81e6ac2e9aced56d0c197968feea4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d839ef386ddc3965fa78a5f61ada4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041cb1463eac059c417ac93ebbcda26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492d39322d9bd612070b4c12c02ca34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987130948b618b83bdac77f1b8819ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66867e9934b3578a009e563bdd338e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996267902e92da6073df0e509c63bf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1760fd688641ab1c5754029bc303ef5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febd800e23b710766f27e569da5bab1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b31aef00ba62606db0b63b7385e9cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f68b2cbab9e10abdba3cf91890aca9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aedb3ad2f162228c1545daadda5c32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36148713ea700ebcdcb0554ac5d74d83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d679ed40dc72a8deca132d988e26a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfa07f28d50d1481f0b3adcde3fd00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c2569d68533dd0295193e99469bdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b01b87e3c1fc26eaa740fb482c45e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1a3ace37549a6456f2229f3afcf6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8c312a3c57ae2784b30db0af01550437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214cdb444878af38a487bd2209934eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939c47614d9caaf03c4735018e74d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a526f5577f8a6c88aa33319841ff1a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b250b48001cc8d3b9b7aee6577f1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be267f49ac6628f08161346ce6c73e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e852e8e86c5f989cab5d1f1b9116100443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5fb06eeae1fba09070359474ff276444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7d191dd7255b721cde1f73cd2721b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6081087312015f93dc6e024f60763446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb221b078ee1409787d9cc704f2d5fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e951be56913c94918d9b2b4972e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa82b16d032208d66991f8af0b12e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3887cda8b18e29078f1a33cef159e34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc921c48800d3b359bf1544edbf16b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c52a7c4b5a9927f1bc2286962cbb7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a2a0a31d4bfcebc951db4c6fe5314453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca12d1ee024359a821172c02109f4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f903e271407165e21872ab08f9edf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1c48b73f713609f0ee29534a905a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d4f4c41c616d52385572aa916086457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faacc25ab8417d683ebca4dc9b2f5cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448a2e1eb9703e6dc169c21406cde85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df08904dc7ef6ada0724d735c109ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dd069d084b3492da3b6f04d79227d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727de9e90b557791cb21795335ee9a4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ecd6fdb2b31e1364b5eb85937ea40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708740c174010a7a55ea32b5b6cd1d2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbcd089939c44b985c77b4cc682b88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39510bbd7055c8521117e85c27846eab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b5d50d9dd212f0b4c05ec1be04929467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266c2526fc883171c3a47833adad65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e1a06d6354429c7ab7fcc1818d09b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a719167bfbfcb3e4e2185992b7df09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b0cf23a8d4d4c548362ad7a7bd5a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a51280411b0996f162aa0b96f1f5b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b058f539d367915d24664ea6ec0eb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05094ab7bd0e3012d22fe9d2de97320474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d513965650a0d6edef1f03e00a219475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38466886eac356a13b88095800ded801476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352f71191f8e9e6bdc91a52875579d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f12d84c47c81f7634d800973d519a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c57f09de681cee7b4703f95da82c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0bd2e11ae533625b4c2ad6a833b9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f9bceaf06e31270015c1165c15cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaaaa8d92aad96b084232364abc72d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f638d854b136f8e8a5d9e5d5e56109483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0e0a01feb48de481e2974f7eca2c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18449230a05de1156a7cf573255e5f0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6a6a087da04a8b5baf336ee99994f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cfe604fbdf6de8627e3160a4424a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1e869b92eb8541fbc9b476d7fc503488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb028013c49d09e9686c46031b0c5bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bf7778a8ac25e63e3ac19282c3d53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af522bd7e358a7e52a94c87f426c51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4336ccf3c542223573044e2e11aa3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dd28656c8d2890797bf4a90223184493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659d2ae010fec80e511c1c9c645e3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9e7b61c900ff3cd22a4ce7764b627495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65576fe3d9e8f0d7d2547017cbe6a3a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18f3428f43bf8bd77941f01fe7699497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd82313301e9c0a47dab128535b9a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ac0ced86b299df8bb0a95f2221fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487c2989047e7b5465754b65476edbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332e6be9e5c6774380f5afb00071f30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a18ba568efa56998f3d0365a03d53502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a7ee01880a7b16b8c19d3fb97c785503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678f64d368862f996b03cf9ce97ed9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670604d1fa80477f402229b5714cec1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9de1d2724783a97c2cf20c014e3b21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236430ee2e0cc3423adf669a9398f4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46aa817e56da60e734cccb02f6ec2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b18fb6e3a6b4c4a0df968676abaa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cc0617c32f962518bd81e6c8ec772510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5e0183d2899e6ff4cd2c315f03d35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6be5ae50f4a43ca4bcb8759ac4ed6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67041843d5abfdf44581be763dccf397513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea94b01f4531931986a8fdd1c72d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e09f0b53d691c5d196f684d5b879b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7605f521b51b9ac4e7eb87278f4944516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58cedb1dcb6d6c4a7cf02eee10e03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c40c8c151f0ac1e46778c0c85cca9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded01a7324f4d2da7e9097a9ffe9c1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70effa60f8ad6b73d14d56e8f80b4a19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59699e1df12810ce31ac77433f9434521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57750dbdf42f8148f5b2c0ba7f3ebc80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db531194251e1983403703b0e17e9f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8c7e4f5f8aaea496b50aaf0a6e821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18597d3b7eaf16bb501b98c4b8353ddf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1ceb7e7643984712d846ffd14a6b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da8b8373a8af0bf47933142cc378c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0368113998fe5f7850a1782996dc76c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8f2a192e98f6400a61f13cf075432529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e580046a9b18b4bb751326f77c5ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67881f39f6bc0706bb91ced4e9c6f4e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c26db69670384a8ebab5bcf28aff31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c895734785107fc45776426eaca3d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455e70882e92b45798bf115b247346f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed539049231d4c7a230d2399ebfca0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55906cbaa5f49461e41a01ad7f2ff4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbfd71fad7603057e183dee38cd420537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5ee44185f92063c3b10f675803e9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f01296e8e69fe3a141b6764cc99144539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26421905f44f5d2ec07f0a772cb196a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c7ed4185ca451bce33f42da47ee3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9eb0ab2881521632bf90dfb3a5606542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea1f42082a3709d7ab45e604155b32543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9e41fbf206bb89e4b2e8f99319b57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba93f11a4ae2e64ec4335dfdb02f85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9913cd4a86c0d1fcc6ea59e37031a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fd7bd36b9b56da65e3b4e42a84868547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d5fd7623c306c3a12d71c42ff95c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99d30155cf65eb112d5e120a47f65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e637de699ac4f95a84a5c40bda9217e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862383ba99fdb5ad77fc1935ee75cc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdf694674709e8f7f9073c40feae4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aae5e42bde175e8355399d0f32b55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc366ba656c2720e374a2764ebdf866554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32494a7ee7bbf8e67a46036dfb62f73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651836f120fdeeee83cb9b17e412e5d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c628077e4f8ad2bf7e3897d8ce7bbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f16e5ca46f10b6c55fd451a869161558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeedbf3a43da79a18873588858c806559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b1a22852dd95a6fc2c82f1326d349560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2fbf32c6ad97ac879eeab96209202561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaee3a07dfe6b15a22d37a5d2e86fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a417da7aa0602e1e13b4977fb0d70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627228a061cdcd073e1717b968b33a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699402f6c3ccd570b8bd4df95a51b8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b800369dbf7f45afec37360918b5f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b8e8c5bb96010b8c349925fd3e2f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a766433eca1e8f79d21512647ee69a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e753fef6ae5bc9b1f602ae91939008569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2dcb707b9fed23e061bb944fb5050570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc681b667447e828272f366a70e433d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bdbbf4b4797c3588d3e3758b2b98c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bdd150400bec3e6c8cb22142997a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288b8a16de25c390224e4cf51a60ecf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb816b0d12570d2fbe4c5c5d5a48e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0c0b8481e9b5c425c4ecf8a81c944576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1475bdea66f16577b6ac7825db28b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce220892e1f93eb49a6813da0ccdf9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c612eeb65b128edb69915a79a9db9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9a4ded4d9d5c41fad8730d9087303580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca5ec4008c96de56757620187dc126581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e01a97e412afb0e9e46f5c169294e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4efc5aca1a12165d9b6e76d30bfa87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c5ce0722f5eafca5ee4c2b956ccaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0fe3312f6d08a2459383533a95969585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12feae71ec6629e6b157d88e02a651586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eea9d79a705894dc8f50da094dc1cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9bae7acf4281fc60333022850fe00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d7dec367d023cfbdb4d441bde2826589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b38d89fda5d4962ecf6bef4fc9c90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0a09261be98fb4ee599157019c591591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962d2f343fdb2a716b2191b3c4cfcc7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ea0ce314fad32e42432ec4e943281593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b0de5927eba913384394caa48faae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27806e1d5dff6f752c3bc295eb2e84b7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c9893862b90f0b38fa79c117b4080596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf5ab5629f2a373c136a0b3589f2e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894add8f331e94c496a90478695d0cc8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba4e6c50ad607ea2e24e7863bc7b56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683de13488097409fc6f36367aa606a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a566d16b0fdfc865970953f48ba1c43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a52bf9376c7971534d73e6636281602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00203896b5b8933c646c204b4620e0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a8e0fd1d9afc5a6ec7c0c608a97aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74530700aad43defff29b72aa76c3f00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc07033e30edf46c1b915fa440d560606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39056613053a8037fc3050e463c805d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0794386b2813ae69fc711f9892fdd55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b8955a8eab38cd4e8f8a58552e17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4ea61817b9222c8c4fdb02da41bbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc969c14e95d6223a6f6df5ceb0370611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0476c2e638dc13618816e04a8a824d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a0c98780ac99600c96c64024d02c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcd8cac84ac44751463a9269653ac1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9ae0a0ca5e90aa0b36166bdfdd319615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615b752bbbc2ea6bf9e25867858a8b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa6420e83c8d45cad865436770e5a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b84cb7dbbff2197d3ec77d63370244618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad62fe057d84229bf7f1d580ebdc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7fac4c94fa8b02d3654f29eacb603620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a681e54abd4fb87b7cdd76db08940f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb8541c4e83cb7bc67722fdd48d884622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05d7b6b03c4b73b81e24a5824b7e2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2cbc84ebfded2adb171d30349b70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa19b275c51478159b185a552814cdc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e0a806175d814aafd81bba130623a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea10852da16bb29371ffb8663cc9e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ab5d83f1632ff9f0ac78ccc18b81c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818256a2b0fee1ec0e16d386a96bbc2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0ca5ccb4a05f404c734daaf0556a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0089554f23e4d98104192dc1bcd10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adc590e9ed649f0cda89317a3d70d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb34748972b276c28b60c8e2099b264633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f117ebb2c16da8097e2dfc11099540634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0df7c4a0f491f242f981c6a144e5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca65839ec0d64a529c87bcd7fe9d51e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2251cf347dfcf0c7758db7d7024bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab75898d37b31a8c4fb904f565705b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da017c02f757d2e10449f664be5c55bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64375340e452d7af9970bceba0fee1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cba2601bdd1c7f59a0730440a11aa6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5f68d563ca00befcc9274fdbe352c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8629cc9d59f1409406a6efc4c9ad9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b2ab8fbb62de0899cc85a4d80fae5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111f3399a4eb8d7bece7b147c25b47d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f02cb2b535eb09a31093cc0ba3d5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d66064ab203ac02d8ff620bf5de63647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3997932cde705a7cba150ef96cbaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44907cb685ad42a3ad0763cc38652216649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc87e1f1d704f17fd0fd39e871531e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789112ff6930575b452667d3f20f136651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bec7e8bd93ecd80e50e11dd0211f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e767d95b61757ccfe86936ee7bbf75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c150702e69324e418cc31a915548b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1f065030a21188e64a2f38824edbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed7e04cdb9151c4ca5e9039959471c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07932ed49a083052cee11f5af071ba0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28bd354a2efa09a0d1492de064c824658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88a3f89a5679346dd1758d3d72102d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cb521a022a49dc76a0c4edb7788b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545db5dfb54ea54f708bff72747d734661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d0c4d8d1b6707e0c2671317b151b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37384981f7faa5c098c78b02f7d254663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29917245bfa22a5c3daa3279b5c1d4ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d653903464eaae12e28a67ea72100665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b1069fe8e6162bd118346b8434dfc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687b70558afa74532fc14c07c420e54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129d5e68a4349cd676bc054e29df021668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0019ab5c5d127ab41ac987fe649d6ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1f8bd0b2d0ddafa1fcb56f78721ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff57835064d1fe011ccec4c5efbc174671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7c0f4da34f031321210be6f4e233e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604898c6c84586d7df522ac3053e462d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151e3b0d29e9496465546a333c694f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a4f74217c5069fd157b47561fd3e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f155863a5976421f621c7db452de4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed15995e38d2a2d78562a321e1ab3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5ee8ec979dcdc195502beb61fc541678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9bffd79ece52647edbd5e900ff8b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef7b41ce5e321a22ae013d10c84d1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d66eb1b6883dd5bd208c1486781057681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3122187b713bc24340745f3b6404a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091fe4299b9c89261ed756b73416fcb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b109c90faf31f73b4a1f3392923b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cb00f1ea248565fd571cb0889406a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e61a4d52a9f776236d4a497e8967c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ad207f9711921b8c9c6324549673687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dd93af57be2868aae549f85a8b18e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02ff19dd56cff5839e6937cafa95d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041014ca803fcac1f57410714917837d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0b966ac43ebaf220c4716231ee434691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96dc21826f0e2eb7e730ff9701260b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97ff5c9cfee2f4dc109e636d43ef67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe73ffb91a5b751de5c7bb3d8eb80ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebca4baeb8fa1cbdb80309635e23f87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b668a43d1c5773fdeaa434eb5a46edf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0195fd198037f452543baa6e48e4e84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466b808db487a293e5afd7ade757527698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35294113367a64c18e70467a029d5ba8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f5db18723980b03ad1a8427bef8b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22dec3ee3e0ebc4992261dd19b6561701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1fe828a2c57bc82ed1aca417d73d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13303e651732b40478da9caf2061e2d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf06c603a18af3bc2d2801e7b762d8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f5e73099036ed5a891908bd02045f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f657b6c01851ca41e1f2652e7ed9cd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76e7697b47db6cb21ff0b8bb23f2ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bcd200417551672951ad53f136f0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62421c872c3f04b8b06cac2adf992c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18accf5fcb2a1c2f1e416753611c8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40ffa08fb6e95fa48d53e63d2a73ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec95b70238c1aac2f48fa8e07f99ec5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19808e93e35823e994e5a8eb7e7e4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95991e17c292c2665eaaf08e16c830714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae0ec1cb265272b14190dc0da9b820715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8d2a633e65d58f6b0f9b21879fea9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ece23f56e0679f1948ef2fe9efedfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87e3163fe23b5ff2195904b5094be9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3833a81d37d559f85447542ab7be11b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd8f24ce6021d56ef8331563441a53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035862493e69c968bc77a89dde79ba01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d243aa35a5c9f5b627c205190b169d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9251de494208e3c4fbe2c9a87c707723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb54bd109fdb901b6e4d9fa18c8118e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913fcc5474832d3b6d15c671d94556b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af020e0105daa72ffcfde39e93d90a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1856a4490d7e391b95d093bb4d821727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670bf08e92d4d9ea54234e850dc8e36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab633a62fdc87e0c34634dbb3ec12b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb79de75a772fa47d7332afd326bbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8670adb634e3c201b42ac903cf0cff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874072feff0d9dc238b877403892392732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4a4ca6ee479a87d9c9d81fe67c157733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc89d0f8f26ed8e720965936ff639d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f02f0c1e1197f94423a45627e5ab4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034bfd46347cbb11cdadbc93ee9a736736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23978c99ddb3df7277f940fb8d774d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952edae1da4f3c55dd8b9fed71a8521738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c97eb232913e7f2792938fcf9e4464739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d15540f4c848e71940457fd3d408e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21237d23b2c7ae8a79217f129c183bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff7c180d50c7d5a615a4a9867a3377742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f703c94e5a1753c641fe7f013f7c59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97842b710d839c80bdd19995018c75744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b715ac438bdd74dfba5ed72597152745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182958a12443b811e65c39e60d38806746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6151467ece1e2299ee5ec9e6f561ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eacbb49cc8789771410d295e6fd5f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679b9715ebab59f84bc48ff21f821d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e6909c12be913091b98dadbb77cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8086bec243a9add14b39d05a191fa8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb172949bc09628681dc24411d5b7732752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14be99fc92648e957530345af5ce3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68007e1afcadcdb8d39656d15b7e9a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a66a3430326ec248e930ce20b3e712755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72772bc811508745f227df9118358242756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd22f2d55de55650a8f779558075308757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f136d13369b75b7ee054ffb941430758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed17003ecd406c3484e72e245d0576c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d046a026459ea531159b04fa34c12760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14270915ea19269032fd94ae0ffe5e1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46387cb1882f9be5b584bc1899c31f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa1ce8024a1d35b713d433e5aea2f5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2137af4f2758c1b8bf946ebf275038764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412c3ae0180748a4c13c5a69f5aa5f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cecefccb86348298b164356a364ca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5801cadb6c08e9cbd81d547a9c5c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fff9c3de0f98b4eb286b18099899e8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e605bff3d1a113a9b0bb26b9977aa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b9af3578ce129a841b499469f2e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0df76c07a1e377c11e6bee2de881e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025c082cd3327636583325d99961f06772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031139c6ec9f3e73cce7997389677ac6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014a3fc08c4f7701eebb6b38671eadf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593efb71f7f21cb7bee3de84f08e4325775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0ccdbd855c77df29ccb5c719ce5d7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1df2dd3e8fb937775b709ec3a142d4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbdc14ed12dc0ae12043471602058f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e376130366574d42e1cd2aa7836a9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fe68b25c0909e41308608c62b3d67780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8774ccbfbdb05b6f72ce3a15cfe765e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06549a477abc0584007690cc7ddabadb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2dc042bb6b57832b19bb71a095dd7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5418264bf1a3feaef30b0b41a5f42784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa27f6b93735a3c99cbb9b8f6aed87785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e636d36295af0c6ba676e663712e6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931baac32885867999e063b03f7db6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778a80c7d97e3089a4549d5d0279bd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2adae06b2c07417a32d121753c9ba0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d81c444f2eac2d35d5ce84e11c7f0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03679b1c4b320e55011156cb739a298791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369c8379aed62ac6240f0cc0c7cc664792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10759c57dcb0b0d099dd539a9599fb8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cb13a33f235aeac6c65ad28c35123794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477a82062fa8de9170fee467e5dff22795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84680335043101945539ade290f6a8f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6e1160356a661587e75f0f0da5355797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea1146fa83d0419706697b06c1647f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9ebbaf81796b77b832b971610a716799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afa41067c7db3a0c7eebe4d0f776d2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b3930b64d351d0a1e03bfdb903b20801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c450ba54a325c0a72978713afd9c208802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eab67af864a012fc8ff83717bb8ace803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecabc7b81ad7a3aac864035fb9ae1e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50937797b71ca413fb24bba6abb088ad805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ec6944cf87d50eacdb2c561f47b32806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1283a4adfa669573c3688cd82b40f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8810c17715ec7bf31cfc680065ab9c3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6f868075e79d1042226529f710db3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58af24af2939177c3e17c1bd71b3f69810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7394e2636f0ed32b07f877569a2cfb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6200751d483e33e33e9acbe33d81d5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256380fb5bf4041723dc3143b6f745f5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a396b1b8df7bbc249a41c126a2f5b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269f02852a502e284d1d2972307a44d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca59e264780836824df3b25dbedf592816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152affe2379e37fe7d8ba93b0eae9294817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c10eaee96a679e322dd8afe1d7fad818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9da4017498cad6f798d727f9c984819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8e7e599a265df4c29f9a34f2bf2ab820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61b756b9cc393ca56d8fa958d652da821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07872abeb08c8407f2df5f020a48c79822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619f1be0b6b69edeb85fe620092ee2f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34e31aa0efd75379666a79bd7a08be824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2789c6ea5875f5d2690f456e7233f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17030b486e0ecdeac6ed5deb6c7900dc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228860d5f61c6b87b83d2eeebde00d1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e805214984fc39a0045e1163bfbddf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d00f2318877b47e9cfb6a38fadcbe6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46deccdbb0ee4743df64e484d438529830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cd1fbc1964b5f440777155af8bc1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fa01d7130567f381e238b2702cecb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ec439b72fc8d56770abd653ac3d85833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4a42bb0667bc7858afe0103fa6da834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8c69dadee227fced6eb9a21f8ef7e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6e2a9c69748c777baedaadd4b8f85836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958e8f3ebcc9bd17f897aab91026218837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ff8c88b8798260a37c702c6b58e5c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2d15cdd1e47de846b87a68641f98e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548334a2a1550cd117690b74ece9917d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3614871b4a0a53bb6b5f119a9bd61f6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b909672d45397339859ffc79365813842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f043a0117e9b2f8860a744491cf91843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998388210c1197b77ce98a2ca39a58844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc480aca6d8a8a463399c83da1b5f46845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9da2a58b72547505ee6d6c53b7e47a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182f4be15dcac73a30901c18e7a5607847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd694d068cfca3982e1987cbd03e60848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574ab6c25fcd4760c9a8b67d7bf1579849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386f84443f2c881c60d3a239d0e8bd0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f194028255f3be49ff8cd92f5199aca851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0d762192bf42db0837b2ecafc325852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245c9979686143ce66ce977953bf0a0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cfc15bee0dd9b19ef563ebb4f1251854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c3c1288283b9465ab405a34bc3f2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa0d9e51715aa19cec164ac4bbcbb0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a134b2dd35692058be23a53b39c35f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb50a3563b04b08546a2904579d85f0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a661b709839e0dfc31e5ff9479f647c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76abaad6b4f3f6af5df12a669f5dd99860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a48b619ab2782bd4fffece8077ef0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be9f77cf0fd96745ae94c15d85aec8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137cdb4bae56567254db4edb51906f6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dbbb33630706c440e21a37b2b52cd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c26653ad89352eb784a4c50a427b7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f7d6672dc4d3d81704d9439a29e40866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbce9f07959e31a77b2eaa59cf2be39867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bf49f2ee3d2a5b4e782f440eb0448868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252fa36db27e2a102a21692e284a971869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074c63eac66d4240cd22822142c96ab870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbec6f5285d32a9351587f36ec563a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d712e8d6afe7b5f5bedf0eb8afc3e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6999fb2ca0370acb2aa7fd03de3d7a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa006c73bac32872657d27d69da32106874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e15c65054975b4597c2d61c01f347875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18fa8405031dd6b779b1ce9624b55e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52465fc1255a7003cd0e1ea8bce3a55b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c364655e721f6ca521511e0a0f9c2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a20f78c21e1d75d7e1886ecac7639879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb409447997deba9b246b214bddf58880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7140c3d19b51a233160e9c3ea12bd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46551cda813d1828d607bfc13b4933882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ead39479efe3eeb8965295297b0cb0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ebb8336c357e3547f33d1229912ad884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765c2d8068305fa841b30080375e186885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ca106b43c5168c67c40e677cce659886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f26519b6ebb886056655c68e04804887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1440ab6e8600ba3ac9b49af79c3a2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d5a103cb9d95f6c32a56c9a17303e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd50602cc15b6c6bd240b325929cea5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af288c9f0b5623e24f211a19ff5bf05c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e25049ce9af75847641adc415b430892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fef0ec81e8d673bcd94ed9998cb1e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf698d43c21c4a3cf5b1b74cade74698894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e08a136afb5a373427a8ec29d2d38895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbffb36ed33c4012e80c4f371e47b8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8673e2e12c1e2f75620bc0c437b14ba897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12608b7ac986b21112127bef4d9a05898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e929e0299af4f1a0ad58f8c6fb11bf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a3001f9742e4addf723e3a7b28ed7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456b2c89530e75e4bde9aad06ce7a8e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efdfbac3ffc6f3c04bf151f0e8e9dd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc9fc66b9d259d3a091f329d3873dd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232805df4c8e6d2aaa1ce04435602914904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4e66342c2f00f3c840fa4bc524f37905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6344bd3886ef07559be86178e803f7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf5e16eafcb672fcd20f34eef440bc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35aeffa68a94d9c4f7237f95e41164908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6748d40066c5421ea9a089b98bed0bc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab0476bcde28aa133eac7fab3ccbc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d381b7dd6007e9fd00f825f964a9ea911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb07e2317f84301cdf969f51c2d4818912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51baa387cb402a6ac0a34b187e0af0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd4c9c4b169312c4fe88f6384dad06914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aafc85d3ded61dff554450e36607a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf640f80b93d27bab7c56c65b0cf93916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab6b03983891f94e7459ea2a8393c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa27e3078f815a855cdfa4f55f1cdf6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89b04b7c097fd360599814a40233cf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f005f13deb6b4f1f734463b8d00d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f66a8069e6795b94c93dccde97c5bf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe3f63bdcce37aa24be3bf75b2324e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6fe18d55cebb34dfd4d7908bd25f1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e575e2bca5c121223f8c9e5b7a5cc1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f87950886230447b8966775e181fac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffe138d2d67edab3e73d97ae642c97926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3686c2b3e38606efc70bb87b7c4b71927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b0f55f9104b9b8bdb9074861d49a0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd70065d824b0fc74ccd46bd4e9bfbe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb51af99707bbe1c60d63b837398fa6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ae7ba6865bd45957e2d075cfd8b5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d095ac59d2e6f6294395c4c025e36f0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bbd8ceb1be07291397eed7faab548933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6491b23430589ce58967391dfbaea2d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c34a310e2d8a02d73ee101dcb54a45935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157599b5230e1b41dfd6bcdc773fbec936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed0b334359bbcb35c37771df1c5d9a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feba8b4cf4aed6cea8cc43935c65f72938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a4d63d04517d05e15ce533cff32e4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5952c9f234444b072456727c1dd1a50940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc7ede535ed78d808a91eb89f4a96941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f181d93465888e5ec83cd5f63485df942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83213a7d6d46240cb34a52e80fcba6e5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cb48ec026e78d1ba9b380c4b9d383944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258da120e64d4bae87ce9fe7fb14abfa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4227691902a21351720629157d7f7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80617524da923f1d5ccda9b484a06d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cbb38531033d8bbc47a66e31e6e07948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3d78ca5a838bd2a37da8e15cbd5a0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007f35418ce3e4e2b920d332a484939950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c6faed6778a2d4a998685da23f066951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a80c3ef3bc8c5444ba5b7b30ea1b5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98773236e711909f4eb00ce26a7bf58953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293bcc4a2b6428e3e89a283e035ba8b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2039aca8fd049c4e82d99751b902542955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcc98c1697cc4590d1ca3b8f3dccff956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788716b1acf4809bde57aab52c7507a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aff75c6e92c1cbc5d1b4d6599a23c3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80949c2608c6d13d669526885aba33a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01eb65aac41b6f6232a67ce5edbdec960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babb1b5df99793d1e5b23f97fd0df68961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8913b68486d69e0b68174cc9ef7a7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebc780267a327da0edaf0e0b3ede87963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d763d49ab9732553f0f4a2b3bb20b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11d7bb4787db9b6c4a43c283b18a1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd8187e1bb02432fe0517ec233c9c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eba2fb6347c5b594f2b86fd4315c69967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85926c72a123a2a6f45d08394c55a079968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e7e43383152db2ebcab2b21263f20969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e36b0f6ab172d9fbc16ea763ff809970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752996e2b52a6a18e15669602e091ea971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f9971f5e72db52a27f6cc8f9565d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024f7efed64e8895f87789ad48bd3a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed017563bb4c22aa8d7f7b858bbc4b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cfe0d1a1e0434b44f84e2907ea8fe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341647ceb75a586b39f5e70c8a8531e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6224e2686853ac46324c3701cc659977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>