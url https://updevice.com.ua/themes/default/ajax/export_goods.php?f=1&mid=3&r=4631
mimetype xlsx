--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3280,51 +3280,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d572f6edc87a7ad4419786b02e5fad71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec6903b968ece7fc5c8d91f7a5a9fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d7127dec291b598dee387827c5bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e63a8d73b5abbe45d00f423939a534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389af2201951276a27fac40361b8ca25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cad0b5b8fe14ed2f21458067e3878d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a4918c4e1c8c4f0d841afea31e67c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb1618ce90efd33cbc1e52d7a81fbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a4f8e960a107227f05171e76366f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d9d1c283679c4df8c04d3d74295a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb48e71da78cd9f05f045fa927904b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030109b61c86377cd73f8ac48cb5fd1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c25db85e6c84d7194d3cb1bf9e98813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777cc442414559dd81d03aa1817a83114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52398fbc3881dd572143d80fe2a77615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0aa3921e5a9c9adf440ee64be079616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e255b629e04c2830635ec9ab7d615517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b758ed86f5643b93039654dbdb7d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ccc45875f7dd694e0365d05e27b9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dff2d2434c307f4392548356c2221b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54725272d9f6853b5c9eb593f2f8ff221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c38e1bf07d84eb8a9dee492085312622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbe65c3873729108345c151ecbb37123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98994a80452bbb590bad964f3b83b9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e53435de8f276d469bd89acc6b815a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9abfad60e4f3d5a4a39d3917599a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c39066c53358a4764e81127cca36127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28e4456f1e8df52526aaa08a35206928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5071eb33e4d94afb26b323dd7a4f83e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327e52427f85f45edcbb14c82418b8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c37f7ff5a1180aa1dcc69791161b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dfbf50cd473a4869ec7cbde4e420532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff08f44cdbae4490da345a2062ae2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4fa6086360453ed5ffbd9615cc45334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0755db897d9287960b97f7209699ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27aae3e0a885a8fb76933603f3bdbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45454b2745d6873da671085107dccfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4631b606ce5c226283308c9c1528238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535afa1355da854290379339ee92a4b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74051ab2497cbcf6fd656aea5b4de43c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26498c06bc399a5b4c279236e5fe34d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d618fdbf45296a8955b62135c18fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf02901f7acfebfd4e28a06f9bf9a0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d1faa904a910843b70451188ce9f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ece5e831c46bd1e7782a0fe7d2ec2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ffd32e4604869f90c0491c4ed8fca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0717ca9b967657f4f01e607940a60e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e19db3e7951fe1f70d7c6057bc5ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895a13fe6aff32255fb81a0da09a24149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20e6e1f4389fc28c1ee0444344b0a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d4a1cb45087e0323c2c659d6095e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2431da67067844bdf8bbc095fc0325752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ef053d2b796c26d470ba879479b0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5814da192868383f0f5290b68808a6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8a4dd31c58bc21d01133a7d963a0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eb611beb960d3702dd6f90203c0ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9db4c595284cc99a3592ba9af40c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc969021840ab37526ea121532cdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa7f7ceff82a178a0f6e0271371d4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7be8d9be50e1958e1e80d9e2ad80960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a644b8e560f5e13b8368d84997ee00361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b222c6a18434d8aa1a5a745e4a4bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484a7d52a8573eb94e24ed7f7596a5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240d723c63ff0d55f67d5a1a1b0622d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce14382d5fbf72a7f8bd35e2c2031b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff173fa8f66b86fdb6926eddbba8e61b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dfabd95badd0d6df298d46693315a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7607e82d4beb485de2b0d9ec73f6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbab00db2c765ff398f337033ceee869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90637d55e198d664d6cefb34e5a932c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa6f757c61b050b824d6375334278171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e96d5b35136408bc29685e1c39c7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdb7a439706dd82f7a4f8710ff74a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904973d4f8f49513f136ae021f05bdc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8e865127e680bdf354ba3cd6f3b3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d64eb673c18243af5502c16f9249776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde23a8a5ca6d31b321f0310e487588e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c58efd9db0fe1701bd5efd8a964b6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a144c6fc8175308d119118ccbab91079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93465a446994890555e6e3c5a5d2744080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ec1a305bc2ec1cd14652d44296d9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb1181202d254a33bbf1181b7a4a1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8edd3939e4b300168eaab6ed7b25dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329574e93f7a54154994e6253b5bb0ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a8b85c4a7f61304ee4d10e365a06185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6995b9b66bae88974cea537c8bdf92686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad95b5fee1d81faaa3adff0441d06387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f079778c3b3b49e108d23689bce188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b1662a21bb3a02c1fdd95e776a90989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab626d61c1ec6bf6e619b3071eae15a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc51809136062284dbc6261a31e5af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b6f28c2cbc7a4fc69a74af1694af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb404d6f48e3906f8b1ae9e4f1294293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c14215b32427780ed711f5a775445a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d96539c49ad2a8347ff30cc12a02fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b07edceec0f64417f749b269830a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6862ac37b36b8d03f73d91bcb9ac73097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ce4db475997884e4dc223e183d4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4f4d8f0bd09059d4cd355f9d64e2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef26dbbd289dcb39108c26bf0e998c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fda8bcb3c3176200e0cdd2fdb451c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59136f18c4a8f512262936ca7c3a57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ca75e8e4d0917445d1d425637785c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54593c005804f40fce4a33b337c8573b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b13e48fc7ffbfd55a4f577aef30b0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ebfd450de9a90a78f4b8103dd2a94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27aeea53e8bbdda6cc1aac2fe9e5d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88046218737a772ed36819277b74d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412411b3889eae7d5b5424ca7937dd32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910bc09046dea7f9c6e5f45cedffcf4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e898d93d6b751070911f2a555c376111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b902d6fc88a6c92087a2f4bab29a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bdfa22166d9fd14db3cda7ccfab43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bd4a373ee49a4a5f7dba81c446b18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565f3634df8a36da0d86fd237c204a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d0791aa396bb8856ddf56828cbe8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623dbf967cd7403f12ad4fc7cc31b49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8262b4b13ad1a4c409d25795e6d1b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785370b50997b1db2a20343e1db76017119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0e32f79082b1af6877c8b40ef2b62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e6557c6a070818d7be0ccfb3e6330121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099993f48da9a2b69c1935d06bb42087122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c50001a21e466899d51c1143091a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89647ed6015c6442027de82a78d72767124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb964b3d60c815737a88e0374468beba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a56059e57832c26e9e44d1d7a06eb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b08950b677108520d38569e1ce2f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53518271f7d35a0ca807d0033ed716128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc473f205f17fda349a5d784f0047a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c3edf6e522be3454e82293b7285a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc91c93afc3b0ca02bd18f79badb6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34446e1567377e0bb01ce293e03c3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ced6d58fe05e66e011b4082d64fba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4873a730406589990f9da60e771d95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49c04eda0098fe6585732cee373d66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd6dd54e17abc0b7ae934047dd5c02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145f3d45a3adaacd3d6d2fe12d27c75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414dec71969645ee7720c0f48472f9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f258b8216346c9ecb5c33a4964685bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9665eaf7d9bc934dbb1012683695c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874f89c88beee77d2329379ff753a7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e8cf35893e8370b02d71dc1730dc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eadcb9073ee0eed7b35192877f2bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8bf44073fa0de8b1575d50b8b9e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f4e289b23546193939d126a58c75d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278958ea62bf6c90c9fecf161f5c05f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b996834400fdcd2b1fd4db57ddfdba2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc5469e880b8858878bda669beb412148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad4b97073ad35e1c3f6a74baa91f7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272f590c5c8a3f8ac1da0e4d39bd06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4d56cc54688d41c1f5db2c1de2bbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df346bf7175634499a2a61fd22ac87e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b075f206db54571933afec0df29232153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec05b0004b4ec096c1d941d2d88d4c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f546c401e71ff10117c774748d5f04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4ab583c58c56f5f0905b31d8a04fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed7f8e390a0337c726692457ec39ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d79851863278ad11badf7c69c49b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ad10c04e6324e3b5c646763b4e6ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5825613730f863bffc80471db7e1bf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e979f3875a7c6df5c24b472c6e8f67a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7a12118fe140c85289d7d86f4a5a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd286fb23a41b01b2094a59372924264163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6d56fd1c11cf02f68c40c608f1a31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b623a736ec75ca5e454ebceafede03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc4c2323fa24855da2fd0d82382254166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167739c9d42ff7ae4d5adb755db41992167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcba0a5259aa6263c63d61327d71e76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebd380fdce497d768bd8735ed023b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6920f9c825640dbaf701562331b1021170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d40758d511a9ba2d325e99eba8033171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a256e727fb6a97b6cd357e846a110f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b646ee0514fb3cee6331216918a8b3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2d7b694d456175fe450f4c479e79a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2b56a2fae7861718bf2a54f3f5859175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72b4a5eb357b699d1c1d19def24df0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaacec62361619a067c9dbef1fc871177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff671197435d329c2368e85ca01f237178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6058228a0ebe8ebe50b8a3a13f930179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e36eb8fbee7e27dbe02bbe5ddc17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f24c62bb90cb1baf568a651023338181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129d02ede677d8d116a3919869932a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732341a851a8d65b147288450f0b9e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eed4948115c5755c2ca3bd6860b9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e334066c35a7e72341a495ad8d20554185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2943cda45c1153fa23b7f021531aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec7c3835139b53e62e099f7deaf47d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69b0dabde5013122f48b6ee47b4d7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf299f43c8d0b1aa1f678c423cb491189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c04a78c570bf5bc2fe069001ce2b87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8184bd898d08adf32fd96701f840a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4e6abc819747fec4423f4e108b258192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0deeabdcc62a8ac22a37972f5ecdf4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a911d61d49b783499a6669729d442b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713c73f0b163b023ad210971027cc5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c9327d20ae74909e502f41347e58d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9479a612382f723e3eb0ed2d331cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06395ce1d6e8e2c711dcaa20e754db2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091aef6bca14e3bfea167eee37592644199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb11c6dceac4fe740be98db5d0b2792200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a465b0cc2dfa53ea56e2d692d04dfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f8092fedf0cc0111e35ec2f3f1ea6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496838057497a8415df5df629ceca4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b220642773ef9ff154e893912b4833d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e28176e3e3447a1ed4e58b91232d8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0499545b406d4fb00e2fd05be272978206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a510b92d5df51426653218a4cb514207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b103794183cb16ab938ac477e010e38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b208e7c9057e0e8533d042b8fc814f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fcabc5b798e1c80b671be4a4b805b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef576dec743ee45f055cf2ad6c1316a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5fd33b1137adbbfd729877ff2a11a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db715d8dff9bbf90b95d7cc5ad0426213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343c395e69a6f957b862e58f415ee51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c00014b4b629daa237f6e76d23d54f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc88e8e37d638b605d6524d4780ef8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8680c8e4a07c9bbcaa35707150e6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de34183a84cac6dc48be0aba56858b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da370d760ac045b6629fec9458dcd82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e921ca73e2a0d9161b24400fcadcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930755e96a77e67fe407376799f947b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd28d460a7375beb406d1efedbf1ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44a9d2990ea82fd1160b4d32103d6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93485bfda81c44c7861bd4599a45d59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f820564b4ee437cffb472d189378a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26345807066b8ddbc41df53d0f98d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796252f647baac8662689dbdab3965e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f444cdbc9f860e71687673565f483228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f4816c98979e0bf50e329e00e152229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93c4a9679fae11e324988b1b6ffb9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb93b351f052e150ec34f66b9d57ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57237b8932c71c113933b9ad6d120382232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd25957a2aa291d7fdd2b401d7bb65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713ebc1eaa66eddca6ec06b1d1e42a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b321be5013e01b463083f882d42a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828347ffa553eadd6bc7b05ef0c325f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd47d04034425b811b5bb02ff8edfd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fa15e23ae7a557de755e49f08aeff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc48b3648105c839af4cf278da0a64b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4d9e2603444c640ef2def8ea43cab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56195c40e61b7188e192e865829280241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79618996853a26ca6bff33ee6132b90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45743f3d9d9ea08d51696165cfe894df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011eb4d45c6628e7b81b6f4369bc043244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892433ae33b0f8fc6c8ed9f60183976245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82fc316bb1d400d9456dd3bc096801246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99e2b8fd7b4d9c3f98b7793eb37479247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554d7d9df5e30c2e4afe144e0dc2ead248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149905ce55bdfcf347ef1680c55178ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb4783eb4d744f4b25e68a7cea7ad7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa341cf40fc03f0a90294fa2a0374251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2eac7aee5def7d2935b862022d03c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf19772bdfdbb82535fc0d47dc0247253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66824d3b0186417ea905611a213bdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0775936dc5336fdef5c305c325d36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69bee6b3ea70f287e03adade69f3ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a282fd4d9422056062d21625c7f54a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cb414bf90580307e680a7b5cc7f9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b0ea6af2f763c3eb0dc326aea9e36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb62a827e30109479b30311b527f28a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b3b161031d05612402725fc892ae7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63f2e91804582a4027f615d87b9d8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755933bb4727a09f5dc9dbcf1c9c9a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b663f07886de2a9cbe1b0a775fc7afa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ba8a112eff766b4416d8eb5a14ffe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11696ccc36ef7fe254273062f8e5d1ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2610d876827339c9e835300794d3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dad4c031f02d1e405797b44d27eca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22016a8213786967e337031fd9d4bbb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b997b6156ded2a8e3ad292c6879f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d187d6883c3314106eadea52530e08e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd191437c205efb05f108f42a5fb8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9405fce05974453bb5e42f3841a39d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e214ad4aba77badf9fb4ba5322e6a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce96b9d870b567ce8bcf5d05f6844fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77def650f68ad5fd5ba6d2362ce2ff5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3233c7545fdc34c83899c1d5399d5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4403c5e4e4723536b1c05a0379e7280278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fe0055d7efeaefae5fc8ff4fdb167279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c80b763f0249e0f5b3f192211183280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba101d611cb09333bc6867178a4c97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d86c871765c15651bf6c2de9baa6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beedd0d6d54e4d33ec3db0a647b8b2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec9c5ac6ad82b41ee7d16b61b8dcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77157f63dab17f0320ce3c9040683b38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72318a824742f68181c322427af0412286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272466dda257e72aca2eddc7035e5f6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45929931bef4972ec8b7036a89fa8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf983c78add61dad2152d968281689289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac90d7a2ec6cdf3ade54b58e9e5e62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791fa1499bc81d9e464a0b07f44c085291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cc6a833f9d312c349eec363b56a34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb2a38dfa1e3a9d9aa9c123d774164293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5782498c16996f87d7c4e2827f1919294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9b9b86e46f5e4506f0e7905dd3713295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1be603a5e10026e0e98e154fd5638296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56628f6860bb59f66a91f238ee3107e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2ff40ac2bc1a2de0d4f6e659149bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a69b4f8c6057214dbc01e5a4c6b0fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3c67efe8bc77e0695b2f17273b68e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0435f8163a430a2c8e3dfd430d041b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f3fe5ecada58b71ec99a6749d45c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a298d9f8360078b9fa4d80b65bb8063303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72242df2b7b4b9aac6cd7cd66df6383b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc462813006dafd31038e0d3e4bec8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851755a7a65f8c7f5b6b33f296af0a33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07eeb87da95558dad1aa946c507091307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcc8eba8df28ebd6342acd9c44982c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08685aab2068ec2790746a6cd514f0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aff3cc1a269449149390b1c10d6b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f19d8fcedbce436dd09ffc8fec21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1070bee1ec46e0968b2a495b8ba61312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4d2b88c71fbed152c0ebe1b0198b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb143d5d0eef0a02efe4bb474bb21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28107375e2a633470b123e25bfc2bc93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c590711ff63d87f4ceed8444c522955316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc3fdd3a04b3ea730385c55ff13c65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a33948f2c18c2e782621d6b6d571318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a793f1ee46820300a403568e949a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73403aaf08f6bcf73a1e78c4876be9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ce12d09803782b2605d14dab9aed4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269532e0791ea78ce53ea41a4157787322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2889ab9aece973675e31a215be2d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9df33e0f9a6a60a1b4e851162d4a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee43492c41ca98ce5c5455a9b52bf95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805cedc57e14c27484fee79069b4f11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb2c24056eeda85aa02a0272752ddd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d08c063dde27ad831d5372fe8367e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1b21e44f4544a98d6fc30f8012925329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff92a3316ffe9c3416ebba7f54c25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffeef8d3e45ff57a60c93e86d3029b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a9760d1c1919a622fe824a68cd422332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd66fb4a767de9aa827d8b588762ad4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a1005c4dd8a6b2aa775960e3e449c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad5c7051cb3990259f4fc3326f3898335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23210ccddf9bc29f938e141fcd14c62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8e4b2f59ae2bddb7c1a20393124fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc9f0fcf3e87e4d8419c3d76a1820338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779479039638845d123731d8dd318b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c51094ca607bfb785ec5bc269d75fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07bdefa609616b6f4b7032ceadd6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16ea2378bc87741b3093ebca33a085342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6fbc5d12671c5f801e1ae5801961f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b1331f946ca7e922da996fe8793ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc170bbe1a2f854cc38c6ae479d2e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d560c87fa2eca392a3c80266c9d07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cea34f57b69ed01c2a132dde17a01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4beb122be2bf913717eb5e9c1957ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8cba776d740e7ed895469737dfd82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848891ebd123858b851dd8e718365d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec32dc48a5e92174f98168f6d2c6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d826f44a3fd59eeb38acf45b11ace352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811d2450eafb56842746412be604e9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ff950204f541378dbafeda81b803c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4ca65901d534fa3eb209700292b5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e7765dea7466faafbc50dc3b148d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8df06552904498e6231c4d4b20d97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd2d5ec78b12a1ce80cbe5040e0e93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509082502d36e230848848de973326e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfe40aaf8db48267eb4bfa92bd303c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c92cc43b39f1ec2041f63423ac435361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ada7358a3d4b535f22af443858e55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac866d6cdaac6e97155c17fd56d990363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085292f8082a29d70be2ccf9fec74913364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f39aefd6fc781bd8bc9b5758241e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac10de1b9441d9f51154345b0709d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff786cffc782b242be4d162ab8e945b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cceec88da7a2fabfa03bbda61c9c6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242dd4b585af1a9d656b84a4bc776b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad9b5e5f2d2222dcd7d798c0123adf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aff417193285e2c08926495bfcd14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37947158cbb85a1ae2b3456ca1b1189a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5e3c6cd1947a0d1416790893fad53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a79d05073d69ff1fb9f4b67479fe82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6e9a66a3bc48d7e70c0b7a772e4a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c2620467863ecc97c228cd7720450376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa29286686b2cf59ab656e97a23c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dd363a2188957f1fa0c7e60eb2f8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b45be477a4b753ecb0183d2c09c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91382341cb601fa21e0353524ead6686380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf7c8cd2758ad4e187b3bb9123bcb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b2b62a71a09b2fa3ef74e02911f56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c485936db994be3c37ee9c8e67406383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d65d38d166ece48844777cef8f49d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cc4aa3ac537b8fe3667a74330408a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b550fb7c4590760a733507d2a40466e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed080522331ddb76209fb9f6fb57b879387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7050658d159c51f483a9407ad2e13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e14eafc25e295a829b67b13b26aa9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc136130a486d393ca74e035c7d6cb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2465ff23e381e19e067869eed2da3c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c5fd5fe222b787379ff7954e696b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28755e4aa49f5f20ea2ce7d546b13fd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26794eecf265e91220b15b4ace63bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797381ec0285de5f13362be19a747120395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287de80274d04e5a603ae1211e656905396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54644cebafe24ae04fc7617d074b3504397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461f39767a0c01ebf7be805d0794268398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfb5d15629e110f5b89408508eb65a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e394dad06c505d32a2a891c7bd63d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc3b526097f22ccab590b3ae312e63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fec56f51c1e536b5d506c48b3ba52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3a438140dc1df22814b102a25ab46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254f47745a58a3fd77ffe9f2e2fd072404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22d09eefa4ca13213f8a29cbcd365f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9b3a41eccf90b3b0cb0e6dd39a56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aa236568ef7d993b79e9077b46ed2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ecadd9e3df482646058cc535e875408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d6e36764a4f3c6b0346a75d7f6ad9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a9741438fe69be68c4bd7c26c2689410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874208c758e2057e34b5d8d3ae06b44e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663c7ca394e440c1ef8a124fb32785a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa9a721efd84b58071845777031bf9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb6555367dd4b8c6af89bab03d3175414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412b4aef59b65b570d6c4e956bf76dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3636dab517a63862697479d4a1e4fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5566db8c00c2ec1c36b863d58a3e709417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef6d01f83f19958e380c99fd672f34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e42083649b6f9b0dae57d328afb8d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88d7521398754394508c69af91e7d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a12b8dbfa6103ce75fd73d74264194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4d091acf9ab962c984a7a451097e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a08908ada98928859eed0b2f1d2a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d5657aa1a8d254b1f17b26defe8d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821e5182b9c54398dcc4dcfab4a36c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162da666059ce8cc535c23fe09d4487426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf437bcc56c19f3627c4bcbe1f2022f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406039f411bc187da123af0fa6e022b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab994c5e77b034d2d1825b2698d233f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed208e2e2e00146a4a43e6bb09967fd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf042bade31ea04349ce2c14e2a0ad32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b725cb19a6c2cee23b216b9caf968dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dba680515168ec32063133e1fef1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c175d94f1aa80241d6aec76c64b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ae36d7441fd2a08ae4c1323887832435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379ea576e7aaf566eba17c444ea3291436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91eb3225e97cf322727406da086ee4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd59e8d4f609cfd47846f72dc531012438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daa6c0b4232d88589233235a7d8bbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8793f0a047a67bded5789981b6f894440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062747b8561febdbd72c3e15f39dd36b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdfcfdad14531c2aff8d13cf653cda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867c652db3562e90eb1a4d4b8836bfa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8989b70f322d5a09c033e626aedb265444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c475e8ecb3d227ddc7f90846d9e6da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3915828d35e2918ce9e43faa8759da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79335891dc503411c8ec4e47878855447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0999b3ed841acd02fa8e88f58c96322448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270b43376fbbb40364a7d630d9e71d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39def38d89b69070d9b1fcd2c69ac33f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd197745964e00c8b9ab414069c304451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ab0207e2708240d93b4dbfe46a8b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c73da81d002c3217caafaf107333453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71257b8d2603b6da5a0df82fff1d43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aa0c605e6e4f0c1ffb9f3007d4666455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af354edffec31d31b875cd3f50a72f15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd7bfa9b5a4ab427353ea841e1ede0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcba66237cd3f8bbf02fa3fc6202989458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb5159ad8cb26353d0c38abbea07c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde20bc2de41c8721084a308b6360d76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a322ef20fe7182c7edd0c4b71b3f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb5a66948b30f73574a304bb3585a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c18b1c9f540af94f1717a80005901e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08c8b206f9daf523a21027bdd6962a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb9b6b69d8c99e650bae2bd231d1fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a8eccd31da9dedf9d34c4f6bb90c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d813aca5ee24de22d6468f29771ee4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58673d14b0fdd5c7a96e07374c3adac1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4247c91d993ae2db92f5053986254469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a560f423e2dab65ec9dffd46a4cac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b5009b381b5e2d3cf9d209af69986471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd2144acc4239110ddfb1cdd3ba570472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b11293814eda3e028ed1a8ff051bbe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3768f201eb61dd4ef11a69ab7200474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8a37fc5f9ae989ea500c0ac47f190475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76691c36cf0aea8d1c3d1f51c0b10b63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30401b5afc997819de00d7735449278477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c00acf8c72430b67ba8cd2d38cdc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333371984f2018b7e3252edb8432a4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d53619c443b4cf916e0ae81519e89f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb955919ca38045e6b8258a9853853f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165eb75dcd7fbdb372d581a0a9c6863482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168981fc9f16d9d86d1f6b54336e3a1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c5fb22f0279610319cd9b984a3bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a48555106088222637708fa090077e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44b3e100228b2549a8f401e8cb13b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea2d5040012ebf7347bc1f7a4e3ec1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ce2f13ca987064ce2eccfb74689e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f06c4d61ee03f960b51c8a92b390ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c503f0981ef303dd7ae66d3739820c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a46c2522a7b583b3619e912bbf23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672a8a48ca76b08febef7da0526ce36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb568ce1c486e4e3ee814b034fd7f05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cffd47bd17c1663a4bc1970791b9f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a21fdffa288367cbe0720ef8783ea5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd827ce0c5539d1ccb4cab7ac27938cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd77931b06efdb29bbbcb3f7bb5281497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc467c876bf8c7a1f70a219a9fcd760498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec0af2147cce2fbee28e4839c6a0b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5461137f5fd54ff4cfc73606803a3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d472e69a2c25eaf8773d585a31ce7ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18163fb2b726a83e442d2abdd53dbb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efc7297f552292322f2c589ebc044f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111c0908e6b89c411f3ad97fdd40597504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90cbe93dafcbedbebe5a07e0bd78ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dda190d7ba0e5cd8b3a7f7a991b9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c20981cceb44dcc7893fa74fa23d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e948c51933a6293dc00a6a9d5088508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ef66710573c2f04f3a0966fb47ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90772d10e6ed2f7940f183ab99e29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a97b0e50354dd807988773c0054ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b57a3720c0be90119ac9a209eedad3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587e45a58111db69f028729b9dbeb8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0966d7cad5a8c606853513af633dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b640101f99f372a83ed5172d032e3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eb0c8c73c03af23cba5ff07c3438f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640bff15025d5b436468c6e36cd1402517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58af311b92186a6b2b6c27894a140c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1010a2c6d6fc0e7fcdc48f1ccaac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a1886ede5d676b427039b5308bf52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ffd04b1ee3f3e9e71555bb982be0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c23268630e8801a8d163c22c70a1e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc1236ef17cbaa7ed9aaef63b3d203523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3551e612f291772b6bf66cbbff0e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645b05827890603fb460e901a7cdb19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897e94a4b2daa0aa261db5b98a77e64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b19ceda00da8da445efb5d1d3ad8cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfb408cdcc057364baae1ba7c2d86b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71cce76ca7da97baa63a810135731b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bca330e2613db1bab9b2638ffc7898530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eb26747f1fc2405757221cc5c4c0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f88434082e8bfcc7ca16418c9deb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1b87d5a4de99e94683790debe3c64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa675b8051eebf0a8bef144b742b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c96cda67f20db133a3de501df38c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9f2fda1cd789b4ed98f7f6928803536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c66cc95be6163714a1bbdeb8419982537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237f33f992c744cb9c9b9ff7e10698b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c7b6d473cac6e941d8c28f7e3e6c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f73dd9df07d8873e608181995da645540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaff3387d7044ebf9ead2ead81f78f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591ffd9e43e04ad7b299dd3509c92d3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c1ecd8971035d8d6f4b54fbc3d0b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767d8e67b64432729c3226ff1b7e4f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d0cc933fe318f6c6e495f1af2cbb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f4ab7b4c972925dd5d0a7f27c655546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e356a026687a8561ee4acbd2123c00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c41d14fb1a57d286898c611451b32a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b95aafce5028655736d03aeee45a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f7fded1ced37e5415287745955efc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45902640cfeb47a095be33ecbef7fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67b8e79aefc161c77f6d7cc456a194552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efd2cc8cf8a737cd922e096a78c69d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e5d237e6288d0b532fd5dadaf032554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea81555a1770bf79dc8370c81616452555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b290486c9cc93d8f367fcc3989281556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413636822388f0c84453568f5e223d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b9bdc3eb28afa94a73b701ca31fe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc060c2e1d0637bbbd4b5b2c9a911119559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723f47ef4c1ba255a1b99fd07232b73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b136ba4cfb0229916b7aa53eefb9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6644d93d3408a617295845357f774562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575879808ba77019307bd7e7d232607563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2ef9521157f24fd8a369e0584dfe2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c34d9cb05edb697d257f48b24ba37b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9239d921a9106cc6329bfd9e019a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84af0c178d6093e947cfedeac2084567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da018b1c69a5519f24eecdbbd00dcfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632373d350516362cc8830b2c278bd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02359c296b457b8ebaca7ba5282c12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41d2fbd5accfd66ad6a6c1f7e905c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd117ea242011ae33427aed46d7bf9d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b80704101b3604d6b450a279fa1dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7177e16e3e917745368fcdae55154574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079045fc42dcce006e295be39db05981575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7822208a0d0b0cd15f82f2f32656a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed2e1b37013b150eeb58ccff4017f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92242038845615eec3aff6c6ec6134578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d8bde4a0a8b2f8c49106f33b3d2d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba551069caa5aff80601027fd496e13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876dbff8df25b2132f1d0ed375f2e5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdb090218fd6d5f737ae11dcd18793582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cc545e7dc911b30fd4e8fa0b08651583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7fc31c7bc1421c6e9f7659c40d25c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b141b568851c315e6ffaeeaf0113494585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997a5628c779ae86bff8795db919686586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f404425e6ed5b5cf0bf9fb98b8935b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6551538911d9a3fcc869f537c6a0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447726e6c007a20f67573e346290a46589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f48075fdc9f1b354a10b6bee00bd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae869bbd2fc17334f77dd8877779fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c838ce8b2398aacb7b196e72b63a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd87375f0692d438ed62baaeb94cf4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8546c7a77a718a70580926b1576b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a46d82a467d9e19380c1d520f5080595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e632a3eeb8ef844b0ed7266fae692596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca347b4129382eab4428e59c01a5243597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587d8e092c3351520f4953f3c7a237598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023341e1aa11c9dd6e8ba15ac2c4456d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfaf094b6c75b76e67de46212cb7b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae18a859a4ce3ac5b58d3b6a946874601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265298116dc147bd540f6bd0f33b46e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768024bcc60b665e3d2bdefdc6019245603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a8a3949319d62370ebcf0a78c1cb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf8f83d12dee58c1d546785bf24465605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a7b35ff80b82d7be38a4b63570e62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d90d06e42481c5e5092cdb14b1636b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22723f6caba82ac102e2dc46bab1758f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e0b1bbe6a0c3586faed783bf6169a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288db26e1349f3ef582a4d58d3f9a8d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607df5c6d5fcc09214eb56e20affcf9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc777f017a3f8d74a73959adf46e42ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af96d551be68796c1637956996f646613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11f79fd2af8f34f7a49f9ada607238614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e7070a3205cc61bd4a5c199379945615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaffa291f404b168d18676e4b48f24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17aec1aa1776126097d27fb44d413a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c49b5cecda660d1218798d97f3816b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c34f2a79b5f954cb7c5b25dc6fede619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84191fd60210f4159a5262d248cbcc02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0adab9b2c29c151bb85989274b4a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2385bd80026728ad340ab3fd545d93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09be2d787a21268b3b23905c2a10d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabee1f4218101911160e8767298378624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b77597c8b79b5b2306c78727e514e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b61b84804ef44230d311633c96e17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687fc87d6fdfcf0f0d8e2540b9b40ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670b254cde159343f2558c5ff60e656628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae73ce942c5bad17789fc390b14b44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3ec5e885f34d633c46fe27881b751630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211d43e50e59291fa36846646d63406631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21982c812a7ec1f22efc79d8be4504632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6a8313e6490b305dc8a546a89f377633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebbda09dfcd747aa6db767e67160a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e7bbe86ab6dd98059ef735da1e72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d41b6ed394a0b6cb5237ea12b7a99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b8b764c07bbf99c504ec03ea2e904637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e083cca53efea68095b269a081290638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f281518775dfd104f0667f7519842639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cec46d050bc86f4b65cc96c97bf52a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2462c224972fa66d9f852196fc056641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407dd42906f3d980c46ae0a4c845ad4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08be376297569d10e7c704ebb52341643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc88443ce1d0295cbaef34335bcb50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd25325b81b04c88ae21968e6a524df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657af28353b16a177eb5001dd40b20a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64969da0e72a0640cdb943bdf76732647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea774e5664b61dd1f20495d8207c58e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb10af3fdc0e42dd75a8211e3551436649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7613bca193311a733774315860f2168650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dad6270fb94f8967b7a1ff4af35f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceebd390c9eaaa53bc24499bb5d039b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973939f37f6a2148d2906de8ce7e4757653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc383d1397dd8ef2edbfd4ee750cff48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae213cd8b718fcaf2b4da01bb80c84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e255d350d4ee4f645ec428b9369c8ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5fad5a78023db1aca87610d2518ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189bda7b24d0414ee92f6ed64be2fd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ef189e5d20947c999629ed07a4da3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be097b176ac045a1230067ff8bb6ef90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65107eb19ab0bcb134cbba45720441e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe277e2fcfe5ddd80c7613ce3f0ee5b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe982c4fe669549bad33e121f42de6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c810a553fc2f380bbf296ab3e17db0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0600333bc71608dd8bb3bd5ad39b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bf10bda5744259002cdd9efed98e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce784e21549f54fe196245ee7cb26d2d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb2e3bcefb9109fade47af0efb787a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e9bdda30f7537ce7b47f9e1484051669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075086dbe10520d85d23ba759210a2ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f6482255683c05fe8e88a4c4d03dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee8ae151489570deab5687c63236a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198614efb7a89821224d05e4a6aa3f43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a729f49662a87eb8987521373be09c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b4798c6ce6e7f2eef07b02b6d36b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2185459a0b015eb7cd8a13349da0f6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216b405c19fdc0828838dada08b531e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835927c1f364a716f83a8c4d8509668678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29237e44847aaaeb220fc0f31e009267679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307c91d144e5a100817f50e2406130d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02effca9e3839711929bf1e0b84d86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d6c9a309b74a810e3177932b3d0c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31f2cbc08efa8c53cf9c1e5642e4ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12d0ef2396f3728f4b432db44b49ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e51159b90ae263f197bc0ed9246133685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9791c75d4bc71abcee646f55d6eb8ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8840f6245eb147f14c7d27c06ee7b58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab496b976c7d91e5bca897300f579855688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffb2182305de8b9ce4c36e8e2d58cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e659170e39203ed60500cdce3904ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c1131ae6edf038a19f9ec114237e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2bc4e5d4e5e77cdf2c3fcb0699e53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bb9d55e31fc95fdf2da79f646bc95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb069bc5829e418bd5f63de6ed4b9c60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee76ba508ed58ce854a7c393614c4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05120bb1dd2c76470ee56ddd112be4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53847562c77959995fc2da7cdeb4c37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a552af23649291a743702ce86ac5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eff27f06c1b28bbc8896653b233c56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576430e118cd9966fda5ced985814135700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171d82db399e633809eef56a227c13c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89262f4f76cb13c0f133150839b2f698702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c548a177ffc2f5e29fb3e6d119c12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22654d659a2a9176dd3b2a714526e136704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19206d1d2e74054ef014ce986fdf7170705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255be17496d6444367242112f8232e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ee1de9ba59c56dced107f9ee1b3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0779581ca915d5f5eec7c4d30acdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edc452f823871a01e679019c952510709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fc50163816e6ec81e5a00adff78be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d347005f6bcad2c7dacb056850c1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228994ee24ce56d5ff5f6691454e5447712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab582a2fc989cf80e032b3a3fc27b587713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb0943b4627ea7a57960d35580fc1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ee428b9874cf82b126d1e3928e03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d3d6f2383e864e21ae5114e891d10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd267c49c56b380e975b555ccb2183d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012d07f96c3a4440c384b6a943b431718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00bab1bd5c232ba093d07d828a37c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b11b83ba6d4ca42f8fbc6f76777b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867f3dae19b0cbf20497d3e4c45292721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386408242d367607d13fe1da5148a156722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301df1b5fc27c318c8dc68e77afb7f8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fb8276934f7fba0737c2e5dc452e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babdbb8ee8c5514923ac017733a868e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa16fd249b915ed4887bb1f40beefbb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc209d756cd3c2951f9e01009e51e92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171c0c1e01378118f81e6cfcdeb5d8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df085410500869bc2a3ed15488e56c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790ddef486fe39aea0f12ae605895fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f6d9e57bcab7aef9b36db7bf9d111731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d87b3f45c5720be94f876ce823789e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b837bac11d290dc7aa2ef9c7a2a513733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fe0e234b28104f73f5ae7a9f6a4cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0b372ff3e1c99087df55e2addb8f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47686ea8fd3fb4193fa364f4aadaacb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d64e4a327a0bb096b40ef14bafa70737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225534463e49403c0af3a5457b884788738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e63d106ad7cdef4fdae3efed9a9af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8ef7e1239f3c28bdc29f5840411f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e4409ab9e3d83ddc87cf10095795741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace326097481e8baec2259142401e4b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd94c636b03834a1de74a66d7e8e3f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc9d5d2bb817db1a723b16619891d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c982851f26a0b56cbe6f5ac942442745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72039e73b76ce6e4eb004dcd8df15d9d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c11c87a5c8d06c763fae3fe7ab492747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fde2637bb8701469c169f5de2ee48b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76277dbb16498e4ae9ea93982dbf363749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1b16496c0d748070e7b2f8fdc267f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a64b625107c8002108c70dd6340644751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094a5656c96c1df13335c17182d933f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2681b90a54e6f8dffbf884c276f92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeea7901f3a770d4e57a4b4faff257c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6218476bbb87dd4aae7b542cd4c6f7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb37f9042c6740bd822f2342ef41bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24791677fa9f6dbc8e1eaa1ed73b725757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beba6f3444c0c767b1cfeea2a1bfc0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8c0b4c10f950a6785a4751ca432d4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd51b9c70dbaa83b1768c92c8d8048d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3cff05a43b1ea53ccc7185a9f4bbe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2c385ae5b03d9469660ce3c520ff0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f4897b30b5671619fc2bcc9dc2f73763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6b18c03522dbfcb8638afe258558a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9a6a8fc1e9b4fc338217872baef0b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd7da4d581a7063dbdaf8d2f5e756a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d694292e8918cc260f336fe40e20767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04bf56f04097542e3ffc5e55384642768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626bd5b310f4889711d5d23d67e1c86769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f010a8ef5bde351f63d349317c1b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a4cbc1b15604423f37efe19308c59771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51173df3df0fc3f68d66cd191595582b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a05061f7f274f2de916eca5bc2fb1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62293daaec86e67f4505db7518507d8b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e09f3dd0931472dbb84ed2f30fb53775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9f383c40d84616051772178689357776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513e5fd6efeaf7d9e94f11adfb30ef9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54920fec836802c21d23cbcdb8e5d1a6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbf0254af06516a740798e4b49c169779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af43fed66f2352a022d75c2287d877f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc2bf3b04d011f2c556de43648975f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7ee5525055829231b6f95a482171d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815e9983034cf4555080bb3d4c6a622783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8bb238f3f4d91ed0f47eed891d217784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bc7fd73509ce3e83397550c36dfd9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0cbb9f24e64dbfdc957e9bc4ebe9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4638d44e11ec1bcf032d214fd4a7df0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aea53664520555a10dec071df0593788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06e006d1e8deef74ae7bb54318d7c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c348bd5cf0a3cf8f5b6a567bfbcb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a371635651d94fd1adf299d5b47c7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c87bf0ef10fb858c248d9ec70f56d4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296f8687e415ca89535f05f0b339afa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23235eb850813110b56dbb8c86e09ae3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b771af6c55c3af2a3686bb494cf9a01795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4dcabf9c15fe59f0fd6d42484fe43796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e13380b3c0c4d7ceffb87a56eb6ea797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb376f2ed7875fe78605b4403b8aa59798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315aaf7435a05e33121a5e9304ce19c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adef54822f38473bb2cab78b397dc04800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414bb1cf98957fba903e83a742260fa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2079c95a880876c613e8f88fdd0a108802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dabf37181f026ee3b02de5d533902803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ea82192c47dbc4890d07cfa5dcc6e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289b5b5129df1a4abaf9f632dc2407e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfa2c2c698687a2cf982e50af43eea806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff966711ce8dc11f2cd675744df9616807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce16345af967f15db014514fc6ff9e0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020c4c093eddbd74ba376ee989da452809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54940c1e56b7f8f2e5e56dfa5660c9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a747fd8d1c1d3fcaac4de314f33d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025045978d6cf0632ba306626f6318ad812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d601bcd40a3c73d1baffdb1ee65ba1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5217706b56617ee9e2c405f190ef009814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69ab679d1218756859b1ce136c3a53815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22b7c98f8b49b0c40f0308fe998c5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf34aa798f598a3df98f07c4d93f7b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92868c28ecd21c1134c211bb7a1bac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03141abd980ed9246da01fd30be1d6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba5f950f83c49b8b72f7dfdb7bbd61820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db27ca8a14367df9459a13ac0a23c49821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02610379d8e616117a25f6dcaff473822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280c1ff8177c4486a3bbfb117d03eb1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dc876c091276787b06f67b29882d9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821441024735b4eb2f3a000ae13233b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b61d6aede29783b355e7431c7a2aa5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb8946d9eef54b9857cb9951cf01c2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a702e7f3e65f3198539d4c8522782e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce0af8892c4edd402c081b82beb1b6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc51a520d0de33f137851540bdb5d8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd9902ecc97353dcad533b0545ff24831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a339f2ef3503af5e8d9c0498e717015832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a88f2a43566554c1e8ca83d183653b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fbbe72852038c5766b65270e4e999834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4dfc19b058c2b7782ff1ac2c0917b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2e174f746d7f40cae0223f635b14f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63647c5dbfa5656176134e313a434d34837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0d888bb0216dce72fbd9e9efb2c3a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d584b56e45b3f225249dcd4c110578839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51baa43bcd08f2663d4daff4ff87bf3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29756c263caf3d40a00b9a29786c70841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7fb28b4e3eff03b7d634517604b84842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594398a6824dd3946baeff244c0b44b0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7ea1cb9b8ff3727356a44ab5ddbd0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee92fd2dc6f0a96cf454e70918ed674845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14cad24b1d5a677d7dfd36040231ff846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575e4d599da1d734978facd64cb7f27847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8c945b88be64cf46e644303f75dc2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d8bace5108660e07e7fb19ec20a61849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66395ce495b047084d1a64484cad35850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f9c282f1989bb7c4d66e5351ffddf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd32588799fef79585279ec3d7bfde852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19124bf20e5705daefc8c783e4076076853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bd74c1dc06eb8b466627f96ad25f7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88419ff1090f6851bcd0d27c5438a202855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fd371ce448a94a211dece9d163c99856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6ae90e3de3eb2287f7dd256f8f414857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e09e496835d4d90446cb1ec4338eac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cf65e079eba2e10b073214ce77892859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd026eed99f37f9f9f553a720faa5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28741e1357e71c3f6e37755da83bbd5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de84fd208f25a6dd43c53df3c9da7c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb867a4049aac5c04d2a2e15b815fd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5563b58f7fd9b33ed7a7679acbc29864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eb190da1e364be40faca44f353625865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66759f400cab7b2fe1e38fcda0f0f32f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85c6717802ed80f9469a3659f36ce6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34bc7d82bcb1eb5d6d84ed3a7cb1b0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fda81693cfd47bd7f4824ae182c86869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bff9a8a57eb1f09052aaedaea85ca7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5c70e55a7fd38f2574578af1e156a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc29650834ef8d0183a6b097945388872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd11f6af711e39644854684f2f82489873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb923c7051183b4519c4937e2aa27a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b080230d2dba500112a87e1c47eee875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085278fe7d782648c3ec2f412ec29cd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f11475fc7e527612b4ad4395af8cb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc5ff80ef79bd99319045716eb74fc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbea88085970e1d515acbb6076b7cc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297bc89be19ea3aed51fcf316200d0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c713a6208b860c260b56e7ed5b8b434881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665709eefb5883652feb9b87464488ab882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a15ed8c16fdd36ae26e093106618a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712d8a892720db7c8e189d09c92dc7b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c74641ab25adfe818073f25ffc895885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce00edaf07bc15c020ce23940e2c593886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26f10cdf0238cc4473dd900d758d7a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffaeb2cfaf3dd62a0396c296311c16888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2687c26973287674031ffbd388c8d6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2d8dcfccaea5122cf11cb598ee0ca890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2c7cfa0daf5c8dd3b03f963b3cf44891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dba77d3f12ab0742e2074b1ecb70d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d115082066984db285466937ff0ab8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee17d43b5f5b3c2c4eba7f11d34f0f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d061b3dec7792bd96c988314f3db3c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd4795e75977ead94c4f65862b387a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e633ef0e71b9a44adfc548a6b0eb6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af673dafb1040f82a7d48f04605686898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562e8d09c922141d2fabe362a454870899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661946f24d690b71f88312837192ed42900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49da7e9c1c23a62f2275cb0f5a064e3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013673fc2717e115255ed4cc323bcdc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80754dd48f0ae848a9e10147a730ce7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1419e4a9584be0c059de598337f7941904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d985dfc91252a0d33ad958dd927a2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9248be920c54e5167e1eaa2d568f0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56116a282d22aef4663857ed56893e60907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c718983ba805da59fa00bab3d71be908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd081f6e2de3bca020584c6b31a94f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec75fe5444f64c7cb163067a72400ae910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb117cef62e7023a61decdc37ea8c447911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1df3e96f32dfc76008f0ff32b6b975912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2920785743ec56ee4495ff926048f8d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c567b66ba827be250ae0488b1bb89914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf77fc931f69916945785fa90ec8cb8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4114bb47ada6a949376c8319fbb4e47916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc394b8b9545236260766c524324ab6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6742e659550d635ce36004f2ac8fc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d60995cacc9596eb88a59fd3aa59919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdb3ee50382575ca2824edcd4e64c9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a933e0cc5967e3cef6b9373bb96d50c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f6e0b09eb2b7ee4b8806a471bae96922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b309f786919ad6d2b7329bc2aa2140923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5989e8f52e401ea376a484c63a219924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247ac54e22509b07859313cb6a08951925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d3086f30fde946d190e592bdeb36c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da39b7f88fa5bc0cc6a55f53179e29927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889853acddaaba59beb70a4a7dc35e2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3fecebd521d7f0e7a2b59db8fb710929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee5fb3bf70625f39ffb1e50c965fd2930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af007103719a12cd658379a8012aa34931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d31a754a1c92147159e7e5101a3ff3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab03815b44fb0f2068d5354e4c7af9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79207d59c029fb2c5bc7ff8077e5c8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8c97a4fa649d7f5ea5df0d2c6bfc9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518b42e544a956eef0ce8d77be410d7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694e24dac29c92f1988b9d0c0696d40937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cdccb89fc75c95211c9a55029fbf9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aef4fd618bda52a9f6387cd1872dde939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a830b61a77256765d87a929ca984c95940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8cd9470cb0cf225f827e740387e41941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e88f5478ea10785980581eb2d5386942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f97703cc7f9ad28bc89236bb232fd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95246baeb0ebf52073d520fa088712fd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41846e33fa6004143637e55633ccf6a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67ecdb2b3bb9e06834f869a0abd8cd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f89cbeeb24997c6a88ce31940f650c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c5116bacc052a1f3646ee1ff11af6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962aaa06e7fdd4d32c1e94fcca082d7a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbdbe601b5540464f5d5ab4543ff42950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf656a32eb3cd53a34bac86a9acaa10951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504f78fe326cc1b93e559b33aef10dd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958b4afa55f5703955567d0bdb48528953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92973eb9524fdf557890d5040baeee50954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9064f31d7370f488373dc90016cb66b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9d49eee6fde1d1b19eb808b0c40f9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeab04596c642ddda7bcc5e6472189957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb690a2b88a44e7b529bc2496b3cdd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e46d37c25c5c8cbb336862de5b2c3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9b6c0869fc98810ca616ac5c1a151960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b124882d796487a37e2f06f885390f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ae604a9639b52f31cc244c84bd0b9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccf8a2116f6d65763c95ee768f47f4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b720ac2ed9c3f7d4e98328c2cc5f9fe964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34027e7900f8b78406d63149b0e2dead965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20207c440e5c258292acd3b3452f444f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb311935cbe72cda35c5c8ab39caf83967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44505c43c1ab4b11d48784169f2b9fb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478ed996db396442ec12c0099b8854969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a20d1a0336873e72002dd1ba19d67970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a964e6d5452bac34d6d8365fcbebd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b83b7812e0fe12115f0e3c3baf54ab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257a72a1179a356e901c80493740ada973.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee9b8076debd6819c404666d56e9e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eccb0f21eae1cbf495f2b5e4255d992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f729dfd9fb8917a95d447114455f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07cb227dd05e5dcdd66cd94c64d7c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b3c92ae9dd5547fc98fbc5f72c7aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d2ff8e6a9f341d9a727860fc23b9f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f03e2979781eda4941591fbff4737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6857ac8c02df60de8bd634ff1302c618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cfab181a71c943f7addaf0d0cb3d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f4caedf2a2a347142fe996b0daa4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9c3c1db3757a92cafa9e59ae136fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43204a69b6f68e0144a9e6a64a358112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cd8cfb86d6579b987d58599fc861613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481265eb75cad7f6e6b93a694825576614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c439b5d7ef01c21a42d884725b9eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66984f68844d5ae904f34ef72605158f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad43d19fa04833619fcd66aafee87717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b7d073dd7c1bf04cdfa2beeaeba7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f13a54b5b2c181eadc97e4a974baf419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cfb356dc6a0c50942bad64ac92a7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884aa7ac02b6886d3b244170d95539421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be2acfcdfe85b0a909eec8d2e75db122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a472bbe3fc5683451b755a249047c6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103805810a4004862d1f24d9965f0a6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d79a98bd657919c6f4a223df714525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c44398b51474295155f1448d8815826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11276c879a74fc0f32bb4b9d0867187b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb2444ca829089a3370876e5c1a90028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dcd4554da1215c8720370f233a33129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4177f1ea8bbd6d570eea14c01eead6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1a192968226fc05f8de36bc6999bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e620456fb3d3338597de020d5b0c0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09049633cc221511d38d8cc34c060433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fcbfb61fff1dfea0439e1c6cbc7c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ed34b0be1cb7456eea13414bef89e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5481f9b5290e4a4e76cffe42450fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67d25109874837a4d91be4487a63937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f3ea864e67267998a420e1b8a151638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613b2b2bef80fce70bf4a47d676956239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e497c4edd79938a1fdcc09c7d4eaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e8b30df5bf2c36f5ec4c48d7d98b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae42caabf8ebba2d29f1d7a711b974942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae2bb16d2f0f0a675f3fbb6ab9113b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51596d5474d2ff3d1f246abc96ce80f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca793b715bb113f0eae2dec03bc2738045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5a4232ee8f8efcdae5ee395ef98f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a77f097c7fcb470cef304bfef4fd4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c528aab0d179dcd23e53d8d2efe4b2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c66499379f9de68f00fefcd1c0c2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a51e53d92e71eb84d46330e28fe83050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a848e59bf71d4e463ed0d6f78eb5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bd5f0cae5bfa51f2afa9b6382678a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea9fc8eb170642023a94f9f4c2107f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5a828a3b9c8a07e7ab3c5bf49790754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b2a2e4d75aed533f6f80e5a34a4f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9896a05661da14e28675c4596b27aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff38f7efa91bc71bdd6105ac8efcb2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ada311acc76cabc7a1e40bfd21f8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b230aa9bbe1e560619684867589b9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c286cc166abe456501b104ce88dedf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d909d29f9798edf9e0ba06bfe711261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0471ffeec4a4a2f19584a2be5ed8e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b811290d9be15df1ab121fb1f57e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d9f7b55cab565d33ab89b0048c30664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad0dadd88999c0dec0532b2aa4429165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62a5b40d623fa954396ead5546986b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f40f6f592378984f53dde843d22e4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a6af7670b76c4e16e5bbc33dd610068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f199959c867e07c1ab6c362fde3c6d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57013d9be51f49d2ef7a0f86356fe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320426813b3b07bd52ced1512e3518b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea07481df1e4499c4d099269e6c60b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae00a9c8bb9af8933a505242e35b57373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caddb6a9e57fec9818277aeced2c5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a61626c76474a6f7a41e78911b83675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb3dbd7ed0b2d750e18ad494edb9f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd10f03f7e0c5e3c35147df4f10b72a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326aa82ab3af955e360cc41878ad6d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef8b407f26296c5eda79a43bf0e1f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba5731c4fbb62a28c9a6a8f83b1b8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fad5f5844229563231fd080ffdc5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672e7317d566ab383f71b6c650a774b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e93c6f5f42b7e886b6dadcad3cc7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fceca927004982e44cbf02a6434b9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091dfadf50584f104b51ed0198e0a8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d44b40fcefb059573b98e7e49c8b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d847b20f2020296352cedd225b47e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572cecfed2005a329f5047384652fb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b000eba5e79f9074746cc2b6dc12e8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849078255e71252b1f7a0930d69c68090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ae61595d3b9cd5b5067794e85963d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac24f4511bd1043db4c0daad4bc4b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae39782a26ce26d4b5de4b7d48451ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0faa4bd45be3025cb221400b22288694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e16e8d8c5568c9b35f51d7d1c893a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d9a0fa9756034f4ceca3164f423896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd41ea726d58b7a44a01313fe7d7de897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affd90414d87d2c1e4333d6d58db2f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f0b4afe68d39fc853c2e1d905ad8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e48e69563e00b09718043bf0bb000100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c80438ed1ccfbc5126bfc0d319e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f48bf7c8157d1207d969f8e77d4aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ae9ae37dad753a16526cf6fa775b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecc3efd10f2276856487573a56cb1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80617a17042b9845e8a04582acb2d5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9535b848d971f8824f9c31b5af587106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f4f16d427bc96fb3e6181723c766e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280ce3278dcff1b272263bada06d10e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c59edfbba5bcc4749c9aa3a16e8fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e83299cd1eb473d46e78d0e71f0590110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50276f05293bc786224776c7614bcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe36b98a789038cc37a0bb4d0c5f83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ca22449a3a792fb00053f4f7bf4fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a9cac7f6b19a72125268f80217738114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dc085c621cea53290ddaffe94a5fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c8222501145c3287d215408579772116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc113b17a40e24f063d9afb028a4e95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faa4ab1724eb3e610f265d5c8b03bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d8169887fae5b092353c82f0d16b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4d61303bf5b1bacbea3e151704fe7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0375d4aac1827b38dfcf5d803144c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85184c776c52c7b47393f259574bd914122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71418a4e1811edd1230338f9d429c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751c996164bdf3b5b0a8997f1eb7613124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55ece404dfd62442a794477e85fae1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e694d2734958dc97ebc256982f4a620126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e7168d89b076f17f9d4b5ed794098127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8b2b4b20d0e77f4383812ca7f184c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc91123cce26a72fcb38ea950141a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dadcbe6afdc39fb70511592c45e1b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4fa60d27ecb4060e3b2ec1b4268d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0416b0a6b41152175a50da6966fd68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b939a596548f0679b3900c4ce32d92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f937376dab21ff958b91c6f1aefe3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aa35f201c2304bc753f3009579332135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2771a6f6cda78954f6b11bab9d955136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e106bb16783127c15639971ea26cbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe4f83d97292e4f4b33f7500e3b474138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f270d810ef361ceb9d6572ae96c506139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67beb991bddf0e0ed5779a825fdf28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c1bdc03d07036d7239d660ae5e512141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69175834bf6aeff660be58c0725275142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebaa32cb354e5d00a389de629da629143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b7a76171313ad32f1b5a069217297144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7464325a441cb0612a702a78e8e9203145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143695af9d433ee56db89ac00062b13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e93806f6365788d64d2741d4bed38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9718a3e95e9de3e8993c7b9926e6a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64de14bd309f7f8bc919a3a711fbfd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4f9172e3b2470468715c9c7192d5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa63f196958376a62ac05b4191169bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e47341ed4666b1acbcc5b30fe90800152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722655c0dc60fbece2918cda07dfb33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5565b42ee2a2647ea755cd66d974844154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290040e9c6f61343c3d87645570c26bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50818e39069795e89afa6ef0097d76f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce1e50ef9d7d91bf153d7278ac11ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ab6681b3e963dc1fe838ba9d87907158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e53c005db2be350750e648878f892e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3eb6cdf474787904600aa167b27b10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecd2c7430690b9280d816f68f3dc7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e1d0d156b90dfe2d5d7ae28b0d1de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968662b6a4c8e216ecac0caccf461fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba993dfe93f867b62be0db1f71ebf89b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af506d0ff00ae6b8414db457945d7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6a639247a70d6c405afdbdbd5ccd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015a38c932569f526215f4802f2b0a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf79ef4fbe4ccd480f8a337bd92eaa1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1a39d05f6b5e2a0920cba8488eb7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dfd3dfb18607f56d720d53609ee06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2d4d3af785c625ad41684ba9b455171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d72dd8f574daa5a4f76a8422e35ac5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac589e4a85f155763e10f4a71ddb157173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364e0ccb4b11fc45bc4056c23028abf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eed217cc34aa8248d06e04189a5580175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b902540cc7b81a0cd8e74642abf9abc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754a3e454a0d4f6a24e54aa6889687d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb7b39926dcaea603c05ca5fcbee62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101eff2e1e6a092f64c73bdb299e40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f573d4dce272a61bceb2f34f2a576180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cf5bf82cfa15a6738b7ec8a382eae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027d99dcaf0895a9fbec1fa8d46755e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83788ade4a41a7e4be470407e64ae2af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd953e141f1d74ba2a1cc5278c53945b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24dd21e7ae5fe98a01756aca156d09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d0b9230ce3d71231584c707a7b6c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5487e1a775d75d8828b3c315dd8b795187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f24441bf3203f02ad49a95f0395a0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d363c5faf26bd2ad2cde2a2bda5867189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199efeb11d62e11069c08d07cb87376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4720997048416f8cb913b768efd15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d4e9a3a5232bcbed94674347117b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409bab0395bd8ab89b0fad222fe7145193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffccf4e1de7f189aae4921be42487a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1031b869cede5d06cc8e2b67123f55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49160c9c0796721c2d78d8cd6f6323e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b6fa4b2ca5d66b4e15c43f6e1c630197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37589dc64adcb8ec22d6dd2a57e0e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8824e7461233e599261c834d254f1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8c0e2171a7a9c3a8932c016eecde9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b8187d1f400c38965ab76c35fc91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec869d96de3df2392b67fe5c394feca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9ec389d7eb07016a1e0b085fcf03a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f2b9087313e2bdcb120badf797488204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499e72d60d0f0bb9c3f321a7c2be258205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abaf97a00c48bfa3f7c02de2ead89d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6584b98a8e74088aa3ff7ab80f90d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1264bf6f3e91afa4159cbc4efa8e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99daca41967345312d08ba7b35557c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977a823c7c4916ca77b952797fc99fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd902df82c88fddde5f93d42c72462211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cd1a56d7062b0e8387d30ffad2c5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5d38c76b918c67849a3e15da51d3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa87c99cf72fa76e0a011481042b7eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b7e724b082c2e421a30766a19d6b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730f566648128a1f2658bde2d1306cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c32223189bc81c20260210a8c3ef6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e0e5c8b6edeb9512db5642402ee1c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146c9aec57b4a9c47c5dd40c6fe679219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbce72c5f958958685a1ab4f9dbbcd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54cb3df832b8e73fc59d487f1a4980221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c7ae8ded47b497f82734d47ecb437222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675283a1c572c2ff820ce7376c611558223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2a6b05d74e094d6d269be313c23ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643158480275a987d2f85d58e4ebc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6db4c7f4ec1f305738407dd08b7056226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c14cf5c65920c2720e42ca463c94d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4131c0b4fa04a550194ed28608ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57e5829e3eb4d1263ebfd1dff606c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb997e61c3f1a43a5c685a78c5e6d1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e7c2f9447d61239dbb37a65e04d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c4450cbe87e96c3d44798da576823232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef213b46682fc30ba765133466aa50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eb48d19c191f595d56c2f0fc34f9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c11eb310c9254e3ea30dc4dde8f8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacdf1c4ca5ee837a4dd539ed78685f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48517b104270c39a4e162ad887b303237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0db8611f3a49f0fcef5bb455945fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34ee842b760607bf7a8813db35aed5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9ddb8ed9464a78a8ffefea81d1acf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb92c1f76a29b06b4edd5087ca876e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5cf39db584193c0253391c0a6837c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654222bd6fe8e3a9953bf2915e057ed8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2a9717f14564d338b1cc0d0f29d6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2372b38adc35a6df3832687e75a4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597b4b1cd28fc74b6147a98631df9b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e035693aaa9bbd2214e6e8a1e646c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cadd37a0812a708d8727f7df112a43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc56c2673e0c66fdc74e8606f036a83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dcf14c784f51a8680e1317f1235c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0be9832ce29210818951dcbcb95ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f693c1fe325cc08c38e05e755884ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa1dc145fc38007c509c4000cd2fea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217d86ec028a49e1b724d11f70b1a53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fdd0d82e71f7657ecfb43d3e15a06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa4fbe2c64f62ad1e9ef378ee9baec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac32bf7aaa9447c9c861a3e5faf66fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a113f778dea0c6fb56b7e529a61f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa2a93a0b2ce72dd41db97f1d6e9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655072b890e177e0ed365fc3a1571598260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a78e4348b880b76403fe63f027a4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b0502d6090a8ec25df0c5ee3fb12c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd19474f6ad778ed7803ff1f777da43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b2aaf2364479a0276a8de54558f26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a297661091500df905721e421307e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9b975b94c8e6dbe641cfb39015192266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0852f4319a73817b3e44e68113bfd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ced758b4a38e950c18a5501be4b12b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563b6eb770846c00ffc13ce124cf600269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77916827ff455b56f4612bbd9a23927270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beeb3ad762459bbdd9fcfe74cbabce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aec3e65a93c0b394b892590f3f69e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236ed414a9a7e7dbf8371045493c480273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596325a1f51636d8525ab4534264a48b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7c2d3f901421a9bf06a6160bf2a0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf0efdad9a4aa0f0d31162523a3cb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64386d117deaa29f6ea6f08fa25db9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fb045edde5b20c5baac5353a71a67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdceb7d9d2d1fe9f9067f3bc5ff8131279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdedb2fd2fae2883cf54f7b7be335ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfc467542188d45c2dd23d96639b68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624c0c15384225c6d7fa7539764f92b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387adf8160d4cc66984d97984d01f445283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958327bf8025fd2eaac81ee709470beb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc0aa8567160da1ebcf45dd1355eb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e814682f1978cf546392e5b4a6f8d94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f82dd723be28b19e49620f16d6ec1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d788b4ef91127e4c58f611df740184288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77c9df104f3cbbd3cdf2fd9ca9d987289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bb7890a956feb9b3d7f2a3ab8e526290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdcaf124c43e030a5b7082a702a6ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4d4f4d47871589e93457f938175aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08370e76d0eac7321a5729cc65448a52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e96f141986cf03ba09a9abcd5a648294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca62790aa30675ba5497d90e85c6c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898549c1ff42495dd2608a4b594448296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d22b2e210e0ae7d3610bb257c4c40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c9a41870234718cdc8ce9b5d01626298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099255e9673aee1b326b6f66d49919c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688650cf44d003c52cdc6fbd02afeac6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6028b92e416eb732cc6453903e2b56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837f207d0d0a593dbfead6e4bff654d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252f7dd7938ee9426d6ee9665b7ac0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86f5cb0e066fee8064080dea5f6480304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8d5fd18ae66d896dbd4fe70bb4d30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c34b11f3caecbd24e01277b4d23506306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f0fd120562e996202f6173438b8b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036beffeca9be5a03085128b2917621308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac216d95a83fb044cf4a47b303e84516309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296f74e3ee1d0f0193bfd6182a99086310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361c6c0451a7049961d1fd80721cd9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d696cfd5de8ac450917dcaf4829377312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85609719b9ba4137f76d56942bffb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0d2fdfc7f9f36514fb9280da26981314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe02e92e3c3c92e2c5f8775eddf8ec0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd20009833fde8e1e2f09ce909fca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d7895206c2ba6c55bd20fd48ee26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e46cf4f77938fc8e62ac1254d2e99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972bd528f4d23b19862188d1e8e1a04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ee53ed2e1748f3ada1a3f9db964ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f657fa3e129d59d3f1d4754e9cea1e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee3b700b18945fd68731c258119496322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbbbf78b8c47d6e8f2be078d4274ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a62831899f8047b9c9beda288227a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33217deda165def291ec63149044bfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1dbbc0f03faa8d5f23e9a577096bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88027b7538f9424bbddccc0c1951bc4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab989993cd833c5c11c004ecbcf172a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c662c2ccb0cb8c009b9ac6b25b1ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca2a86f5c2f2d46faf3c366a1a5e64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204136f794400f01ac79e1720f1d456331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a85e39760180d71a4fa2b4c3ac7250332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967edbe420cc502ddb4a4a4b881a58c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de81ceb1cc16597b1e03756051a3685334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47378887eaa3539faf6c0d0925af14b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b36b7f322b6e7a46a3525e877e680336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc4ea860940ea31d61808192f9bd0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990746be5255be9570ad7174f7fbb5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a5344a238ea823a0b64823d8c9b2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5613822e8ad82e8c13dac390189a5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66be262b2abad0d886fbda06aaa30f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e7bca89d775de17b140bec8cbefb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1ce53be36237de15bd1ff5aad0c48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0822642e86b5d1c3a35ae31fae0b9be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c878c588bb7c4b2a3ba340a85b6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b42f9bf9b4c6196a855022d20d39b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684632ae63a07cea7007614dc8c3606347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff5866a5c3cc6e07db89856dbc1f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f82f0df297507852a8ba248ba4cc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a270cacb1d2a171d22fdc96bffecad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b5ee418c2bbcd328552912c169d8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef364c5edb75deb07328ad3aa8307e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ed0c2dafa774f4dbae99d74cd0f65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad450eed1b846399d02964572ac17e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a159befd202d285842937a9c146dc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb76425b3cd4972c648f41ccb54019356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b12dc71796e36b06d2b6713a59e8bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6f024415beabc2ae252a9b5315384358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307812a20966e7604ca540c8a96854b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d5864686a39161ad6b12dda18314360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1ac87ade9e23b560bb72f8e5c1d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e7bfbf202a75dfcfa284c913e6d55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec821c0c98661e10c72f7ef86f2b16c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f5e00c7a5eed6c58b25bd60c89423364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0c2f412472ab4aa29a1d354810235365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92013aac35db9bc5612fa8b493eb57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab034ec519b183b94144c7c10c21fe1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fe2fc800a4b9dcb9198549f35cb0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c187cc43236a0e000a5ad04b2f07c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce86e6d2eef749cc3e335629068e86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8cab7649aad3eb458ea428dcbc2b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0137e9e83f4e96c861d779fbd94a12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c4839547d6c5b33e7eb63a71ec082373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4d36dac7cf5567e6c49e929b4be99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1626a9348eccf4e9f5019e01fa064e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453aae038d176b27978a254bf0573a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c233d0833c50d7cea0945967c1e24e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89898f98dec367e5884f93236761e5cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15433c75ad3cd5a3c74432173f0993c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3f6b086673adf84b8ebc7e96cab2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaff9e85479e3cb1d7dc254456f438381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7b69a2053d0fe416ea9280875a1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b67a0ae45a0615cdf20cb24d95a00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7178635fee7aebadb3006f24c7b5559384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b96ebc2e66b823bfb5e52770ce8e50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163294f2416ccd51efa58a9e1f09aa3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7600cede9a439bb8ccde23fed657846387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8f2e66c9dc3b108976b2979519e83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ffceb00989687540abd1e7610f62e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a963e50e0fc66c63a722805e3ed5a88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa2ed567d7c7799e8368e8024116a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73d3c868890d2ce9566c9db5f124a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c8107c3a08916f1cc7fbfac8360f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147714a4f502ddb43418b84d96a803d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236397ef85a52e740ef9e90e3f0932e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe07b01623138c96ba230eb5d93238396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb362ee7df3d60ce3a070e43b979953397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34fcbac34851d821b8713e31ecf29d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189075152146c3d465d5c605f02d6779399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57ef45f6444d322a860d4aaa29df90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165149a8275df31156f30ae76f37c88401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b7a25b8144b52a1bee8cff86e1232402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5705c109be233893ac7d5eb6a6277b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b5fe20e9400775ffdce98349846d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc9f968acc9b67c980a5c4c03c89be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332fba33b5cf6d5bca45c6e4e9cf49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbea8e4ef084dfa439714e564bc5e1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6889779c2a2bf93c18233f269b1f71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab397e2cd54e39d14da56cf0e09420409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874141eb25b007e6c6cdcd6838a1582410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52159bb004b7c6f0740c0a46756860c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79235fce37519de723715b1a16798197412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739d086a35c5d8ca41758e16951f61b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5859b275c4fd885a08b124e2cbc8c48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fb9873a2c5f8f43e44ed10229c64b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b90e831a23ac15a14b0322fe458da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b74e0546970787b919804ed6fee7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba90e9fb390322e8c649b9936b91e72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d088a671506db16de34fb5cdf9325b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c41d874467723d6e8f63cd7a40499420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a97910a4dfa8c82c99bf040c0fd7f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd43720857e037fe12f6c9dd00cf34e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da73f0d48135672016fb8a50e1a4157423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e9a8d8bee88cbbfe3a018090c7242424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883994d56bb32c2eff2740b51ae4691425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e8b8997f3ebea27c46ae743ed6e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1726143f557abcfe580f758a74372427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c2b6b8a39981638228128054393a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156b68a010f3fe2b0393f841a7e47fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715ab51c239a78447b2a7ce5f0dd6e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22e898e894bf5891e736b4fa130697431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e55dd3b2c323971468bfda34e7490432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b432e0fdeae58fbe124ece7ce025b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029abd711c01175d7a352f7d75082615434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341fff1137677a46102b19acc91a2bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce50f065837304dedebe7b2efdc51e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39618994f55961f907252241493cca8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d3443f5aa2d0c6be701b9653ee088438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c135fba4f4b69e9c56368e855bb2d1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f156e66eb28db070c4ffd2bc192f06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4da69309c77872d5d16596b6c8723441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418f0a919c6fa837e824a07379c6ca6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767af1498d91dfa6646bbdca465ab388443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832acf39fa6ebe6e21ee13cf7e471a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb577371f82b31eccceb042ae73bc83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592d6c8b36e95e1d4a3d349925e67e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e223c8de18b1940143c6de0e2d7bae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af89171830c133f1610be6dd4d187d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405368464220ef332742e452888220ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8446585e1ce3a76b82950c01cdc4161450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a4270d3d245ac96ccf8876da595f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97dec3730da5495c8d4849b5afe2a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f19735b63d785c75b633053ba346a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce40aa18d045a158c1cd8e1f49932e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d42a65d66cc1c81caa9db1b0e99325455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cd31db9304f07130fa9e1d0335d5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e197efb8f69f1c6e15b7c8017fa6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38174a433a6261dc4329b5579b36bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de982765723db748c14305888a42e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30953ea145a051b4f5666628820ca858460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d33861e0844091b6986bb05913146461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be086ce5b9a7e809ea2766f8e676aeb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6ed16f7e18311ed13ee11de1e42e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f705bd1ed257b228c3ff58ef90729b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dd44a6b86d99da3ef1828e060cfda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff194e25fd190b8c313abe1d17dc5808466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c19f6cd812b55f696d757ab8e0280f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37010f9119f472b4c8b38f2b0c0cf297468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333cfa76412f3e970ce5c3ba5983e58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f6398a5f03ba392e27b1c852edf82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492b329c1f77257cb0098f6048fb085471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82bf61abf4ad791701fcb85a86a76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf16f6f7e22ba7ea8fa05628db78452473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed81de7d09d65c1473ac577c52060dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544344c5041007aab427bbac17b842a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1cd208c06d35b1f9c3d4657921a10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e306061b486edeb5e4cb0d07705d157477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3b1b649f25d8721fa19e87ffa2894478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f36a6e37553e4204dfdf82ae88dfa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d180ace7063753710fa1b020e149e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0806f3f1b76b3ab5c2408ccf224011481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10ded5769142e70dfb264912e6bb68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f9aff8d415e2f6d06a4ab2be17c1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244c5c47d3bbb107d7c81cd06e3812484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cff67db02949c174a676ab62fc929485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db714a67d84c9adc2a889bfabda2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655ebf912b1530b4e823e860c083dc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0934528be5a34163411a271978e26c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e297ed58308efa129cb84e12d8d09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435d3e47c7db67a69245c83199619e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be89217be27d41263208bb6050f4e93491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f345958a92f9f6e3dbef20ff9325ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91312433594fe5e95cbdff01b8050cc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a947e1081c481fd3d177e02a2054c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3a7db46d9e75f313d714ca87d1562495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a8433f9ee33f54905278966b89eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd000d952bc22222cf5bfd7414ba781497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a403706e104ce034bb0abf50ecdcd06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e13ff2c1563641cbad6e26aa16a35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aff43af6b0c4b2445f26f90eac3c09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14147abcb7def2cc189ed90d8b418b12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8a734a2b932714722107bc8f087f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e77d542806c40695c970be5a82ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a03d4a9325793a6ecb6182dcc70775504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031be3bb7928db1b97053cef1110d746505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670fd969391b6566488d309e1aff646506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de919a5c43c2a1a18a1138695b9ccb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd27b364ca51153bd9eac92946f6e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3059ca1c1564a716c86f149978d0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4c91b26e1f83a3dd3c5a4cf51ae88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7877ea6d2e6bf136b4a203a9f423a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92c821943818ee2debe0d94b73f1a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffc58b28d70ba162820a892223e93a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d522f88a38cc0e51ab7859870c9c80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff41f7ab2404a550cf337eb94d00b66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e51a443581f38b8fb050bd2bb1158516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65677772970b329b8376629015a60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3146b839e86b6c32dda6d5c4edff31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba46e101c4bad1c04b4620b51e9055519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b72a940f0ad6e4f9413f5069d0bdd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dd357bd6d4ff1882eb7bafda754ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb7a98da42ea1f8008af5cc6ec067e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285b77c82f6e5d7eee452cb917b4860523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ddc93c2f13ce6ea3c3d21b936835524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b094eea80c2e894acc4ae10e756a090525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471bbdc48e7e88d747bc113c8aad0f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e0aa201efa90774f2d5e99928035527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff67aa2b4c620b5988521123933678528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b870eff22e2a04c5d32dbeeccfedcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17723ee1fe84c8f7ce8ad3d039f465b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94708f1c45e09fd6a027d1c39c447698531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0b37bb099dfeee918dc889cc85b64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854e5d2c51c168ced45578d87769f5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f7e85b6c1aeadb9f924d12658e2b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda85b5f4263e79ccf54c9650def1fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb3bbb566f32514ef856e07f7bb09b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548be2f9a4fe57ca352608cc7cae9f95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f72337cc413e4dc53a4d9a43fd2173538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6416595e2990bce92ceaeee5ed9c749539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef286ebef807173dfe21e777b191143540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56272fa2e4d3264cec4459c0fdde5e78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb59c88c4c2d757daaaaece5dd976d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1ce1dfc17c2fe86c0af30df32f0a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b16cab06a5ebe86dca37fd2f81c54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef199c762ff0d6c9b5ed7085f2546883545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8a6f535ebb3a25bfde40777d426dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fe9e5fa350b67e310697eafb8ef7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3b77ddf4ddc558fd492168ec45af8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b3c5d26207524b0124ec5fe47f8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858484a05f50934a2df822ff122f66a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632aab3bdfb5b39cc7861caa2d472ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708824f6a39189d99e20c802d9847b91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450e3bae04ad371ab216815f2da7392553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c424589df55054cded96135b127be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392096896a4f15379f4802cd0a990dac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0b0222951d957f51f5f3acf0cd92e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3a8558d1702d41e5c7d400dd05674557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a133c8424b853d5aaa5fdccfcff6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992d56794157a5fba131ba6ab231fb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123058c67b7e95bc344ce0412c63418a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87c2d847017dc7044b37c9e50aaa22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5fb74738857858021a630a553cf8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd8e544e008b59dbde3015ce0ab263563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa4d9ef860d533a4c87c4298674cf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86706ae596332e0dd9d64e2d07b480a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd10cd8f5e61a7ac1a674a6952e2b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2696050fe35ea6b430d0e15403283d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9db74a42128b2b190ac485a47461c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51263d29c34aa4daed9444e0de0931569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d813e4c17470afee0e4da4470735570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fa1969ba6569d4278e823bfd86f72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdb73df75e93d033f771583362d9d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85c59bc94007a77462baac594aff1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40e8162998feccdb943acb0c199e41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c5bbec30c7fcc821de9c0ed4b84db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044073e9aadbee80e1260a10a32b558b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6a0e8e1ebd8a82e2ee4e0f167148c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac03cf8e42cf89a6e0d3a0a1ab376f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f8e2d75912874e763b4f612787e2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a100585f396dab1aaeb6f4d4b484580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d160f0aaea932a0d1b63caaf05b9aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b90a88856101fdb2bc64ffd093d988582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dfe32c027907195f2f0149be69f8b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea80c9325a8a2ccd4c62e19053cea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ac51586707d68627a90eb3fc7373f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a57c9395854ec32d47cde12f06e082586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dce8e4097b0839ede88b0222d8f3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f6a95111c87db603b54bd3783ccbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f7ca5871bf6b3ed4f212003d9093589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5e916c337120a767c8fe7d099657c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ebced335c0c619f048ba2d2e79e36591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155c671925237aa0727f681aa5c22bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712ae474b2bde0af8a05a19c9ae1552593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fbfbd939b87037a42df3e9c5fc812594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e627b6c05eead6c85ec08123d4f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3efcffcc45d3c01ec3672c2e40ce44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b96e2a174bc45036fe0dbdb65c4b27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce6366e85d514088abc70a5f466c92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c5971f14a4b5ae8efec42d323217599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008ff7bd4c088d1e1f7651c755326dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddc63e65d6f4675f7a85f2a9335dc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378a59f0187d27b25c464c6f4e4d53b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28470c317bea59d3c0ab42b7290193c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bb8d15028404ae6c7af53373cfa40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9613cc8b6a18543e67bba01a0d52681605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80814459ce42e13d1a3afdfb6a4140606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed6d08acc955fc71027d1a44d736a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f838ab76492eaae735e1eb434a4fe59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a114e888347c6da87c4b1634f399d4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58161936731ca6cb82df3798035aa131610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c5b499675d3f1630466922ef0f47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c12699cc0d4a05946c8f3dd4b6aa0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447ac749484bff489aff347feee50b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da10ec05f54ad86dc0bde8fa13e3a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11d3bb25eb1b061a285c0e893ff95c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf6e27c3fccf6ee1dcfe974f6304d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43540c4cbe13af6ddd2bcc09fb8ea597617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4882194637eedcb7954b26f497263618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a556f5fc8e0dde9bee0d9aa0eee1326619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc98e191a51a965a09e78162dd98c6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22848fa80032855b3ec5917faa172b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1f01fbeabc87d38e4e8baa52b313622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713649ac5b36f401ebabe597fb165f37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ce232c339e2eaa509e7e2553297d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4661111a9ee7df8402ff095b123b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266065882ac0a163d2fba4abcd3ceda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20393a874c4ef0e9754465af2564d57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d33e35513bababac2dcfaa9fc3c84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0f505a39634e8785c0bfa6c5bc204629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aa9243a07841e475c6a7d48b28740630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c8467a84b159bacafc5f616de7aea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6c723dc71b0e2d6755918df97a8b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4afec5627bb0a48c464cc066314f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c3591f705d510af79c0fd9e2bbc46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac53f281ae148487aa249b57792d2c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478fc45fa7c691f498fd197bfc111d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56811f95391f0af2f0b6c5e8968e166d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1740bff28cfee6e864750ff3d8150b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1d97286aeec654738cd44253efa1e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b377b504a891817926b488bd167f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf676b6d63d19e67eec05969eeb11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce85d1bae47e1d116877e5da6aa3b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859271cccef380dc5d2e614e7c6ed92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee475944f383b3571ebb82535389861644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0b5df73e17a6a61df334a1e38c80f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a197b1f7f7d3af049d75dc5f33493646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea1dd46142e4dcc57d2b2da181250e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd04ae64f0e790a4f660f5b36ff377648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d29c6368f4d3270cab571c3c2bd84f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fd69cb69bcd58ddc82ea5ffee687c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba9109430531e21f0185b8f4d4ce04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceff4fb3af33b4ee2b314dbfae5ca03652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9a72fb7449c31fafa32408fc58279653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a0a79ef651c1253bd1304f630896a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef7f09738fb7b488031f7e6461223655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58eb1c2df1ed85070fd4e88ed53986656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47dacd3bce46fd8671bb2a9688fd60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b409932f6cbcf537d3cae4ecfa58852658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d016c6fb4b82781bf6434ec70ba303e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0aab68b88c20797a13096a1f655d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1bafb820f97a0d07857458ab44828661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2a10f7362dc08e8e1bb4e50f718b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc285ea5e3d1ff75006a734cdc3524663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2a8d1da8ca8a3d32c22b88932f10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22874fa76d62719b6a4a1019ab71977665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e5ff0eec995f207a2435012f38169666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb95822de16f005f244bd64248595e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8a39b61c880e8f946b300d5a3842668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f23dd1738fabdfbc348962d382dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578608a741033fad69b9c6a744db4c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410558927f2c02b066f762f83b20aa4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ea859af7b51f847a41bc224c680b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117e519e368df53f236afb674862958673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14b4792f44e3915abcc8c95c6d863f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53877d6915af3ad929c06da8dc22e47c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f80367e6737363b7ab50d8ba26236e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214e5038ae65a44679c999438bbbf3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3246fc6e800ddaaad5fd5066c11d326678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657c65c3439c447c9dcc9751dece76f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2daf0126ea28a590a10513499f0c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ec7f891a6a84b14b3829f5b5f8e90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc94d986fe44a43540e392f8fbcc74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68bdc66425fbc8418b4c23444cf7f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c7366b72f647e49184af2e61b11ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe57830915acc72baf68a41cc5c124685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fde32133f12fac378ea29fca039821686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c0741a877b47f2017f57d35b21b2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd48a2d617e343c385428d753c1f918688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88751b6be1339d3791d7fb4092e404ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2291533b191d742a26ce11a676ecf0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdd3494ce2e31c227e4318a2fd39ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33eb8e4bbbeaa3f4b13eefeb1d9ad7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665dcc5e9898ce61bd48390b241e762693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f9d07383afda15d93f900a2a08796694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc9cfc1e6136228f3123069321f9be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc584f7ff019c716a20f4c7241cc34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306df3f8120c72c7cc15eb55b6abbb1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d41e23d13f01b86d8607aa393389c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385897d08663d0ab8e5e5ade4f9cca94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9181dd8a849440d9469fe73f54f2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89425b7bd5053a0b78131ed5e6667c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51289185343ca8694d06f69bd5fd7500702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c255c379fbe9667eff33d8b6340fb20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cf719e716454b19b1b8fef6d19e46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c25300fbc6c594598a4cb5dfd6e5f3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24c4493d1b1b41d37e6c4ad474a462706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393feea4bd00715c9257d47413d8f5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb805d1d40271a79dd7b9c1eaebc49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829148515de3e50976a0bf42c16f7f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2770721a1f20d2cb87cd8b7b011f35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf09e2577883fa9dbf694d51112b9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b573ad58ff662b12ab4e2aff0a702a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3899f0b64d9704676916ac4f4daa0b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842d1753b7e25f91ef6418879e5bad1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd861799befe19b38f7e3aa387af81fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c7f664c475d82118eb835407dc894716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2c7f65756ea807cd76980cbc7deb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9a53d27efef8da98aa1f49e580583718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636417dd4302535a647f63916878e4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c44e5b72d572b9b152afe0e1629d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b117f16d75eed7c9910d3fcef66a44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6edbdde971ddc7b618fecac580ca3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab01d5e78aa6fc00a787e076ce94c00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee6c569b6dd5c8e2f318775693251e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa72a911cab1bc9291a0f796043569725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82d73b976246ac80cb2eafff5438d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f0e53df0aa7b6f3f9576e724c3ebe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb38f698b20b518da1cf7530b7868f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2411a33ffe242655b5d648aadeb389c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a8cf57b1d556d255c8a19b0a0dea7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693b653120fcca790d7b6c597f2ccb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbe5e520f28895f4c6c9a0b691cc4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5069657ec8ae163c8ebf8fb9f37a86733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc608ba7b1b097bad3ebc162394154db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ed40251b434b17f0c88628353fce2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acb38b9ec2a41ab5741c01f7e28e0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427629beb7216d8c006742df3185933d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a961238b888bb71a93473dd2994c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dc62e4476f8c5bace44e29005c75e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13ad0e5bcd9ba2703228ac2f49afc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdfdd13238b3fc1721f300d5500fc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b99f0d5eb1851bb28fdb5a3e310114742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400f4a0135ca9582a700aa261861d0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66738b8c56882b7b05de08cf83fe0db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7af28c9b61f6635487a34b9c959cfa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5452521df41012f4b37bb5f7891b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44954c49ef2c595435e5d7db31027069747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d3c80a020134c30b91ce739aa93a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573145e62a7dff33c7179d4f7d7d5fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abacb87c678413274d45420afeb53e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8ca984fc338b45d6eb684d597d392751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a1c2384bb8f0918c1465552776437752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bd091908bc2024bf5580e59f7a879753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb680b8c053f475013733328be6ff832754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ab3dbbb081981276bb7a8e228974f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff64d533f4f27b07d5ac5385afbda7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54526d2b84b2b4931011cae6d0f737b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ac0edd79df06cd8e041a209c2146c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb258c93c758c7780d095137874dfab8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e06b2c7ef758208f700c2becbbb1b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca4a25bbb68454755b02d913f0f967761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9437381c3e92ff8b8a775aea81dd10762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83296147cf44b3886486261b3ae608763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4ad96c88f557e2b496933836b4e3f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b54bcf249ef641c908c39181c029f1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9ae946b51ef8d651d94f65f090277766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce2c5519231e40d29c9d4caf3f42a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff68bc6c81b5cea29728958add9e66e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201a9995d596a1a85437ae6176ca8dd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48cf49f8b9bd6768e05f0e60369f0d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda69d1c4b10958cac024b11b80a03fe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8b2710f1b1a08ba470563b2430ec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892ad60a9f3ac5676196ec3a2110300773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c693729fb90f949c33ec81c194f17774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dd322f3a4d9fbdb5fdbe270f8d0df775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd3a65bf1cbf2f4b6eb2972c119199776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39408d2c52a827ffb7a84e21afc0ded777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5277e79ac47c4309eee9c49bba302778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc819775e11c8180b7521305d719a51779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b8f20331e267d87cf0382519022b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4c8b569f8e03628be678bb3bba909781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e746adf1823192c76e215e35c812b68782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f1d47da9396a2fc8cab8374a219b0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b03e34ce127fe2b98f9a0c84a7b56784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de6d2dae34136d2f3c566bea119346785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee898f77ddddd321d9e35e705f4f709f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf393f54c8351c1c22b42d62aa9fd10e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94bdad059e3054c94121c0debaffd8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95b8d0e4bd35152de4b80c3f39a493789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a146a7ac3cb26d536ac035f53513ce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998dabe9c599687d2356d06918829e4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b36f47419ee75f9e3c00442cea765792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b66c21c64fd2da208417384a6c465793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbdd1fd64ece77b0d3eba6d302f26d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113c1b91281eafe1d339f1bbc21ef35795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee036c27987653c47673d9ab1bdf79796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c2ea2af17ffe668cfb1e03ba6897b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f3b722c6ddcb1f2ca96a7921a6b46798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf2cced6d16b726198f2aa3eed78ed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e153a1b08fd59bda85b70b2ef0952800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af1ae378984e82d51a12d7a238af6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f774b9c10172c650ae0ab08e61f957802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc84fa89e046ac3dbe1fa0be13910803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0350297d2b091a2ad0a70fc47f5a061804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adcf53c5851f3845633425ec28f63f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111eba9e1b5140d2321711b52388e8d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559184745e1b33e01c54ff7772d5c247807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bfc618808c272e2d8ce3787f86865808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010e2a3417454dd1572ecbcd587fb15809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3966738e9ff140bc7dcfd8316f16810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e92f93592964cf0c66c22daa3d197d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ae65c794759ec51adccc50492a304812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf8668c66b05144bf28a9f0f7a7053813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a0cc48d16a00111db83a1591fdec0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837091c0f73b0b571bad70b3d0c3a758815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7f3f0d543e89a12c0304cdf2a087d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1645bb4ba1c5f78ccee6140bbd715a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fc45039aec5d3051b96059a731e00818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d6a79846af44f54ec5ecb45996006819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4adb11e600db9ef9787d70b96b224820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e9a8be6d934edfb683e3271264b4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb159724bfc4302c597f050ba7ff16822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9440d9631de79ca0024134ea9afd18823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79637912dd87f8d85d3f2225c5b3acb9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95439c55d17f5673a21fc0557e4dcd4a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15e52ad25d31ebf460aae7fcbc958c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec551831373e8f2959c9afb93079136827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3e9e37fbc5a249cc9612b7a55d23c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e25fa40ca3460ae7b58f1fad79b6a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103094b965fd56423f03491875bd7fb2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb19e7dc02149c42aa762940d6c61b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d7f31d74c4b6094a89466d7eab44832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342a0301014fcd1171b7063101e1afb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758171c77ec055ecd71efbe186b9da31834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7b1ccb7425cd8221f3ff44cbe086b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823077a67f9c66d227c16d0cf6ffcde836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362717c108a6087a720439e4d3aa036837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9d2eea0407bc550b68aac07e753b5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453fe9cda38ee01052c639972bcb5e2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4869a47bfd505b1681a5f50f94aa29840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ed6aefb9391083cc44b279a3b0e8f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59385c0e51307161488bf9f4709be1ee842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3130208a3f216286b923d073ab8a15b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dff38783371ab036dc5dfeac8e5221844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506b9b2814fe8b934d419fa892be12e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cd404508a882217f70d1f13e722dd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634955972f72fa5d8e8524d7930dd1ea847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5939adb9a4b909b20931bda53c9c77848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e181139848cfca158a0e8992f7b829849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed9d34cfb5514b6cb98ea13c925eb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e75365caff96f64b2e4074576f9f2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967a908b44829e8e6ff1ea3dec0343b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a283160a5a11bea2901bdf90741cae853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a8813117bdee266970eafd0d4a400854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8d5df520236080f435e46dab2ece8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed075b4f078409ae3805ab5ca5aaa3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0f31e214e8abb667406ebfae6a882857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ed7d109754107989f79efef9976b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d8dfb0f037b161b5649e2a906aeeb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dcee37f96a4eccd007ff69648e700860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9435c81ff431c2eee98e28bc75f81861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b86830c3ac81331d1707e31b0b47f0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df977593f0b37ef2d83509a6aa3b98863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51975e67a6f41c91e2c7c0eaa2c4932864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3241b60fc1dcdbf4a6f890abad0f10865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e330437a1c475b6edd0d3a0d1dffd866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6c507ca0affc4afd7926892300d78867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c2c09d9b98119d820bcdbb197415868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e82551159f3309d0e1d0d3d8a733d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1ae1c40f96179708368b6af4e5a18870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfced55c33605b82a3a9a29769b37d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af2938f4b7073f78889748c0df8508872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50c7f1f80fd543adf3384f6e767e2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd895dd1b9ba19df5218c495949245874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217279796acd4bbe493d8fc6601e207875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40148360554f9b64e56dfa44fcdc424876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4a02208bfccb20c2a118c590b40c7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1f4413ef0621b060f6c21753fd0d7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2125630cd2df04b5b9573c93b4d8793879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42366ee63824d3f53a7dec08b83549f0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a33abe43e71bda2a63559a031ca02881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503f4244beb63d9237e89c88b3a294c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bfea17bdf98c1c2ab2c3fd9e5ba90883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e05193868106f6152b4c4a03e2b7c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2238ef41e5a9c9373a8bc5a81998134885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc7c5277778a0062940b5a6ce4503886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3347625cfcadfb4f529e9f904a13e9e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232ea2fe95d4b2b4fb19fe7d42161c4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf99b8bc018799ffe6240ffd114533a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3b3b3fbb3a62d6f498d91efe3250890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bc56636d46f8e117f839e7beef70c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780c8390464045c60b62131c72bc40f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012db90fc2bc02dbddc469921ee26304893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d975cd93466be05c49be97a21b4297894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4532bc1323dbc33e5850f226de01f4f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d1065942b2f25e08b81eb3d883e11896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1f7730d0b60ad5bfd142158e4f276897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09c54c5c30c71aa81c02b40026f111898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040af8eedcbab43a4f985c770c19103a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a25d986cb0a8e1f8ae246be64b58de900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaba6248e0545c9e9d889725cd99a17901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f8ea161f6a5cb697af8eeeadafa3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43698773f0a0084c300c65f5cd4cc7f2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b6c9831246632ca10cfffde17ccac904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21bec0497df94eddfcbe3425c08054905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800054fb24de33b41c6fc7c98951191e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c54ecf8cfb8c78812300fab9ebfb7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a56f9b30c258629aeed9ee81f4644f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf98f17bc2382d1ea63b10cc7e2fc4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c371591bd5eb809e06a990e2ce852f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e62a7076754c180eee91a717a2d7b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c5952ec50a4da2fc6c352a82f203d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738648906497a3c049b401b61d387d52913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4f907651ec292f589cfe5387c20c7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054dcff9338b863d5f085a00f4925f4915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef421152b125094735f6873548ac9d3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f72eb57de11bef3257b4a108f1ac9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6411567bf504d026d808c84a643c8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a95bac60cc1823124e44a891dcb260919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cbb9ae4f2b96af997c1ae686746c2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d55bdc2e7f9a2a54285b7feb0a4fa8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb33cafe6ceeaa106e9a854379129c8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6971093315bf0d0a1346f05378d1a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7c938a2c6d662856873c7c4ed485f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b494f50f7b6e3ec119d0e0227d48a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f328789331fc83ead3d096508e7ec926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143a09900017c1ad8de7e0e1890524c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f815f1e0b42e3853bc53b39cca8ed928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc26ba1ef59e494bb57649bac1ccdf929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df574980bdcbb5fd3beca7bfb4e793b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7e51a5da3f7b24532043741a9ce68931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81d99b70c867673a0827b1254d1067932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4061f1048ba3d9a3a589d50a5e4022e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edb3d37b671a5f7cd25b022ec988fe934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f651a31534af2f3701929ba49b986ce935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217feca81ac3e41aaee165c012ab54e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3f74dfa8e15fcfe9b348f32c1ea24937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459ae30c4eff07feaadee7950c98d95938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ad622bd819c58cc729f35ea018ea0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02af907ffcb96517782021e0fde953940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ee72908d3ccfa01d02face8422f16941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab49993069c36f6be3b272fcdca729942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3ce063f4fd71dc660f0a09fdc5bc6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22a2a9cad84e8801372cf412c92663944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227d025253b3378ae8ba0925c595407945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5932f2ad08feac67f14990063edfc6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15885754e637a2eb1b93e91bc180445947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864c38f6f529b0e984b1346944d92aa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63bdb3681023eb11c5018d4ecf153b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a5ecb568b6e60bc5d71d0dce62915950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98610293c163de5909d27a6997e6683951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbdd78b5d79abaa67de7a68b5a185f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5688278f020d6fb9f9358e8c27117e5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598e233d7978c242b8219415ea9c201954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30694e91cc9d029b3d22a65babb52dfb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3eda5d37b12b55ee03a8f0598ef81956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aab63cdc73ff57db2b48399396442b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9440401b5d0f36153394681cb6da6e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba67fb30d2197a34b970c29bce65ce959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192fb22c2736d45f01c7de519346bfe960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9401d4d23705a1ededb30c2c7c131b8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69e3df931b8b803a49c718e8baee56962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a5311cb9917708009f2df11634ee3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472b09d158e9441ea6088bfaa5fd9b0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca3b8ae7233d2db796d6869f6e340b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ded181beca5b4abc3200b46a35bd9d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73386d6fe6d93c1d8b4f7d89f46199967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91dbad5a8698186431cc2a0fab2c8e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a9f0181ad4447986439e184f1d217969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1da68e6a56f20869bb51746bb9e8c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aace7c6d7e31c9c4d129f1be71226971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644c8144874d1efbd8f7876b5886ed6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd7697f39fe77eeb9678e924411b6973.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>