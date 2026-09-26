--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba7d2837ff1ee43db2c8348dbc71a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5e5595ef17f45ff0f59093172dd2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278362f7f2c040dda92783e075912173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42be6b40d24aa03bac294ba23c6d114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e43d9b207bb2416ff2204cec4724465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1454853efd12719000e18bf88bfdcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105577a1ec3b531482dfacc13ad6d317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5484bd560881fe4f517acd95a4166f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e603b45abbeddef58f692766828ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f0eae1d26be1a0bda4aa4f3c23a9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c0a227156a887cc79dcebbcf1d0c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82032edd15e99af5c74703fc02c3c07a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3bdd699e13ba9e018940438a25dce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a438b97acc6ab9509e3e069029c59ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3116b9a874ca0834c0c9bf7d9003315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2111a18f375ef7beb8e7728ffdff8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001ab3af78609447174db2ee7fb3b0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611ea809faadd98124714aa58b4d87f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537d5551186ec800c94abfff0cb380419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7801d4114b74dfd7d713fad847c9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98174dc4404280cebda4d2cdc4acf34a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8211aa386562e83600bae6a0996322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1837f6704e9386f183609863f5df69723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377341ee17ad8af633982236236b8de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5216597b3b0fbd2edd8688f116427325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d31ff35d1b39edf4bfea7ebf3d02726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b9c63e7d3a5483a85e2768ba9d20a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cf024c364aa5e2ecd89ee841eda3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2fff55a756ff44d9fd74d571fafc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c99ea79ab60c5a22e7701f562a0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ca5ca390edb5707e6c83c265f11731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e7db78c4e76602d236dfb8811ac0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff745ed88231d5401bb5dbf38ff1d8e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cf4aa71cac740a20de40ec9ef6ea634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a25147c74822fb415c1496b113e7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc94db75581ba84c0a51a9043a914b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371bd151e94e3b315f93d3d1eb7c4e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91984b9ab9188f6003526e399d80984838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1857a97a893930e47987883fd07b64139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa5d9cfdb3d801a800fb88ea794a4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11535dd6303b0236df333d925567163541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875943dbf68b483bf1de9d9cd55b22f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b25012d0ffed5a97b5faef1ec7bb0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88fa640def4285a695e3dc34e8532444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615b97cb30c9b9ad48ae6b26f31dd7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdb0b8e93dc3a365dd744b52150ce746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c259e869224d41a66386be0116ab9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2735dead11c6c84f4decfa9af918e8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de448a4c3a1565c5101957992d6376f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1073729f6ae96f8b9714dd310d21050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdfb467468841ee371ad397c9f306451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ba8d2745bea45982aabfda82bb9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d1dd72d22a582358a4e3ed09e606853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e438bd06b1cad1c9e9f0013f0bf5ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002df10ca7a58eb2559196168d5f2c0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9a303a40bd4e7b4a0437dff10993956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9449f8de4e071ccbac281fa4d008357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6adc7526b9d3ab350a071461abf5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289283d2e9ffab61d88e0a60d871151b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06106299b285bd2f191485008f3a6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0f44984341e2ea07866356c67019961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d325f8f362fb7f6d61cf488c2a4a03462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a14a1ce3fe88ef016882107a971e5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fa05b8f7504a5a6dd79143d962a1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fed0f4eeb17dbabb79faa71ae109f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78055f4ae6828c2361d9cf2ad995df966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d49788b617f370338835e092efca867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7cd4761f271d4c97b33b6f0d8a3e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280c96948c65e4fa2920b7bd395756f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5afccddfe9d1b28c33ee842cd7103170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39294676f2d95e41426eea99b619e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cd7a0c86a9a287cfb5ddde743570e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2184dae97fc684ed2ae94f5f4fdaac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ceab876c17bba71ac46236f12a6f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604d269679a1ca79bf3d27dec84d4cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f4720d36f4aec4394b4cffc499c6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cac871eee0c26e7b932b08917cbef977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b09cdbfacc6cd82a92d4bca2f01a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18ba4bb2e4777dc8b7069f7ba6f3e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ed517d62de729525b9c0907cb389980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae3cb21dcf8b167e9dddbedfb029581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51428f56093a6f706ffaa1ab7591937b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668dc422c6247b33f540c5809bd911d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917d1a7d438615ad271ab83d9aa79e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c27831fb59bdf84af5c87e3a4613785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0d188f7fd993e70dcc0beedb9e77a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac82265ab12130f8b67329a14d3c50187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73267ac0baa06e3ea3b4b8bbd30f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e34565f7b39101e81b40516fc795e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd023c98557d1e664e63355b8e73a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac2e2cfc4ad9010e3f1efc31c5b97891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed8acb40ec5d4d312f9e5ba1f6532592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0083ad6e6019c9e7ab0b0ff9f38e46a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0fd39d989ea83fd7a6224d0ac617394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2b387daceac0ebd383e1372f1c6d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8333b70f485424c1f5509c6e32a99796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007c68fcf869a40878f2e66b8fd1d6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83607e1b8cfeb92e85085c29bb5fff4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14396db945952a57791520aeec41cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b767bcf80311bd19ea5fd64c8a7d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63b5fdb355458d9a94986057134719101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dc8d3e38404e16e6839cb8ad79fd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aaa2a34a2c911891addb213568915103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4c2f4fc408d1b61d86eb132e65e37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2b04388976d51bb87df9efe3a210f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee67b79536766d5c0cd685190d9ded0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9a3caf22a05e7b3a10b09b4fe8438107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a52fbcb2942d120ddd7b581a5010108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aa8f51ff0d796dd12fb05f194b3a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf17eef806fc14578aab94b3999f8f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393983229a16132d245b7a938e69635a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54f83fb37944d45efe8f3c729c4e6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c83d838ce50372c4a4804d1d8ceaad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463860782a50e67173942cb9d7c53ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63598a0c5b922a9dc9883fe73df6e1a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eb299fcb600b6508dc250044e18e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6d94b8374392259bbdb95438be7f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba1a98e2d79f6bd2b139d257c6f35a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534f875970427a2f8b9acd41c1d12c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a48a6cfbb729e709e8ed67420dc52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f0f2130a3aeaa29811ab3e3b6dc37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72731d16111cf4d4ddc306755f51683122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252f1327a7b923a424b0b3da429b2c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ecd45f7c6c09792520c458f5edf4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1669684403c9ab380e77a0e701131d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989740cae020dbab21cd900fa2c25a20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd370bfc7d5f7103026befe145719f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cb05066641060c136c1fa53aea9c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf3e0d42735b5efe641b04b8ceb9f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b713f6e7cf751571e04a112d2a0d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ee9bf5ff36b24e56ae61de5e7320f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb91e0a2597ccad69a3297bb05fbf12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a7e8954dc5ca25358ff7cc346aa3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f1f7a399b49d6ef88e5ffc970a9c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8bb898c42f46e745a3a2be85c1ffc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b93900f5406aa07a2b300b1f5254c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b23474f881b6fd323c57359b90aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3325534c8c93413647b3fa8dcf4be45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b97d187df7e4b6663f52190a34cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57526b0625e0a76a36c06d0d72fca01b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ffb4178a37a1378b4cf0f84240820141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccdec9b2dc18d95b702c73f27b7d6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113a9f27e0c74bbf40b023746c2dbd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca8cb8471e6520081126b8ad0e0e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f9add374f010db767c86fc07f9f51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf909c42371ef9a6af339bdaab7d50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11706295e7af6394f052f6efb826ebf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1ac407ec0c855dda6c257bda54462148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfe239615768335afd245084b4e89c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581a5a1feafe1803a1de25248ec75ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b4d283d44d2e991e56ef56ed6de47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bc9fbebe2b3aed04bb07120d8ae8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbae73ab852a262ebf91d30b91afc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a494553bb0ef5e4c8938aafdde9fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508c91eb90f472864c117f94f129e8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906f58a75dadac9eeb8307fdfaf08fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c34a8034399b45f975441ccc9a8b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7d8548b0a62931d6f7aef453a1cbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad466cbd2be31a932a5c62fad44a47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75b4f781826aca1f9702c67ef39cd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d26e334c5df22935fb3e9df8c68e32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f7e4c637846ffdef1e6b2feff1e98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d7532652443eca88fe1abbb6f93ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a53ade06fcae87c8a099ff70bf672164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55408dd9e0c8147e17ff7b8675dc2d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836f5857da515da160163b089075f3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33155c94644f297dc1ecfe9655313f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a99c6ccaa03a2f39f8cb9478e0d7f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c62e0988abc7dbf762565a7e54246169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c87fe40f9be53f626e691556a47a1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cb15592a65f50a501c754d3895e02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfdd3268396616c69cc18910ae98bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a917ccf77fbb9c171f852ea679912173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daac387a708ae728dc80783926800d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324a751b88c9b25fd22ff1c09130f7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791431537eeb34b8865c3a04e8e6569176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74462507998565a43197c8a379dedd28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6aa70c9ec25e55f01ae50626b80a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55de6a475a35e142e3555486a3b574179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cfb8b5270b0f37da243a02446b14d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bc5d4a085b4c22f209ed6d82025a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e9ba734855fc54f2d68dd479ec8be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eefb0219c966ad0418bfa60bc2765c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70f9d3989e4ccdf2e728a2a926110d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf12d73f7af00863bc45ce8fd64386185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bf14ca37af16118a98d3cc5d3ece2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe96121dd92436ad7cec6f57f4de60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9033fb96f3e9163d4a0a30994fc3ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38269a57f8987699bb5237ae6d4f792d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d10694117406482ebe9d3a7e98a962190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37baaec0ffb52b708f3451b0d2e469191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ab7639543ffed4b2e77275c11e585192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af91fb59abe977c58771c13be8f4fa9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e92b656672a83ecdd10615eec57cc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca06c1007439175dd6e7895de28a8a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd19a190d2ebb96b1c26d67592fe84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a32117c5d6ee164ab2dce72eadb8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4571a59a8250937f037fafd98162c34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7403b469ea58c967e7e4e4d66972dfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a23aaa40d4aabcfa926f5f018ad8f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dc491a5f385c0c9a66381f2738ea3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5ebcbb61df622851688c440bf65e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d4545045f588df03080efeb916708203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8064033ddc588bbda70b14b6d57ec47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088982c2148f8eca09c782473489d87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a594b54760c697338e7f695b45968206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276e4a96b80b72cb1e5ce6143ce9ced207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9f55e2e2f8857fea9b6e809398823208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d16dbeeaea4556263f85f9e731c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90b49ed8e92d027660de679992cc65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793760bec11a172383f5b0cd9be95ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea4774afbefe5278dfb7ab42e043d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5987c32efd7d14df16e1f1bc916948213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714bf2b375605836281b724337415c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14e76f3e0ccae86354b09aef2be2d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375ba14e522760b68ddcfa36a2c92ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbae03239560a60f6ce02ea17a63ef9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2fa6d76585e0febf3f46b72853621218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd581030f854208f72bf5114574c3c65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9522ad93446ab2ce05eb186a0319ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552528ac9670aafe6377bcff73c09659221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26158bb2d9142efa21a52af39a4c032a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a181d9f71512777fc5e69c8749e14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae63da519c5156efc49e542059b90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729d67aa5605f3e66853681c6f6da15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653ef788dbaa21bfb1eed0d48739a76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012e61f7de5aff2224d367c1fb37699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9453ce9f92728242e55e99bdc5ba0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91695ac0735d7ae909ada73776e14233229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5deb69251f64e29794c17b8d0ac9fc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d706b1cc6531340311f385f176064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea9f96d89090d9c2ffc40e0b954449232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4362181f52fc500ae5e6321ec1a71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a8fbcc267cb4ef25fb42c7a5a0e3f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901727dddee83b50b148555e8585c785235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044135844599dd6f27eb4c15362502d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a2b598355cc89c397b6e9eba0ec48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59249c0e8b2a52bcab61238d1be34190238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe3d7901fc7fb15f6aeb7c1b137e8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71eaf14574e0f68bdf297a2472bc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d89ad08ea26c24c6c28876c517e64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc0051fc26111080ef2da245aedda9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a7e5acebc89e9fbd44ec46de90509243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1cc42b7d9c8d3a6a4023859307a56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2d8e1d07f681be182c2c830e5c1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7652712fabd6b4039092aded8758e28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a48cd02384b9bac59123e7d50e8e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78411c73d673514d04137ab83a42e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b627cb5d8a8ab60990228db17e4ed6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a20d9db4f593ccdbf51e96819bfb46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddff387a4831f2e3fcf40a1e0219fc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f83c237012ece9ed845a6dca1cebeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba0b567e7cf4c950dbb7d31f02d0bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9490bff6f5978053e4c393c93adf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afaa10baf2498a33d26d56bccdbb9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102593c8f49e24e8b8c8c1a66da8846256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416a54f98c7349367d1c1aac43e60dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dfff577fac59002d209fb08ac0093258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6a8cc2cff11e5c98b08747bd6d9d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b1006e5e152f205541833937d0c82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631316d933f45c0ae8ead488c6a40939261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecf335fea368c62a1e602ec42d1e75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6a7908c84fb1d39a6513a2ee5f316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1465b7e500635e7a614150fad78067264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda99d8556dcd7ae230048a62f6d506265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be8152ca19cc2be181cd4abc6f11a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d48c6e556afebf148ab30f8f0fa448267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de8b9c1876f8256c8078f413544c2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc947654db133663504951e1379fffdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7edcbd39d92f303c951cf814e599ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce2610b79f4b1e4ba22e35a036e83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9df71f1f60bb73be08190c35d6345f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebe11c3dc108286145656a7f3bb002273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fc9e9f00b4e8e5723d752f8eee60a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280aa4d19d133fe9e3c00747673aa5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d258acee28df116d78ef8ca6ab4e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc2cca5a305f8602816d35394ce223277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0de1af168c2dcfe41fa628373548ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e72d0f071879a2cf66d0e9412d4dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97517c61df108753ffc1d2006972256b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03100fd3933c16b74f7a0716d8a137d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0726d469f64ee89ee2fece4f60d1ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66700c2c51777687574098ed67bb6b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50c74df58c7a1b4d1224191db5fc42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c45ac21b0604203a1abe941bfd213f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a10f2cbfee2672d1955d25456a37cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4c0c980679e0d471fd9a4c6e47a58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d27cc1759270cf924c32bb1b26c5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe52508f6fe001ccc7f1ed79a0b607f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a1487619fe2bc0584e961fd775ba2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e3750e75569bd8ae3dd9a1cb87171291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304ccac8dc3174c73add0b9190c042a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eef2203cc4c0283512205bb107f0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be20ce4787810cee354dec8fd09724a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13239280ccca906aba7fbd305cb32d78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4564775a5bda764db43d243bb6141296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad41e09b20f3268b73b0a2b81e66b0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fec9025d374710ca6abefcc00c7d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e2944427208436dec42f37a48497299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263221af0b384dc09403a094e3927272300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bfce6048b9f6250f5236d0f83f39c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fceb0378394c1f2e1535f3bc156137302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be66294c571c475bbb92391c8d9f6b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c6b7e58982f6b562ba6b36591d591304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24aa002b3e4ffdd34b4474fc485e8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bbc6c17d354189c4d38c0351c250c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b5ec9f21ede68513480d4f3408023307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cc45582dfe8c56791b1daa66d2059308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff58cda023533f87acda0a8a5ce7290309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e82ac5b07dfc6fbdff12007d06b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143c4d0765814b4577064c18eb8a840311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02832d1d96bfa7ec6b63f907b5ddd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b45bc2ecb5ad25226584f32af161bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b668c086ac05f7c022d94e7c56a1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3c618de8d4e35c2c13108b99dd2ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aebf2e11b0ac1e728c844d3e5ed86316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9e6b8d5b34958cf57ee2df43cd175317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f851e24ac4969992d470038196bfb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ec7ec20384379524fc2aca8b1caa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd59a46663e64d1dfac9ac9d8c13cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ef1bae7229d036739dfdccaf7ab4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e02ad2dcbda5a49f7f485ce5de4091322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe9beee24806f6570063aab2370aa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb756499f7feee74fc1ca244ebed463324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596ab6fb9bb859421672ad7cc28f154325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e895823993e39d387ac360325d3adb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dcfbc6f276c474eb7943ea0670a5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad4e540e310248092e916df7bfe4fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91690712ffd290810b36ca750c8835329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41af376ffe574fccf79cc50233c02f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9675d8c70b161e6b967e802cb52d318331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432939624a811a2c7115949a362670fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35658c3a019e3b0de7c790abf29aeece333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0152ad4cd69bf04632d33be2ddede334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdea43f3767e0d48fb34eb155b3c6c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1794a7d9fa3ae502da263af4ad06e07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4116cf62710d13b39156ec776ba00e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb28ec1f7e073bf6fb6930b88dede338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f1a2752b82459c4cffd2101371970339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c575718490a6c746ba25eb7423fd75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5885d40e60e02f54f1bf29d7aed23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c204df309fba69931ef843a144ece1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25503f9e32aef6559d16edd3a6d686d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b1c214f620b36cd6a1cc01ac2725a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9879e7d359e3d544dcfec6479dd89a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdecfed5218b3b5328ed1747943fda5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d7f046ba0b035c049428394a7ffcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689632a036b6266ed5c677f49df9cfae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee800168241b93fdb46cbd478b3f790349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eadd79e030f5323e72daa8e902bfd0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7db7e7235da85b97c40f8f00a1fd1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2341e63dda7c23430d388f2d051b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198af8e4b5959f530f91eaad5136d0fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b67fbca81f608261713e25d4b5f02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d611565ba031b7c1a4e1013c9d3758355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc49ca09de0cbbab87453ce4abeb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb600065a391604fec5d635628b9584357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084fc89176f89f5ab3df66e998f30cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8be7b1b632a6520660f926490d053359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c9bf02f22e444eed2de1a7975eea0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edb99b76dea858ba1c7de0380f0284361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56457aed4c00eabf5c7f89233750d188362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645e4fb78188c962172cd482a35e141363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470997f11df53da23287c7de9b63cea7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f03d541bf0cd6ba77efd7554d563365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940549723d36fb8cd8ee3dabdd5d2a16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec678d2d9894dae1124035621cf03b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6947e65ed6aa90a4de3be770390611368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6d1fc5790e0e793f0f78ca26ce5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecd3dbaee62cb0924741a5aea3e68e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b097faa7920a045ccd5dd8fc69fdf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6657eeba1557916d130e8b66e813c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8419a99cdb79643c360e6b976454cfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010199d5c821f7f3f0e2b03089d2902b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f5931d5eed443984df049e922d959375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfce63fa3471951d191596505eee7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98078aa757cd36cefe652b71ab54b05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4c925d8a3b6d28b9e04a9080935ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8137d980e61d535f656813fab363d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd7a968a033723b182b15cfec4dcc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b967f0c26c19f2af6a02e7b124c780381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f28e0d88afc24d10e552d7fa5385c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b996ae30ce235a1f66723c7bd522bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6724fa32ea52c609f7ab60b0db3cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de05ada172cc561a0007ad924e084c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df83b55fedda23362d555f2122c6c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60f199187e385e84b3ade96e3a4b5a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556f892bee49ed2efcd703736bd950b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d557acb9b6c4f7cb23f2b79404949389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b7b75ef5f60f153fc294db9229a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d56a5c644168a71cd08c1c0d5d372391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d06e8dabcdfc08269a04cc0368e4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c125580e4879f46dda8cc79b74e86d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7345a67167cbfd7273142194e661a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad5231a3ef2c2c67c2b46de1710fcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423aa3e1d776ecb79f03e8b797d9410396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfb6ecb76d7934e174bef4cc7d82ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d88d510110c02e69aa6cef17dfe47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c14d4d041e3674fb19dfe16bbdf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17346b1e38422d89f4966baec8e62b1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25264a1ebf48b9ef07816aed19ec746e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e21833e2ae9da5f5cc89e7a8432a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22d7da4a8be70f8a79974aa3310368403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de5cc2c19832eaf4fca3042eefb00c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dcde28638f92773abe401886c2c12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3074adb774b9901764b9926e0557257406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671e7d3deb3f45378668d29d176f9df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1201d45a55192489e1254c4384dbf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fbbbb560c8a76b05ed98d3ae9e07c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c4efc9b94745b900755f00f87d770410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110c74d769155381d8125591697b43b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfc4f75bba1cf4fe48b635bbc0962c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef305cc29a78966806e7b38ef3208f39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640ca0abea48e6f7013f9031dcb3106414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b391d59848a39a84e8cc3b4d59b62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9dac2e7aa091d2f264433330d0279416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d732260d98861f53d2e85f221d16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661f3edf2912ed62ea7f4d93453e1c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f76242fc0ffb109dd620cdf774e475419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0369b6a07281b45c45b948610dd36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba527b0abbc51efce685cb1311b7db6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cd506acd343849f574dffb1849594422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0674d7a8c9aa4056e3a70f81a89688423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2d64c9630092ef2d7a1fc300c219d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554834bf57556e3a74b428a9e0aa840425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da763af304df0a9f139b1a4e57e4b37e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd546f460bebe7e8774fdb0dbec461427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed93ace83edd8e39374abcb885563428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fffb8b400e476dcd0cf595e6b44aec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649a4d00e2eeafa28ad60c34278be07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3858632164a0d136216664322a40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356bb77a49e58ccdf0ffdfe9e5310a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331513118c255372a1bd7ca91ff6702433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1bb44d9290e4a66770ac0b88cc915434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e136721e589c29bd087111a4dfbc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1538d316c4fe4400e0cbf97e8e2cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444782d32c04d422c07b16300995d77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816905fb60b49c2fe2f715f027f8810c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f05846c9b69d580e58844128bd3d70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900bce4305ae81e762d6eed2922f822440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faed66dc791601d5357e918bc74e83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cb81ed1f2539b60b19ec3c2bfa2d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c240e4cd754d53a1109c2c32f01b809443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9086f2bbecec56580bee47f9e253e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4179e3be73cc1068ce5d06cd04983445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc62011369e9f53af1c608a89ca1fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd2922c4968a1a7c0761e926ca8dcf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2473e40ee51ca5008c19a628e62bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047472ee44aec014b411873c155f48b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284fa6cca444649ddc8f9c455a8cdab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e20be01a7f3f2a9c0e2c118b2c70c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a8865f41a9b76624ce6363d18bdfd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449d15e398ed77bd35c2afddcd79c20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba4209d1660fe81e243d0d8c4a847454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa12b460bdb9de5a8352b7671bb269f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbfe5698ea68d1b03b31f5497f86a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07cc66c9a7f7b428b62a532d4caafe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9442ffe9e4532342e6f5632899f4a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d9a45fb7eced068a3892f820b49f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b891ddc81d7618a4cbca27bce184460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66724ed00fc7cbfe1f13b86e4fa5d2cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5240fbc5148fa580ced55c91c4309e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ec9378e04b7b3a07f68b2221495b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c50ba6139b66f9119dff5127a36f60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61d0bcf55d3dcc5a31a5f142aefe1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ce342380e519af16f293e8a2f186c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f17885a6ba27e09f8a6f2214b5b578467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e53cbf6fdde9389b5ef6702f35ef4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cdd8d5a9ac20a648e248e9980ca6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc95e98898a690ebc696812ace58a97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73244ccbc3851a77f5de3760010fe18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb9911214bd3103e030f2151dd6633472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc821f8ed8f6a1faf653cd8a9402362473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff3511bba600c5b2878c45cc260e49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7ac554b1f292f2286e1a3712ac17a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3395607a4a7f55da378208902a8685c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86075eb3c5d4ede6b1f62b6035e1f0a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e4ae784e46a2da8f0f1169c662b72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e229115cecf53fe95b12a5b727e25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebc426c96ae9d42f576026b3939658480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d66a18d0a51ff5e8a75dc5e17a1bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fcd75aefa89fdbe8311e08ce07f57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abca02ba7f9b55210931af1db385719483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb69107887c500b004332c89e1c912484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e53c823be27996ed5f76599ecdc0b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedbfb526005e7b9b4eac3e2c248b86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3146d737385eae1eace7fb57c69b79c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789de2c50fba4674b8884f0b087ecd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce521c2cae8874937890efd303cf37fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed365ff1c46aeb33690e91cd090de34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c33e03c116e23364fa4c6481c982a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331e8dd437924ce0e3ee61498dee0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b25be976e74d594608ec869283eae3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c090d34ee99cd2ac6192798b23fae0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c31abcf50e7f5f763babf005a06d15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a72d68b6e534876d1c9290202a8d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61eda09d95c77f980a9de0d3503852497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e4d6e8ce297fc13ab24607368070498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf644593ecd9ea67c43988170e382499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9ce5247a7f8ca7c266adfd7a33910500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3c04cec488e1d5532743924cc222501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e32e378940829956e8d050428e089502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732933f123b43c501d95e9c33176be4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd8666d746ab3eeaaef7c7fa995bd5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77520474bb10b1429ce70acfd168bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c03047f700f6d232c3f0751154582506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a393ffbb503403e2f74fd21c8038175507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c44d05775abc53ef5e640bc5b6066a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3e5e2d3008dfbf6cf7fc96c027536509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc43fa474e9ca7477a3703a99fa98ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6118267bfe196e325e5882e814c7f60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30cfb89b28a974bcd3ed79852dc6a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c83260b9e32046436498015fc826e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb43ab475c4bb980c320efb8e0dd3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dc93cc986e95ee9c34f8aa75eaafc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90d0fdda7378234412bb706df911a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cec698afb93e6614cb648b57f017b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c1aaa8fcfc1e63d48d0c6eef41142518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21131be13b7757e342fc78c6a4a3f29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298692fcf692ecd74ec1e5f6ecdb3c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0a6e9e8c4b738569989953d72fe7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c99e2d7ebea748e04d8c39816fd978522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0dfbe8db4d1d818723103e596183f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450efd8648f3f05cc7460d20485b17c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e765c224dfc13b606466eb6934677525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81765612b718523ae1766980f7810375526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b6549698ba97bad089be5fe8936d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b6cb7c596d0f59acc0dbae4dfbfe4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49e2b816a15c1ba968436a24d4a7ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0cfc980bd08cb18da393ddf5ade49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe83cd00b2feccab50a439b9dd2600531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab92f012d8c8edb1b35fa7f65158362532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e211edfd4fcd43ae871850ac146ed8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cb87831600b7005fe1a097a981296534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4603229095d212e704ca0e837ecb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defee7a4113a1350ddc52b3307acdae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae55aa1266d6da01c6013b6484f82a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d960dfa1e9aef398dd1c1d13711f1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59e7bc2262efcd2868cc259c082cfe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cc9406e2976b775e1b64d6ca065da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b31fd5ea35ca36da39afa459937a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f1778dee555b376ae192d175aa8d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d17418698d328fe2a25fed072d339543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd7131ecc8e355a58ff945b9cf055d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e5a40bcc2c435fb24edbd6571f19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e293fd3742dfefbe5bbc9e136b16a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02463f743f7d615866277fd8fe0b153547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3edffd01f58026faf72ec4d4178874548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0ee6e2535f2659bc16691fe515c22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e5928c675bb751d7ee1d5310117ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a353d985adef1ef2aa59bc15491b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cfa15e00a721e6d724cb6ff69fdb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49a2ec9e3cadf3eae9e3c3a652f756553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3a681dbd1d5ff2afcf643e3b0cb4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2cfc7bfc8e7414c87dd042f0e65b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d5d5c02f5b93dd8423082fc97f60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a163ae183f09b9d3ccc1ec8c02dcbf4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491856410d7f804ece10be3a76db5e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3a56532b19b2537dcf67d60856be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0ca3244d539686b23d50222f47886560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b990916ff178bfbce433d56ce4716a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b56358f941b64ad9525ca41eea6fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618df1f9a07299103181aac391f76709563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb927eb1d0360c9fca8ab6b7099f4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08580f01a44792c70b845bcbd4280c17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237d88c71385f6c3d998041c0f5051566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd91184fc8c5034235988c9ce811e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07906cca4218ed002a64359cbfe6c46e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae3033cfae611de5da03b871b40c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d48dc2bdf33189e1afb20ba8ca712d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169500d490481c8b77ba2993f7c374e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb40ab197726153c3587eb8dbf109f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b37057edb1eed2fae8dd7e586c26c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662ef8a69117d5fbd70d61ba98e2a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c807d3f264f59a5dc65eccf55754dae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dadfd2e44cd0ce2c836491806b354576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde2605f2a184789bda0f92c78bd0fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7d13b81e321a4c3d438ad4c248334578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01dabe22226b323992105fff5f5b8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9a8f1e5402cf6bf77507adbec61da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d047f6d312258832f2fa5ffce242581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda54dfab94ce89eccb7c13cd0b40e62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1096c11a39d8bf8c673189bab3b2683583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6af0ba9d6ffccad9e06e2b7144d92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d304e92e6e0d13983f470e52a654e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f11a767fd6e0a543af07b6843038c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12038c7eb5faa418f1589b9bb4ab9b8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1068aef014ca924e193f9eee60c9c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef1c1251cce2abc1689bbbdeb2d96b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4246849f991f8e06d2711cd1cca215d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ea99e47808d774b590253a4749d59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e7c4a40d28c4f671f0790bb5a974592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44d030b0050b149043b03b400a9977593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1573160cf339debc8f12986df16880594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed778e82ba8e2e27929f1288c6491595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fbce7b70db356c00a6be7ee9bcd97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568196a78a21c38dcc09019aa8d628bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f422aab8490ab34cd5ac2b1f4cbbc71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b241316353827f60b422d5aa561c25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba390e027d4bd5d6392f25efcac5d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241eb94a309411df15cf3700c011ba9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72bba0c7dfdf742b7445caa591b057602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64444bdf09b076a5bd8f435042656c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caa8471666109ab8c99105148a8918604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20258e40f9aa6d198ed98eecd802029605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16e4bc3c29b3e87da05510a50da232606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078324ee4ab0751d2b8dac6b68c24ea9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f3b37795c98309d37c9596d3dfd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8030e7d0e5cbfe043ea465a241a0b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0a7f7628798175bb1718f965631a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26360fafa343ccff261444efb2f9358611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40662526f827725b55a341594d2038c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fcfba8c6320a266e61f27abbeda2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190c437c818cff2939d66cb60161d77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b0d9a443ba19827a172a2189e0f7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce13e3247ed400fa640d7c0bedb2dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290673ab97187bbc93c169008166d337617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f67f18c6b40e48b2d3f7cf36b8bf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1c510d40f6c20bab1ca68a1107678619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7567210ae3f1e3e932c8899e0b31915620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1c9df33885138a42e8cd780503317621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58bb7eccd819ec25a72559167c0b50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea54b0b1d1e8648eacca44238c0adb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f3e5f7073a85fd1ccbe6d0a15e569624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ba56f2590a61f348298fe1e900aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448286df9102612153b64e17c42b15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b7afc1c0b0f693859ee48beb1a975627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb010cac17638f5cba9999a5c3641f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eea3b0463bc8dff26aed303df213a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4bb247d19a4aed63ace01c0a3c845630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1d5c1e225337a6976d41d78d0ea2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f069fa78d849920428e007627b0f36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63e6b17e06defa34ecccf797d196ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94621afe70f082faf88e2a3ed1631d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d7c115903e08d213fa24e887dbf0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36b006ea54861fc4ee72273ac7898f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90fe8f9b36e995d43e28a600aa3cf8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b77c8be07fcf9e1974c16641f734e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf724dd58995ac13404ef720fb6b3bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7d2726a900900933ee3cf8a4e74c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700772c456c8f5f1071f7ee8b73f285c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8683b26b6a012ce76040bb5c104ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf27602cd762b1af52c3e2c98cea126643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dd96ccb49286bb738157d5f6022f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcbf865047789784274c35b81f1140645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d1b91e5865bd69281ffcb3256d169646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709239f1aae3dd528dfb174d17d62d1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0bf466500f63d64ea66c430607822648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310af2a3b40944d71f8c58d802306d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df528a40fcc370d6bf49c3c30c84bc00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552668a48de7029a0026c27eb02f9c53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb1e0b0e182672eece5bdba061d856652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2184057d59bdf01c926f433af56f7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1378895854c961afb8653922deafde4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a62f316cec31fdb68abc9f2c5825655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadc698064b44cd0fa2c83450dfb479656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6b3d124aff1b176f5b6064792af26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012dbf75556c1021a9f343fdc55d145658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb1c530460d4a46832a1f7adf5b741659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515d2f98e1f9a4b8037da0ba0fdce40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d6056cc0e2365e133d541134fb4ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b85c79a5b57c58e570e21c7fdc158a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9191b141bdef4d217df93c5fb662c1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f6e7ca2c4c6231185f89ce8f61cf8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e99ba5782deb3598d73b330d832e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559c9981f8e29f9e6e4e308d26beb65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32e340d2097768abb62b7773021e12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0c292c630947a7c1b0a3cb5ae47a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd125f7d4200807ca34a58bd8863cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f777a7ec401069855f7b79e0acc400a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b277c295ca3a7aaf99fa134430f2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1c91d80ea65c2a7892c0bf662264b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eae1a89a48d20bbe20203fc0ebb80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10cfc501618e64463359f5f63428b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a46048fdeb1eecbece7c0254312a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e056a6ef2f55badba6ba781c0ad847d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d33aad47570c02b4550e76d89e1e82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7e9db611a43d8820c5b025c2f3634678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30e80eaada8ce16741ef31dc2ac82b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89906f577382d359b8dfd10ef591d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06215ec05a74371482767b5a0c9bd61f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99758b5720448fe127d8076af5fddfe1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6d1d315addad472afbcd09942f5f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b7de90772fb9750fab60781bf0991684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e749a55b42dc1cd1ebc71672a059dcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c243b2ce2ae67b946bdcfa3b0948035686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b3c98fb0c6b842e6309c6f9bf7e47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace54f438157b2a6f67d90949328a3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517e7e2b2500b2e52c4e495e6716e12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476fe67e9e614978787a2605832fa42690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2c2e621bd368fe8ceb65f056c8669691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e465b740467d4bb2127d957f259385692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cbae7f1369b2c8c426e8485eff747693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fbd5587b7cbf11da4bcc6c1d28b5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf6f7848e0892ae1d1253b4f92c31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3d0a46c8ef32f7bb26256b44b022a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de0327d6c9efd9baeb89641f05fc0d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bad5ef9be2fa567c14ab233304ce8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac546b70eab95c144e0ce206a012e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee749627b42780855ea4482dd2be0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f9a1eb4ec9871710ca6a370d7282b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d29eee14fda6f638f0bfafdd69d51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70e9903d40d47f5a5442c027a31d40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b71f31435a22846ee718966b966ab0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502b416a09a1cdf2bcfcc641f712b0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8f9a8c8976e007c8016fa87b9f850706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb400cbbd371b8cc26ea67bff69c80c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1833f89377091512c93ed172a4665708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227e62b82336e9ca8bc7c04d5a35f94709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3997fdad02726c278bd3c49abdb20d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85da5e99fac2f3909a6e34700f448c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee71ba3146d3b2425dc2fb1d9c536a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07106f213c493eeecb571a007b83f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef371b6d30525b27cc7ca4311b36ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76744118957b1d3f4a58d25fd32706ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4276a20b42f753358640b4d09691f75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c19229fa7017d11434a0b55f995e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5bd23909fad44925c9f1620077260718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc20113a912f08e8c8214fac747ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3bb25a1f235acbcb04dc0319cbb89720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436292941be21213f131ae7195de0cbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f5eeb2db63156bdd91df410c6e0c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15555073ba11e5f757360d0e8dda6e7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c769e1446ca64ed4af0dd2ab1af98e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e1d34b08836a6575a1d225ab28813725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019810952a11c4a60b7053c3b1033e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca4e5a832c35b73b0129e939ebb0ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2493028646b9b35f623b8e7288bcf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30576486e5ebae59a74f503e348a65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eef9f6cdf8f80ee114a3381a135f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3682e96699d688427f4b6554cf373c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b3afa8af8ed2d817fcf3ef3d53cc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ab63ee8b206d3c39f15eb7d11e740733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534dce3f5be9d30daf813c4c63db6d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62e2b9957b99132fe3f4a1a3f4468735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea72069c324cf7d4a99bab06068fb0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cce95aa07337280f5ca4fa063b976737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa8ebda54bb81ed5adcd5bc08b3710738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d32da79914137f4271f04f7f8537b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f7274984a2112791eaa7c634e5de8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd6b94b387ac3967ef346f78edf20b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58dc2c6423222d9eb337d282702610742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bfd6af61bfcb66236b937ea2835b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b87f64f3acf2473568743627f0cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ef9c2521fe63bb457b35fe1482308745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58129a3d4a57aeb7311ca060eea74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fa65d86b999ccc2c8b80bd1689f00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef223bbf04d232494b31001ad4b17c39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214becd29d58c8b2ed6ec4559c0189e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc1d1d3f497b4fbb2883e759e4af3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151177445dc83fb2642040c48f72de9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694923bd7914cf5a04d79505e28b741752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d15f8195fd39716bbca8eb9b8b5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c77a1526b3ca14f029756f1952e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37e398a52de9b5b018677af7109174755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb34c593619f48da03529a92149279756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630e52221250f90b35ea7c9cda6db77757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45bc155a469f8ba1e7d356dbb9356a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c694d849789d370f930293c7c5db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6999ca3a9f367cc28aaeae4a4c73d0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab937033ff601bdb808679713f83df89761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db18e17b7884b8197f189160b98c4ec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb52674bb02cf6e9767e3b67f39ca0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac148ffff8aeabd9345b04fd0125c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae09a396c600270695fe537cb02cdc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea9ca50f9de84333944f00f9c4f770766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd67a75d730fc5221f11dc0f2beb4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82e34e6e28fe6033512b908387eebf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03022f4b65510577e030b583b29975769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba034c39713b94edb982ae6076369497770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9b7d99f47903d29708aa412dee4e7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90ccd2c9fa4ff620e5cecb22032e0f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708fed83eb0c1a1e1a7509e5e64397b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59bd0c88460c8b39d3bdc6986c3876774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471889aa4fd6c8529afd7383b69b900775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb7419b653e0e6c99f8e25f96721ef776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2e442dc12cb16fd65b3c8005e4a03777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa64a7bcafe682f74114ad0e44218b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3faae62aa96b6339586a0a3fab8bf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76bd39170922acb146b873c883a904780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b74f5f1048758aaf0cc604081cab7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036626519626284b4d95ef717d9bb6a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9754e741dbdd3614632cefc796df3d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32724008e55265dc70c69f2834fe732784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb39b0bead532660b29bc5d9a6ad27785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5a90b43f990c257ead0d952014495786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414356b13e5e3109d2b5c3d39ce6f586787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5099ec7ae95a5a87fa18b9c37520e2a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83ab24a4df89c4da62aad2e8207d78789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639994c88eacbe03d7bfcb0ffaa900b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431668d10bfed1f595ed253442b6077791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b7a2bb59ca2ded175a6ea3f966829792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c91617ac754c6c53c480418115676793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de6d50a5481d328d4cf7f50ef32a9d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a802b68fa23f7312b73fd3cfcc7fb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d491c3f05170dac0c7676651fd615796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50524d88dc4470fa311810ad208c4181797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce255131d71220e4a08e7c350ce08a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1dab94caf6a841d07e0a06336128799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201f880cd22db6dcacf4dcd393438e5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec113e686c459773ebfbcc52d9a4943801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e8f3e456d742775a523572f02f2d9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3ef59ec93f9c400a18c50ca99cac5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6fb08a48f53b2c06c5e7cdb6a061e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d079a9858f34b7c0669df9280be1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aba8865bcdb5c88b3adaffba09177e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafa997ef2f0b92ca6c04997fcefb91807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48fdb73abf103f35a335dd9fd65c9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9467f57576d8d6679395a0d6135af809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22bafc4fbeb84383bcc02b0cf08c1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd426b35973198ea53998ee25822ea5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e275858e288322f4fa7e1060bc8f1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3a1f76d9f6ef8795ab3c1d467c749813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b123c6dd8413d4d83093cc95d633409814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda34f03d536168e0fbc7639f02caa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc792ba75581b6a5b61a6c7fe0a313816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c96b03a0c4d6fed4f2625e8553993a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee87f10b1e9ff841ec698e73eafd52818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc26f4a4c065f182ac9c2a62fcbc201819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b009fe4116e2587077c3d3085957820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cea389a9a091afd518397e201ab35a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1c86744395ff6389122eaca1e212d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47108fa019fb853e40659ff4229494f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278c09e7d1d24b07581c7e9bfcd3706824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd0ec1ee8bf5d61b7111aa43447c05825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2bd7be9ebec1390649a861a466ae6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d224a6e30f418f6c75652f08e590a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae81e8380ebc6d65c324fed90843ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ae776a297d1aa69610a7c8b3c547d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb35a5fdee1f74fd29c932b9ed1439c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba20b24ef1307aa13d9a6df0bbe09c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f778677af91146ff508743b9425a66a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17873027567133b195bbd49308837fa7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4998a9532292ff7e1db4f81ba8a74c4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed137c6332038cd17c87239ec5f01f2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e4d3f62c2b3e39584c8dd31a68124836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0ad4e0d0e8ccc556ee89e6cc11259837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e89a8dd66bb66ebf5e2d85a104afb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854da8ce6ffeca144c02936458ae0b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7879df6f9fabefb88275b15954aa834840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646be751ecd9967061fae709e1c6d87841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f4e96ea9a4476cda5391e0bda6fbe842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a4ca84000204865431a832b87b5e1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e3ae5968984302686828f2dc10eac844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bc511d8fef637e7ede0532f2db979845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19655ec2216d528e43f6f49011a623b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55161528d5e69ea6c184f4fe1cf94c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb60802cdc80ab8be32dc7971c16867848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246ea7e190382358289bab83c86eca4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab210c27d7a0b885b5a70063313f92dd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01178b7367287e8032054570e0d7543a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c296a8296ee9be91e8f0c683f424f7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd90e100ce08eb313b874586ba70f6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c800768341f999c5c4aabf0cb3183c0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a28fd6c55679d5fb04ee995bd35dcd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485296b8c689ba30e34338255a742e5b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a823a8acd6e765adf20b380e49591857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c2cd283945899f9e93a834d90d9d1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003aed2e7035462fe4acbf3d5a4caa8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7febb7937945f151c6d5aeea6d1fcf1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52995a68d8ff8daca89d6f823c85af861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec6a6d50e6e50fc6a087ac7157158d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5b9cf13d0973e8de93d3418d5b77d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abca2da75d949b28c1e48d5fe8721a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63856e670d730fbb956e99b20d3ee3d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b807000639fa5e4580ee9fdf155b00866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e30b845fb027e37d3eddc4d770f70867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca101d440f31f1de48b775a19d937e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306101c925d57218ec93922dd7280e6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a7ec4af8a977d1e382d7cd3aaa6cd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cb1a3dd2580ac136a9ff3416f6f0a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e101b935bb9b04229171fc800899184872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8e91d304d297024f9fd26ba0e905e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2bb596e0bdbab24b36fe924c64297874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c245c057b0bcbd6aaadb89120dc416875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0293dc8f6ce8dd23a0462b77a0bf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa6bf7eea5862b2279def1eec96ef3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8ef10701d3dababfc5e34cb940743878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f981b03216bc131ea1ecf2e9b04791879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccc0bec646fa89842f79e27ee9bc7c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e89069a770cc7f3e0485bf4c12d12d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4f5a44132dc3ee0d2045f46b0d452882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadb0994356583dc4aabd07aaaf3c65883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192cebdb4fcaac7578e76cb675c44ca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068c6f2dcff076758dc03858009c76f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96a6604d5684268996ef0aca6812e7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ded6266779c9416280cd662583c99887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a27e9ab35a17b7504e96dedd37543888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2ba3be679943626a4b7455edc9295889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a88a22fd55097fddfcd61448d1f3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73a77d3b8347498d19b3739868ffbf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b38f42fe7a695d6cfaa1c5dc51e428892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1827dedabcfc39c5a106654da1f2dd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8ad90640973c65766e525b4659b58894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f04ebbd2e374b4427da2e114e9200895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd27c444e3ada4792689b6b5ebe5fac896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f572d5f79d2895d465a143849b308897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b032268d05c6e9fad5b8363a47186af898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe3f900c598cb6d90efae1b0f289d8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afda00725885607f5c056ae245af9dc900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bf90259ac5db9616748613961971b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c5835d068b8bd8d5887878f1f99dd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970f85e68f7e737eb44c81c0d8580d2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c57328a3d305221ab0bfe5dca9ccef904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17617344d405b8d5fd95d0b0ccf71c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bea5369a99d35b6bc5038c9c839dc8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5343ae035262e6fb49d21e7007afb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3eaab122977fc762843a8ce88f3af908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec2f1dd87197575ef1b52223f4be35909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d147301da3708ad1c6b638552f234e4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b69020a92886fd3cea2c64039d8ba911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20a021d6339e0c97996776656ce8eb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330804feb14defd3a741e52ea3cce63913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eff515aad78004d174e77f7431710914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7527e7203873b3615df57281bf6718915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fce1f643a341333d8b032f37ab512916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941a04dd3986bd06f6b1f666b9fcabb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080582940af0ad0cad7c4cb95880e8a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f6dd6bf578af780de13f43b716b7e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4f40e330fe8c59385c8f3869b1be920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aaf935fd6545b740f3af9d40abdb1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad222ae0a511d8b3c989b92e4e798e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7f104c75841e07c5948a1687c6f4e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7c38488e332a53d5b17af348dca27924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5aeb68ffdcab80e9e9b29aa739a8d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f915b98dedaa1579e5547919998fc2d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1effcb7f9bcee6430829ff0ac7a21a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe394ddc8d05ed8206143b487c3046928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec086fd0b6f1e57e8c845bdce40205e7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4448f0ddae261eb5df5c8e728d60a14930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00601dd98b9c48458f9f0494ccf00ac5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f027440fd66480d936b6182bd0faf2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09423f7fac4869379c1ab2c803cdd4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642acb954a1ed80fd670da908082f86934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56044ef6bd246e1f2c49964578dbbcf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0616312695b59421a2b4eac972af4a8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a92b3b2931ec62dac692f92d373a0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c9f5174b426ad9417a0f6e0457d89938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b046efbc8753a9edd9f37c98b2cac939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231f5e702a935728fc773ea5ccee4b3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86148229a88570d2351394ffcb7345d5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc075281d1b99488b94a0547f18b02942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda99ef6816ce3100b165bb6c8676ee943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0034c11613b40390778bcf086dae148944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1328c1428b6d84ddc2c8adfc81f04b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d54debc295c1c2b4a1f4780fc18b6f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05dbd47ee706ed8b1f1bbe6da59e99947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d694de8653ff61b6c1f164769b1bd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e693938bc0171555de71a3be49578949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31f1dfd900196efe46dfd4b764ac0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729c43bbdcd041169abdef742588a8b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2bc331923ed6ccca3738e5d569d98952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fce5d7ba1a033c684685cd8ed7266953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6baeb2b6a77822b921ba5f80e5e4a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73745091d0cb8813298cdcc79bdc3e19955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ef676ac1a08818f7d41f24d733fa956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15399ca308ab2fc279f9b875af4f40ef957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da98aed97e5a5eba8f2c37a11b15507958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0ce62509778947c87f35e3431a03959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95b93fb79c3817ed77c62251adb73d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cc87f81ff59ca1d1d704b76b4b779961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a759d2de10be7d764ad3dd54f072653962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87609b128934a51705c9eb3a6a7afc2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802ae27a9f22fb514cc92398b05ff2e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e816cfe18caa5758ed4e45e497adf3e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e44e799812b7f6c6680fd58a4be321966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6c95d13c23f4afd857d2eac5431ca967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9c56b050ee7f125089e52eed0312d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b00cf0604ced21a783120a15087a6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189a1a1c60818225ad26b7c370da76b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ed7af4622b9c84b5c33aea9901a0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8676154c561e2845b44b9564985bfc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a5c994493c99c01428369e70e508d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a530a8b1e5ec637e3b1295dfaff3bb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8c5699a203c9fb03ead1a15d75852975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd391f22545f9a7d4f17ea755cf60efc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e46a32be2ca7b32aaa3c5fb9512cba977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e8cb530e2e1ca00b2289aba0a733e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82610c5da8be45da9bb4e4f4dd183b832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11660b7efa9dbd648db722421422163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3971ba0ea44515096cdf8163bc19ac34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc981b8214ee65f56a2277033d320b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eb6b7474a73757406e2c9bb8e08476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06caea8f2178573c880f76a1cb8dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec1cbddab665132b062aae9f66828c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a1d9ec81b9c4fff2e0b44e003cd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ffe024c11eadead758e478a40c8af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc247b23e846b7ad20a3969f871e9011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f116fd05ee25fa3ff191c4689caf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366af000346c95a9b30dba53c31360713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321406a3a50d12269fdbf4fb0bec26314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec4f95574eb2e7e5b6d52db2b7a9c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb457fee85cdaa7cf1eb5576dea85cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2355fe7e2b7508aaba62a014e16e9b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed212bbf775f4dcfe23a10a472ecb0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa38202abf5004c2e8a33c54512b72519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2b71ba7dbcb71ac444b881be1246320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d907fe8b52dd5a1e1853fa68f7652f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e810928d21c2fcfa6a4038229a29c9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5735833d59a666ac77bdf9feec5cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa817b30ed86cd0b6552a70dacd4dcf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b801f1900cfe66bc805e2e9a86d4cb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c9c497bfaf5f20a65428d737a34bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c359b618ae05c621a07b98017446b5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245f05db7f2e5e7fc1809811dad638f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d35a150ba3b4fe99299f2b04ba6aab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f764b6cf07f90ce9cd292387d8b27f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac4a4362fa5d02ce100f318704d4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0149d06bf474b1d28383224c37a27ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc9da89f0059843807163c577bb0a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738ae61a3ff7aefa9cef22904a182df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36de87fd1a71de1ab32ff2d46aaa5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3493c0a453655a4d39017da7041677936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383175b318a1102799543ef3b3a6d9e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe636fad027f2586224f38e964cf378d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562757c392edf01038c89de4eff4c0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40759e24eebe99c31a5fede0d84cd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee2926f7d33a7db0814ca75fcef24641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638304870a18894e6bcf083f0084705942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba655c4af63f3236bb50fa31c59c8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31ebef804d5d4b805cf09113c4257844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3789806a2915927624bbbb2ecf14a4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53af665ad52fec6963f6bb29fc918146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ee0f9dfce791bb0e26787e228f5647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc3ddf73c0197126804742bb12a7fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071f6286c4869f75b5b936c839dddf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d3f6a25215d30d87461ff0badf5b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489ea30706e3a1529539a2a046dbd2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa631c7305bda7c2bc3da6901d971052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07543358109ed76a8832f583793c1f1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e6345f7e66005167a230540917d0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566b92f483020f5af883f5c94192f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6485fddadea96e9e88f994163596b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231291a9155511d39f3eefb6733aef657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cdbb11d109e1c5e774d4e4bf4d4bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff17625bbc865a3b6e878c7401b237859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3989cad4169e8027ef938c892c674a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63c5008833642847dc8454d63ae9ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e943fee055bfc9ed50f0bda3add45c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658713d7d6fc27f0e401146d214febfb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fd3aa67660fd59b3c98bbe011725d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99addae202a40fd78a01366d9b8c7b9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f36b09b7c411ee186367caded14b6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06b30a5cba1de67b09101a83ff1fa067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58630a3779b1f590b81fff75aea83d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42453d8817e1203f0c57e4eb8e7b49d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996de3093c5ff36fe3771416f509ea070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76631d488c2080aac01cf6a4553ed871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973590ccce49cd4791a588bbc61076de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f8b4286d426897c109cdb86db20d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33d134bb9100365637cc00295ff6b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce508200d473a9c09493a81ef5a849475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b63e4e03cae5796c83665e110a7dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306648dbb4e34556c30d31e946d1292f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921ae303bda57e3b93ebc1275ba064278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ab603a97fc9d8ca2bbe34301d0ebd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a50b5e6f257ea1406cd73017a76f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a5b667c4ffcd2a822596b986bd5f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d82345fb3d7cb09d192b8b9dd274ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e64a995c9312a07af6fbcb700626883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e310cee5c08dfcdace8c3f4ae56c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c59663141068bf2b6836447dc6e6a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb22558600de25ca560c05451d5bf0386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869a0416ba83fbf5c568d55ad7e843487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c2fc8ebbdbe07097027d8e017554588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d1f816681616b61f016eedd44d94889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25072301e8438045c2592ec0f873e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3224c4bc29fb65bad98f813263395291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea6cfbb4ec459d5bd5f250207576e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c0726cd176fec5e6a1456c7785cce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b166d1888e5a29ea3bd1e942ae82594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d80b958b6ee2b5b40168c7c5b8bdd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cf0a26b494ff84ecc92c4ba2bf47e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538d90ec13dcfc90c22159fbf855b5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585f634c6a8d2f6184821cf4ea2f8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe355590e502383ea30d7b79cca6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b194d49f4cda68039a55c62d2b6fd54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56e62c921c9f6a5cbfcaede1218950101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b933e9f9b2ef381f2f8a998a9c8ecab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031e85450b49f4eb1f0c7d864422a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f258a43b49bf3efa19152cd3929dcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d708d5396b7940765da2688688a54df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3115ee4741ab5c0f7b6d10504280996106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd9f5dc6a8872097e40c280f00a573107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad4190205bfcce155975cb19d77bc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ae8a577e31e8e7af832f17d3060c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ff91c343ac2147dbd7b6dd7022ca3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace26ab11217f4fa5aa8f3ed5e961aff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1822165d6840a9ef78276f92fe3f646112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fdd7e684038c373e26ba2d6628ef7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89830eef3040ade45abc56cfc3d85f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb397f67a8ffd979fefc4d1b00d37cf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e58a7b00c4c1dcb0d41d902aa7da5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb1f2f07c9d843539015adcae46524117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee222bff3f36c4f7ede076106845af9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a47e1b252eeadd14193e236e388e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdaba45f5fb2ba1edd1ff1464a8152120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d92ded9149ba0c3223242852035ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d815d693ddfd7708141e51e708225122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740532a897890562fe6402347a4c9cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f198a7e1c4d07644116cb46ca19e67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc763db3db42936e3ffef4dbca0ebce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f77b04f3f6a544db8c8bf136145cc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c97c47167dd5cbeebe64c65b66b33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b451e4b27fb488c638a24b935ff93b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b003ce79e6b4ef293f8e0e4d3166c47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f0d9a2e041903c7cc95a904681b06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89719fad7ef0b4997f3902f14ff82f19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094eab456847849ccc67a0516ab726a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360dc02dc3721b15a2d31c756d23bc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329fa4857d29dbe77a5865fd15d249c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eec64d98fcf6c7dc84081799ce8bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83b439c415443269de61c012e27043136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e70d9cd2adc6ed0e19a72063d2ad8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f9d3e687065f1490e2496e469095e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0ae679dda7ad87f231dd9df0e09f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c4cfcd0a00b44b9eb3e5ac4948f39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44d3acb6e35c029eabd2aa0b70383d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea9b4d2d2dce1935043e732cad9985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11022676c8fbb017775568910fa53c94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569025302e42a76db5e24f5dc5bdc6c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a965e26c446584f7aaef00288f7f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a6e98b3ffa976db4003dd44fd7682146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6601d15ecb8bcf8f1600037e80e985147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c72025cf656efa0c7757031f84d92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2d6e19e8b5247d21a26ea3ed8e33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87537f6ded5c4771ab339f45ed0cc56b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db82f7493d98772a2697ed33512df50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6f067c7e40bcffe643e26a3007466152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4066bb6e27b2f436583e21a5638a539153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2b6851fc697c20e7cdb73cf2fc92c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515bec21f7fb13a5656fe57a2722d5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff79445212a6de0cab9612feb055199156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af30f86dfcff8d6630d04d57b0a19c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc09441d194503a2add6700e63437a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf236db41c06402546eff22ae7c257159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da32f9baabbd9949ac1baf6e94002c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4d8c11fe55517119b3e3ea0419f23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40042e34bf34a54eb335bddef4fe5c47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d69c877f41138a632805521381b31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfec6889bf65f571cc6a13ff6b73bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ce1a78515c4046cb872fadcb50386165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2dca23d3f8c00c1b18e1474138800166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f885450ff8cb53c6585be4aa4142e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c2fa639548845d65854199ca017f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37701be920dd5e38bbd6a46df7a64a32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0251ba035254e8d66d14edee2ff000170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c77c9796c94635e69835bd723c8bee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af511ddf619926d35bb0291e7f2230d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905353c9ba70883a34e85a8dfc8e9cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e078546ddbae86aabe01d5c1ca342174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb8ea71ae4b160da1567eff448ba12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6db8e27f0c700335e796556d6e87c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a649dcfa38e85990150c1ff8879d58c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9f82ec1f528876d8bca3c7dc7b21c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d74fadfac86d0e05dd763d98cfa916179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c878fb7f560d45b4be68918f82a7c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5353d241e5edd717c1781475b8f4eb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ecbc305f7547cc3f0bd737c61849a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8e803f07299c09e7305e4435aba7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32006c94c5dec90f0ab0f2c4d918da8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1bef544da624d61927b2b53647a02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ccd0232af120a70a1bef69f6590b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9929d343bc9634be5e10c4f3d48550187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ef367c67399fca39441588c3958d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6533d3e5dfea143503d04d5227234d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32315882d77d5ad1eb2ed64f4c3664db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70281bee3c96a54f4dcf72107188d7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f58e0d65a314d1f8c7a79df33f9798192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4106e4a31919e2a0ef65f658957be76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab7015a5ff9c1897a7c27258aff354194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c3fdaa8aaa015d265e8c996ee8f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f23f4dec0a035a47c4fe04e70f1ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e2ad7bd1283733fff6353ddec79bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c16986348fab0c19e705d1c719fe1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce9220ca14ba4ef0ca88f2a339f2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d2cc02d70e413ec8a23ce55492a11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e6b00733ff3b44eb50abda28fa397201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbca7d80ff8a87284bf5fd16c2dc27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b23c2642e2313d92dc2ea30ea08acc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78f7b5e4078e34da3a9ac515688287204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42b8e1e6ee72c350cb2863f842f2c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2462c61f165e43f017e8dc5c26a1dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc7486335839a0b43b3401dfdf4398207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536b38988a6d875c3e95ac2b6069e0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd621ccd733bbb8f46a76504cc8d2cab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60ee534a7377d9764d84b59ab7189210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06067bb0dd1467ad5160ab68852afc3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52a51f1149be6ad1abf6a5cc44ede9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1587c6491d4ae6d990ca3f3322631c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a876147dbf01fda4d7f3b76888be5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d4a13a6d9f93bd2d3dff008500f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce606fed6c79b3bc7ac85709774c0d2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964adeae1811ec71ae2bfb9789789725217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595e1767055d18db3a41efe5d340af6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c6f0f03a31072e5605cec9aad7308219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237ff4ef5b3b3de1945e4226a2d15cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91678e4e0ecdcf94d167684ff04516221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad983ba04a270630414b7a2da55dca30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cdbc1118f743b9d00e32e5ed4571f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1821c0bd12cc71bff4df50bcb6b575224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb36cb4c76268fde06bb656fad09d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ad1820c836e326d520cae90795023226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1399170cd336fa48d91689b0afc1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148ebc0bd956faf593a66744e31f106228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf869dafbf838d35b2cd5196026d97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b292c5e4f1a5ad0a39145af378fb748230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d772ed44cd9c551ffd10aee5019591f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484270e9cc589b34d965555f122f8b79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a584b41d252e6a6be57f1018cf245c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc7919bcebec609026d7889fc9c4fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5555f2b073c73847dfa6cd40346da52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42644534aa1dfad40f75bba26f068d39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed4e535580dcc49eb5747ba9688ea7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e45425c3437987ceb44aad3fdc1367238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f830734bcb36c966db82b8938803f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d49fa2be269302e4c4d8830810807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278b91749302b237680de488e7c150d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a80f6988b05c15fd022c268c0c3dbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400647fbeb1fc12272f8d1a021106e02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a07657d2709df71f22edb22c56cf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0671da17d750243279e985f552553f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201e195603aea630d52588d62e5b211246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ea184edc378be72b31dd5ee490d91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b9700898c912d9927e2d7f98b6d07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472bb1060d06f51eb0bbaeec9dc6528249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273ae63848c5fd573285db05ab508f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca348f9f5b5f846c9080e4006f3e61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916609dbbe4969a2334ad0ef0de1ef7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba65ef66c2cc70ef87e0a6ac2d7c25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a660e45801dab97d00a891109f1259254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76ca644a283a51a097af06d327eab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933904c528cde819f1b938b7a7ae583a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b638f331be6907ae1ee1bcf0d900057257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42958f4e76a5ac5b96b5ac4ac1e793e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248f3514a0949441feb8f0256db99a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35b2f653bf4c7ddbde82e3cbf6e939260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ceaba82bc4d661c42b1bc8b3f4ca1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e6a50eeaa1696e7db923301b6831e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892931665fb3a9f3f3fb747840c8efe7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce28a6c131e01855315cb5469099984264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb539aab08cc5fc1a71370ea499dead9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f49f01fea0c2fa9077810cd77ba2fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dce462eedcfe0650eae605a6bdde33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013f17fce685840e8520bdd4a683dbc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948e2ae1bae56f1633a41a2f42a53ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bc67db6dc8f6a771d4de936445d60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3902e2763475730ccfbb9bb393939271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d8748a4e2db8307d25babd4e614d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ce0e9e836b6dfc1a77fdaea077235273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05806cd2f20ab12640186a6d2b26d11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f6e580dd44c5abf86ab03f113eb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3901f8f421f2ae604c7d88393df5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bf784f2861dcb1fe6f3b9be4fa594277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190701c8f8ba13385f22f6bb213a3672278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aed8d16f30dd235dd98c5b18186485279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a0a0ee31c38f28829f9830c138558280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9e32e614ddf8b633a73032b8bea6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aefce28632cfec195346675bf4222282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08723544367f7498ea0a3afabfa6abfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288cf581ed257dfe485a42d9099d244284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee9d25890fdd95e18da13b8668d2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225691fcd4da084a242c2cb83727cc9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a674f726af58747ea3530ca9bb5a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6359b2901967d9ce1b9b4462db565288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b691a526becde5390b660ba6951e93c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d422b461c2b3a1752ee0c2af8403e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf2430afb67f00e43129c5f69eea25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419649655958c727bd3365f5624cf92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96934759f796d938c8444c70a19321d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54b60511a15a0357499934ecf04ffd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1fdc675e313442afbe90e50f3eeb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1cfd219f3cf5428169eb7739551ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121aeabfac9b9c5c0d0f4effba89ede297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2f63036c6b03f75c637f3674fdc14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ea5aba4e62bef47ad809b4cef000a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb2174099f7a7013942151c7214961300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2e3c0de9d98cd1c02714ea7e69c4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e086d9480e2952f461f57a05c0464a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be4e4c480c907e2ce2470132210a22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbab7186950d0801c77c8631174fca8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39f4fc6db38cf1bf24d89c9f8fee45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196e959ff5e285d43c87c24fd2c8a22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405f5ad7e606bbce159958f21950bbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d315e5dfb87bbbf725ce649f1681ce2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae04c682c5009673a2c0303cdd49075309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a7c5bbabd8ff6150b7053bd373664310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f210184f40fed7f92514865c365e95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47f9361a918a9e399ab255cc94972e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b19fd7907fb7f381df1c137c97e9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9d4d5e7500af090c6d059dc885bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fbbd41dfb7e16ce60d580c3f3c257315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c842a11d131fbd54df2c8f157bb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a5ff5f96ca7267b708e43db58738d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc350aa6aa00aa638602793259fda750318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c831c3043307c8107f7e2f4e1fff792319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539b5f0c10a0c55c88fd00fc84a9449320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df81e998e0659ea9ce3843ba262d8db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2a45e75159d982549c59076cc3889322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b343b73c26155e9ff41c90a3015dbf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864c114819c3d6370140fef1c75203324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad4155e0e5bc21320948c79e5ec389325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357c2d63707c10085f40dde51d4235e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed77f33126b584789926096dbdac1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abce6831aac14bb83b04759a4cbee3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fc167ae095dd561b96449a6180ba5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63e9fab02128bc63bb769a113f6a6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e7a2566b8c6f00791c8fe92b099ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c8d03da34208b63d485c792bda81c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e28509481c89d018d601d26f62e39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87196944b6b761cc03e29430d0b770334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f7cc4998a1f724d0d61140d932ecf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205c8088a490b2e667dbb4e34d31249336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b2f9aae74d5a387adc43e6603100337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a53930cf19f10a119025431f1348b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f545cf49bd76230f3d587f4593a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e403a96a2577cf4ac1ebb07fcd5a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d14aad4cc8330f6c934f9343516392341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb50151052bb4d205e65696fa81b96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a4dada4bb6abdde9e9706fc9b3d6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c2fe699296d17306d510ff2844bd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc4e8b4b6fa2126851fadf3f807045345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870627bd7fdc9a8465ffd9f1121e109d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d68702ff8b34f59ed0b3391631db3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbb97766f54a88312a5a5714e5daef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52047a2ff3a8580dfc708e000a688ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5d73c65502b4f8a2b315a4825f9ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169fe9126a10f7a5186cbed1377174c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659dded9a9bb8066400acf9a6b168df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d884fc5719f2f246672c08930206e59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837df7021c4a5239d171dfe5b030911f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c514371e7594f034f93dc1e98522c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7816d9625b3fe14e1dfa0d7422088356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d156c18565fa1aace0f2f8d520f210357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d6b71db31a571f6393efba76f2f2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc6dd884f8132d1b6901ffaeb34eb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19cbe42d2cf7e85cbe435dd247fef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbff93f694811d7eb1232e95058407361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e99adaaf0605ebe541344c214decd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26337d2d04def330343e7e30e4dc869363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbebe27be59d817654aca1ce7d12f6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c28cbee1d0651b931c9aac0bef98f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234b8e47ff9a52e049576a9b96decdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b2bbabd2493514988b7e7df0a9f90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaeab083b053b9a25ce1f2f636a39af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380457b963d67e2699cf887dc58413c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f679a3603f2a27576a2766de0232370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d485556d44779fd4a8ef5fc6463f575371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8c94c6bba15becefa764f9599c3ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da0dcbe46088340355198b69924d57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b96321347f5799ceec97c9c36db1db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446fe1f96864c2d605dec6e1f7bac09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c7539cb5fce1fae193ce687ba36b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8457cc01de80083393eca7b96758d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f4ea4c066fda35e399c1492739c36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ae76df19f1a389f747124b897f904379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadac057e080e3a774303108c09515a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be8c2cded9940851958341aca3356b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336eddba664dd17225428294aad8a03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24192308958907aed3389cf79d1278ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969e202950cd3f3fe802add126c487c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16900a88b9a7c1135444110c3a3517385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12117fa1797d28f60a50596cfedec1d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de7e01253c35739f9b4875bbad3854387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d37f1bf2a5f073a7e6960532aadc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8638c8649846c90565d69c6e476f5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47859e67837cdc570e704d6117b250390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acddf8598bc0f7904bfde18eea28275391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5df7af5493b318ead28f8a3b4c0434392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd43ef8a1a396edd4ba7b5799e7dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f7de091551db196955f80a946fa68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed87ad1c20d3b55659b837bcb44a50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aa71bdb2b3067cd61d99ceca0fe5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536d9ad531477931050b8a9676bd244397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2c7f479407b6713af8bf390eda2f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab154b7dfccc0ae0871ec446341b33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8c3100cbac47a29ab34e428b6d49a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b98f60202f67e36a4d3a64ea0f2e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a4afe0e89ec9aeae76ed5ab2d761e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3254ee72a33cd83c2e047b8b6b9eeed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d341b7b3396177bb7e3707798b3d3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcee0fa3a4f5dac29413f68cf40e02b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b45cfba556c581d922f66e7aba8eef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f345b18301bffafb84462da18e2b07d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98710e499ffa9c96a3eb9d0885ad8df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92ad8c545ccb0a05f2be17dbae2678409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb073e276308f369338bdf5cb3b5da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3411f8914314e3a2d95ff5215dae23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e847ff28e70afd43a310d91480a290412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb1bbaa1004cb2450b1dc609ed4c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e41f67bca6902e61d729b180b39b31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a448f8417f9a430ac714b7b9d65ac7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd032593c1dd16b89ed12c8341bdc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766558a4112ed35b07b7b71ce6f1fd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca3bc3d0fb074852e452ab5e8a491e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf278f58572b1d841c32840c4dfc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafb29b14a52bf39ac80492669ff497420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87957b29e43be19b097c1e0d17b09134421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346599d1f0d323e5f0491483c1b8333422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fd45224f5ac53e4a7785c73e00282423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618e3e975818cd094b09de2dee2a238424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe07693ffa1094dd3836610e3cedd77425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5013b6dcd4e68f0a64bb53cf8890b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bda2cfc5e8ef0fcdbf4fcfc963348427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8780612b8ef5cabd699166943c4404428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda560cf199203a99a3ab8956b720306429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5596745ca481e1c68709bfdbd23afc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06500e03fe159bbf06a4aa5ae466627c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ad4f294cfcbb0f051400798c96352432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c37d4ab8a558d1aef45c8f635a9c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71119e41fff29983bc3ebef8d336549b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584657d74768b1bf89c2b279f990570435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998e5ec392ca0b7a53e26ac3d1e0302436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e5b91ad7f5ff422a1f996a8ab8c59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12849252067621f1b0e39344531ce97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9d6e14985f3a10805fe7053f3fc7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cc99cfe70ffc39bb837d7ed9472e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38380a9909f7a7b9c9c8f09a11a82263441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb29663e8165bae81d86fade3f644442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fdcc2a35aaebf2c1f81bc7da02088443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d61050933974ba3a0ab64941df614f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9edec918b6d9bce0a2db4af4d81c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85b9a47cd5c8debfe69ad2376a77f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d100152bdede78049670c7fdde10a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfeee09627be6c6a69193a7c7d54db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a11bffbd604c65775610178018470449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592be4449333326803e0176be06e4ff5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a39dac0009160daa074eb3fb441516451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce1c968e4921b85a4153792e4c00cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713a8586b12f336dfa648868e8b2f20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d531d437fbba5ac6748a50ec566d9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467471235cedcd93a97eb0c57f9ca6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa353e0d720f82e762938aa6114a99456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9826013332cee9a3c244665ff4646b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9dbc68d39c5f62dfef73152ce8f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbed843c391d743213d5f4ab5e95ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2820b41eed0581a0f266ba094b3269e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079cf5c1e92c6ead8841bd032311848461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4aaec5201cd2f8f9571308a6e6ad0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00043a8d272607f82a0d5d8d53a508e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d1e453260c9f38f395b7d8c70a7ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b28ee08075a05a8481621d3b886bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43290a838df0571dff9dc498661a23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b884173bc75a3733d8aa101c717c6a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce129206bc5430bcf57fa1725a951fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e65bc7cdad4b56dd2091c5c827398469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb6535f7b855f02c93b5cc492a638470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20b2fb6e672bc0ca48505895778ad7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de91c2f74fa2d2b8dd4a164d0f046db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef990320225d36a4af1bfaf227114eb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2f81d7a0c5735cc29882e8c2ae87a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c193118fa7a919b8fa797bee8df029f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f89b3a6106b347a70ae8e46e92ee64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf069c4cc2f04c57582747becaf8f27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71bda65240bf1fa70ce7f2ce277ff5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa6f60e20fdc4e820a451f33ef78e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4a7c2e0889b07a8b9ce5c80264e25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e33f04209b45f74607a76b5dad3ed3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0926036629addcf8873179092c2bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f673585e04d05d0cfba93fb58166483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f42bc3b9155410801554be2070f6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738e84ef9cc8a04e483655d6ffff0d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971682f0de53ad323025b264754e960486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0673e9971d968dcf60aec197ae33d9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fcd6cbd328a641dd6bfb922f4f020488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2e702ad280ead9828b8fa526adcb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b0ff5dd1e6e8187aa75ab02d7b83c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a05ebebab07d9b42867b1d906cbc5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acbf772b4537a3430138cdd8508d46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8736c0c633c918883a0aea36ea18bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c190a4b83752d6be5b3025d9ca5aad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df970fe1d5d6d48b28191360ca7cdc0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7496a75426c3a0efe629b72cd7f60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e21c1628fd607c734f52b77264d50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f60b4afb5407ab1c5071e9a2a85f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf20692c3ba5c970456e9ae77dac17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c738ea5a45e69754c0ebe35100b5e74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419224eee2f4e752db85f8683dcdbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cae8b9ad4ad2f24e3da64391a815c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca36910cffd9070cd27907b108edcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05b4aaedf48a4ad7db6d9be2bf9be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655debaba01001979a91e5ced25ea7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270beee42845e97665e5b6a653559b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff626be73648645c95414edfe0b89d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62470178482643fdc31f7aba75ad0c7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ca2207caef9d29976bad849cacede509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f8dd941447175aa0850de6a0537b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa3f8bccd6949643320fd88f2c9eb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef43cd3ac7471ce86f4764be717911512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e0599245fa016e4c83dfdd5872568513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b5250554eadab01b8defe21161429514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7d1bc875babb6941046053aca481f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651768b178352896a68d290cd3b61713516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5a33b368bf968093c189a659dc6c1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0fc36cc67d2fa72509c9aa1f6d827518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9b2ffde367e54a22eb80f8a23fe28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e9d2b6fcb0ab6dfdd96fdb059f47c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365bc7f201198c94da7c9ba14cdde22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded0a20edad7b87864c79f5283745b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fffb79a5abfd9ea191d82cd1647a44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af236c0f216a2cce43ffd71a48e713524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a449eab15856c7dd21891663e5e03b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f381e52be132951fad6f4027b6779526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b652b958088e42f5e59f4fb6e9576527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74510cf241a808b4318b25d554aa0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f11c5d4d19eab9b260df98321f611f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836c16bf8e93852b80ae60a6b2cd72d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a5c9cde50a6930a27a4e2648744ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7176e76bd05cb37d53521a1a466f0df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb26963a47166bfdce1290eb794dde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cb68a00843e7bee3c22630dcba136534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f04e8c913f6c9167e2c074a40e607535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11f9a97f9af065d2e439795356be95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17023f7eaaef5690c19379419bef399537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94432cf573f6bf6126d4f345d35e1d8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f0e349280d20f44e02d9b51ca5783539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80082141c9b9208bd65475def2dc01af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4f8afc3dc811ce0cb63781291eea0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6258021b17e8ab58fb961a5ddff8813542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee034126870225bd1a53dd04f386214e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814c753c3f3459c2b6d51dd62a58852544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e13bd260a6aba0e93f6a9e3583960545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab2919ec6cbc55d9dbdf8c2dbf73fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc7241ae970fad494de234ffaa1741547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e403ba75afe250adc51265205114425548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a42225f446c285ab0df378603605549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d974b5a53af443cf4ef95736b0e8a26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76177a0e01bec3bba50757dc2b57f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc21f57d6234f140a3f64662b094d8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809ca34fb274403d8ba5a0bbab1a846553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765815b36d1d21cd8cc9f0e5b6784657554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807416c3f25ca9b82116309ffa27442555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9cf9bf4ff7ee95d8b0c27744cec08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880526f4fd5922c16a0ae842d30c8020557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ef9864949de4eef7a3f38ae62ea94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0974e3af22b2deeb8de2c91d91600559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef99a291458cb8c32178c7513add42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59137f6a9cc9ca63f7a2c8de825afdba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dc5cb753a40f3d7be9cc2b8afe5db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d342f8d5fc88bf8b3642a75a68c93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177a8a05fe773add8c20fd1e7114af3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9d7d2299a12fbe3c8cb222beb4014565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb167770f9396021d99819c895f5cafa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e5ed8c091a5ed078b4c691306556a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c5721e515dc379a1c62e313b0abfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc028f6be17e88ffe39cb87047583939569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520113d007b4ce44acd19399836b3858570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57145efcd0cc9680c43d4f0e4a63f7f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e4385f62787f1233b82c855d583e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a204c9b89e047545837189f4e2940573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaa763551bc6fcafef63ce2c7b52ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789302095799db4ef3d83cbdef2b333a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3487677939bbecd4c9da3c53b45fbce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66255a8cc87b84bac2644418026b61e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0f2ae4f3b3a777caa9b66cad4cd22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019019c47936d620fd7083acb386a7d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b914e512e3613bbd72d649e4f3c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf0309c89d386bf385c6878cd51450581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e439cd0090e6fbe51f5b8d20f3f930582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bce73db9c523624282eff3975c0b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dc64d12bc7e1c66cbecfa23ef54d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d67c3f71c374a595441dba89349c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348942adcf4dac42b414e1608e80479586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21bfdb893725415a868f82b36473f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2ba931a7f1a5936edafb6da2ecf7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac59fa25a8db0e843385ee5b793444589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf8a681a0d8a366a1f485d7d55121d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea2c91c80b1fc4e33bfb9ee4bfdbc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474a8fe9d6a9f8b048cec0b6cc72b9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21208fce6e49b85de9ea51d54b472c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73579402e6f79b2a52e6b0fc6165c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f002900106a90a803184c5820d8bdc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d78f1a6fe42b1d70f3b37332e94455596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf8e53af84415b22c2443bc9dad202597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bc502b84296f9bfe0adac1b2527f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51491b6417cee72b6b517e3d33a2febe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80e4aaba3c07e73c94babdbb9433b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6fc497c5fe412f9ad28f6a286035d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f906e384e1d4eee0250144a01ad4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa8676e9f854c8663c30cd05c96026603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a813664560df6d3653158250185c90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ed27866faeff4e4a05c37b2cd9a48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c793ce77136e944e43e0e0b3c1dd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f088f15c875eaaec2557467a36c47d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e9abd31d99ec41f02ef554695748e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf74b52ed62550de7ee4a6365c49ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cef63a55736ce5b39398b63c5457f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdc20652820465a44fc841d9667281611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648c532e45d3de38cf2cadc94ffae7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708cb779081add159b959b81158aa19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eb0141079eb833b4cbd139fa74c05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9d59dba9094d7ada6c424f002478b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e9f9caed3a08cdfe3b71e46fc042616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffafaf72abeeb1d6fdc4f3ef100bc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20286c4038cc8b0884ffa5305cf1ca98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dddd3f986134b3e66a62337b831f00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b377b86954c8f36ad1ac962345148620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49601085e228c2fac2cc364efd910d5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf63d72f393c55d3d377e56257ce75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7738c05e770b7adaeb35cbe32ab7934623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7c8bb146732281c1ae7882697fc5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b20a862e9c64743c64f4fca362755625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56cb1f69e59416b980e587263a7596626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f06f79450e3c41f7e27c3ba0bd7c79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5fd60d43255d24693e29dd15b8ced628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd179ae55fd0769c33675162f3f628d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f1e22a1908c2eb97c0ee49db9a66a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8f9250d697815df9f01b07d5da57a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21609b07444e6e266b230ce0ce4b4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98056884948a670bbb338b2fc80c12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665d47a5b0c3adec64f398715f6dc25634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634117beaba44fe398e3efb405427cd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f53e698595b951f77680638fd4ad67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a2d329c8b48881b8e775ea4fa702b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00789bff61ea2b87721ec8717cf28d14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5b5e3d7a081357096eb0c89592331639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191c0c2e4c4730f70ad6fd6ac7291d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf41a90821762c3c63b473302fc76f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286903ba753602148b3092a11c5b1e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d33fcbdeb7ff21d8673d01c8be84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d565a1c544fc1904e8eda7bb6ef02f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf5aa2df58644d0d1fcad3143b579645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d02dbe3ebd8b0d11203d05b5b2c04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9833318023d73f9ae46c7649ebb1be3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda1c8198b20d3edee179e79ce6f891648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551da881ea15631c9c394cef034e5b93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f260f2228983afecc6fb8e147c5e71b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40939b2256c8616acf44523c44930b15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4669ed6984400fc8f084459e8d9a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666643ce0964fa6224d2843be0fb7350653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d252704931f64b8d3ea00b1bbff4e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1f17c332a82dee40cec2bcd6d084b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e60a908a587cdebfe3f2bc5b69f36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cfc65040c7222be28095235c4d13b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31c7ac8883d469b8ba9c5360a9cca0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8bb404f9d17cf755993f66d363642659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d0617eb652c8e5b0e752600287023660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15f58b1a8fb472e8d455a4341259ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea8aa4033d814fe489b00c093b48bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6800d137e2279ff0be910695e044446663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ad7e5550b044b26db56dbc856cc7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36bcc7d2c9a28469e439ac3f250d53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682590ae657779fa6fad94dddec1af21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788a182350747aff113ffb72dd830bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05563cae6d78c43fd02c8b1d6bfa9a88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa9b3df1a4eee0c144eff783cb490c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30883c24ec1259a9593e58de20cc5466670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75f0abe51a891924578f5356e34db1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cefb740947c057d4ed634bd3ae0ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d274e056f2683f599a711b81b42e57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0b94c755d2061e486d36285f80069674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375f76f6a9621b71bcb71469300b268675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637219f83c809c3c356e15722b01bd3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ce7f4eacbfcf76f4104524e729d8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b3b6baf5419bda6ddc07320b90ece678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12322f5d5cb5cfac5e4bcc1949d3b8a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e47fe4d70ed39d41b3addb9b994512680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bb3111339ca7da121a55df62c22ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e193bfbb111c8d82a006bfa5c6bfd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6eea72eb7988c3d1731cbc6041433683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d366bca63ac25607c6a837c36d70aa6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00bccaa113bb0c23d8bdd8526c620685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99134f33a1f81a501aee8ffadcac60d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00832c0b2fc9e0757501b1fa62db06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249aabf2ac7d19478997c7f3f91ffe8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6578287b37142f1282a2d901f9a9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51d8891ef62ad1f7403f916721adb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd4a2f4162b9101a067b80fcbd67c5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d098a00597ebdf2287bddb57b6e597692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772482b8649c392d0d13dbae3c10a6df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ca8a18008e6cc747d66a013e7c5fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c140bdbfac09a51896953d372e1b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ce7a571cd82b76684246102922d2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db52c13b17fee9c754ca530177d2721697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60931f5e1b5c337a66da76350a4011698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5cc650323eb7b9efa12893b589e17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea1cfaef7c209d353c7ae8a81bf589700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8be179177ef92d6254552be4e20dd0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badbb8ad489bf89b28b0d475e65aef1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6396fdf699026825c46df234ea7d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16b3e84cc13d8bf6f264bbfe175659704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d531dd61be475ae071edf635e941a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b9c118660e0ec512d82998e290b8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd428b6f70239940fb3a49ddf2b98697707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bde4b5eb9153f683cd83cc910abeba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bc37931437000fe184df2cbb92955709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a464ab1fae38c3c45c63e76f77c4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c26bbfe88dd38865dfd7daa32608bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557638fc624762c20aa84cbb7ec21a1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce01369b8b7c4eff58550dca07a719713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1ebcd293d575ca93241e156c87f1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4c6c4043710ec295ae58259613cb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53224d46d72eaa254b273e4a5e0b0602716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35643ae18b8680213755a884fec55022717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79dcc655a89ddfdaee28e4b1391a67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42de863288d792cd9d009f30f05bae1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6a725eefaa3ec40bc1b81759a92a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732d9e09859b1ffa666870a6fb9ef06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025add3278a73fd4a461201cf85ce69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604f82e9cb773e81bf21a91aa49b2c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d7058e71dce058270585e8facf80d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6627ca430f198c4a287d62416df2cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d11adbce7060057b41dc95e2e51b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299a40032b05ccb81ff6ebf0bbb850727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a483cb6743ee4504b03c836e5b4a6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d37cdb3a29a7c5d4b6120dc5b8a2b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae00c441c2c084326f693e1c15338f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfca1d19675f241fa897933693971e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b0c1f5e3a14d49ea0043ca6482865732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48600a3ba7805db28e8185bef5c38766733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ded99f9291784db48364214a5fbf1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a23bd4bf59c49d66f13e0c7fc8b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ee2762da2725a83ec81a183fc5bfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2b0e96e694224ba00f0b47735a9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c02f613a7b666048020f9000576225738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b78482b6189d142fec4ea2012e223739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df08f05ad822c5d78468b71e46e4da9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fb8cafcc50c5452c5afb24a83e4b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d132601e1985e8f28f00358738f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555abea634fc752f8a723691ac02b850743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c553d797d612241a6b8631b685b5f97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee89c7afbb2936a92b0257f98f57ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1d391c9e34e70084bae881167c377746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa18327d0b855e13c58444345bbbb6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f1c711d05c3210d4c3eac8dfb0984748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f4ccd1baf0ed63294f28138537815749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1527d18d33b74be390bca1855b0ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7056a6a497dbbe28ca382fd84319f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf5fdd39f7505978d914d30751fa1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c3c6e2afdb745a7b645bc8e7a98cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b076a5def943823926552c8e44fef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee2dcd6d264f89385a2a4abdd56c00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d211aa4ad9b7ba36298deab9f300461756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be34c38db482e15a57ee67cfcc4381757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9043ace3f48894e1c98971f83c59c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50d673e1c93a4041ce6803e4d5f89c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87df5a0c83a669e38d4b5c866fc965f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8faa72c8e8aea864911517ec593131761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5498f86b3cae41194e42c1193e84d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737c35b4b69c5d016d160492f11b8a3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6072c6a7458e41871de39ffc956919764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704c810887d98c03979f5a214bb26fa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbcc956cfa7ad15e991947bdf5ff2c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbb5696f03bbd80535058666661bc5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965412f8cc18739a4864636b8cc917768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ef1d09028aebbacae3bc1d962c4fd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94123b53bb4ce3f89851a6a4362aaa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a064e91d5c843073fc9811a502457771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3d73697ceb13772869f1220344018772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6e28be12e77a0d7dc09fe50c6ac45773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef46389768cb544f8d2f49132f076a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce0f3a356b15b7a62d2597a0b75bdc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f74fc888c8789fdcd27f26d1d870f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892f0e17fbc09f1cee0b2d9a728975c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960bd8b29da3faa524081a588c61430778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b05b491e837bd27e1655957f4e31c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca82b535ac7d3ff1991250237b198d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37b298e444e579cfda686343345c9b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc46d9d8197a7d5b1fed78c8a5ff1c3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b66f8810a22e532b2ddc21af0c106783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a43df2149870c036aeb1cf060696fb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807db6f23e89a5906af3257b1f7e29785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84decef1ef1fde3eed2b7fda23afa510786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22125b9aedc64a00d3ccf5178ce6468b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec4557a215346b999217d525287ed2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12842f872fc59df79756de271fcf617a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa92046a3b5fac71aca9356678ca337790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d98ad214782829629216852613c60791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd9023c9305dfd36e7517c9d4fd835792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7b34ea7be8056fd78c00aab816959793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7d92a31875f1e6da159a4852d7363794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f710cbf813414beab80ef943aaac4e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e83db1ce92276a0386a1a3076ba07796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87e4db87e5f9ecb2add72f27387879797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04e988b9292890a40bd8d336761b4d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d6503d7db8aef95b29d55d9cca4f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c0e65ef878dfc218895be32c10593800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06c394bfdf01ae99e9bc8e460b2ecf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cb80fb99c88ec61f4867824215d2e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc9bc6972ac250a69afd15fc12be5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21678865a163e9513f48e2011f6982804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f022ceb1b7e1ef12ae6808d62588805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b70a67e23a3420728b94f35daefc0e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6caacccc66555f33df0d059f474c15807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecff5791923504a18d996b80c1cbb9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e71572139eb073728918ca3e4d6e7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6966a8ee52ec3996a59f088e5a24b9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844679a44b23b95aecff212700782214811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64494925e6a0621901d4cdd4fa14f72812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9da45baee91e8c076b8b40d993635813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415df0b7011c0c5b1e458de7b4639d7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787cec517d6c190f113bbaaddab7bbf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48509900f12e4f448ad8eafa94d790fd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4e34b23f7cb5e0b4bd0de9a5008d3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16329e4691413a0a1f42e3057f35343818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35129e81a30ca7e8c14bb80c66fc624b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0716077417cf3c3e66db888ce82bd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200a12421982b692a1b867ff7e2d2a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53c257bef0d403adbca3000abd64d8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd3bfd25f21679af804a68bf68499f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38a39e9abcec764a7ed6adaf312621824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10cfd011f7a0d24ed2c08a116363b6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae86b3beb107303e3d81bcdce74efa826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad62a3b4c58ae6a8722fb50747cd270827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aa5d553d12441b9dcb97a5bdddd76828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c06739887c311e6a52d594330967ca829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834d36765c7c122ea3cb7eeabfe7f15830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575272381411b85eac8f24327678f01831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0fb9e8d5c6f18e3a3e14386034bba832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b369a107ded598c0766d3fd1b5f21e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ef3ffdf0277aaacccf00e973bb119834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac9ea3788d581bfa3e1e4eeb740474835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e917e140bdafe3c9696326f300741b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f3507b52703795be635178141146d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6e7c931e8fcdb0487876886c4135e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ecdb373f670c739bbab2c21723323839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6256f43f126fe9a4051c5f3a433a53840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496839b7b8ea03cd3ed2889722dfe712841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea82cd5b112c1f67f272ea20f804e2d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a7ead5130586a7eff560e10b7f74f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79866447d4778f5bffffbba270359773844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeda3040907eabd44f35992ba96e6d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce453194956010819753779325ad031846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd7e0c132ad2a849ca0cf881bdc14f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388559d624aaf2bd54b42028e79a54e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a324ea60eba5b51f48f5f84020e31b4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce1902aeaf12ed674ada815c3d277850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6caba83808704ec1fe6c517ef4714851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd579dce459f2b16f2bb90e7dd6cfa2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337291eb24beebdb543db5c6217b6a2b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b167458ea735eb7296315df7e190fd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde62bfcf6c1561faa01cdba90d992a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36228872b0e3a2cb105c6aa13eddc865856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed4f21e6b2f65945630c6fdf8b9605857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86d5af531d2dcedbf164357e86624858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8eda36661d8cbadb8d8a3f0c0f90d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab896949f68fce07d018b0a1c30e923860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f633353408ecfff1dc00ce971e00c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a287c8c9747c8e53a74b23bd2133aa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd62a4bd086400d3069ffc3f7197533863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033467746d3ff1d5d2ba97da82b9e435864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a78e59b8c1c093770dcffc9fc7504f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82357694b45f2874389dc152b5dab8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf9758ccb58deee5f3b3dcb6b9f539867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cb2ad37d7cd2f54de7c0ecb7f64de868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081082ce30d8c04c45c53304f0c655c0869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7c4c2b5fc25c9cfb6d0dd0a8cd29b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea80ec1a5750a5bf398d016bc5e24f2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd8955d0a8270dc09db5b95ee0fd67872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd626d82250be12a48d787edb6c91873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e53921ec15ee2cecb8d12175d9ca50874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8bdfb0738784f39a9ceaa8e8ed1e3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df312828a2362331c8f298e2d66c431e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb49c616c9dc96173ed51aa6f98b72877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa0b9b271549bff2f4298736e3e84d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02c91e6e686cd51834d2ad9398d61e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f51748c6d5cf45aba8b6fb21aeb5ff880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5e1423204acc2a2d18adea9ca5d9c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc5c797efb9857598b934f8c9d41e0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c270a7dd094c30d935b95dd154d1a2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf68f5f58961098f01383ad3131461884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4541dd2ee51213da87f6562ca42572885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bab27700d18d81ca05970c581e690e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f77de5bb4b677fb48db0275b0f8efc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327cd1841b386f63825f1c71603e3e2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aaf30dea1344133d0b71f9b2abcfc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442e0f7cfd21eedfdcf332a5918fe7f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270a45d74b0cc35a51615f0a6e3064a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d64486dcb2bdb2805604552f3bdc1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c02c2272fe06a32e034c40b9ea2e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e318500694530d10596640fd1d35d2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1af73f8fe19c627a4387c07f243d1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ca7d0b9c1266e8fed863f14db9b4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af310d19c34fdb8d3ebae293553cd74d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e12147aef7a69e7d4c1e943b367dc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c571d6478ee45689f33848bb09cd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a9b84b8f53028356cc6ab4296d824900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a3e8c9f851a30551aa570cd2be8d1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e83989078dd0d4aa3f7430faaff5a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3706a70bd27a598abfbcef973f9228903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00249c3db48453df764ccc5d43099b31904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b183fa949a51e8c1ba6f9f92e9186c1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a5c6242d56d22971571ff0d9dbdcb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42753809a4b2a4fe93132a9314ac5cc2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028ae1cbf62d61fbb96e9c793e0ad4d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3814f54c7537bb64490c0da2279717909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be74162ca75bc79906a88637841df1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dadb7aa9bbd2f052f3eb7e0583c68911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09720c8fbfc04d3faa888da4e2f0b7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687dc1741ac8911c48c54ad047710bc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb39b96e70742edf843732c8eb500e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f5a7ed228f2a5559b4515ddadb5f8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3914c9c285bdee4101ac8005cf6f466916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9f192cfcacf59b1750d12600d9810917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eef870726598aab2c795249f5b0a7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46ee62fd8f74ebb22961f0b20b795919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da56273f10b18569a734d0f39d4cea920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9be2935cd9995f1f46cf5076dbdbd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a732d7e9da8aeab82adcc7ff51745922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acba79995b73da55ef09bb4ad27bc2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fa1e4d359de066624e93d25a2a8f9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1df1079e4b82c516409b1ccee77e5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353b1c4df85e8792fe87211a57400fc926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b23945892e679699293550413c4ed1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b42ae64a8a6517a082d31d8e81922928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7650ebf42bcb8008db123bb967bb4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565dbb44e0b32d4c314c1f6384d57e4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51199d8b29ca6deb2462f5a2aab20d8931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20d38b6829d591a98802290e40ae48932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5d0179ed2152696c105dc553e7568933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae3bd50b0824f83249c3657d4efb62934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfdba9c924a0e2c26600e3fb38bbb9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e44af46ef8f432605a5614ac952a6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d59b5c9162b7b41650028014c59349937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf5dc7083e4e93f5c8e3c3a357ae92938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbb012e38731f3bb316a54893c5447939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba697ba0b4e36dda777f6b4135de09940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0d5bf07dbf5d2ed8f505bf3f9f568941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e815b7a3b0a60b1fbdbbb53ab6490a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e53554b31b3f2cd3272f49c2e806ef943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bed02787f28d566836bbb884edb437944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc0c21c7fec6abda20ccb71f8f3ab945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c381330778a4d9f25e667c4a0d73e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde9aab877a2a1f26d1f502d34c63ba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f680f244997a1ec18348122ae3f5778948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df4c0b100adbc48727da814a6f7df0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3804234318b835c8422e279804369d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26895c2356dd1fd71e7f7395052dce951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60aef2ac5fc34d7692be1d611ad328952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8386c02ba7a63d00794860cc04438953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784254556a379943db4a281b7d239922954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9c2d63be60f2b3cde9209dc9ac8b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509386af944c120963f0bbb93a16a31a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fe6a46f7f926246be7d856af6e46f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb4e82a7d7c21927a618a9a85a7746958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eca3a7af06da4d1dae65caa4fbe38959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b342dee1517ebc2a2be3982cf25104960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94301bd3ebd8d136402256fd219ec3c2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c916956ee9f37c6698f523aad067962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f477cde671c41864fa17196df055149963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d746c4f43c63a048546509bb9b1ba5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb77822c2c2741d9c6da4cf381073965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c95574b8296959b5ec1aa8ed4f4d37966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aed28ea02609c2e93abf830cc5095a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc13f1b5023df03e6422da241f33aaf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446f3d9c804820ee3d80ea72bc1b92969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3ec8e2d98f5472b68c063eda926e4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090a17de8b5fbf79f068d68580cd1ed971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4ce7887e9e63baa7b96583d649838972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a28b25784a83b46ee379f12ecf9c1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875b2a8a2ccd630de47494afd660850974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd0b8067293409dd5baccaca595fdd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc9293c3d6791d889b71573930c6b4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca6bd8e4fceadc47ba94acb5084b6e977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>