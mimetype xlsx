--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed25049f5983b278237c6f28062c2fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338235b940d1c011db4253e9512dee482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebbc5d13884e146b531d41e24945dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76848a34efb5604d9098a1a6f53fe7ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87029dbacb75032e18c356ba08d7e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d1f8130e8870970c2eeb6662c6b786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a542e41f85c785eb5c18b390fc38a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100500ee7fe8599cc6f8d1a9060b0a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd47b1144a544f3fad036dd3f8306a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6769fce4453e9177edae6aa79f1db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56446214c9d99e280999ed390cbcb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d595b0601a4cf2011ba8ec68004d4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acc7ae9bafc559391ec3491259aae813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b14558a6626c5e9b77b380b87db95214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544f08c8c634728f816a59d7fcd777815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed04b1ab98d88196a5591952d2c2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613ae980d33486b1a86c873b168e3ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1dfd75074fe1542f89c699a0d772818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0814703747efd5c77a4abd213b38719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1d27d3d7cd57e75ce87e3f806b8c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66ae965be068d85545b6d39bc70eb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5627bcc4f684548f2d3dda710288522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7d2a44ad4f25648be30159bc841623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1600affa3313ea13f897954dedfc7f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82deef45db553e5c44e4f18221fcbee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ec84ea78e641b9cf0bad6506280e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8c6f3c049c094a9faf45428ebb64427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b269c8c7fa40a7fbc2a14ba5ec28a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefb164fd768bc595413c8b11cd469129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d273b22a2431dd2360d22b135db13de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fcfa4202d6e4fb88ae40cfcca440f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1ab154ba6c2874f0ec9e1c382b2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e51e9a32d7a334b65ed495c7ae5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba628b00d77d67f4b950e1c569fd273634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383c4b942fd2c76e45fc7c0ad5d08f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d01b952d746789896cc215aa6a244636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384b908dd1821892a3728ac7d01640e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e16f2e85320e8c687697126b209c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84ad1d277397cdc5001c854cfac39f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab5873cbc751b3ef2a18f4e877b27740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b11d76e8a4d6daf8127460623da1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb409c9782613d7263f901e888be4ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c53638273c7420c3700b8fa0b429043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba2c3abc070f080dcb306a953da4d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd9c7fa7174a44e8477d958d84f26045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5ecb1955ec16e45bb70a4d6e81cbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e08688bf0fa8e4815383473f93f7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312bddcc638e295e51b0597146284b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208f515fbf25c418dc8c4691c381f9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af22f8dda6658e5ad4f01fe548840f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354e51770de4dadcbddeee765769b3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56711a19bdbf065bd5ba757f82991a3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a74441446e361920e41e075c37e96d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b6bfe5b624e0c876a790abe2e5b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487706c022edff0786657409478da5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a720ae2d3c996825bd0fa156267bad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a99a5021fe87fe8b8f9fda6d6c09957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fde17a01f4637b9486506d162cacb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4582f220ea76b7a325e57ed43328ec959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844c3bc5c26eedba07a8ab8855b255a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00dcd3b4112420c955f995f3101b0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cb6a49299e2480db765b3e460139962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4426b93249237ff3bb5ca9ab2823463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d4059fa64616da939f8576f18141c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd464d70af384906efd28cddcad4b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118e7376b716154b82935ce4641387366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15099c0fc836c1a7690bb8b75e14067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc28ee8f4791ad8cf50dff095a56568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621935fd301f28042a86f70658dc19c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48beb675a0b16889369c77d8b6129b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e708f68284d2e6512a720b9f8abaef971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a38877d936de6913a77b28fbecd4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce488cd69243030491ac5a8c2e00fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04306cfd39e09980e851a963ab23163a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48542d001780e52d66d5e20efa0c5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09097e2816821f4637914a4d2dc6424d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f877265ec92fae95f0d5b3dffb122a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697618c38e5bb905298a907559d65b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7c2826f59307311d46baa8124462d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580bdd6afc27da89cffddbc54b1bf3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3030e1312475178d1ccd26fc2d52b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba90eecd1f734e9c44c4ded0d3fc0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb71aa7435f343b1aa03090a074a8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e34f719513cbcce091a0fab311efdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89eb72191f7d5642448f07a74d039c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f14cd94cfd76d3a5e9584efab1377686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a8058643de95a4ae7faf94467d3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ac8e7ad01ee836f0f8fc66c1b6f0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556262b7b20ed209a8193a251f9c0e8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3642ea236e3698dd4a62a6b22a67ba190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75687f25e0c019e4193d0569aa0f798491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48afdc01572eb3fefbf0282e011db292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6eb4dfbee2bdb401da82dd402659693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db54d241e2eacd00b25bc33497fc3a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2414aadda945a4b5b936b3644ee2bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590c50a11e39b0ab4aecdea2fdca9f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04cfee9bb22f2eb07374410825921a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f4c2f4e1af5ddece1c76e60b6f04898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdd380ce1df0481fff07d5fe241ca699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5eaf42516d65acdc51ea71bd22c85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94031ddeccc7e828939e67363a8f6df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab520effe0bbeddc8977bce6de435102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcd2d823f6ba731ca08eaf0c86d4d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c1debd7c178169c56a6761b743405104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fd2d373c97f1beb6aa01aeab15dde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fb6e01c0b55d204826093773f02e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd842167ae0ec9bbcd47dd8c0558b546107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c96bc08020ea2ce944b37fc2be7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21b5afdb12bc87e36814882d9c701a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887426e44747357c9fdce7739e8c1d8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfad12b940d06af934ca8bd507c928a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9b05476be3eb6a5b09d911f24ec80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f51bf6f6bcc193af1efa3e40243b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e871dcabfa84996d849b94f2d51e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102b2681efa4b6fe83e489fa61abedd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f44432257748b179bd9fe316ef69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeb66011906d32f787fd41707ae097117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8210bee41229f357d45980fd86edc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98230a6f85e5bfd99d8cca26701ba7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b8001d87b4e6e258d5f9fedf9ed72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234558e7bff36a047a8d75cf63d48ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ebf41db6ecca0c82f3c56e02bb22d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68330382c66b36d3d7872c0815e17412123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca74b8051c11a4cbc91b55ab90c92a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21b59bf5e93e3aa55722efcc7a5283125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd05d7b1eb3766baefbc3397fb2df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413f484eb99e03da15170df8397d324127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268ba7376d527bd972b6d062e4ad61d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1407256eaf63eb41cf07058130d145129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32263512c3c97e08bbd98977f63f2a7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8a3363a4b65aa3292b22de9b075cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31339f6ffd6d36e784d7ae45cbe28a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0b7c43a37926980162e7ac9d2aa52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6bcfae2cb35c4ed5a4441dec1247134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d5ce677d6614727a7352abc662946135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d1c69e3c2b1c5e83b148b3607b69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47da053d17fea861c1087f9ec7fe0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c966efc43e51d02899f1e7ee58ef8c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59d14fc6558618628a232e0d55d0aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017901ecb77e5b6a4699218dfa939589140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8a4a9f69ee7f126ac0289005eb06f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf4271ab3437d97868baeffbd1f28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f390941d3630c53b00f916ed75f6292143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8581485a0f27fc224a2b762f8db79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c321f4f5309ff70d907c4eea5b52e59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb0eb807607f4f3c0ec477bf6c629146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463b47bf90f1219d8531231e631a26d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447e13f414d17d11860a920aaca1d6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cc586f8ee2ceddbd479aab6733a21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bc7776ccc1ecfcdaa5884f9272daf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e3b6d462ad902031acf9d4fd96b49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34803590e13f38c92dbc4e9ba11e08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c107921f4dea40f080507150f9f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f83b167ddbf6e387c894f2cfb7f381154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7b504734ef15b166307cdffbde1c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c207c6eb0a7a8afce1dd4da425acc89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cf07b19fd37ab520ea97f0910d107157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179d448a0972f1e0eb430642cabc366158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf8b0ebd6833ba68ae1f9e6b18cb65159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68f4e65d04dc79b7f1107bba254f59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e720d3044391f3b0163950c3b8ec93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094877189f42447886cc573dca8fde4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e7ad773e0c96d49fd5c0988f30015163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150fa518b688457054408832245bb46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a25e42caccc23a5ddb1c079d00b9df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9f664684ec81c860ffd7cd1d96a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e223538bd0d405d66a83af4fc8e857e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cc90a5c85b8a5fdae7b834d39360d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03633c857668e96e01984c48625bb296169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce056aacc01d88577499227a2d6c70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001743e64eda6b69a9f1a0b1d8f4bad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e645869096ec5b6ed9f2513d2529c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e1f3b9c0483d1412c03d0ef10d7d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0b0f46f85204e988d9e6564f2a2d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680a7beffdd575f94b1a3d906610a65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ee2cf642a5f13f536dfbe3da19d5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c611ac6f73d13844cdafda884c537f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291249265e5a7aa30c0c4c2638aa6659178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f0ea8a2f1057a5f825141b428166d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86e3cfcaa81ce0d5895ae631510ef5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52cde0742e62733d5511fad559c758181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26bc91e4e8ba51994a5f2b408ab9aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7834ca67dd925efbca012989df2af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e44675df4d511a5daac461700776ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9afe2ea7b9dc86ddcc412ec803b53a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a1faaae5c6110ed49f61615414446186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468861eefc57f140c45e975d7055a9d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52bd93626421d592111624c482db1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad10ccd70e2c147edef18693cd72a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdaef9d23026fd3353292eea9e6819190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee07b28872cef1b50cc7f75a8fcb36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6855f27c3795da92a915531c6c1753192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc673bb010f3dfb49b25ddde82c3bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba22c15bd7a0a321d8165d72588b2d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9b661f964ecb7d859c6f1dd1baf81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018debfcf46348b48188aefe837fc7c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314536d1f3fb1d3f1725e3813bc8b64e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928684155649500e7d7f1eb50c2f1a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b3175c6cefe887720ffcb3da2c692199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17090ee00bacc5ef2e6b004e8600be69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468190d4206097f45aa66016e5c4a0d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e82c5938d35889161ce7dd9c137ebc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260c1027843b30f1536b55de3529865203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0be00fa1bffe81d267148367d5708204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0c3182a27e6c4f2392be5418102be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b82d4c16c0e0a3c446c2acde8da5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc755c10a8e5457964ff1e2b15abd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11ac8e53acac8b02d94c4130fda4e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916d7d527300850615adab8192c27e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3bd67007e1a599d0fa71353c61b41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9c74daa5e8b104786a5bb7c41d51c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0d1a85c97412db30089024bc21b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c601f30c3b89dc70171b4ca69d390b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e935b71d161467323c200204c87993214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bcf558d3ff316e1135a4e0b8f2f95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f155b6e6b3c6a55e956cbecb606a3fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ed37fff2b0de49f758354a0c498a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccbf9730dfa5bd2385aa45f05a731d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf38e77339924953208a2ab1707849d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9a9aefec44139fa305081888980ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba2033297949d2740adad1acc7ad1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d809c94c8933d904fc8b5c9b4b59af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de96ce5eb72f6805ee836820ec04108223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8646b81e916dbdcfe8dd89002750ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb989eec2e646710f73a2c985ea2fae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4fc62b935b9d96dfa3b36075b0ff6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb503d6b9ab0cd4747020b20a2b81bb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60c3d7d5438d12045bc73138fab7cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969787b7d7beda55e75d1fdb672a972d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fadf928c325ce6d7f7ea4f7330b580230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e9745bd5829a01e1b01ec8af20981231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad02b0fe17f79c367918c122b4c49a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00aba2160cfd62fba214e35b022a80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011a43f911db93e31af4442def4f233234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc20cf5b78bb2d18834f9edd4bcdce8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af14a91557b2fcfb0f634b70b5c7842236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d641702da72cf7c6ac37e1667cf10ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d195580571999e16d9be4d5bcda5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d654216646c92ac48420ae50c79e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a43430594ff44f9db6f3ec7425c8d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1763b4a851c243189e783c39d3722f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b06c28995626bffc5fc04ca2bdf733242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcc4413a826b86fb647bbb3519694f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d1fa53444300fe6278c4a4b28bb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117daa6657c45f11216ff615b9c5594245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff189ec4a5a80e1d7fbc01db687705ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed33a75314b7c8ba72fc74f6b6b2883247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5796b55a126d4089ec44c82b2848cab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf393d77a3f4867bba7729c7b734a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b8b2a24a41376d0200db46614e986250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6580a406f10c8d0bd31e051e4bd83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb1126bb881bc8befc7d2d08d13236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e697e619a61e685faf41d1bf81052a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084dc529cc1a2fcaf2145ab1f52f9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516fc0e71da8ea10c8114ee4551e82f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871569d9830b15dbc2970d3ab96fa69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fdc582e35fd954f00da2421d0ef04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642873dd651e3aac82cd0ae45f2b6d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd652c7cf8edeac7239c1d8083f3a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e59ef897c4ea1aea67ab8a0eaefb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec070beef4fdbf6f347995c9b59206261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974897cfe84d3fb643143b5676a28b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b29157ed827b9b8bc1f903c19aab7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686ce4d39701caf72ac5f593f50be07264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8502e914a2bf12abeeb3725f90903265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359edff5351c3ebab43395e6b61ea4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d6f40d6d125603be2e213dd4891c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a5cc3becc85c75721e941402180bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af196b0c767bb410c2824bf54e75675e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949b62fe12be1e8d2b02fca7a5a8d67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbe5f7c725c79708b6c48e5859a993271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9fa1b3f4f67c756a9bb022fb00ab2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcd5ce4cd30490671f4aa54beb07fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd6994504e7d61405ffd5273ef722d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dc6918822f92ff995e54ee0ac1733275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a207319ab46e9f0e5f312dfbc17deb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5626ad35316340b99f432e6b42086f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92455d8834baca9ea1650d40537410c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be97a5fc3e59dccc6749d31795b9a3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac6d5e1b61823f0eef01f6e39e58fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ccbe87d98244d6f41f0e09118053281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf538cf0ae2379ae1e21dcd7a1349e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e29cd40e8b0c686529a7f6f1dda12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fe7669172ba61494a4d2aace066bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0b3b69c3c7becee4628671f06edb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50450e1e5cbcb1344b9e3de1462a8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd308ff4d7c40f85afe6bcd74ee5ecf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6794f8325c1f0555dad3683ee05de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9545badf90bb7725ab668157596d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24ac01553cafd81c6abaabe302ba27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337c4e622213f2dadcec67598f74f5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f012119b498091743c6d5e26b3bbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c84ab48e5b42b5b19fdc4b1234ff2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368739e643d79319d810635dc0c69dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cf04d5cde314909f559cbe9f9716f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f90135073f9f1153e02851ffc4a2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e99bc7abfcf777064a3c9b29a3e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2f148a445707ba06facad2ab8bf2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d96d3cd03b2aced3bb4941b07f2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a41b610f62d888fd1f040b8f059e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e400d796cff81f37313e8bd73bbe86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0234d2eb0a444c649186164d89506302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27fe9290b01e899f75ab4d24cca31a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704261842a6d3ae4ef1a6ce16ef13c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ad97e96f5d7264d281b7ec4073b7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e7fa6d7d06080bf4a87a09692ad60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38a7fd78806ff1ff96a821c8b97574307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a6d2689a16717d247214ba77ba98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dee15954499d7b8064ab0899fb149309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce54b544a0320a8f1a16aa47b4cc54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b04cb09f3cc570bc920cb2097e861a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6a1d0fad6e24b7e75a96d2873d814312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576d60073052949e64c5e2fe7111b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ed3089f4aae8799d97cf4e7e8348f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a498ad72a403bebf2cc12d5011d81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4474527782481f3612be35e1a075c2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419db6ce3c1f2270ff26bc9025cf06f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98198e26acf90ca58822de0646c6a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cace98df98c5dc5dc71fafbe1f6b349319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7c00b077853829c9bdde726abc37c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a67d63b99fc56172aebca2c6aaa5a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130bfa51bd90df0196ec1046c813dad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f75c2295296abce46fc4dd17dde040323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509f9f89d0ea3f82457e77de13db607324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206535c9edacfcacde0eed98ed4f0617325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd5b96c614379ef641ec06e8b13da1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c8b810aee96ea247fda19588d4800327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65278c770c4e264688e1488b1cfda064328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3cf6bc66761b981d8d32c1eb60107329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787925c8284cf7c751c58a8a4312b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6a6d79b7b8a3f41e5c9b0543e09f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b214faf37ad895b643187c557fc021332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd062d9d5c3a9dfcc90971c71a3d35b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d04690f1b188a70639420d4e660ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd770307b104c02318219159e33c1e04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24c114916257c9c1be8f63cae9a51b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05ca9e1425a36a1dd1b711981a72bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeabae4309dc538144f373b25806bab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a2ab5b80a73713bdee3baec934f42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b5b6bb427a9d38b0e51486ab3acb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243889f7fa95a9c3eb59b400f0ad9c4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263d6992630ca00270bcf428fcd812e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db487aaa2ab88bb967ac342c228425343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d7570dfcf22d0bd5d26f1df1bd534344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1333359a4d62d8ae71f1270de1cc9af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe77f7788904ff6fe0dc5a2480769e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f978a1ce432f6188994c2b0c62d359347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed47e2974ebdf7ec866e2622bd5015348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ab040f0f01c112a624c1eda197527349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef146d52708b00ae04d0876813965350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1b072e8cd4cdb98f106e4aade8f09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f04abeecdf01df16083a1409cd9e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae225e607d1cd522ef95b416b16235353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f960fb836ef6fbab0d49096289faf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a6072e51bb01f14362772b2b61b6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809b44463de550e532043777461956b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e36965ed600598ae0f360a9a026da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617d5d6e39cb7196fa39a85075cf5b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84306691f73fc7c16e13da06788a53a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0438f5afc0c15592e8f9d00a82c333360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bff1b9fd0dbddd41c1b1e71020dec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5122134bc1fe5407ac3fa2c90493d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d902437817f5b1c5d15f0ab5b2c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e665990ff348c2b683121d7542523364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda13f87808af72f919226623973c8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a30663d9a92cb53db476b27eb6d56d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4692bfc4af8053e0586ad7e41e59df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8acd33bc7e138fcc73365d532d7ce3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2070b571df63a2cac52ffa9678756369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98115134f9c2eec4632d0030b1934ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a3edf54779e21fc0ef8e2178499ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c3435bb406512f8a622008316115372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cea367673d5f169d4e5c6d6e0fe02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dad461f488e740f8de975404f63e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887651c95a3cef0eaf0a5e298a88297375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3964075535d72059276e5edd47d2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baba2a41079130d10ef8a522b37f6db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585eec2721dd816493649a3d00ea863a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08e0ef9617059808e304e1e1af5454379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496c31bd7c513e686b47ce0df8b74bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aa4682f9665757a6a34c69680cc7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34df018243213d9cd1ba011e33c065382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a847579d28649441a3cc847554253d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325dd08273c41004558ea1be25bf699384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576d2c1f955ba66ab0d6fb841b9e93a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41303a2e534c241a08905d5fc31de3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a57c5bf71db43eedb25891be7a104d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf98a0372259297aeef8508c6a2d57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc11684b058d9f30486d5efad839e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80badcbe1b48fa764cfe1fad7043c294390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07856af794753716bc5b1ef7a511e675391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493a5871d4d09af244799ae50dda4e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e7252040168e2c011779d106399c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0d2ff0248c99eb8ec6e5dc40bad96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa5680d9ef080b6cb805f1d8b436f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941914411f51d5c6a154aa33434bcd23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8131e96ec990bb74171d86a6bb0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6098b399ff08a1f995d60f6fbe474ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70057e4087b35f63c44bef14cb595049399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf193c73f5711036bd9067c0bea994400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b0a464e36647bc7cd47fb0e86491f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845713a591222c637aff7207119d859402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e36288ec3a8318baa203a8df339ae0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3f4bc7da0741974bb4c706a1773d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac0e2e70dafedee5a412c54cc5d180405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab09dcf42475f96b3d323b6caae8340406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fda92e85814d0bd39d20def4f1e9fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433ef330cef625c29acb9035ca330d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48af3012166bab2510410c05df1e39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0cc632d0fbdc7b59ba7349d2630c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdbf25ed2fe5e89f3457003e21277a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271a290762c2fb8cc6adaea382c090d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b82575cf54d4200b8518a1f90ea0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d82e052fad74f296df2ade4ddcdfcd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b04f9666284140c20d93c5eb7fe04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41182e55b7bf4d7a181e023f42b9b08c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13a14e6212cc2f5519da7cd01f5c7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247bbb373ca407a286fd4aa77c96306418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4904b7cc1e284a353eaedcb0888614419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12acac535309d25bd45c1ca7896785420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79566b600978dbff83c3f47e5782ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64068b53c2c8cf3f55ec17fb7b2e71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697217f1900d2b2f2401fc736305f9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fb1b1fa5dd9c0a650550bf12e2d92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797faf9c33ff13dd1b74a9d911a07a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ccc7782048f594a71480feb9cf2a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c2ad877b082698cf032d62f63df3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c236314f5df972e36bfddd134968ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c63bf091e919cc5001c4bf81e6c1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcefab7a3c10218d03d29fe8c585ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a71e565351b124608fe4b6e4eed81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d142e1dbd30cb67569b861ed5b0ccc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c0f203658d71b9d1aae077c2a06be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eee3028e2779c95519a8908469c92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e54bdecb78ab69d6c5ab29120294b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4c66084c3b688a3cc7430055b58c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032620d741e43574696e4b926aca1726437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf911b82a3b2bfbbc090fe90c2558c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c23adc90b03d9109178e834bc5efd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c888ab1f3db09d57f19e1dc3ee3e21e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632d5d66d30789e575a1a0b90796468441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d3ac7db757025c4075f75b667d3e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa335a71afe6eea4932bf3c125e2662443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b94a1c9828409f022740d34f069a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8949af82c95819b5059e5e824dc0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f06086dc78a07e22dd7feb834b7a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bb2706b2de6a7b05cba5e6a4c77f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a20440478edfafc2e835399f206d90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b94ca04ca8555ae2831b9a0555fe3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be6c10aafa7f1c8da0b55b5dbfdee1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf93477f8c33d44686152107e4f02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708e8f36dad3aed6d08a136ea6ba0e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640def53ced427374525dc6dec27148453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4071108e8a63609e6628a33b4773b6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1fd002f5113e29bc3ee35aa0e485a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac26c2fbfd48af89191c167562b253456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26870a6ded0a0497597327915194d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b8e7a2be839e0c937bc18c0840692458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5385fbb2aeba72c49fbe33b0eff15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af3a190c6aac7681284d1f3a3b6d00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad24dcf20c29f7bfc7f5fe235471504461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646da2bdcaa9be5df044718e9dbafac4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66d23d15d044447c6215f8c88d2113463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa00b3dd923ce412c164e4fcdfc58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac04e99dcd880e01777e09ea7f54178465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8d00af5727f615452b99f3514a8a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2231eae759c3bc7163952e439b254a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea44ba391fa5e26d1e5f31e85df7750468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75409ec3b764a9046bd7bfc7cf5ed69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df362b1f908d71b9425de794eb22d02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5bb915e58027d70b3158cadc3da50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91379ecbe5b8468dcc4a0d20adc1e675472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d6f571fe887a23d38c17f6d71247b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627497184ab47cd6b32221dac52d0fe3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3687560e507930a084e604d5b670cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c067cbe4bb430b00365a4a1a63237476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98c91e0572ab9435687909cc814b3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a4a3c260c52ddb7b02f70975b4398478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbab1ce4191c9dfac085fdc5f1e53d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4eddb7034f7ae5b3d1bb65f092c9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4f794c8fb360e96a7c6ea64bdae5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012bb30cc8c7015749e115710b409fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98e8d87a65e9794f5d50fc4d24b249483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90250856f7afe1ebb9b648d736c80c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41639654fe578f72defd001b21d923485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d92b66a181453ffe598c89cd0d722486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5335abe321592f80817b71b92b5ee8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85efc70383e615290ff56b3c4963e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861ed151718df39b7c0580ea3a08d9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dab63d8f0d06441bb28277f1463587490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c29a4f3ca26f445272d3c1981d2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff515f165a0496b938d57e8ce64fb306492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b60d8bc02f6e0d1c6ecf36b4c3b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cfa7a7a982f556f012afda88abb32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49503f640bb844543561a450fefb73b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac067a86636e88913a5e70c96f7c6f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780e6f1be547e85e122272400d69f04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955069b18054fdcf03a381c6c887ffb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8894dcf4376bc64bf4a1ae9717f87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bb6bf59d29b6d6d3fc3016909e71f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a0b7c01145a729e58ae525527f812501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e934bda907e1f9852007e16f010b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdba2ea203e305b3ca085671444ea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6868afb07cbae8e31b57dc5df2043f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143f160180d02cdad0f94ecdeb31bf6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b8db6866a286ffb21be2f7a47da05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b2280a79357217025018f977c343507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05235b22b1aea8bb81edb6cbf4a6b95b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1a0e4bb7c48d47af6a606f1700ed7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eb455a1170642904952d17bfde270510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349032cb026de996845d8c2cd93b1a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964970779e5574a12629daf242890c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f612a1b11edc4e374b039f42736cd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b8fb622f08bd18029a3dc81548ed2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b7a4b03785508824173c9e96181de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17405e6dfe2785713b20e7c826f561516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d04879e04f4cefeda1fb6ddec5a07a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c6d15cae9897bcb58d3e8f213b7b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0806c21497dbcc4c900a16901a65d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045512257f01acb142c89269de875ea8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f21ce73e874c8fc867c1942481a99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d1e47c32ecfe24f2b4c5c73ea4813522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d2547c87852e0b5ea2d1b3f4458fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641330e1b0ca9b7124f7ae1fa2461003524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea3336fc310bee273dbdac9e4e5785525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c46048fd9caa39d00b776b9b0fc75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916981d1b3e0f7051c3c258cae839e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e11c433e2b7069b0081097ec09599528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766981508f39be3b357f07f995d0e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcce689c60426b52af54aa4caf372d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5353410b782e90cf45cdeefdb07f3e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3e98af4ccdb6ec68482598ba88b85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27016e0b69e0424da7fbfa7d771cb7eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ecb1c107e87651ade550bd1dbc5fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb78e27544e32970e04ca66b710a71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f011770e09267086ac83e1a6f0da4b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efc330e534cba78ed0ca00e1ae4e3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceb130b17421d02666c8e4af203dab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f245a7b82395febfaae4bd6da40b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54145a2241a87c3181ab3a1b40f4064540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7fa66f9da5a96df6e93c594d5002b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a584cfab3577c703b435d3c47da1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682305b36930d0f020581f0b093e002f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7331e9ca8f43166144c5e4c4452b34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17867b9054b5dbca911b67f2b98b3ebc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75edd767aaa5da00d7e63c219b288546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820194521351b78f7523544e2056c38c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff435678d3c90b2a2f337585a96303b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ece60b910316a3c3cbb1d90a6f34b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55851b9bcb476634819db9e556f759550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f5ebe6ff3bb627eff3998568041e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2c4e803130631c0b69531f4f7ec85552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd09523888235cf3409c4eaedce5805553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b5c276dec1f7be195c28b00d9e163554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb87ad3993f44a6b2c7eac811e67154555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f15624c05b44d0179d9a879b27c6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b84a4545ad02fc1b3e362b9f7e23a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5c3639eabdd6c7eb8e20f626b1a84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639249560f0c49ad394a604c081ab18e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae50ab7f1ce26c7ba57a8873c865f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f7cb7e7054b2e2611a613d48017b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1622c22ae8ec330ad13ea9ec369aab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21e84cc882229135adef432beafb7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeacc0c72aca73d1d4b41d80d78f75b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539fc7f55593f35c3fd6e792302e99f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11dbb68328783b553192f3d728805b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415928cb57dffda0d6977f90527fd65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe4080cdd3ae15bf4b639cd030c31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79122333d8706a610d0155c894dd4c19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e00eaa4072a51ce29a7c7e39ae8ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a132ed91c5b1e1c376ddca50d3288571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b61073008d919d71bfd6d6897982572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed79cad532c7043925c11d8004caf9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c76853fd3894a19f98234641a9d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed373a5cd063a8b7a875c25e68b088a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f248a63c92de0a56fa923a80b26e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee991ce5c4157b560a50942f5ed9811d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74b0c71023f9668a4960871dcf2306578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de0473e2f0a3eac42646456ee2ad2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a5f2af2a7750653a00c822e3fdc4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b357576db7064f713eed5d5b492c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25cd78b3cdaa0f717f406ed22a1cc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab44961d5dceb0ded767d58d405be2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe743ee85b3f685ec274a52cfb73244584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2020f8349e3815b63a08d7a0973dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab31d44f4c70b3eb8ebd84349381fe3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554321fd4bcadf18811a5e0ae6819c55587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006a6eed5c862e167537779bb62f5ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74b0e514ff13451e94ad94c9c2c623589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026ab1ff52ab82e7fef310953cf7593590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ef117e99558a62ac96e8b52770ec4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a93af7f3fd0abb4d30314be0af04d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d459cf2f5a61c216a0e8363d4c6e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22a986dad3e4568046cf32789d3ea0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45675b1d33fe32a930a72410015080595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2f3f8979535b36e83fee2df199e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3894b27c320078e62cd666fe0a2c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c2d8de123e05aaac89808e14b2bf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa32cc90865a89bf30c447d64a90a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf86c540e13ec97963b0fec2716c1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475131dfa4307132239128f95f72eee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf1b9cbaf9ccf0ba659939f3574f6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702fa4d2b8569f46210e7b10ddfe5a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c53d5d7368fd7de4147ffff7784e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be39f80ccf5737434d3e1a09c4fdb4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b266e7568c450d7a1d77f7ab11db7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4fb661f9949d347716968d787d114607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef6ec062e3a8ed40cea27d4025d2ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a08336774f49bc3b66f9e68db360e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3372ea12c3354dd2cfc55db8d956f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca9cc090b4d2e74d9cb863b8a446f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fc874a3388656bc0342c1f885b9ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe4e13fa23ff28d2e2b7a2aec66aef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05f9c22ebe5ce0154b40954d7adfef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1301c4c01d175b8527a2d16803f2976615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7cc2459c308c46e468ad9b66f8512616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f513a15bd9c24d2f450be6746c4fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d074dd194bb193dd856a47d2e2722618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fa9f8f12b742f45875ae3ee0a3997619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf7050b64f08f514e34532c28c877c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9311e7ab31afb8a3b32a812456f52e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4001c9115076840355ea1c45eaa0cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac6a0b0e52d91d7be071db3a97c2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a72410af4e9bc1015d66314a3af8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4a8956af2f05800f59cb5dd74c6fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba517da1bfb40576fe788d346d0f93d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d8874b5a79d6331515397dc3a06eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538113f4d55f1b401b8691ebcc4caca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36572bbd57c53567338690ca79febf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f39bdc0fb0b4e2bdf41d460b09079630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cabdef5b98974f153d280114f43e45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c655134aec238e2315839d365266d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30944a3c0d72c31d8eef67c57a7a3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adf8cdfcaa013f1c4c58eaf2f46363634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7639b31940996a60d7b9e73b4290b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadc36bd57a442fe049916b5fd8906d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e0e1f08d0bec244dffe7aa5f0c6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccf98e929c1b3d45432d7a6201bf1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ceb12f947dadca6f72ca5292679dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5ad4da106cc361e038e171fc63d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665f63de2fcccd2f6a8d0220a965686641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629358b3c6f43e021829de64bdeac44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fedb298b71e458b29624444e9e01b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32deca33b0eb3ec6702941d029938644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6ed3566418689958186c48bfa8d0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c04b7a015d70c645948153930f7d69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1696912a7b6e6092bb9807e7cafb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb820ab2caa8b3bf29809ff7e7451dc6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784890b201883d2c40b36e3a803fc6d0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31beeb13e165363d6415f298d0807a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a657c2b08a0a5e2874a614f47ffa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f2de19b3ec1c4abd83aa7c13be971652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f87400fa78921f5af06f9677daa93d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9271bddabd6d3e4eead751f709a707654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a095e47446672540475df2d020eecf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d986250a7dc37e5dcdc1b727f203c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b72492d8ed2847a49371fb6b368e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea1c0b5b48db9c677eb9c14b7b942f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93728b154f812063ed14301d1952055b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942af146d6292eac60d973ac7fc9b9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293913da1d2e4773c4a8e539ec8278c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cbd7fa5242de8edbd14ba9dd5d4b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743f4a79aa50bb6b2c58c465b426589663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea3d94833c07e37d578efc7516eb9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0185debc6ed8c883b1c84c0ca0fc4cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce6b9880ebcf4e8940ae55231f2222666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31310f5d1e60c5bca8ef6e2feb1e3743667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074462e790a8c747662f265e186540b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd582a64cdcf1c57da6cc4690e1ee267669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fa000d660a09992db5da84d48e776670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28897fab8f4cdc4d3f9d051f430c63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae30e736aea19ae7a0a94b354f3e4a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5334d26928187ce35c36afa50abedb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75bea87185e359141d30adf82bd431674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095e876415c1aadfd78f61f474da86b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be52527a2dd1ec69c03d5b1bd34aa3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c586e9ebe8ec4b15350b28ae98c0ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137791ef352c86e8ac56a8666f3d1f04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89860d79a297740837e0efd518512bea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca806d5d3dced1c23000b80668cbbea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f216d67b629fb72106915b7331cace681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e25e286b59182c3ff1470f81fe744682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb53c41403e1c03c07ddf29e8d90522683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedae2a2ce975ae7deee1c1871663df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b64e4ba1c25718503d5d2d257c69f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89103977923390c0bc5effd30e1fd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a91e05b79c40153f49bdfaeb966956687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fd538d37bd1994035c6ee740bbce6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f1411fae76b82e9d8f9fad30f61fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe529e5aede0275e5f9645e2ebb31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec4cd141fdc1d88f32b24be67f18dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7cfa4b096b1d1948c659627bf9ccd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299df566f002652ca6fdfd43c5e1c99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf0de820ad2f6bfe239787316783a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a7edfe3fa83e397c83389d79868e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03a3ec2ff08a449d4e6397e4c447f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240dd3f9b443030b30230df367a3950697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ba3722fe72f091052d4634a48249f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ffeb8fae0bce6951c4b31c488591e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49501e84a5ee59ac55ab8e840d9412700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31b068953cf579f79c879038256057701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4d6fd6e066a6d7fae840596dcaa85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e187dbe61e0fe535b071d0190a335703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea4ff63c293d5caf72240afe20ac3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4d469918b3b7d40f8b80ad9661a61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71804b44e91ebe8a60f1f3bad4ebc4c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd49e43399ae6a6356378a651972a27707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda918273f7c0d01bc4d65068787542708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e814ad5669576fa4d6b54ab482b5327709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8799b6b165d6b0873ffff70ab410710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc4c018d432b648bd9786b24ace591711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806a139de553f5f32e3811cd3581448712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7bb448c065e61d23208239f79ba9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b6615559d436ada8c164c96752cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1a597905e935c4aad1046c8a0d062715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae447ef4c7d7bf64558f386dec18c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a114c85709df725e57a2d2d4b0e68717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf98eab00e61b83bc46886d816aca5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc321f453ac684e32013a22372da1ee4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd97e9c166d05effe9c7d23a9efa90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be4f00d2ea45f38696a762fa24cf50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99750e0c64c402489b08f627d99eca96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e772c61635477991ee5e57532445dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e37c9032d7ba26afa77287a85ee773724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef104296bca07757de27db894b39cea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267fa75754f4b087c83f8a74eca047726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a23fcd6b559b1f8ef58c7172e762727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec7ff2db6e900a1fefecc3b17858ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab88832b49ac7425077cf25a3529c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb065cef9fc0fb12c481482643e16db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa3f5f1191b4eaa9851e8ef2d44d53731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142e0d766beb8589dc7e4acc1b51328732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c134868c85973a02f9ca7d6a5e906b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b6030bb190d143befc87b1aa56dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5119260e9ba628ed604853495f0afb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0700c9197788a6c7e7540180420c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aedca09b32612fb41f24d7013b22d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09678c89a194ee30dd1903daff6d8cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38a4f82019fa1df57fec46001c0ee7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3207d0913cc2292f816f503ca6234740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da904fb8ee8f4aa109f97b449786233741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b81e43f232f333291ad769aa8c1a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62213ee259d8be9f6eae65e8c3b08639743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dad75196c013963cc7a2130a52b0a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879ddf872dca46acfcf2a3005931e44745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd47bd4d13abcb8029a3e6024b4173e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47086c815e1dca52410985a830b758ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d0d4c4a86982de460a55b33f1559d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aeb5c4c064a3ef0f26410aa5333e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46419e7588c327d7482cf358031e8293750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234ef653c1f1b656271b457a5e202bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c6b8060f6067306304948cf1b98b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b56d2b114bf004d8636bf8858fb38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef34dc60eafda3bd5a03e1fb83a7753754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dafc63c8a32f48712eabf69f364ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a69a011629da4bea410a3dcdf2b2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02621f3f13ca37ec79b23954e4601abf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123c7aa6de4d9289b66c4b1af65e8d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e745a172a450aab267eb25f7397dc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489288246249e55be271d287a2c0a7c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc39db66676b880f787c9b76f06bb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30967707e3910d9050c12f9378c56547762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade92853d7ab6c9a1c757df0d4d7c83763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35a9af170338e451eb1ba8a3771db2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a44aec72718daa25009f6c1ff45e5f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53412b796b4c2585a78106defebf1fd3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01156037769f2ce3119ef8cdf80cea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6854b69bccd9ae87ef8f74632feb7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea3e6abd1c64b31bbf69ea6508366769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c74e7ab4248880c222dae29756145a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aea22a971776f3b1867881788d26a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203d95a93c44e7cbb6af4f57dc479ca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc10408801cb551974ffab179ee7079773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4eceacdad03935a3856fae0c85c75774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8936000e46664ea7b0e1f06479d7648775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee0a79f2653cb3d58f071e79c9d0ed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fdac5c82e3eab0eb193faf8ae16e5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341331bc16f5484b46a6b0d9c820c7cc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7feccc2a0ed00e6c0bb046d95eb49779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc8fce697c3a939463207493861e89780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3a895607d5b2cee7afc03af290ff8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cfc8d73fc7228dcbed126a3e83ccd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca07efbe666ce76b803c4ee4b94e37783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa48c44a1bac7b241f379b1e1cc25f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6fece93b008528b4fa175b13138d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6e60485178c0be5ba8deed32b79d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d78a7a58dfa35d245d2a75ac03252787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194d70fdbaeeea748c8a133b1ee589788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280e62c134773f928c36803bf952a2d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7a06ec04c8fdea4423cf2ae86fd59790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b48163d470428332bf82dc649a296791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268c0748d8a6bebd99eda71f06e3ffa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8afae4ea9c529216ddd1761b607b1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f848ae6dffb0282e09fac57edfe0d7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051d1a7a30f58e7dec1f1f5e4423a8e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177638176d0482604e825bb3ee1992c2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de40e1649539c8eedcd0a19a7d8649797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378eee136b05292f4b6cbe403f2e243798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ad87a5d626cb076393f46450ecdcf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959be0fa03bdaa96c6ebc7d69aaf1dc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaece80fbe6b99244f919102964d5bf6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29849370da153c58788fc64dafb09a55802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6f47751fb2b15bb7496448bf508af803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffbc9db6da71bf67b9e6b7c45dc614804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90fe449a319b037921ed81394c3df4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c295cbb24926748d9d1e302691143bb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3806a9117680ad5952a10da83b7d09807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8dcd943792ac52de8179b319a0c92808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af893e6e0aa02cb75d49c11f5096ae5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ca68c197d74e6ee13c7fa73f728b2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfea83f1a8148f858db208ede94bb6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448b618b612f350f809c37102a0e3fa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d995d47cf39884af2d1b48eabedb2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493b4c7a83b430226963b80d54cd659814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093155166b181093a5db80c3cefc234815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea677b90e619bb101a601cd26edbe36816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff81b20fe0ec030a3542a252dae142817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f89e194f6e39937db836ea2a5e173818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e4581dc503eee7661e69e5b9a8d8b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5d0d8b5e93a761ce9737161535efe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63a36a3bfdf5f6ecb6f837776cf05b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd5fa658477429d506f6d0bb891bae822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a8a2cec68c254231d36cc7b381370823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb3b2a5cfc0d043b8ca896e915f251824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa123c0d7de42d86e501643b2caea825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156c88e9cca13e88af9bfa2833d9330826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693421aa449d72320abbd75c7696295827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2afc63ea92a0c34dc9b1fefd5dcde828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b6d46628287ae1917e4d179b06dc4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20805bb4f0ca04269176620eae7b1fa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1eef8acdace75bdf672f8c42f0761831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7644ded6e8781ccd8c362a3c01c9d76832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc09270a34628787804c1da1b3329d1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb69bd9742f43dc28fc03a6a4b8cee834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d9887ad7efe4e18db9e42503ae3f3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5074ded45d68d4bda7d9bd70fe5076b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e6b114b19bd1ec2fc66ccfaa1e3c4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df2a5bfcaae5e231e5054ff467fc2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f134fa6b06d21fe20a900face00b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b204398d2c1df990214a8575f62a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81662deb3737d85400112fa2de67ce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf69aab22336697b01dba9ccdc27ed1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb837e5e39f73f250be166f5d71ebabb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2eca5a953073a7dbc042b4afa6a7b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4f51d20089b34129246f32831533845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e83b2aafb2d7a4d8171b72bb316025846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a44bb8a852fd4b60d7faacdc4df6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544758ec48eee8aabaea05f71b33b6c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7df156f0dd5ff7cd5422f69925c10849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8314296770c55fb976202287a49ca850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e60e7c9168c1b397f63bb6219e83851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b7d5ef603886476e2dcd165a4def5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429d920e5db0df0364a35287190444b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33984963f81e5fab9f1fb0b47b1f7a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e97c94ff77bf5dea89834bcfa648855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467b84dcbd13c8f418290e6961fd61b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb414822ef0325601a4a94d686f37f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1d2a6aab2ce07d1ecd892bd850567858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a73fc194665b7796099d67e23de49859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a55fc6572cbaddd6303a7326568762860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba74665f88c9cdd517c40399d7d1abe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f029d51f55a7633d83c6f2bc562edef862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909c1c620840406b14aad0e2591425a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419a4a761233b8c3e6a30575ffcda78864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcbb4d655b521ebfbe4479a07d0c3b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2a11bc2b3834cabee483f8af75a87866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfef8708baad871d991c1acc1bd35f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c897c231f08abeae923730bfb1a4e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0948c8449f777ee5743928b527e426869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe558ad03920fab040c595e91c30cf5d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09172f606e8d83a0c87d79c1b7f9de72871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38b79aaf09c049b05db23939986a87872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0269ae2556297a68fc15887137e11b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7005f14eea03bdb957785b1eafe44f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3ca1d060776adfcc0e82730e531ea875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6c54b920f2ffe58946cd41fb4ef82876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae488d818cce35f84d0b456f01674fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8615e10b5a71901dda9ab05b0659e26878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f0923264eb86df5ba3237a6eddef2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa194171a5e461b81d5d0a2b7f8f5202880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5171dc294641bd70e6e8af81c847f7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa995842b85fcaa4dace602cf4fda068882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531eb05ae2086558c8c67713f25546b9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18422e4a05b81a35b0ac5c94861f31e2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79246d7c58ea2ca087027d4f69a527d5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9a48e38f726e6993229646a5cffd4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973856367d79f441fc48bfe1402d8e0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b53a289d2250a84dd249495ac1c44888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e014c3aa0b5c194f6c597c0ce52d1b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610eff4b51e1561c4df438f5d703240890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d8dff29b1e39b03ac627424eb697f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ba3e72f8feb8713e10e5c2e8e1960892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043722307a3f44c9e65bc5fe536d5e9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e004e62bccb199eaea36e88751b1db0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577a7a73abcd2f992cd8d8fb033c0fc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe602149e470aaf3cba00b727a435516896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a81cbc262ca0b8b5d776ad3cb8594897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20223fa3cf7fdacda6a0819f191a5644898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c83ea948d986e459938ad6cebaad3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34da821308eab880b6066a157de9e6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41ea3a768f2b904df8664d07739c65901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33febe9fac4caffbb2880d048d6692902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75fa924bdfdfe171d1602284ad6f2b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526459bf934117a1bd8a4b490a1c42e8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3a784a4e8afe1c0e85db81506dbdf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d14e6f573044f1fc2fb7e4c0124f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb61b3b893be38398257d738b32542907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22625fcfa49cd3f861dd26af06ba42fc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fecef2b5dab2c5018d5c62c9c3a559909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da700f78ba2784f835463c316aadae29910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253efd590dac794da14c62e7c47742c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89150483fed20a8d95757ed7f152abde912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d567e5858c8d329df8d1d4cdb8f18913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4ea053c26b77c9efbbd4830beab89914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e8fed95370441dba488464ce93de915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c52bbd39250ee91bed8e1b1ee5e12916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2be5d1665b929d30472727c36a3ab7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31c386c981e7a7af7c04d2fb744a4e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8434c9c0adc6d203666106917d012e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb6f442b9f282cd39d68edfaa4d07a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cab368b5196088dfbd83f876c5ba6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440ebef8a9f6f8e29abe62b6b396bd0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ec3e7c18f7c206062292c1634e2d2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba2589828d23ea3df8cc2d5b38593c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a1efa53500a949159b56a5ca0a626925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a2aaca7c9c75ae04f4dbe000e7e0d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8fdd3f1246838a3dfc89a6daebdce927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241aa892873597d5c7d9539077dd8f1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71b775eb1f298b9d48abed3faec50b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd55d4338e4112f82cacfac18398aed930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20519af12bf710bf1a75c12ce4458d71931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5192405fc8d73e176da4de58549c45932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c96cdcc12f157fe3e86815564bf49933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b1a6f66fee13821674471d39970e1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb7792b6e7283630c9409a47189b5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838aa6c50692ebe4d4ad3b9bc45e2ba936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811d9b8d872b1b94fa5bcc80cbd4e34937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525241c0b987f007ebbfdb5122881cfa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7386089df772cccc61fc4ba5fe258939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f990e4af979f0bffb22bb069f6f873940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0244c033bd2e1872dbd5a3e55cb12cd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77d105fa2ad449ddafe9521c30025b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95ade64bfea814676ce3d0046b2f0e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed07bb407dba2470b4cbbe6d95df382944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf654376fd9f48ab42ee3c89efe18945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6df9fd02c95b1ca155fdfcd2db392946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e34b87a080430336d580c8d8d6d02947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173997c9960eeb4568cd0d779ab02625948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357f2348ac55ff9f7a8276457829b95949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968288df3b6f7a22b9725316409fa8f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe1784ec720de7bedba909d926c9e6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81610f6718d6b5d7248a806bc481d1cf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a877132b86c22c390f423dae168c8c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6712381aff2c8e8878a06f13ebc88c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123d3df569ef02485049ee44ef342c9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2d9fc5acd70077a16234ee3d31d88956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5978fdc6285c14d305c0c13de7f1b02957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10340c5244c7800dffc8cc46ccc74c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f877996c3b9b8e422cea3b09856d05959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb30815dba0478b242b5356b95ee77960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c75c8d807044c88ad610a554c8fcd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0c8ae0f12ab0372cceb861b8d96c6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb49a775e5aac45c625b4ee5a9f2261963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e67dea54b42b46d01e4f6547f543964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92470c0e60276d764e5794a84c31c0a3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e72007112e81b5f90dc9cb671f53ea966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d150b3331c125f285cb2e8827b864f8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaae57902c5c4aa778d14af36a1f4d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4762a02af08679284bc0e41fc4ada969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93549e3d010ab924a0963207f65d40970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa0595dba9c44c01ce661c06e5e465971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7eb2c5211af018d40c33d52f5895f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8f0eaefe53477d0fc33e1d2005fdf973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b4ac29076cdc1904a90c1118e578974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d28fc003cb8cd6b8093fbae821f0e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba15e59121d957c24fbd16f27b374b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac08b49d2fef6c2d955d8aa68a6ed3e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee371f56233c0fd0d3a3a8dbfa0e63c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a724f11ce082d86a9217b62bf1465342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedbfb8835fa5dce67ba5dc1fe552743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5adea98d6829d3425f163c2f7216b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231d95420192f4dfe946178298c4e505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647e4fae7f102b5284c680c82dfe296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b644f37fbd8fef04da2fb0b86e08dc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba33c6f67f139dd8f01407d5dadf0ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832396957bfe124c8bec30f4554736c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed1205c048f8345c74531463efce5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295663824a4d68968792b87ae9d78cf311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b624a520236172fc855bc281f218c7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7fccb78af205447b3ccf6c3cf77b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda46cee4ccd48b148d8e8d9ba64ce9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f333acd5f2b88f27e55fec126792215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea456507c3a96a488a795fbc0e6da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8245577b0c6e88ae6c52c92950f98617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99b6f6bf7f1f182ece575e8b6de85c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d905507bf7aee0a987c2d20610ffe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725476ef0d03b2a5e2e356a47afc35f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6858959c5c5c36aac4ae2ba67adb9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042de742b2cf0d2bd5ec3d5e9f6f73122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ca247cb3ede324c901430a2b4a1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae073212d231db72ad664fac1d309024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886cc3b5f67d92c11fa4cc7076bc09125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077cff31916ca351fcd6725a00ea11926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba192fed72aa9709735ab916ba5597527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6afd96308d2036d91dde7a4dcd07b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b770c53e94bd6c531a62e8aef793c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3eb68773be8770bfb75356728b8a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873bb8d4f5529f3641c89efbb3d2d9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b025123e137635e2f0dd626e2240f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee47dc891fde8b93dab98799b97562733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90568f4b9b1003f4e3aba5b4562ce6b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f442026348a21faad9360af80a22235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77d48b97914efc37e31d406f3687af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f243e9c70416fc02e141738ea0a3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b32812cb36a60c52386f54bf528c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81281c4ef0d246232da0ba3d6b9f02e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd339cf6827e0ce35ca2eb068f3ac6f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470b74f7dfe4db3125e331df464215f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a274d089b14a18b1493b1474832e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debefc4add93bf9257586e7a1721233a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5f0b16a9267f55eca725e2a34643b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971579e75108c60d571512211cc82f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa03d6e50ad2b4f996b93a8b2f2299146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bec403deeecab921010204e12105e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b739f27fc0d31e983b14ce0e986c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2771c0179f64d5e3cf2aa330ed621449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af16c946e4ead9d1688721e5de326e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b7ff33f495dc2b04a3c960e402db951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a4c2150a5a9aab504464840ed400052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17943e3df37a0a27f9856c91ae9b2a1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931db47a746f6829fee815707a44d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea6abfd7c3f73a77607579debe2a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d3f4514a5cb1cff3f7ec5708d17a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721fbd020ee14c3cf7f958bdd54e6a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708155ad95ff3f05aa5e664cd4c81bf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23549b578148fc2a330dc8cac53665ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e005d95ad76f5099b5d2162709c66d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79067aee5be4cc757ad0adfc87b576461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe38e68eb73347546d9cbe9e57ad5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7510b99f30d7e7662eb7d102ffd21c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f619410a4f810488a6c7c672cd91feb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f0f5b0099b6e522928bbf2a3d2a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbb50c945fe1ed6065b81dc09da84b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1fdfbd5faaf506d1cac8a80764e8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23902b4a6fd1e14ef253d207b7eb4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5ba7e7bf1e8ee053ee504fe98c78569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff989ff8c60cf4e05c3bf02d21a56ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1b06e8717fcd7a925b3e06e3ec3171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f91f7fc5a650b771ccdd465d8035a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8eda1a6d53daf82d156b6b6cafb9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5196ec6e5696ca44c84219808750074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f1ec9db3fed999aa32097cd43d95675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fe267d88d158a05cc454ba2729b7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc5bd8d85341be9d32275c0c522b3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638832259e9699927d98a5ea82b7d7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10dad675c28b98a729d5fe8530c4c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a70340113a95f83207ffd133dd84c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd47cf4b4ec3182c4c0cb46fb7d09981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0266e04a7a79a65151cea0f795122cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21829740baa111ab3b82bd43a091af3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bb63d6ecf29a19444564f8f80e72784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd25b0b5d8d77a3317e41c9e016b4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85415667895b7090205bc816c4fdd94d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a0aae67c68aa251ec2a880531105387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18821abf0da072f75422f8948b4d634388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d66c16cafea16c1daa2b4783cc8e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6d9d62cf286f24f105c528c3bcdf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d10bd471f9929627abb43c69e6c5bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e3023d9eddddd0c6207078347514992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b40811ce12c728ae38617009c03b8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c48f753b28131b0cfa94ce67706d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75079096384bd0d0cb76b7f64c8d4ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9684db8149457b9b01c7a1af1c95c9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9adaf4f049f4bcaec9b73cb15e9a2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6732e305fb185f9ffd1c84aaccdb1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc5a76f37b1cd7fc7b5cea4cfece699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecf6bbdf2fc7c57625032352f4beb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c63f2e8679c3caec9ff011d7ad2c7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577fe42fce252dc538188785c75518d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c259cfcbfd98868dc558b8ea694cfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13613da157284677aa01b466344b5f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b7bf699bf96000501427081b210cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be82db18e4fae5fffca8b40c483fd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d64b81f16b86c6f3cf5e11aa2d56f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d15298dcf8e372350f2632df4810fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b3ef3b16c203c8d75d5023f1473c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d0ded4cee96e33ee6ccbb856800f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa1aebb6a85c288a4179867a03161a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f94fc290e5aca75c708c3175bc5ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979fe21c37bb10c15a2cf0e79e572f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d659194709ffd1bff48f1461c1aec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46b6fdfb4ae18dda8ed4596ecbc9f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fb89e3a74c297f2c10a82db910fd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4100a0d027f067947ae16c2143d743117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c3af0c7ad52b7e45b7521b26d0402118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59de16c18014786574c14e9f6d4f8dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18798180c482ede414023ade542495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0055e7b38bb0dcbfbcfcd5f87868fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669f85fac85b7c8735e2e87c253fddb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836017578a746d3669d3919497ac0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ca5868b03716fe2c99c5719ebe569124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36348067c80df1439c3dc346ad1bc997125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64369c49fc98b8e8c394c46268952132126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cd37fc62b5c9172b69ca218b053eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b4f0f46b393f8a3ae5f874196f8c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d56251f9bfa28aa93c93d10bbdbb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1eccebad27fe41c9fa535509708a22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791e86015425abab02c7b727d709a08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c528317568738a5ed28aeebf0e97354132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fdbdb1f1d87d840a05c08cee0e5d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8d7820b921872395da2946600dfd0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaddfcd2a3a92a492b4cc5e69cce52e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1262a12ec7e5129aea599e7e0dec2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e2a4f2f8bf24554f6a637330bf823137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9ef52ba7e8f71ddc6142d55b43f98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4a770f4d06e37cdfa2a8e47d7d01c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de383b052654179e2db26b73f8c3393140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94937946c80fcc7cc302f3497ae7be20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e11708f62b8b6ad1d2847c389fef37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9386b46a25f0a1437e89ccc258ae88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7574362d14d70916acd91472166921f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a88302c2440539d96c33701db0a439145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9397aa7de843de4f0818f8a46f891146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7d60432e4168f066ecc2aea105551147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7990aa8277668e927e906d79a04759148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9107cde5b3bb6e0dc35a130087e17f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b1047535f96e008607b3ee828ad8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d7f866389f5a5a20ad3b19254ddb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56513269dc2e6147fcf2f6951a04eeaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b16dff1044ffd82f9536cfe80ffaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e64b0d90854d519bb7754484ca0adc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a60752d2184fb494ff0ff136adce6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b9965e3038f81a279e5e588069871156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd534038e8485664e058278c136a5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed0637503866f975a230f6879778c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f90f69b0124d6aba1e746c2e9c406e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81300df1d120e6691ef27d171a15f05f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23bd33de574c26a352133439d99856161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dbc1daf745739ef95d7e3fb0691d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4491188aafa772596073f37725514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d342b85c66a6a96377a8a1dd277e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c199f9bbea7e362337c22664bbb9b16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0d6d58667f20f7506823bc9b427c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ff3befa364e333809812b9e5f0d06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e703576dab40e2fcb1e55fa1668cf0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e9e90f14e25ecc545bb9f71cf5dba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcf54324b6031c6b9c7230d1798870170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56d66caddc11da03236228c366283f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775ee48230acdcb04462bf0b92f124a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf7b7b4ac807cf2ccb9eba0b1c8f00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13797ee63322ffb13dea86854e8a2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6ee478cf51d46b98eccbdda5045cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6921b9fb494921d3d461afee821ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728d6b3809237a2b5c6ada369c3ea56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ce939a6d6bb23a83f9a6cc261f6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7493af7d2dfb04743ec115e27e40e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dd8e520fa70a020356b5faa34f332180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20e9b5791cd9ab795d42ca4726915e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbdf9b93f36265966e93a839d17941182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efff55cada6f389b53393c1073a7ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366064598dbf5470523813a667096d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffb011dbd7fc224bba7406b74b3ab3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c5d8b0336049d6955f97612cfdacb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6895677a05840e7896d49e1ae70ebe1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679b8d7fa5acfe9de69ac2a0d60828e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88480631a0cfdc87d405ac3d5f65c2d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d9dd98d05c58054f3e1bbefbed376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b8aa2018a9a93a56018be12e549c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc7b752abe77c3ce6facb4a81c7b3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849bab2e447856cb7624aea0193d429193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83465a5666436a39896f2a7427bf354194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c597795320e7d52ae057c82e961cf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece4edd34558da29be74f36634428ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d589c4a629da4844397f2b18d4a1a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e696adb8f95eadb8aeb5902ac5f90d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674687d0218ccb1a21642361d63fabd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284ab77b5a81249ee80547f4f883904200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c1903fd3fcb5891f12a02e6a19969201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e8b34fb85aaa957bc3cd0c69a7abb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cc139ccb0719c3f1309a9ae9717ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e077c78a4ebc1d1a607fc7ced696204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1de8acc4f3b6783a788405ace92666205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc408fec4367da6ae4d886a5985774206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5962d9dd7f781751d248250baad08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81626b4cb302f9036001d4b7aad11ee7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afad09767b266d61a31a05f79b2266209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f45643989c6ce99469bb974d29a08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35496db64fc2874b17ef43b77903c54b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7634fea03003e346296f912df959ab4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341392218ee3660602aa63efe685c007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0da2bed06ebc8f8c1feb5d640085a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237add7fac44d6ba532a2e3255688f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9322e9f6e9b567a28d775028d46f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441a19e28b82877efcb561b69699ea8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283adf9ffa9874e9fce1e089dc57a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119de7f7e1c59f3591d4aa796fda06e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b883c5989f88e0bcd8374aca658f0c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71ed7fbffdfceff6ce9f1b7184ff89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c42e2e5207c8ec890749696084d1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e318bb04d1354c74fc3a86c6c89f3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69e50390c7328493837804c00421b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3861551ce66695dde2a3626c30e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943555b7f6031135a672d0b10f72a99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01911f7b452748ceb59158cb961298227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b1d180948cbd3ef01eaf6fb18de15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6a905e3b82cc79a77bac73e2f3f55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6018b351d4c56851c4c5fdc7a75617230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8406a0d97dd8208ff5ecb46584e7d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8663d6948906518aa19a5cb656828232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbd5245673f6a1ffb3432842ff2f2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75c3b8be89312f33cd21dc54e17597234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6956bdb7c95024873c6aedc3b90a2f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af764a7ea0ef9ccaff49c7b3a6fda628236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e26b15131bb5e124c88220ac9c37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d5188cde615b32f7f62c56772637238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944d6701f3ad044eaa79a8f32f2aa39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390adfa7007a737efb24c716f51841d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115469c9bb6ae271e9cd9bf0108a56c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5561f385fd003550a0cd5f35fe766242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378bb07c82c939b1c2ebf86a79baae5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abd4cd7e6c64b4438021e791cca65a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b28eab1c1cea9a4a777ab9cddde4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b62c04dc4f4d92506deefd50ee8d20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce621ad25cafa9c3e6ea3678342229247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398734f60fc1ceaade60419ecf62885b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93a15d76f6be97d1331334b56b318a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb889f0511593d8b79dc417ee5656965250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217d19a74682ebf0f9dc284f11054f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361edc25600c0860f2d80829d5ec79c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17d4386a90ee1ca2ff7765a84538ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a88e2b1b80162ea8c3704ff06ab17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f85e0dfe34c1b6fbbc1e1550bbf4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bfa40750ddd8561619fd45061934f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e334c19e41a906317568990c66b73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb069d583484647a5bdf6e80cc640d34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f4f3aa72d8aa241d85c10d6bcf4dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ff4249e61f6e9e3e2729776da415260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc1c661136a9121e6898a6645eba46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ab3cd45e29f9fe53446266874a15262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9bb0b90f03c0bd9fc3f86565fc0b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a513636138541aa29fab8732b5727264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab84bdf50672c35f26be9ce8bba9b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3623f0490897b739390946b92d216266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39319b3f5b5ccc31e59568aab0b1791d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a6392fd21c7a295bdaf40fbdfa586268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78078589859c35cd259bac83dca8a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccb0ded9e02eccd632280261a5aefe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd797c7213cee02b6ed07527e3bb7a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481afbbd27b9f34aa88e7a7118528ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfa4a03d400b95ba92d307b7ee7d77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34711b4598d8c4d923a15c33e57e182274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf108f25332a4f20a113c62d5b04a9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429e7cbc7fb11b16c14db54dcfddca4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571366500dc5208885ab0a263a521b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada310e5c38f4a9b107c46dde27fcc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8f41bf16c216e953c6e9cccad1035279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfd01628fb6490f2eb36db82e30189280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f575005d4ce0038aa4fe6bcf43ce9fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf526efc861cb04c574166e05aedd5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf446aeb6c7f6204b21dcab959a582283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8f754a9d83a9c6fa87f8e5cb0f6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81492e09ad621fc54470de2ec8c5cb0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34ceaacde98f10663c99d93600373a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a60136d5c62015b366fc795a6ca5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f1784770c63cfc913e483d9bfc64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927ea4266488b8add50a8289f2c2888289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec5878db99ca9cbfa60521cc35bd29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510d7c0fc2a4e7a2c44df6d93c25564291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d60b75ebb2d823016d6e5d90924477292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e9255836139c1b186e058bceb2213293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba600198646e6fe01710cdd6b3403fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81b0098fc2d16b0bf10fdb6a9ae1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb16c461fb7bffb3de41bcd459fb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04a6ee3d499b21700dc4bc7acae0cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c40dd560be07b0503711b88a4716e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c382f3ba3b4d81dcbe922f1cbfb475299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080a64f13d9cf034662899ca3100dc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009066d72a9c4b1548dfc783b7448c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79625b532dcc3576395945b9096681302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dcf77ca26a1cb2b2b31333ad58532303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bdab7f51114de510abb9eb358060a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89655b73e1aada7a9e2cdb087506a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87201eec0c44bd1f575e263192d795306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4609a3f4e236bebd36d6e226bac55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec554d5e143113145a237e9f7a214308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4eebfdc58dbb315f0e3388fad0632309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461b79f686b1447cc802160d3ef9d83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff002ba55cc92a246d17cdd486efa19b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3acdbc09bb6046982ec2cab19107db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a26165b4f234560f09c25e44a5255313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdcc04218ee5f9adf601dc92e3bfa3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decaf7c87311b949afb5518c5f69de1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cbfe1320f3148766b8b14887981c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618aca1c130d6cc692b8d44fa5096f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3d456a2944771257a7462b47dc1a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13db9b2fa5b65ac49fcb361447b990319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b656ce375c6d234312667562cd0348320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40d1980f37fa278d438221597b39bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ac161d4d15aa22d92e811ceaab685322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146e1922b542f71f8543a95d2c729f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12f1ededf897f903c0a58846294b71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a6bc4c62e79aad2a04947503e5fe4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f9ee774582ec9941c159ee64726a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f73fbcb33a19d97e987918962a105d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145f7ca49ef7e7a023b3249c9841a3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd425ed679129dd9eb276558b22353a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27719c77e0362fa47633e987bf0cb7c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321fad2d030a03d9e17e4bb74bb044a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967ed3a6020fabe3ddaeb3f8bf76aa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bae6572b3034bbf00ebd35b63b27c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd629eb4673b9c9cf2ec9a2946320bbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c0f2e564e21262ed30d202847afd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecccadb179b9b34f770e2fa9fb9a4a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340de91f83fbf7fca69a32250ffc7c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d901fb018b410b7b5252cfdfba09238338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2ce79ad73f33537c063c303d65dc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f3319f4ccf0b5cfb371f5683aaad0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d75d141752ea6a94e32ba00fdc51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fe452a97d9b6bfb6017e539b95860342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41842e75f009f6af992d9e91b2a370343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538db6b0d5da492004db0f2a95bd50f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ee694c89b414c8649ddcd13b0a4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38fea4ce08a251823561fe1142760e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61954491cfbcdc3be7c307936aec987347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14d3115d5c09be1d1a43b02b90db99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61868fc295d3788f60ba5377b19a984e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76870ba1da6590387cbcf4d9d632cb7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf3ff844c2313d2f811cbd8a67db5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bde0a4ec783a88558434f4ac2e0953352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf3308be04c666e144f5a8d93734eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e51356b3bc472178b04f92aafc0076354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f02987de5648d2394acf4f002136f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8449fba7ba9088b4064c8bf063be5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c72f8485a02264d5eca26446e0f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2f215f1215f3f7ed27bac37047120358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1917f07a657855d6801580f5a4d610f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08901f3a0e3244f454123904f5ce1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764560c89c254933900207cb9b8ab18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1810804047c9b9bd01c83d563100d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab7ab6a462ac75f52b99d5a2f03521363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4db4329889502e2ed66feaa25190d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c15635c27c74273e225ec07f776bd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec70b1d85618076205ff652f707666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac6871c640a974eab23174db55ec32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6a31ee5fddb04a12cdf1382693799368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6389b694ff4471c382820aba065e9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2ab5c1ed4b54e2263c8a7171cf77a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cd72f238018fddd4496acca6bbe00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fdac5effe496db8abe6e7d79cab71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e532873f14d58f5dd87a6c0c1676736373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e60b92e939999c3af601351b8ce2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9262f37e198a7f070377c50e34ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2687400e5beb71485eac3a0b79802376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c027ca557d4cecdc17ea14b0e587377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7457e5e0057f82f3b325ce56ffb5ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce45f56f6805c43ab61c66289dec5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab57d55c554772915cbc3c20316bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4031ea553db8a32a6812a61fc11bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d4b8e3b0ccaa57f12ba0fde2fe139382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2274a0ab47438481d56eba608feff0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81dd1a0c64deae6d49abcf6f4e2175384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df32244f4d2eb71fdf15e9b95ecf28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad584d5ef3f2303f23392c918d4b81b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318855581ddfef4f441b199093e7d76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f85b5919a8d48a8cf108b3dae9235388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd0e243d1bae566cc42c4c25eec9be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ea45652997580034351b3179c5f9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051337242affb00ac036fdac85ce64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c117601ec6d30402748a1773423d63392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19769ee78682a085be5d4eb00a7dd123393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642ad3c3fe7fe7f0c8eda4a1d5c3b11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482b34c449be250af40b840e1e2772395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134315fa02ed2a7e0d2a8c6c9c2a0227396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8568f20aacd6db3965d65ac6440c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a13e782b73f361aee38456c8db8ed6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a1bfe439e8706d8d6e13d1d6570a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f12d35bd255333b9fff5a000d7fec3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c7bf565f8615d0fedf0c143db22d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e593def66c6ab3b14304b915e22ce0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630678d1e61cfb23765389140e06b18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3b9e7aae645fc5e40834a679f7996404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc392e0311aed5c8a8d78ed0a457a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ab21e66418d81bab63140f08c614e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4df4c4b6e4381427a71eb3845beb76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db802d527326c62111b75c6ad6f1eb30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b944411f22397b59ff986204512c3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f93696657680cbd7f679802306b33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01464f85e124c51c523fda6ea779ef93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac3d26c609599317678072138a42ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feab0a784a9fd1f01863d946f9d79fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07204eadbaf516a9164abbb3f12bd1f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d35cf13ffe5885a4ab8aa0537c918415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb551f9e001e8676169a248b84c63ea1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643ab2f369d2e1b0e2a40b7ac5a6a58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d62ce4100ddc8bf79e25625f209f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7489e3bf351ed188d5d64fdba8e792419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e32107a684041218347d6e6956132420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00056e92967219fb7d4f1100f4421989421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452b01588c401a9c8254048b8097fe3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce738f37025c10f9e8bd0a7bedb153423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc67ba44492f52f53c2720f18255b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e2454e8c0a6b92f51f10ebd0934c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75582a09248bdd93f04bc038949d54fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0523dc229917e6683e940f9168815427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3352dc5113f4497caaa858cac4b38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9244396ccfd749047b24d6a49d41a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d47c1e6d20e3f340131922ca79498e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba6213c161dba4fad372a95865522c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885941b6a21af98e3e9eb9168c05a6d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701cb866f7aef19ce1829e439553597433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b815535791b429f75cbd6be4cd6b08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6ecbf72400426edf70d9a631e721e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae515bf563e9a700abc6232f62db2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7ab8a30e5e691e3f63341c533a2ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce16bfbfb1d38349c4935f19a3ae1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee754934eefe23c616c4f6faa7060972439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c27f15674f338ee6ac5ab1bbe3ea9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ac0c3381c61bbe221ded35fc7e48d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7ddc3e4723cc6714ebad06838f4b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834c603b8b043f2496f6621149f2fa3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f36098914cbe975867e6b9fd324d0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d1c93715246d951780d187491b572445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03fe09d3044a48ae90490d2f6d7104446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcdd61993057b6812319d96ddd0ca0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5a396b39adbb2a9067cadab2bcb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254224d5e7b3ad8eaffcae609703d26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85a5c0154372c16397e5823428bd4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17fa60050a9ba29f7026a85ffd45d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10782f63ba830f6429559b5aa4acc6e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110714b41c9c26f1580750852b8d82c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e4a943d871f6303e10aefdd1c0256454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff8aa440485002eeda46563fb5e916455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a27a5518b7f7f512978cb8853c2ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8763a2b5321a29476ebcc74e5c13091457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f9bd3862f1a5c54edb81fe4d96f84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4e6b9e06d77b8567d87d4c66812f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5984dd3464f966cc7fe55bd4a19a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711dc8cc6f3b11d685e8a265db8955a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb379bc4f0d81922d5028471780bacff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca6a7cc10c16982a4f5570c9df9216463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb063d2372c496e66e4b0df838cdadf3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9088fe6261bfc9cf41dd34e205089465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc77771eab81de13f40980d67110283466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c89db86a3f45c8803dc75f6f2a2c2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d4ed08c11f5de3b789bd1fba379b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee65a4e2ef43ce49d79271e9b7ad92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402e7498f0e08a99b59814c5f3c402e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec94c13b88af9a940b926396af0b4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52b4f8660ac0695634a266a8f668b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba53b20f8c6ffc72665c224a745834473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2815a31a1510d8949d24d5e70fbbb26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dca37dac5959b82c67b5cd57f24161475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5920119d0ae92b5ff91d88577f43c65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081853db0bb7d19ee62d4c704d3f931477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7681bc309c1d396ebf552b7134c39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113185ab8eeefe2a5c4b93fd7ed0100479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbb9533fa94c5b25a3654cfbad3c26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03163648ae67b2d3cf0fc2292ebc237481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8bf329daa01d0a50d53a2aa1c2108482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e395d075e0c22192f30232f6f4e46e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fb39608049133992ca4659c32b62d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8798bc72e0ca8793b88277a1e6837f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7515dad4e2bf4a444bf74243fef1f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e86ffd5f5b6db12a9a987d0c9a3c88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c839be4e85f18ef868a02f39198dd0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d58e561d33447cf084695b9e4b74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd133d08b3453214da9e956632e588a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc56cf38301c3b111fab759f463273491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f5b24d236a7722df9ac19a360eb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e7bd1269590c04cca552c34792d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347899fc3be81b947dd6dfbac7be12d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398d9bca8c2f8dd792f8dbbd785e33d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc1e1bc9c57d404576f79a391d6c38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a324278b207c604640717d5318a61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9545ba9362356a5637ccab2d1a368c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3447a2921c903719c8e866474f3a8ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa0018850803a6780a54eccf62403f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014198c9974f766df697543fd948e92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567086b4e077d84b926b697bc54825502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d8c63743bea3a344b03575cd1a0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e05955a555ed253f57c94a7c0cd7f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a54327f2874885dcf7ba6cbba5b9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010289b3c2040c2d012f865afece2c46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a529285add47c7ee930fcc30438f40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a690775ddeef46269ff8ff1fca2344508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93f356824e39fcf8bc462399ae07c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbf3d8b9309e1924b7db15b6f917a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292fe6b13e054616accd3476931af84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95844591beac0a357575036a06cb08f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267092c9b6ee2cff76b61b6378b4a9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36311cc54698aad16037ab80e916c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04a8515acc8a4e73c4e9e3c78ccdf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97760acdb5ee20d63392fe8a005b5c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f391cd336dd9a4ef50c935b79e8c3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbaec524205d7ec859942b8c49f22a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4c598c86c71ee830de64c3df6ed90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a5244b4ab696443dfd9079b6f116520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db1f63834745b58a0fb72eb14b272d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c73df934cad4ebc5e65ed2d18ccb67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8fc126267c24c6d42b29f8825d874523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320defd0840753803fe7e6cc0e28d97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f18e8507dfc9b9292814533778eb38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c0e56fa8a65fb7e0d1969cd89a165526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922c932a3d2fcc1c12b30a2cdb3aff6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086184165cd5b9c95b9c8844209d1275528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b95bfd66ffb2d12f6bbe4132a7eed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9d933f60a07bff00f016690b8e852530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf30b589d934a3441e0f0ee16d4875d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f9d1046e892ad348c2c0048ed59fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d486e3dba038781b5a34277872dff89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac700e109a3b2b5227d4bd1993912f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de55814e02e502aa8aa8fb7be485be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf764c0cc5c7e88d981dd340aca3dff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fa8b4298a2fb43a6b76372f4bdb94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2569b703e1ae267a5c84dd91a026188538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6555f547c397dadef3aad398f4d98c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af03d982416f128bdf8a39051588719540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a909033fbce0c3e31f2681af2621aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73323fc1ae0e8d997cea8d18d4407532542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2414fb20cf3de5580583a6095e8b2ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea54a6f07eb34f646a82cad1e6e0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b1658d75dde7b3bb6769ac58a346a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7f4db4832252b8289cdd267505291546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15839bb2c95ab7e83e15492781ad2bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78366f12d8fc774d0a1baa51b0067930548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170af165c0b092e11813a4fe758691d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bd224ac42c34467090c162d68e11a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04982679990f83d04b297050efbdf39b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da13faf0418ffcc37378402272a8d77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591ab5d7d93a27ed26876f6509533b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c132b3554ec35650332bb7d8fd41b1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711837ddba9b2f03a0a1c309fad3483555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fd5a2bea8849d4934e0146ae98ffd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35380134b20d7b1e0e3abee8c78cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70f123601b07053c61139b8e238286558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c66f6b4b67f867b6ec92e82db179ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84696595edb74835707a775d4daaaabe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeb558ea217486fed8d816fc69d405561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dddbd5742b164ec876f1181e59e3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077ba46da7a10c88452da5d1e29553e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d6c3c30cf3e57d417c621ee0c38a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762f88a92d4dbf9afdec39481cb5382565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c586b6f91aee9355bdf90f1f65320566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057d7034f93c7716ba2ae1af864308567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffac532308b2a638da2df5e0ef26144568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81c00b00fb8bf5dc96456f70db960f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0dbf7354cd248bd53fe42ee72bfa9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37692f004b01ffa649ae1da58760a04a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eb50d59942fe87766feecd077a14b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed493ac68d78cfb8c12180cef449079f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0fa34cd07e405fcca5d177de4eda2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15abdf1d1daf535fa36402321a4ec16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060326830e7828108e2a6d67d5a62e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02277339c0c0d3187a54848c827d8a3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c604dffaad9326ebeed0896e2ba2027578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed003a3169f33a44ddb20f6a27666d17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cc2a5c3a29f7de53785f2bc682f5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375ef9961a26eb737ac3e8020c98a38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc427f511ff53316b19f223a176de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03969fb2251cd46ace2291e30093c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3d96132dac8809cf1f7253ca702eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185b47354896e07d456270310d6f21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdca1de5b67bcbbbeaef4cd6e74f264586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b61b23834ae8883ee25e07a107b84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6795fa34a866516b9d16bf5966126588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff8434ca81f8d90f918b08999e571c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c9e2e7ed098771059c17137dfb9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb17fdd77c9a7db15a8981e6dfd077591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc296f78012f48856200cbde051476d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367eab921e1ecfc48000cf225fdf24a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973d814ee1e11b9bb1d174c573030f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b05d4cfbb548b8a9757689743f0b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b141cfdbd506eb35de47c6a3ab0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f6bbddbd265c6034759f7d3133d9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31479262843624bdb85a4500d2319b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0deadce6a71539434ed6ae2a10791599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f598e90ea52dd74ad79263fc301332600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11ddf7f33744333200191cda18f65c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386601603cbff22634d97d649c3dc4ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cb38fab37f900f49f8f2f40ad677d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41336f4b6629cb4bd7bf6af124b74ddc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f59b996bd159e3c0912b3344223fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba290fb0d534a7419e10b32f4dba0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848f6cb229ceacc9451ab486084b2c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5ab34166cb7add8dd7a294c6d9dd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accebcdefd31852e3632876cbbb29ed8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582afbb116eb73a80c63b503bbdeca2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f76ac81e02b0a8e66ea26a6b7b949611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e286804a7912c078bc8f561ea1e069612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13458849a16f4c34888923db4152a452613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9db56183df1698427c1950c512296614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd02881c2c8d1a07240a366a2454943615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fc0347a4a78cb78a279ec6847d925616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9d8f57eb53ad2c938b1371e1e8e38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b91b71e5a3b957d91dbbbad96e327618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396414e6dcb16199b7b7e85c29657c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee9094676d001c595d43717cc4628620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df894f8793e710a6c35bf704f5d81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff62f6893cbc41a2dd3415701a63f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fffb584802461efc2d586753f298e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3184f4605eccd087b248811915d345624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d5519ae0c746b0bd8ce1f8eb46778625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c69804541263b3e2dc8e10e19f6ae3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f50beb4217f24c9e8a5ede28b8b19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f28cd4fc40d38d87994fa913150ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013312d74800e8a37d21ea4d1957ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da7dcd86089c35a8b1ce5b82b6be62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf6a51439ac0f86aca3c50ece3d01a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066bb7a4c4f96963ba526f8f7e556b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce0f4133586f3b36a2c46ee0f41273633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf697b43241b3bc5dcd8e04c41d9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cae9bbe1e903faf6b78e798baf1934635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ccb1657ff1a2edfcfedf57b7f5892636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f23f5f9103177cd44b5cbb5dee23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea34150abfc787a0d63c5ae2bcec2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8a18035ffa82ca339b63f17985b76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6742028a47b4ea74792645c5cbb23d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f7190bda6ebc63fc92dede37204c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f942d802b98984aa7bb1c7d8032fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447cb8d296a493af6dcf4ce8f48e3f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442fe5b3ffe5092ca0fe7cbb184081c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959ec11010624eed0c010704fba288a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a1318e4ac2932ea315287cd6d901d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737027d0fa1ce3f6f08e92fec49e2cf0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38680bf3a6c2149ca2add68e5a4d5cad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ed0df7c00bada9b6bd74f54905f8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d322f2126daa1282f5efca39e423e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566bf052458087bf97ca1c2953c520b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30a0f6234137d38901a3cba00a81ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c6af461d59212fcd81c0cf373325653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2433e30497732eec3b73245b8bd7e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702670310599dfc220c5926daed7168655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17285ecb09c82b23766992a13294fc39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ef543f152617fb7a6920804ac5c82657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf73286451419fddd3694e4154eafe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f5a15ec706ac502e178192390f66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dff88d5d6006f5707961cb0c8f2635660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5344ef2e22881322c490b38996704d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00bb79a2271ccd94e20fe47c218146662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b090a76d26e30e94555c1909e142fba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56cc4a01d494de1aea037246944393664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb745ccf1d24f8efe1ec7c119781ba7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b454caf0a9c0bcc118dd121c970a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25f01c4dba406116fd5cb55959981c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3c8367be89a9bc5b9e397b0ee8564668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b45cf48b780afc09811e939a0f345e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570392281a7218772693cd4db9eb23f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1576ae3dbb746d6cc0216a65678c2d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45caa08d36f052fc2af2ce269936a25672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b916f0c59b45b67f2ecb8d6cf18e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317304e23a093190acfa64ede6ff2c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13c9aed56b58b8ed23d9064800709675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99ed2f4efda3182ef7f2a3eae00ebd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ca9b1825b0346c17e6959beb32d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f9aea5244bd74bc743e74b6910a73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d93a83eac69feab8315b86f1d731c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7e2b170a73a70d3683ee35df1da80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c3c9e617259c9839bb908740f9174681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac712e9f9e5d3a89f11f0d080616c0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28085a8c36ae4479fdbe12d2760c7978683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db74fa8e591936f9f5fab2e0d25de6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d3f5c3a2c1def42a680002bc64ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c58dd151bfa48e2c7635eb07dcba3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16837d2020a5115719f897b6213b7367687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4e3f99385d52dba30bb7ea841b314688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2ff9d4c1d8d8f30f67b54eadbcd61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6fe42a39fc041c7c70da6cc5dea23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf842f376d460e06a17056791819e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75600e7b6d055f640e883ef4c9dd77c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9adc56bd0d3d6078ef8e9308e4fe4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0b7cf5b41b5bad69130a442e45b25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ada5f8ca9cef1f48192b668222df2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6646fdbbbae6b3952b4effd27078d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b83d68e4bc1eec477f54b16db7cd6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f43406e67f1b8b87424636e2facdae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78ec36f6847942042fed911bd2bf72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa637606bd10d7d32be43cc40812c9cc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e78729a2ed6f7b21151b07196e0153701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd599ca0db751f1072472f7178fabc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2752d6d2e22486ebab879b86c0d52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c4616f4366526d51996b82db9346e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f6daa69420b874176fe6efae7b509705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf5e1fcef10cb196e734f8123964cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b437421c640341ff391b359ab4b2a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf7e083a76fecded3ccde0f8bfc204708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bafd576786d9ac7384afba2477111709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e119d6295e860ae2af3448986334f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060263a8a46d0d942ffaedd8faec8be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587939420ad982346d707237560f965712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc42da28a70954372a01f1377f34d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3af92c403cf8b2a24ffd0f479ec91b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372ca69125059499b95a1a5054eb321715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32309a7cef24fa19c6ca3c82da104795716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64975a58a64f11bb7253971bc27d256717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5174a73d87df86221de6304762500718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54c5c2f0a2498ff32fbfbd9a192c91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a50e4f59d63310f8f74e6159378461720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac75bdae359d13faec297746ef1f552721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82b1ead93d51b952a6cdd6770dab96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec6e953a2cf13399eb964f19e6fc88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37ece3de395854aba8bab1669c0d0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a8734fb8e61cc54767de5fcf9c672725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b709352b92eb1d6d671a623681c1bbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761954edfff0d15ab36e522e7495fc42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b4cf0fdaa1b18c323cafd0567cfeb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fca77dc692fcfc82c475662a6f24c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02188d36a63469aa444d3b7360662d40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d25440a69ee1602e0df8584ff7b5e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c873da030bcbc0f3da81bff711f320732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406456ada559727475b4aa6db5fb194a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ddac30bece3c98d5e686d8341bc53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5746b98ba331ead15678736adc3452735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8d85ed3bbfe386b44fe9520f650c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a4fd80082c377e5723c0927720bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a0e06bc32cdd190c14a44b6386e91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc714e28ff06c08f5b8820e5fab5c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0d623446e7c20dede83bc35492718740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83720e2d4eab4d2d33c19d4a606fc04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b47abd6cee4d57275bbdd5927d9aa8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b1ea5ec4ed520536bf267eaf07c28743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf9f5ef151fe24d15031375aab0bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e4d10277e9be4a171a8caec326c57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d85967f0e38a40fa40737a1c9fd16b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e3fee964c6baadaf8513b2a77c18d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9e95f6984b2ad2e5808a245fc04be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8759b2c9ee0d7911ff0232e99a63705749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae0562a0ddd4f388a2104d1387b701750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cae09eeac133b5aaa0a90d7750887751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3073ba2b30a46e87ccd2da2c62d03e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb3551f650fc8acad365694cd974fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a863e193cfcb2690e600e2613e7c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63d857a68a56971cf44683aed6327a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddebc001e5f6182475c8f7d6638e07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc77b1f77d45e1989167848c6b376a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f306c0e3938513cac64c7802c5a1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af3ed6c44eed9fd027e08fc4d6455759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cdb000fc9c205e330d581ec219a97760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad3e400cf8d11692d340fc7451a8e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e27bab21e798d1baa6ec10e5788a40762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020982fc72dc0045857556197a6310df763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280c2430d10b0acd7f9333b257a2527764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26fb6a0d6116178c6ef6a5ef706729765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19500bf89ee4c3a11614518202b8b839766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a06c88088e202449cb0298c905519767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa9352c138f120cd43dbc7e441358f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b11eb8cbddd0c90b94e0138776f3dd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d57867feb5775eb0d1e80cabb42f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d4e8ef71541d3239c92bb1524883d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e209ea7c6107dcfb22edc43f56d3986772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c36404625be4c36e7092f30a9da50773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055afe3f777dc6a531c65f395c37ef8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a305b5b5ece0a3cf0bb92271a993872775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2470e50177093084b84a9131161e34776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688461d4b58a2167a29f5519830d2c89777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893731d15bad02495fd1c658b7567c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdebcd5b2d0a2e45a1c7ef24256d29779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3afc743f2c10e2d0ff4ec538855b3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4891ed848a69815d0a0748201536efb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058910e16b84881d1d61cea93f48fa3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7460a339d000513a29895b3eb32f380783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924038ef2b38ea1f74ec28b0be93a975784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16206923fae6b2405e29f8f37ac3061c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fe623479c190d573b91a862e25779786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc455898b9c81165244d2204efa7b53787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620dc1285855e3e59b6ea4d2730a0f3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31d4289200ad952d925fadbaa609ec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2fe0d23e056a9bbbc00316951b6f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c272c7831e47801015542298ba83c9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0a9f1f9b497eb5515b5a634eb1bf8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620492f8970090d46cf8282afdcc2ac793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214ca5b4df5b68d8751e26f9ffccdb4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aae03d0828a5df94441fb381fec12f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ccfda867fc8071321995a0f3165c6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdef27269e2ff7af3ba62549d1087a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27f754c6ec21333e6e742aff2bee43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5952912d71b6082ccc4ac510a4e3f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb80cdb9b6fedbc4c187ae6cd4661f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211211b0780177a2079b4465495919b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b579b0c55dca71151cead00fb38e463802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3879e0bfdd68398f76faf928b5a48803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49014e9de2294b5c13d316c61f5a18b4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37874bd40f6cf63569fa04ecf5c918dc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2c935b9654dc2cbd62d3abab25026806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26054b85cfc7c53ec3c89f32db48f071807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06571438fde337c9ab7ac2013e76cd59808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed43880f62e22f8a4987793b41e64e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92de46cc06baba44a68f54770e4b2f7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc1314e03bcad17e377e96e0445bc6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a757a0fd7a30211289a0fe55b342e46812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0b66e596034fc7d64400431d42bb8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747dc0263563baf1845d355acdb5127814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14afe6ce7acf8ec3560a5b822e86f31815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9daa27868a1d6fc9d8f7111740725816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226b3d4ff9e656e4c8044df835f5f94817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24602de55e5d17c0d79f278d1d56a48f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da7f2b1db0b2daf8271b3a06d657c2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ca0403e97d7822000b5590e61ec37820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9bba2dc7fc04355adc57565bcaa12821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596147422e0c6886cc12996d830db0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74ff2de76cae1f6330a27b71614edb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0487ff236d20a5f8704eccd76d74f3c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529734312d2a17408484a46358829233825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f1288ec6c33c9b835575f3a1ce737826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ff57bb6db8bf263cc79bc0a44669f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f5bdf0d3c0c2aab50f9148784c43828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b8cf1525ae06349a178b5eb9001c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc9f31d29d77ac541d80d2ba10f093830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cb63b715ea0a4d1f3b136907d5923831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c493ab77cbe8062c1602410b0e310d8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41faf0db4c9bd16e79f57db03343e83833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea881307a7da5f120d42811c104898e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692ef99b66e061fac0e32e06592912f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304f7bdbe08ec8d5a28d26eb1a295eb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd15d050c3c3e7a3bea7b05de8bc64e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056da453c11220bc9a75711bedaa25e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95183ccd9dd1567a395b0057d4531b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4597f623972e3020c252a2ec27abb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a064c5f95696587f129e4ae54d66f3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6e93f1ee48576695e5cee62adc6eb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1840029a7015ff5e7997b1bf46971df843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c26601f9a9c94e20979cba9a586df1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca76ae7ca17d5e4168a8455b582347845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b31df308c9f50721cbb299c2254233846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7483352623244b371d630b90da1c0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cb59b3ef8750f227e62ed6ed1d200848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef032e3333c54b120105ec39d708ab6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c00f5bab995046347a3cf84cc7d1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cb002afc50d59fb6e53056b167d2d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711bb090d52f095c0b3353886e43e4f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4a92fc80ebf0f13c57ff9cebfcf24853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aaceb50c11f29ffffba083570a526854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dae046b87bf997c47f46fdaa7e726855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a7854071f3f8a31d537f9891868e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177238dce007b12f3a044546ea38ef7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4f2b15807b712dedba55bacd62b99858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dec0666899823a4f6e84e6d980d665859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15f979bf10f4fb671b86f44a222565860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9db4349517ffbed2fa8fd03f774d38861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80b4eab33abff8dcd60db22a799705862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8638c24c4fd80cdb0a979617d7544b1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d77baf6f8f5280a8520a89e91b9c15864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c78e1ec4b4470a3746dad027f3764865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90838ff7f88f153d4dea00b443a42d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ef3ed51bd0a57be853f7dae3d1aa1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc3d4ff814e33dddcad0dfb0b09374868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa207940686b0c01454b4cd6216b0a7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb09a350462df4389b9feb53e88697870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a08b6b4995641c159e62560ab501af871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0717d679fc42310738e500d3a2966e0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9b59487238370047e6833f71089e9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09947f15946daa30599c12a92728b4aa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88299c88e055889ae961e5908a0c2003875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c853f453a778af6d85b1d4022e6f0a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbd0c34700bd58e8e41f84554c9b68877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d26901953bb6d7c6352eaab9475bef878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc194cf632b467bac27c4c75b419a2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e26e74c7aaf08bab59e9fbb84c4ce7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaf69e28588a390d49f6230abdc2fe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b44f7dea926474ef5e6133d2d1b9fb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0df6aa03fc8e98c8729728608c377883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e551da14626c5fed43212ea0a8f191884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49096f820ae8433468471691e8176be885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275d268e2cf9310daf01be7f12423ba886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c315011aa5ddb93a3a0896ec367b4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01b7bc8ef74e84f555ad74abc7add9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508cc4412cd18be80eb50d0934808ca889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffd06eeab79946b8db469523d5336e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a18e7b9bb55a82fd09c80fbdce81891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be53f7d4cef419eb4059d5b7a26a7a7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879034a5cdd1def3775986bf5cc4320893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f0fc1f164bd7faeabb1d217c80c18894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8746185e96d64ffa64d3eb26f634aa895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e84def29020e3fafd1f749978a85f6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75225662a147f40e7e1e2c3da7ebd142897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae234ce20eb7f347c8f2b42e4f758950898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf786a31156b2c9290c23fc9bacbf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9951eb271687798c8ceaffad6b99d4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65b28f2b06a65170cb25aeed1331c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec1562e86080fcedb4ca45a68b7059902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca220e0ddf9463f64465a4c80a7212da903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6490d69ed0332393c9bfb6619277e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90272f9889c7e9a0cdf78b6d71951bbd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9857d457019545958aeaf4ae980b2dd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdeac428ea47a2e50e6ccf4baab3f3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1492b6856a4dc142fc999290595301908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc47be1a25ade5896c481ea5e95476909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e622696bc8907122d637633b0939bba910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea425e3f2e4e8bc36d70415b8fbfa73911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffa142bff5f0fcfe0bb53306e786a1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d2fb8aa2fbcffe9d004fbb2bba7df913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81023cb3e2bc8e1a152a175963385cf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daabfe4f794548936f270e3c405ec83915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7841ce983059b7035c625c9fe0859a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f0a32fc43cdbe485f45c0dbb1cbfc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775fc30223c4f3e90b92cbad4886042918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c97a1ed30692ec0e2a0f69826a1358919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fabed81c3ce5ef945531aef4a25872920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fd7f4b5b22258eab71cd2f03da01c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8e7c2f5fce821541cab53d67ad488922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b07b940617d69241ba1386bba8281923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d78d6a7b4495c60905ad292d27243924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0ecff9b8fd7ad47987c5f904954a9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9bf1d37d3203d3b22c22b72f33a8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e2e26a6c2eff05478defc88392271927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aa3c438e9a1033200a04ffa6ccdf7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d0cda38eb55005f0dfc63fb5ce365929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86ecde4c6fa5949f2393c43067365b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f82e62d9de8ee3ead23917843c420931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4b587440aa9a92b76cef8b12e7c3f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c31c7ed7c90eaa33dceaad2ae5d508933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34c6a160e9ce71a2f1ba22b124d497934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0cf2e30adcc58d40abda840ff359b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c002aadb172c1cc718ede0fdb2e5861936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e678865ca79137096aaacdbf514b40937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013c2768fa3e342705820c306d731f1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06d2f8835035caea4685ec8a1f974a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a0f9291a0972922c6706bc8c9353a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c07eb947cf341dbe4e779abe175a0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65412f4f85177137ac17c247672fd975942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa44f15a82efa9709253b8356b7d4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce213ddcbb7a6350d1fb7f041ba4ff24944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a96a80c9f58ba1ba9afaf69a7acb3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc932cc72059f3a7746a36cd3bf59541946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909783c6ada1422a5c94e988f33b0f3a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690661328555a22666336300e1ce3589948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3033bf2070b28ff2091e6a17e4dfd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379e30916fe367f1b2a5ac1945a9735950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef85ac550850841f522190c147bb8a7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b7a31de0f95637d1b37dbc06ec52952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bcfd9f72e584e73e0228e71b10800953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eacc75977f430d1276c1f15b3b5eb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d01533ac7512652d7e2521176e16b5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75a21ec077cf4edb7779be2d59eed2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8376e52c1b0225d674592cc30a93957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb889745581a8c254ecb63c1d268c6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059e684e63b81696ffb4cfda04b9e57959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf467d80615fa01468f78da34dae746960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510b874125f14bec93e76dc1c34b7af961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29e3e12639a849bb2a4631b041a5e5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5658dfa8f59efd4c6c2d6248911f6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70469b5faef344fd55da6d415b68c45964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137015a10c78ac8bdd3994c63976cd32965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd19d6897d84f44e314ba84e6d609c4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5185cb44f2ecbd45d56e9fe48bce4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f5feb4d421da11a2f4904b2f4a772968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ebb956dfb407f50ccd5946faf3308969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8b284e4c7698efcc6f1defa3be53a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcf90211d9bd54aa1700f616350440971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42329cb5ec68ec770a2e0f85370f26972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77d062a2ca28b5416f4578a5b66306973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e5e5ee474f51ffdf9acb96c8529e5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd9fa18a29782b645e4f49d9c116b5975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>