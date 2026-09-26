--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84258a51984aa3bb6e4b2634373ccdc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a31f250fb933ad55ef58bdd2832af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c22c29bbcc8e12d78f85e7a3cb50c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5896a6d95a5ad656252ce8fcd463ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc14145bf652be7843f4e87bfdd4f4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0332aa025ee8b9d4fc5cb737ce20866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8418667585753393b0f6c261f5d717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2523fdd5370b6b1a0868f6b56cfc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c999a7f907a7c1958d95b9e15b6a7049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529168d41d3fc67df34b6e4e5fdab5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff16f6e453afb67ecb81784042c97e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c3a4657b591c6ffeb78eaae2a437a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326118d48e48b91c7ae270fbc31d789613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd1abaa69eb68348f5700b77fb48e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfc2fef94271ec3cf9445b4e5bee6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c55f39d6d7d3a6ffa623bbca05e0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7350ee6990a6b9115a39a6370b9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dde166696dcb50982450d7a7148de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a565a4900c1435fdee5a8e9d434519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d7c80ca90b9e2e7f260d4d825032420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b7e3d713e7ceb74827c3a448478fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cd374ab20df2040e2cedd1013c81822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489c00e1569a53eac0c97afd5d3e33a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0540dcfdb22c6afc069b21379eb2f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90784a455ae383d55c87375975d570fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e93d016c5fea1b99806e47e98d62526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed29a9e0f7fe2b4b1c8b2792d6d6b2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ebd5783af84868b79327a0112951d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f7cb90d7d25c28a905a62526ed96529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36868b966ae57bbfd8afbc444158ce9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a56407f483b793202429eda156d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c403095a8b2baae79a5a734ff4913532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebbf4f723a4641498456029726a1db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff4e527e8cf7c94a1c8b7fa4e3799a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ab72557b3c86dfe176cbf34eaf2d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2ea860d75abe328518a9ccea373cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fd270910efe306fc81bbdad77080837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f9877ba69fc5e5c08359d74ea48f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b04b5966ed4889ee3929907be4361539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26fb636aedf34433ef1f284bdd5b5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906582c4bba84598c80e12960411c4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6241273c914e29b3c4a04e6b2482bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9065625f431a2186dc50441c86b94da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebdfeacacfb622483eedd287af859144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08534cd44167959791223e90bf12dea345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037bc7b2c7e0e9b5d3aa88c6691d48d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7749ce2bb76fc81aefb26c609bb172d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bbdadfb66e08cc3a0b8745fdd0f0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7e1a09ddcc139ec20c43caf02215e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6c09a113e571e5f490c870c6af81050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f8fc0193abd3b849e4c156d2cfda051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc98eecd66259d58482014e1e47aa152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161b59192aba5093fec486095a5655053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2473be0d1c3756dd7310d2a1b0d134654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dcfe8a6e2e11bcd989269f478a0a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87fbb7d1f6ce6d665dbcf9177e498b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b50669074f65a5bb26668d61ea0b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c407360ed8967a02ae8d0008e7f6fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312a032a5794f4369c99c892289f52259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8adcc3220cbe8cf19b107aab850bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82801015962968fafb4b0720ea2a9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e03703fb8d67f6dc0281e0ee5b55362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69655cb3690626346a3fe0d481f39b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c5d5d1bb42472983a491fd0e1296e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd2e97c90b4cc9202975412b6e067965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c06429b58c17c9e702d75c6f00e71766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a454b0abd06d435ad6904ff555a45667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c116382eb107d68cd2f3a6a070053f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8e49767e2fa4f6795ca5f011807a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebf04cd4b5f5293f2aae66aea9bb2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49393a03b1b51e157d9fdf0083f1ac6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad8b66a9086e39b5eebbe08fbf7d6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed3428cfcc2c67f2b8276230dd4a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ba9788f776d85eb258fb37a8f235b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea936b2eb0c3897a82d88365f9483fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9126d249a156d08d13ed3ba4135d13776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e728009204c3b51b7030db0eaa9dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f226000774abc71d899c242519a6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d84d38da003736026d482e43ade39579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc80fdc7388bbd532b0f89eaed7de280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69308d46567b7841bb9c1f74a75dd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46db8f292fd518c238b1003f6718b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a073fe12b0017e5220e6df398fafc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f75cf46ff1d4e35937e3e26cd6e79a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec9b69eb0b1de3bb6c3eb0a044bd4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f461b3881be8d4c192f81a8dfbbdd9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc35e7f4b7ba6a2e853e69608f8b43487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad2f4cb309bc9c91faae64b99765e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e86ac43c80c9eeca5b0e6ce67d518689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf3533fec190990a40c41579369ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1de009543aa520fc2013ced4fb4f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d82b5290b09a0b32f43c6714a9fecd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1addf8574c46feee38ec21a9ccd72a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab395108c5540e37549638954e194ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dc0cf321312dc10b097aaf9cdb95c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1cbfdeba9de83c04085bda2758fca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b689863e407056c18f600c314e0d5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb31ab6f9c8d4ee88dd75eede3f4f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82e4a42f92a100c4e123e4885d488f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aae1dfcae3d88f94f55c188ea660d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f482b95382a3f6a3fc17ebb387fbfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7027c5eeb0c41e70a54b791c6b7076102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9038e1cf5b2f4c856069979ee9857103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e285287cf850d020504fbd20a35b331104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52202b366f8d27ba04b3ab862782ab25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc0787cef96ae036226d482d5ed140106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f30d51ad80bc0aea16397f21130842107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154f7e7e1225d922c4d948255555d46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658c8864c21b9bb6f3d85c5cac59d22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a374c47879c9513bf971f5cd3118110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1db667352bc8b4e36e90a9272464a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad3a581484016c951267544ed63b3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0b0ae71ac6dec2ff41b903b8e5b0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e834b034fecd5721edfab772badddb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726d01477d4ade2aaf3cd134b27df4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a275e1e98d680f144e9a60d68d070116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b75bad0a56be2c56a0ad3e1189628117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dd0c74099993e672784fd659a3744118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db7bd845abd453a7b581a228b932b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3a207431fdce06fd6dba308d863fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda7ccfe15372334082bd5550465d4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6739f78b49731d0e6882dad9b0d13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046f6e82ee85ddf233a64b50d0347d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e200c033a27f1aa6856863c1362e0bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b40098d51720226062a7d20b4ce3a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fbae2e3cdd9e7c525d6f185fddbdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738db1a995677b9e8fada01f51da31e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec64c19adf6475aadc61702c805790d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3076c6adc9fbc449439b38cb3668d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80771c8975ece0454ca9cb788ef615e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08001dce82182cba02da91ce2922422d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dcb4138838ec9fb7e8ee6526e5f76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e6599f8c0cb034cf0a237a8680f64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcee651def7cfbc671041330199ce4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb84c12b6c5c9458994444d2e99bc5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074d4be72708adaa885729d5889415a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf077608d2f7f9b9ca63098f8730bcbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0950cbabc053e3af3a661345843f041138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8470fbca632c0a75dd7e02b2fb3515c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950ee2606b7b1f4b3f42f1dd848f7f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d9444f9d2990a6067eff9364743a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cb39709964a6235b780bcbaf7525f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e90382f71bbb479bf9955e76f0db54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa12c3fa7d655066ac88b7a5da3ff4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3eeff0fcb8321bcca87851bcfa30d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28cdc872389d25044bbf645cbfef7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9436890cfe8fdde2e8f46f349e37f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64257ef701b2eb4115d023cd39bfa3b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e9e158dcf64477347bfa7afea8d88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9a7c7de6e1c5ab6d57e38b0a68bef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfd22c5e0fc79b8849527bd1f254d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a754ebe23ad4321645247f796b7005152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f864263b2268876a2f844509d41ce3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49289d2ce6597525f2e10f05a1edd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3938979ad432e57b34e14f39e98970155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0276fddc7c96889f8af5490b3f10980156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd89ba4e5438a90467d9c9815a8650157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee016465212a35380f0e22961dd576158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b96e1c69cbd53db56aa1e38fba533f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a006375ca8f43faf42e71ec51275cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77effe80f778d140813b1653a85b4acf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef96c83c1df89a5dc093383a7f28570162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2417cc42274fa6627e0e8bc8f196788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bffd93a8bc70d4b6141a4bdb92555164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c11e31cc4ad3087100071ed593e5c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a442f4a63c5d07b003e58b4bcfb46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a1fc0ce16b611fd64b70502d884d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f0bce728a66db0e41b78853bbc4a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c9ed8243db69156e1ba9e6234e71f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99251b214c8e0068af33f5b2864b5d92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e61663d03ae136ae5e7aa462b6cb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b117627e1896c260ee6da0a9cc9b36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d4140a1a3f830af8b5a082db1bd78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2177a64d5173291c842ae729470f5fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480c345d028486e7b1bf5c566dab113175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c40a1c6806481b782fafe05279698176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d458fbb4826c6c5dc52a8b6f8d3a3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bf9e904d25dc8ce1c6e6e42ae0bdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304cd6c2d2a4f9cd6da18445e2fe68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79b7d56e065c22a057f5fe75288983180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176cc7383e3af919bf5f1b8a4f5faab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15149610b5f96b3492070acf1a41400d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c413b5c4cf627cf5a07d7467572ea95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62923b8dfb67a88f53b6b7ea356c7e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0baf8838d3c2a9e3995679fc77fd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f877c37f42c0508450093271cd59b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c7062544591ea9a6a5920d7d6647d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb2516a29c358c44c272099e053bfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a79c9eaa3e37a9fc8d0ff113aba63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc996cb9ec7364570b92ab50c11b02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94604eb9eec3ab69ec8714d90efac7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7462e78f1c35f5b8d8ddf652b64dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5aceacae4be0cfd7ba583e4f7b828193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482d229b7b6a1968dc439618d2808ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c53aed24ea41b4e7318e681f84d97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c1f51e44f475b355bcf3716f26227196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e8e4427dcb5b9f1c490bce2be81d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aadf898ca68c327f08c9a8b59450ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04143454ed7c983b4f9be5d63aa189c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47471e7f9c8f65a82c3c87ef8e72afee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7590bacc5f19a1e8ce4502812c5d449201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce1783af16f12c8d35fe6247fc8fef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d281c28e705348845e016328029b6e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf23f39c2c0e28f6d68a262546ff307204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44412dec9ec7af1b40fd7a0fc30c6d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae6f2f623714f225b8deaeda79d89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b71269b5bcc63b7d0adf5db370e446207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7522ca52e777a0b612b789931cd863c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4937f719711c196a16de82043788f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e947995d1789928a0c0b0f822de6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951bd22d594c16c3b718960810f058b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47a124ad9991f4a0538aa7fac9ee58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee7010893b4db48b70efbd2b0387ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851b9b461fd3a3812eec6384e96cfc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a02c6acbbdd83ec4618ee31ea1a8b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e975cfd716c1e328f52f5c15df79c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52adcf636261b73f4de1b2b9a769e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d62c8c38154019a555b5810f85755218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9cd371acc31cfe04dba4fb3e26105219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51132fc75c3995205287bd70552fb7cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6ff43544db774d62c20a08629f03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7649d078a8b3e684cd3d31dca07920222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef29cda0820669ff2b412b59175fe3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63563136bc1a02c7251410553634c01f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7f3c19729e12937659ad5f36fcaf8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f483974f1ec263f745af8022b2ea5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb59cb506a3b7975b2542bcd28f81e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192618d8cfecd85227d3553df79cb94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953676a5788f23a0d37c5d3664612df0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534b88efd50bf162080f795b31b76b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2306414f52b4e44f0485582bcaeb97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e281e18f97432960eb11e2d89610a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3fb2944f8e8dfea892518f54ab22b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d42e95d794af74bf9691332d058e89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f66644c0fd0070cd6761387fb6bd4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac613c5293f591ca5e3f34f2bd56bd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa4333dfdf73396c235605003b63f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4165a7da373f0eb82c3f7b6a109b69b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1b043bd0075894227d65f03c6cf05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96dc65e25973ea847a605b2ab25f05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de214b443c881f75ac1e3e1bedae23f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646dffdc6925161c61ddc6f8d49c2b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49930ac356db4cc47de289b91c5ea5b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd5e0b15c13541402876f8d4303f21244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ee6dd62282ecf708dd8a5feb4eb45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9e7f80bebaf8a3025093445623674246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f630e638e33d514778d8ae430b8ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627e07d59d5679749248709f4e317fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483535b1566504a8d74679df131ff0c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ffee0a1afbd7f522c92fbe2bbf289250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda8148518bb5f2b31052a76af3aac5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdf61c4a9ccdff2ba6951ec4f92e7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02e50d259eb7880045ed804cc4f98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7839e978b85d9bec13ec088ec4b9338254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dbbb03dcb2143f81b5ce335440650255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09c0c60e9477ea1083bdb46d5b235f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c909cbf8f71f1a9d5f7a2d990c3bfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c81eeef2b49a830bd531733a50c622258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04869cccb64dd76840b4ca4c73d76d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b2935796a5f0a5327e9ac17c4e7f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae5c3f19821d286a0e801fefe2658f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f099de19ea1bb47365c43105cb293f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9dafe9fdaa091d09c9861a0d31f1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcef7a56ef7ce6ace969634aa9f4425264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497ba5e603205eecd33ff5f4cfc9d5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbe07d148db60f16819803d031e638266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2841c2d4699f173051b1772b87836267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949139fd44a49f480d5dac49d9e88543268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78a50e8b5f65cc036534d8abf87682269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca8b579074f1b669fdb09c2dc165bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c3cb98eaea53f604c455829a64b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0d469d3f381a3158adc3a15a06d40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618a52b4350d85ddf3361ae0520694a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94914ba73c51d6ed98849ee0ce50532e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9d07dcf0e2c068640a7ad2215083a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e0ae542adf738d881939804b6d99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0e6d1b0311a3c94318de0d66d6778277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b80e9a2919cf6385fe91514ba17b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf817973a23d33a0e4e47f7e6a25500279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c08a9cd0b311cc659064ca0cafb4e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee96f6b51525f5dcba2694e280a978281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e2f7a8b2eb99fdf9a4b8e74a0c203282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6820caeade98d2272d95422c7f390c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e0b7a8e0f7531554976218647d928284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf7817b5bea4d769b5b8b163552a82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac797bf4bc3604570f853c08a46734d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a412d583c406c781828c5dc8fca2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91165520cda56a536d955f807e28cde4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50144af1bf850f9a2bf8fa188225510f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e7adf1c24b62a81fb1ae178b5c4ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc72a7a3d17006b491fc2e09ab498a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d41ea63624d4b992cb114be01998e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139ed21ac5b9a5a3acd0c491bb337bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a390339b08a97f4ad4e0b17d331ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691efea1920e2f795673e1c9107b05fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb292303e79b90a25e911758ece043296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509c232682ed040b87fd99682898415297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964e28f0c9ddc777d9b33d703d6284f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac981b39f74afd2466579abb149ee7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae756dd90cc4bdb43d460450c0451e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc7a7df5508331e8a496da1750bb8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3119f16810b581a235572833a6f990302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654ed36b901e2b6fcda6195571b72b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26de8a517efc81e22a5eb02746159ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e614477476bc7fd04e8020919c277305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576b5f9d27f34784c2e454eff2103b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bf80b4b82e00c82613df30e000243307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410c8bfba4cfcef8ecac6bc9bbaccf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029e8ddec5346c842456207a6c950d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce52f35ead31f2853c5f26012bd71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c190d20168f49072d86867faeaeb2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1877b6079980486e2e020b9ec0b1d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef0d81eac6039ca0adddd06411ee24313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d020a8ad9ee9247da4bf74f4fbb47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43791a84b4e551a7f1cb0ab11f7ddea0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679202210a621a2c1df738164db5bfa2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d71951fd0cb27a3be125e1da9c95db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a2079700f43f39ab2612c4d88f725318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563f9eb32317fe2eac1ea5dc2d75148319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff0896cf9e6549140e9c41b2af911320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7d1156418d95b420fe38383939995321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948195fd4342e3d88fb76ddbb2fbcc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf398cd9f6daaa1bbd415ced498af40b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e4d52ef05b2aed2811f65216b711f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ad38cf149ce2ea39337dc1f5df308325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b645bb89090447ef4dc491406d530326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c102efcd0b1a257e1b8bab51b152b62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63459b738fa2c89ccad6ddfe944ed568328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0e1690d87796583a8a62e868363d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767377ab1f9bada33aaae21d07c3916330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb995e9e00470e3f784f491e579e651b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d65b1c12974d83ac697efe0e53af0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02cf443398333cc9191e81dd9a647b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e3cbbb9802d64f05981d18de4c6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac550560a59afed6ddd51a4d8d0bf1eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6454a792ed7125fc00370d0027936b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a521fb50f4c7d5c9a7558aac250e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75bd74fd9a565e69dc42b617f741a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf345a8a1d96db494df8196cf978307339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d997ebfed0c36d4233cd9b35a39d35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c67ea3fdf1ca3289b57e7036388829341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ff687687385aba1cc4e15c90cad74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae443ecbf81b6f9e8a2227dd6a9408343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbeec09ea84a3d363b50931295a776344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a3c22d98147fa16bbe1bdbb26f5e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f0123129b280c6b6344544faaa041346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8a59651404bfc58f0d7e1cfe8ab00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaea26eca730da3dd13d9ba31448ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ac316e7622dea8776f2daaeefc167349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4b9fefde4f0795913edf8ef195360350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb5786a5cc3c5b88d602b4a69cae23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df796f79d51bf9a2531cc9130320f570352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a12206645e65e376aa30617bcb7f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78577a3f41ad74221b8f55a7a7930a60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92436bb2c17741a2e4c632e98f816a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc42e43d0bb89614ab0ed8f12f9fbc4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eda1be6de2c9a8eb528957fa0f4ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23240a1b829f18f2b6f666550ab36cb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e778622b8b2053cb2eef14bfcef9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238c07435289048702e24339ffc29d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d479a717b41e26c725e5aa662e171361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e0231e51aa507c374513408df9c49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c95a830bce9882cb9a525488fa349363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81604e778385a6a580e0a992838b38ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cd6b1a661023771c0398b4dedacc8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd444b669fac661ff0b7d646f5def66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe4e68309b7048000e2788ed0090b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279afe17d2c8bcdc8f8f74f766556c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358bc347b07ee18e9362c37d098eadb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bd11432977567a120e159b91ef79d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939dcd8482fb157ccde86bbdac6b8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4749bfc3275c9f05863ccba2cf3cb8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c6ce73cbcea02bfa2c09a0beff8b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c8b88cab89bcf195e4166c7fbe40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150cd85b349a7144fbf0d2dacf09d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56eda9ac24879ebeccf4bc08dc15cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475534d7b86eeff7d6a896a3db1f6cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f391e51e1e754e3de80f5ad7c845bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e57b61fd17ef868fd8610e0fcaaf6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62f9121b40fb2f17f7a39caef85f40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b708576b93353c9c52107a6c0d1502b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd1f4c4d82d504db6a9e1d4e851d16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d21e889f872e84e8d4c153ec507390383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fe1e97b35b04d15dab40e9c3a3dd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376410cdb741ab0fe88af981c3889ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7c7a5ba478b58b02c7581c592a82b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859759323314fa9cf827034e458aa8e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beb47d2ad25f655b02521c3ea9b32f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fa5517057b65310b644a90ed1d92d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff70905df7190f2224146ca2827ae8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a41aa2c1be1c5c71649c1eb219d18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de5b04a4bfd3ff00643715488f8f25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbee40385f1f8b9977a29aaf45abe3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd543974459f0dbc05e2f37b0c00f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea7fbb626e26ddbb21f4c679629204395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92371efacb2368b2de226a3ecb884227396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ea80d02425d04675ffd65d849c391397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff933058c39d39ba4d57ca8b84aa56a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26872a14ed43ee6fb6562f9d10ba91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc2a0479001195b343139ec82e01e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6785a16812ab47f21e55034ec06adec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca17a54daafa0ff779b488785402b39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446ed8ce0e7511275f226393c7e8917403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7bb4f5033985638ddf3fd38a23bfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51665620ed4e3572688d3093f703f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48e4c76e9b0ce3cf375f4a82892618406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfabe659828d66725cb85b1146943b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d4f5994a90fe9bcf4ac4c3d0c8c05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3b435b0dcd19bee93a4898a3403ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d23cce92bba03384b7f9389858c703410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75359cb4c41f3dc011320d7583d48e47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291bf95f15815859f509fce92241ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831eb83bc82d3dd07faba51c42ff818413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db99757ed757f7be94c9fffe77ba4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8a716e2468b0ff2622f5ecf19b098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a48d65c869356b1f0c4a415e6ffecc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55c6f6e7fc040f08ff86ad319421db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29cadb51183470c691e4efe79b7a44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5a28f2d37eb5b79c893743fde36d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ade8fd4ff42b1f135447c06411d5fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897b1e0f8a174b071eed89dfbf623dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd883249bc39e87ca71882cb4bf0089b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cd9d68efa8f3666f7a00371046dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8661fec5256a5141a976332c60485e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00272ef7b45d0c9dd96bfb580af8bf07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645a2e866b5359a362005ebc2575ab9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ff7ae4a7d27d57f322f37ba977abc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c13adb843f26fc1959e3b675318e0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73f35c24c411f6fd1c4d4e4609a03f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4796e2a55d28e6465ce6699df2ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6280c7257ecf53567f5d329fbd178431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa793794618b3a65349f190ad3de66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4499ccb4b1976e52e41f62df99c296433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcae1c199a30fee7a985a58ba3acd4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c763a2f6bc36d8d2a996eca7c8e77eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a26d7977a2e1b5e8ea60599769cb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec4dea2a68b59ba2a51577ef90c7d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19c9c13e1bfac9a0ecd64c050fe7be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285349b0c555bd2853d29861b845bec8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079046d50378c2391d3b20dff4369db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb629188caa46464d21cd239ff79e862441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05917e031a6d27fe79c7129d15c868a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dacf52d862642234f3faed49f1241443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4317eb84d5732a79445b28cb42dff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822df1579aa6273bc727d8651910ef09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0c5d2698e13d4664a329cb154f605446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292482aa7df7d5fc733fd63f3f318de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c159f3bd8e666c72acf9a93809f858448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7e9e7b1dd8ed4c76e45baba352c6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a2245768825e320144769ded63ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edb0f5a88dc12897ccc3f9a0482ee5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe593bc2073d34eff4cab2c95d95d38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c688d50c06310c6923dd524d9f0f16f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b636529dbe7001651519f127097ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cd7e3f1ef79beb7334ffba76d504f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3cce6fbee1d2d8d4b9ed18088c7c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7fa2d2dd278d63119ab506a2dc3ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a255de747bdcd3b358125a48edf40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab3b1c5672a33b004bd0b85501aea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd82b8fa51c3f451589038a2acc6db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee142ac5b1abc3b5ffb025b88f552a3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235313823eb8a56bf85b6a63a7574c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f752fb4c44acbf93f2026534a0dfd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f65ae7c7eafb4cdcd54cbd9edc399464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb523cb5ec823d36cd573dde6912ce49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb912984d06a2abd560ba605b9e5ea6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157f0069ab4657b358afbed79836372467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc597d0882ff879b1abdd4553793516468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96d376421288e4aebae91bac7b9a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a33aef970a8f4fcfbb2f1c05ed24c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f94ca056caf79998f771950cfe190a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192c9aececfb5c380eb4171421d5cb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b423a1071a5aac60387f6ddd71688eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6d80908302ca97c9fd3744ebe6687474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dbdac6e5c21e4e33bd44ba496081e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7b3d137a1eaa8d2844da052c4d402476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d0beba05e74d7c54736147137f90e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb933688b4e630043cb96b19b55112c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bf3ef2d231796b43f97057889e35a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342fe0ea32a6e01a93a54eda4b3c515480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df74a32274808f4980296968a031186481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d59c0993b60e2293d31a7b4fdb9807482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd9f9563ae4763be80ebc9ba10b84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbce56e7e9d47561cf68388c2bbc33e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd3abb3b15ef9f9b7a3c73ecfa6b42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6787a62e60cf7f1d0473ab5527a097c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4595468c198371a574078e5a9df1cd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17862d79adeed2dba365cac3df00282f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ccdb7f2719d8cfbcc08cecc739f54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d664d4620885b38a9bb72e78d52f77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba85ef120e4b8eb2ba37508e194078491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a51866a3fe0576cbf08c5f7115136492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635fc315a75dd2a525d531f86405e75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b814ad9b28ce0c5c6c1f7e643a6ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167eb8eecc6936671d9c1f9ea92142a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c11b6348dd32c4aba78942db40114496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bec43b99af14a511e0c074344b76b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac6884fcd2c8913bd01c34e76fcdf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3a818d758f19400c9b3e76945d778499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f83d850ea6eb2637307911a1391246500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18643c9176174b807595314978146f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560f56ac5372c87a5ba8b5a8021c249502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc77f6ad8f38949f60cac22f73f5c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85971fdf78bff5d4e14d6360baea8216504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87badd093a4da5de66422a160217b401505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530c36a45723c80343b9c74953c75e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c6c9c8902a27bb89d422da2eb12e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104db84597862e9b41e68413574541a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fead6a5115ad580d4848ee1f9ad76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf913d339a59a017b6796c12f4c31a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2961636940b91f145cd05b647ab583511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd379df30896e7479a327f1531c43052512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708e51701d4f823a04fe732c8f9a113513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d52c656eb127baebcf531f1001144514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d49e9dbf1a21341d889162ed8ba02f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8a67515462f8e1aff3cd6b3888c46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae86651ccbfe31179a4e468d76aa99b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab42a30df92ff530fba09a62481daec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f5c9d4336bca0621f0f87169b481519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fec832f45b540cbba8c07ea405880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd485e986114b9c63e095302ead8ebd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552586a7e6bc5a3735cd17da4746a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd34583e0595cf09876d23bc04b5714523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf49bb263c51983047900d84dcf3b84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e678837bc627bd1fdd014bef417be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf00b177c47fc73ef69d66f28e611a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1ef8aa52dbaee553f18c04f312572527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818905781eea2dc528a5dee670ebe713528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1c215afdf96e079e3a2a0b1e1c87a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a27a533c1e5be05e97e9d0eb23fa61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb537d006b9668471eb25255830b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2934522e0f85e247a925b75dbf21c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac11e3951a24b5b4acaf44bef56adb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7702c6d1da77d92ba09e0e932949b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a97af5f06ad1641e8fb00616af9960535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fac5c62fb9389c091beb84e05d6c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555e82b3723ed0a5fe1a75780f6e76f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d38b69e90c7366e63cd0f6c9700f1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5c59b9103961538613c04a550b561539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f06ffd5de24f357e553c478d84c338540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e98999b3f10d87ad40d69cd59967ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f81545fae1b2b386a9acc254bd3ac4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b6a3fe994726f4852aabe6d3e2343543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f613e73dd3cd64709bf4f97b40bd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb72256532d6f5e8ac0295c42aacc89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed4367b967c6b70483739d1ac05095546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea42977b2d86937017c42daa1a9ebc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a866005a8e3ea194c287a9427297988548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28da19a5174dc5c62daef156b97e03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df6df9f90712d1729af83656de0010550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427882ce117fdf0ce91e211890b6ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f049f15d221d215e6bbc982d25fd43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9cac0f43d247ca0e641c9841d89b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558568d617e084cafdd2dc56a8ec444554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c97a32025ef50a4080563f97c06545555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0129964f93305d9523206fbcfe586a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cbded39c89938d7326ef9150b2123557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacff4ac789765e84ad19d0d3b6ba35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959abf36f9e3212b6d214e4fb036610559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebf15dd38f935ddfec91229590b6ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494be982c15e217bd748e885e3f5396561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6c4219990626cdb523e9db7e73717562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c91df69838786c4192e3f763008a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a261d44f07faa97675c4120fb9771564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ca9dfc9a41b7cfc6fd0dcf6fb7863565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13e39ac981240864f43bd654ab859566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef92a35a877cade806e15a6d9da6f26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65423f1de561967d93e8fc801d35de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d49a725cd9b7b1e776ddd09137d6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc938421e080a0cf4bc9d0b0b16c056e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f457239d1b47cb3b3d91c3d50ef98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb279e8a8512c10712609b67936b748572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552530623c13681849617d019797016573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582045df57e64bc98ef842ecff4993b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b917b1817af0c892f90f6080ef8ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505029ba6738fce72f6feb25f3e0e44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871379eb1593aa4f32d0ab6fc9c072a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb140439627d2d05b781920a37f5614578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fd292b191f572c7702a535b5d4531579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5ba9c60640e06192e9abfe972998e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9d4289c1c7362ed5c2e08d2753e64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761b150ad716e5dcd9bc113f3d4aac9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dda53c9d5aa5cd41cc8ec1fc137df7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddfd9bca7ad99d077393bf59abae89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed72ac556232e8119d443a301f8fa8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb445a8a5f7be0c4c15e6d3db702ee6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04249853551f9277364eccee722633c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885605422f4c7e6a9b36ad7628cc04b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216cf9ace8613dd75191058a9f05f26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870698228619995042df4a540677249590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e398d556b1ec8d80399865c449ae4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e90f118ed23678000f08e93f0eed60592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd2d5a9e4425a2488b4e22076e3ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e9ff5415a83f85253035c3956ba94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bf5dbb529e26105ac213015ccfdd8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be47c868f0215cd936f1595bfa94ac1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9d91860b16781b7cd61281e1ba734597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752a1f02962aea30c5a310ecc7c2190598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799722956c7d07e816a7c59d906ad605599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffc4d515b84cad59fa0b7920ab27cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853d17e4f9333b004f5a8f0078bf20b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606e4dd3b90cc1b9b23dfdd54f99ab1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd526d689a0ce108a3c4ca5c6c1c6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477386cbeafdaa2c2766de3afb434a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9acd09e4095c77cea753da2d1215a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf11b2e03871393fd3cb26153cd2375606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65f4d89fce5668ecd359e45867cdf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd094000a1e02f1637c6511cb57c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115546a76791c201f3923fc22fa06f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ca7232e27eac49aab4a5bea38102b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf42fd884acd40f0a2a2b7f39a5313f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667b9aba4802c2b965e4f3501c473c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578bf993412e0d0c5a906298f04b0ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca129bbe5423780b5af0c392c91f51c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385857a3c1b584b07ceb5ea67291e0da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c43768bc659191e850493ed7c9303616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5e58fd836c07f085693d2a69423f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de16881f8b9ec59acca8594a609c909618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970934ed5fc6e543b769185e9f44b89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147083612931848bbc64e165067bf78f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941af82c7634eca99a6665350490af6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af01fe6d9f6678a148d643166a3e7a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561e3a892a23bc924a771774af8d016623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809848cde91fa7cb7b70f14da586fdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd8bc266e028913be7dcae711ed027625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc8d69f37d758b4cab1f616b02ef02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f48295299d791941b12ecce67cd48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7a59e33ad52f02fd008fe70dc26e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ff50c13107a02186fe1469149257d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ec1e8c14567295d0e2441c95dde7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9b4b2d93bdd91662b44a924acbf74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df42ca035a05276ea3b6082e965806632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab38dd06c36bbe9f7c3d58ac6c2b2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403009d6182874d1f4ba03f51448057634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b1eb739e988ec5cad0c2538e1ce92635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984352b1bdf68a42ebb8b3674a7213c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d8157713998e22d1197ddd1c56e18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92902d7c7ae86938bf3ae0c40bf5d16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6fefb335921011e9e28aae8883f91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de995c8673764cbf8ad4579ea337c4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4220a186fd73c762181c271ca2c03d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf8cd31e55b659fe8f5139c785332642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d027b58013f7a89082017f5273b6622643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de898d348e6205017e8b2c81158df8c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f2f36b1fc8c52a28e3def63d8c21645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e864e3d58450766882e71b75dde892646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddc6d9af4199d6d5208e1af0f38eff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4eeb0769b0bb25161cd27274a111f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d62f5fa1fc1996aca9a54e04e9230649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c5afc02d2bb03445c29357a67bd8e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee500f5728c49e258eecaca5f49e829651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c76b16fe99c3efc4b6169413d8ad9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55773daffefb55bfcca66990e97d0eef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba13c4cf76a8f1458dfe648dc9ff0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcebdb0666abe4ae8550dec3dbd971655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08c83707d2602ef9b056fcdc1b097656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7e383aa67906c7277b99b9b9d5bb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c9519e081150fac091f4c03019127658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cc04d3aece610b519cd12e964c657659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81514c124cef9ae3a9a0f965fc6afb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce804b8c4652b9311176fa1091896661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b42e7b3a3e46d7b291deb4e3024629662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ab167972fb4dd721fca997b09e3e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0b6510edea7ae3198cc60b2b3d8ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228d885d40ca2a866591bd5653565de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75000217a8ec70e618c51816d211ffde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8685a9aaf509de9c077d1721bf5af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315dba29ff441a96fea53ebca916910668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e67febcaac9cc0527884ad878c4266669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f101144cbc475d83000c9c5814d0ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3c1f2f9d8e64e0956942e92d8a9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28353ff387915a5fe129f3a678d106c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744c77e4f2a2c69e559afc84d185637673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755a97196f072c0f79a643a2116114674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a02c66875047d69b1e54ab0c1cb7dd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5375112331b5a25d2055a6b6dc2ad7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54612eaf459cd7a7a02be4ba533953677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84699999c58a9a58f3b8ae47936f30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd1ce78b440442ca87f5eb7ba7f84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf6144eebe74f21dfc5cf6899a812d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d5364950e21a8101927863f693a25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05a687127d5e18fef68a12c5693aa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980ac1b8cebee2984c6e841a486b129683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf697b026d580ad96c038b3bdb5f85f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df59147ab2956496b5ea8cce75e865c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d965bdf0336a9877b8b7fb5ac458e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fdd6820cda23f35b701285d601c56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffddc0565516f9c30ec3646ee4bdb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b6ec24e39389b1d56f40702524b39689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7e692f47d02aa2fc5445a144a0fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b76adac68b577b4ac9fc7007663ef9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74715f0a13fc6a0a4608bbb823803f47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970c647c49732ec4c8a84bad95d51fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a818688f9367f4249ba6ce8167a97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88242887ec4e04e67cebfb5b4969e3e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98dd7b5353720ffa9c636d7a9df250696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685dd503dd90fac939448c287db16cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813114c89f5bdf39953205e5aabdd5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bffe764ecbbdc17fae695fbff031e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e61027a4e28cd530470b5e175ff2ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad19393459b2be1972410380f6a8c16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c338cd95497db91dcdc394e250afbd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f129c0a55e7840f4441842ab3adfe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1093f7698467b8f948219157775d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f7bc84134c4f9e5f238791d4ccf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd33906e84ac3930255d4cd9a4fc44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cde53c6aea468e3feebbe5521ed56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b498fac03c1ed99cb07bc4232e5d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e6e22b949afbfa5b721422eda5d43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aecd488c8186daf3e837b6b08b0775710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731fbef114e974623a31692f6a6587711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566ca1a61806e4c948f75a5f5c6746f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6abf464f5a029434d8e720f4d5e05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b97c250893fc2faf5d1a147fa01691714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c2f326ef7802db2749677c8322bd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4a5204c4064b8f6d46eb710d64bd3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99d2ffc3b986b314c26c4becc2abc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cafcbbb2927c00910591a3a1ee284718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a23846c7e8b52ccbebbf688b64ffe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7f35561458202b99888d53a934120720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb8d1094dfa708320564cf7024b2ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb70b4b41fad3c0a86250f76c9c2cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe1c830c09fa4d514032179cc3fb81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf1f3a90b46a8b26cbb6c8e4d5eb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf032dd149946d5d3bcff4102a6382725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a42eb08b82725fc346cfebcd902d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd40824cfcb548458919bfc0fde5268727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2886e40ceaaf3f0f2ce6e8114365ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ba9bd913c091d7976994fa7239b48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019e99f2cc151297954563f0eb18af7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3af34a3be0b6cdac05b16d1e3ff5a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721b6e793ff4ce7b2ddb0948fa717a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690a9cc22f6c0e1bb3b70bce80f3a45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34788c9f5a9054332bceb2cccc574a4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6e13a3d42bc1df770a772ebde846b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791048480c47eb1fd9591e48cd06488736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf68765c03fbcd1b74a42241a0e18fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41edaa7a66a71cad5aee33afe8d6cd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4ea4b93273c43acaa4b83cc38033739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f6e508fca3b499f7a6d0b871f0056740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123a42a4e270af4dfbb32f058ffda02741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd659dfcb244a4fe3115ba08f5d5a674742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ea7e9efaeedc1652a99633a5ea209743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930f63e1f8e3bc3f49c6f4ffd1b024f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b25a8ce5aac7fed822f1f33df7004745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb882ed2b080b687f3c904f7d9e3dfea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21a2663890c3cc15d42d5a17fe7417747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642bdbcdc632226786b22e2311f8db2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce26500036af6b5e2982a98db9c52749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e6960975a1559555a4a60073e1994750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64220fe53691ce536cc02d39d027fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ad4780f18f18f34e50ecc3a4a5762752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135cefe4b925ae1723911f9b7138941753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f445f97607f719ce0b20583fa79c6d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea0b71b8f63a7802b0963de050aa23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b45211bd8fea0c4d831fe6a8a92c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1869a236ec9275127349cd9c3bbe971757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ceeb2f05b24e88c5b683d51579462758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b19edd7beb3bfdd6450932c57931b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e8123638612c3c792515121e2ca0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3fc47d1edc96effbfa3bf72fbe754761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb283f9637bcce2edb0335cc8b38ca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a37a05e876fbc8f08b9bb1bad60a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d3611c58592bf126b9f883913f9f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba615377df1c4f1833cc28178cf1c378765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10fbc871b25e4949ab6403ff5b9e6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6fed96daa7340434abc8f34f19f9c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b093979ff8e64f384912c210f70f8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f1ad7e0e261095d00eaab0377a88e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d802755569c2df83ec99b99f183f9ae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ee5be118866333367553dcb6dd18771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdbf69ef33eea1058f046bb294367d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110278d1de1275e59cf2be4bb29bb84c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7e43ca12804464ef2959207b0375c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ed5c53d3185368b4321e466cd1d58775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672b9a921c6d9e20da04f7a802422ff776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e1578bc5e2920452b1567a4573a21777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83a04487f095ac0bd3450c10364904778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdbe604243782beb903fa03b26c48e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f06d30d8d063dadcb64ee378b02ec780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ccf0d0701b4f1efc98e3284016a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc31cd24cb02bb4ed37a3c8743e6d9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217874c393fe3b2d5a8bcb156bf4626783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9c369d649148af4bafe49b4c18b3e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd432762940c9107cc7e544b8923460785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94e8c4777592d1bcce179c9f095ff9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b36a8be61d8379085582115c4111f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3313003ff4eaa09fb08c7899e81f0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bcb6578ff0527d1b51d677334c5d1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086b48d87d7030a282988897217c541790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa8ecb4f4044aad2607dc6d093e3f0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5ae545842360c6d4a50688b31d837792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a9b071db9f9c3d0bf2da2dbeaaa1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a021907fa94d01134539c3e773471794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f09d865b98d1adccb1230e1cd95571795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba9ad89ca580119ceb781ecf975486796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6736fbfb2370d2f3fc865ac59273be797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e908ca8c4b84876489f924144d471798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c8f93de96aa5c6ccfc60e75b9b9aa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2a8af84d1e0e202653fe30cbcb0d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d37571f622c629b4adbd085ae4c97801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f845c42514b3b50094c8fbbc4947b57802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053142be02f1df6d847c3547fe01057803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffa82d4613b4efbe2b5eea09dc926a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154c54745c02a24410c15bc3516a515805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57561ed7788abe4a29afcae29e50fdd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31757051368f8459a2eda962ca6c76ef807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08088aee43c9212f3312ae03e4b280808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d460f6a8c0fd358c104ec5419d7f6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df8585ccb5f3f101754ef10b884d84810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb00b9797f3ed888b6a78f1c962f0ad811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc36d3e4b111e8b50794834a069ece7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656861eaf1a06a4274d8b5f6961f58813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a37455997b71ab9a866bfe82e7802814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a9d9f6eb93a0d4605bda69f9b48c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9211fc608b0ffbb87dd753bdd299e8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dd60ef08ac955e0cc300685fbb62b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86c988f54bc31a2ce98f2552ec9921818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3a4732e284ab08df3addb83d78d6f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c0375bb0a46428d91388650673fc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c5e908912562b0dcc2498516ab41d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc12ff05b56640b7a936726d2b44b1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca955d857faec890267ceb215adb720823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153b3bc5ba07dbe2f39d477837a43e6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060f1ca637ebee1d4daa32e8c3fe5a3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ebf11d0426cc5a8a2739c93141a54826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f56fd5c9cefe0cd1779a579c5b34827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1540312e842ad295c8c0b2e7c6468a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad9bdfd46c1e2a4a3965286ca563f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae0d3d70c8c61b3f9b879f31433da8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b01967d5d2eaaccfc4e38c0f10881f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5460ef469fa673f363b8f3eaeb6542832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13ff73b409fee1031b9c46355b43bf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341e02ff11e498235d8453b3aa68ee3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733722a53596d277b84547d47a1f667d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17e91f391767a1c6256e23ae904e83836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0d70439536d05499dfb24bd015f06837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d15920ba1806d0143b6dd069c5e57838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c042e917ef01629fd918d0cbea4e57839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977969878837d7059b9e6535378db27840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4924a288e8dfbd0f1f5771d20ca38841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c6a64b2bc459779d0e8ced098fccf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20761c5d0c06007829b8a2a22380d9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1605aa60191ca15b608f130d1f827844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df43ed6451c214856021c326f8eac8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4162f36f8d0c9f98d0722d3ee5d55846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcd0e52d298e614648b164f71eef01847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3630946da2e9c2c7396121dc63aae45848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de392ca5e804bb9789f2b8289bceba849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763577c276f259545336cd48b4ba1b38850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc5cbf518115aee29f0b47f9b7a0b7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5f8d799c713d2d555977e768feba7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e35fffad80fd629afc131a9c31a9be853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275e9676acdc6b9d7c994856d038581854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc21fe82e2837e4d3f2be225beaf46855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12226b4f68818749744d90b4289f86c1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf68e3a3e3ca82ffca02d8c7eae881857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a52fa8d53773fc2bee028f5ef84a5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9b979376e876740fce88be0c26b31859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0242ea8acc1ffd81950989aff68f89860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02073465e12979dfe5a13ac0b98b963861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef81a362e87a58c1ac1db2aad830c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27949be7ce7ad82163e3dea4de0211c0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d6a4dd0dc46d89333ae578afb8ad3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9771066c8c52daf456cf700e8b46416865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c6b26881149d3495add8e08a9f2ca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc9d9d02968f7707b15ee83164d05f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c34a4bd87bf0558aa388329cecbd4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68554913732e0f0a43b064fae777f2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4edcf22d9ffc032ce3386b9784520870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a0390081e9346f17c7cc56a12001a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f4fb3975cf8b30b88a79e79ec2de4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28652d2101e4a8eb3356a3758e9dc7b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b0442573aceaf844430b1645a2421874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bd6d2edf6b7a4e144aa702e4740ca875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06deedc5508247ef211a2cf9fe18eb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72c71480caa443fd1d67f0e3589793877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c2b373c1393b65ce8c6e685f384f2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c26cfb90bcbc771b8514307285080879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283918d08b4dfda6472672567f05dd0c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e013a9c2f864bd5507e5b3abab7b6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a51bd0bfc2c24794e7aaefb3f1f90882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b82edb259efae37c6c6aca9b07c02883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9219e33e6ddb8905bd00a32f1689cb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567827e3266334a2ae0779656f1b24f2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ee9885e815810938422dafd079c0f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee023e527b4b45d1928457578803630887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df121809456beafbc0085ef223ad303888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337af8f6b58eb576cd7c4ee4a534774889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c758384fd6a45f2dfaf8614cc0fbc4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32d82a22bf254dd7fb18b18b99c644891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d59444b416a0cd50107562dd457b4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1ea348814c94aa33ba996d4ce1a36893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b331b52440fd90690f3b9deadd726c3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717f36a6a0e3e3eca48707febf1bdd3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e1ef254e94165ead4cd1ab6a101ef896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90771ba5cba5cfd028c6da49934c787f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12652f1db72e1562ceeda3650815f511898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55ee7cfefb74b40c115a827a97cb2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e9ce47b91ae531a5fc71842211de3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0c45e73cdc4741a988a94f8e233b3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca0e4626a535e651189bd3db30ffc1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fdbbe1a9c000e449eb389eec0eef2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72692729c8216d0807826b031ea0fe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ae933936fe2f218a87fc4714a048905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed04bba6e03ac4dfff23e1a2a3b456906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87351d3703eb5c52193099259c958690907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c11a3df45eb17ee0f4c5ad8b9d1ca8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3565610b4869ded9d4e9be2076bfc64909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9626d41195b8cbf878cb2681f5b15e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de452f1c874f97f4c99c7acd8858fc9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49e0e551dc956350c0030d6a729653912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5e8b14f6df6ed49d41986bd8b8f7a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075ac2b1fc6381d2758bb0b3ac56456914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5435676d8293269d36352208be10a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8019f497ac2ecd6df432e25b69e5c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302124b5f0c890bd3632baa1853947f3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5cf93812c9b3e6f6601eca9b1e731918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cac42d9464ee1889699ba70fc29c3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41219c2cf384cdbdc34c70c080f64b1c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82066acb4c6dc4669bf25a4c43db6345921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d035091717f881a86f83c87f684005922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cab19fd9d067925a6b73148d5568b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f7a7bfff8af39c29d593e63b1318a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fef6872402e0aa3c5d2772b5160868925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015492fa8ee481107cff5c7cc766254926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775fd4056cb08b2f2c734f97eabfcd1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93de5f3ccf22e7d0cda08707be52997928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e61dabd435b983eb5e179f3d306c12929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9606f1978d70dcb4ab64cfe60b376f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b4bcc2c2deb0f670bac4d628917ba931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c908b2aac1d0105ccff2d9cfc4678c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cfd0ec7c68298ff92f13ae2b3555e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475f9e6c9d5ba04c298176286d0519f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d59a18c2bcf66ea6ab2f677aa23ca935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f204e72422e2b2f6ae992f548bbe96e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb72626c6c32b766e7dfc65dbbfc8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52083522c9c34da2ac5180b794ac43c5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffe08401c8df30fd7326aaa261e488939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd93387f4cf3d62492acd10d1f54df940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b55a4049240cb7efb0639d0be7286941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e95a7f32cd6d1f66244ee6c651e68d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae7b3803a02af8dd50f3c0840b0998943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d91dc8cb0ee15559c9aca384b10d0c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f150cbea615422079212197cb3b9727945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b348b7ac9e921cf6c969e57ed7cb4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79689dfc28628ee3ce9b9878a7f5cd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a9a47aeba1389b257c68662ed9d2d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71e056d7d05442ca820cea4b362ec3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0efc22ffd2b42bee44c5b36bb82c33950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f4088a3592b5cd6dbfc62ca22f29f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ae26ba7ffcc087f06defdfa569afe952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14264be32d2cf9940415ca7cacfec9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a987496542c87fc7c2c90076b82767954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fdd1540140288fdd1d9e3f0937311955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e0a376edb017bbfd3abb2517e16d2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5ce944bc5a17c5664302e1cd6dda2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d88b9deb6d920dbb3a4228b8abd153958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c801774f5b92c9315dcfc65180af2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04984421bbad14c8fa8fcefe778d86960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f907c890b8f5d2b1626de84285b0d4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3143528ad74e41ada095dfe55975a7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf67e70d4b26c7364505253df3a2fc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a5658de7f6cc61e834042b73e950e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b15af24fc7817b8a3ea749262de783965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57969723b4c1626e8e2d6e50f9a7e547966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8e14f2242556bc10c0d6eda73792c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155d02de2d9039aefa282f9003a3f34968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336fda4a700e5b2ef9e7652454636ba969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4343676c442412957dbdbba8b4c7597970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d6c1abf8a42cdd72aecf5372a175971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dda7a0c45d8ac26b33298c6a455d92972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a26321fe6c6bc41a98c42065592c79973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc6f02942fc6f17db02c5eddf64e98974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f137dec00b02e7e73696f5d032b7db975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e4083ddf0c6f77c944bba4937b2fd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91adb0a845061e22925f90c22a4f39c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704a70b64db5891e7f0ee231acaa50a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbad26ec6c30c9ac4164382dcf1425e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c904344dbc844d96d11d8f587cc4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726351f2a199ba17effdb659b6971d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e47dac09cc4743a27e1e37f5624c025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e023c53d84d455f67fa4900bc1258e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357074e110a599df55f54377b378a23d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7e6b344e5ef9290822f5db88c9c298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3536c2c94e6a8d0b749b358d5cc269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c954796d8a603d4e0b2644d140b89d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451be23d789afaa909d4b6bfe0b194611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e91d4365d092287b637faf2046efb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a5d4815af78f8e92b6a3d94ae456c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d291f95921e3c240305a0a084c3b74514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e433bf1638b7dbe80a757282c5db315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3110581deaf4d74c947c10682385716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450998ba8af4ecb218dcd68ff712b47417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b82448f4cba73d67b3db0aa7eb0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef40b96819a50e04f0630d4a73cf0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1675fc020ec84ac03bcffc382ae6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9f9406d73398855f2bfba3ba0626621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025cf036fe5d7e949d6df73f1d04d2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180be049883db8f351ad248c0d0eb9fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dede77172479ffba129949cdb6b2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc8a72b5b89c06589fd724c960efa525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4da3969cd482d9d8da3957e744c88a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98adb09e641c5a5ce0ea59c38393d7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c2bff5f0e12ea4b7e5d9a0661eb5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5f7efc6c15518375571438278b49429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc92455ff240c8b4b5e36df720db630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6070f51d6f492eeadcd80e2a692f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b186e2673b965eacee9b49e772effc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f9b63560daf0eb989f0904d60c00933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be786d6d0976681ed06cb72a0e0bd88834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f5c5359395fa153b6dfb6df63ad6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db53bf54e7f5243bc446ab81bf2d9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190a3c075466ece810a8671e49d4b3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0f08a9b31eabbb11d398e8db7215f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e7fe736b949547a4af741d6ecfba839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c09dfdf35e156bb126208013bfc5a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af1cf09d765bb930d0f35d368b66241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fee8abd6b4c41798afb7ae621d49d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112c99b7de8c9a64e1ab400d1e00ecd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00304526ab3d8417728b7f1ea5f35b1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa807aefaade30f36031477a868965945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7390dbe2b866136288c85a36d48e8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f056d478b43e53038b281893795706d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff027f64f8eab56c9a0a8627dfdf4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c3bea91bcf7b050fd6c1628a6df4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b44f33067170f76c08cd09dc453250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a60e56ea5cbc8cd52e7d20e2f42ef051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775cc90925a3fb95e58099a06707e2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ee36ec3a98c5dc4b3811c357ff85f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d2e30ed3c92c0ddbda9b286b60d1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3e41be1670873aeb9547e7c6b910b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac909e055c1d8602e6b354b337f92056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648c5c2523f2430e250dfc6eaefcfd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b990d01727caa9d90fee5f1bffa38b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383d25c77fd08eced4dcc29d695570159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5843ba970375ebcfa435bf6e882e32a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f48c12f69f3a173536b57fe79383161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3a7e562bb54ee06fd183050ce0f9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ea7926119b8e868c801298f25cf8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9caeea8aac8373a96b0bc4ae73f4c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fbd0067b06f828e16d7f4777717f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651beb749a9b9bd747221055ec14d4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711ca3fa9e45f6542f25885a788fcff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb122b56b3ba02695a60718e0f183f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c5519697825dd204e5ab44636d68069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d58e3ded1e2f52c33079a392aab7bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a408e5ba498d8c19e662323db72dc4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956e266f480ce792d26f4c45066394a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13020ad099c4a9040ae17b84df28fbfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6167100fa38c9a2a0e86ce8f3d97c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac38b66e5203c97de7acff94b2c6b8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f0e491637e3cdd197f6f1dc6c0b3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca85c97ebb98d1be9ed7253beca1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794af8ec4c7fccb3fc7e9c8bc834545078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aca22b7b5869dd29addfd91dbc3a6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dac13ae53b4e412ece6702f419f77380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bdb83a7ee8d393c025371267be35981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eb31d3356ef4d9e427814e541a74582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65a2e858c9e54a9e29894c39566cef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8280c511ef2e1b1e643bb8929a622984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b764b419cf0f7af8b773864f699cc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2a5788283651c5571430d67a2ea1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cb0fb5196cd6c9fa6df30cd087fe087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bdf2ecc9b971b456b09d8bcf4eea588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602e89ffecbacb38357d8634f5fc1c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabd44fd88d2fbea8a6176e2069dfe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2753434a7d589677d05a5479ee42d5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca36429bd85eeabe4c3926004439d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8695e0a4d3c486e90f791ec36ee0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71799ddd8b25d663fd9921d2ecc53194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4d9e26e8dca811135ff4ed5af8b5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ff91f34abbc629123c8e9464216996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baa0a91bcf1df9f1c6c8717b5f1cb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637474f3c81ebafbbdd5d77e1aef60d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04aacee39c9087d914c22167a513e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924e83840f620f3770f9884a202d7eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ace2f9a8b4ac2a3fb83d4052a712a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d97d6c091b87f4e6ce639d408c0735102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07097bba09683a62f56a6652a9145120103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a685c591703588c7a7a9114019ae04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631e7c9708be23754c71f3666f4429e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809d0925b998c19d410c0cdece5db09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df2d019ec5fd975c5ba5b37b0f0f43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5f6a5d1ae8569e041c9cf0ffadb02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243b5b96de5fe4e0c3be567945e42af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4d8b999265fb6e4e4aff0233884c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46e17bc75d2287f7331d53e67982ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff260dd9b18feea27e93a52570aecc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055054227b2652cbc08d00fa7a1e9fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d42814e2b7c6ba01bc55b2d9b3ae0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2c4276281533740929bc0f5a0f0f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17b8ea221f216ed0ed739b52f711da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8ad5dcfe50e6383ed4a24ef7dd155117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d067c0bba32fbab480cbd1eab05cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc7a7fa9e41c4f2f49143ae58f80ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bde0e7f0d2d3083fc5163d555e19c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b98fd3ad58b8e7839c2cc8dff724f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2ed9910d7a203792df77703de6b5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168df1c9bf9652e0a11215d78d1c8a93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d60bd13ba040cdf47e3db88884225124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d02a64a5144eb6cf85fd3686e63d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d0bde9dfc1411fcd4b3caf8602d1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0107445121b08a7e99dacf44097c45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c623ecfbfacce24530291e1ec3e1f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de929e3777e9bd9a4fb2fcb1ee2101bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104776552f7079aa4f6b902c05fec03e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd3bbf092026b84df6be3e39fd9da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638dc8a623814a187e90a2515aaec24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8584ff45743b064fb51b9737da5ddd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060260f7d169ca96de63cec7d3e5ec6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ba5664bc4f2c1557e84e5cf46560b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35231fec3244ba66b7edb0b4ff21db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aa1d2d3f998b70757c81476f739e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb9ea31bc2f756f409edd7164e7e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aab4766ee3be9b6d4882deab7154d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f59cd973b543c630e3bfe37fc4ae2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cbd1be1d6dfd9e96a4fd30fafda7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a67f4b3aa4cefb795db5af66f49d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ccf8b8a894f2142ef6e673b3c7f57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5ec489f2bedb82d949bb7373c7779144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ba967aa07c275211cc0c2f0b9508145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795bf48e43f2c12c5f7da1ca562f887146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4618c6c73c1fd6cf8cea04d6d76892147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd45755434585a696a0668a997c4c69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aef828919fa27d786c20e065d25aaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947fd90f6087da4c3538154e06a9546150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8a5c7c80d8cdfc127eebba3222ac6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503248d64fdc804fa4cfa9996c0a8f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b73a9eea13c195ab495d80fd3166153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d3380f008618f9445186264b66fe9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944928892b164ea91385639696d1a4ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95cd83933049bac3ca74f088c0193c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc896c448b2472f72e7dd4152bacca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746dd67a76ff8f59004c146d83d78c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a573330c4473e6162fd4e2ea2d0790159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c18e8764214c23398eb63dba6165a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac64243d6440534844c9ca8b93f3da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858f57fb0e13141ef503c83ffeac41e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744936665f73b8512dac403ec46d0e13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2451ac60a47afd120f8f991d4e4b07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483989cbb9bd8eeb7818aa7dba4f33e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d94625c9b748f3e289b0ccec7d149f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bc646d2e8d806221169da0c86f2e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a45075559d83dff6ddb91fbfb984168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef624bf265d917c3a49246090d144661169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e2ae1eb711f7697c43182a907880d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aafd84646c1f448d1c4f3aa2fcec40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1e3a0f1786063a11e43aa8f565aac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155ca394f5d038f42237be9428a9551173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108616ddafcab6ae668322f6a20dc3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fccb43368ab4f02ebc39475596b66175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60b278f52a8da807daa137d998158e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b34db81c9386725a61a13ea5f0c116177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b33e0eab0242862b8de43d43f07f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcaa6ea1f0d6bc3a43cd43d38a17cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d7ce8078d1f18b2e7ece678963cea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f95565dd502884e6623825887b594181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c5ff1b15c81f6441210956a9209a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82818b67789bbf2fa65290735228ead2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24db4784f1ee2b11dc29d9e49464bd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8596c695ca1047cc5853bc35f3ac6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf87565703aaebc35716859d5d9f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29cb562ee49fd556ad32abd35610fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a282ea1e013ea15d72c54366333b4c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb6e628d785e042623990fdff9d359189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a4a8dd219c80133166da29ad8fbef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef4b8adc7af2dd516cb535f76a30a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaa28460238d3b3b3c6c488d367ba1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47437fb8ada85bfb7349bb47cda67416193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4795e2d1bb4c0a02ae4807f3c94263194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fbe23a797b762ab0e77810c7d7d84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7409fe1cd0febe651878bb929764d7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d4cc52d50cc7ac58edc5343bf6bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef8de97287d45a48e438b9420df50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401726cabcc4e129c7821e737e878b5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c03f14bcb52fdae38e3eb850d21253200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898e5715af6b0e13d9511fc3b2e13f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409cbde2f34f35a887574664bf84018202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a10b775beaf690d722bfd7f2023c30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865013a49a63348810829d08c8fd815204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d3203cc9fc241ba6a7cd773765942205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85d28ca347fc8c4519ae328f795ec4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce556d202f82c6ff0e2439a77382ffe8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e71e3c15bc09afa8edcf0156f2025f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d786a3c32d6e9aab345ce6e774c1215209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d089b4fe7fdc4cdd95bb013161346210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d72667889d96de28f9de9c82307963211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eda31fd3102e812d4cc7b403aa6f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd415cfbbb14ae325e7b00009f32876213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736828badc1c8262c251bf1f1e89d597214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcec3fa02220f5243ecaaed1b3883b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f68056820ecaf423b2c15c2ed1be12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dadeedeeb5a731a0be3e021d36fb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67239fde599cbbfa9fb6bb10af1f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace1e8f0124f99859aefec8086a144a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c1a5fcc8e505ada8f8d4be4013706220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75669823697a81cfa973ee945c0dc64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833d994292c0fedd3954e5894d38365222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8589495dca1a0dafef0bf22bcec53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80b99608917ef51f19b0bb0e314148224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2581f12edacc6e3e125b453e6ecb74d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f700ad52bc04cebb021b776591adb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67808d65697539e1954ec554823bc1df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cbef9a8aad27465713bbc18b44516228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4134896848888bafa70e196ecc3d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708782351b323b6139d61cf01b39e0dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c75de24eacdef8c319fb14562d4df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e913121eafcbbe2019722075ee6bec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e829a15f4c140feb8bda596023fb30d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc31546b90ab40414847fb0e9ffb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8ed89af16102b2c74fa05453cfe24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6522494f0a6d3b9322ca4b3c4bd5e5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578798f5e2d2299da147849f83bae32f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf6767a7f8c427286bd8e412631b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1a469646122c0bd8779d0fe42474f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68c2026747e2c4a201e903f1d00be5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050713ca8d267a6d49aa4f99f39236f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c3a177b8e259d993e0e01e7df7a3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ae805ab389c3fd5c6d09ba30a266243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720a0ac3499bfbd35e5204b606b4943244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3481736180c90e658ebe72cf9535c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5787ddf13a1f25b66a23106e9ed2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa71236b1f2f270a97781f2fc68fe7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dcc458a966b6bfde81190687fdafd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4fc0d9c8ea37911669212cd0f8667249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451643861cc09432b92ae8743f603e98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7758887bf4255de479e6ca970f489251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b74f11d1f3a1650189c4b2e70ebbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835923a734c66fd8dc1934a68d719ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ffa5278c59370da976edca42a9a9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9d876d3ff84817cc9d34fea3bbe65255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f740644a00ef20666b29d795560b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e9037f8788719b92918fec6f6143257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69ea7dd600b26477cb369d4f3ab86c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e217e86e0a9afc2f31d034915654259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a07c35e0ae1ae9f68496f0ad5a14b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd375c8d7c3f2b287f0e040deb981eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080560930ee40ad4d164968fefc629d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078de4b19a851ff6b7e5ee3dfa0ae2a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677efe4ebf1b22f4a6c40781f9a1bdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe338dad4bde0290ee01be72b943eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b1c41824170b44e59755cd9ef7284266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db069601b599f9792d7e88cbee1917267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8260b76c51bd3ea9c71455b65381268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab443850c7aeb4f21b602b59b4d06f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303a26da409653ed99d653e5806d4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14385dbe70f439fe525cfca57c65c74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3020fb41a3666aa2b5161082940849b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424e95246313394b19344b4e6446288273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cbc2b7d1318ca8ec1ef5e4a2f1dd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bf3d9f4b4d82d08de7a2eaeb7bf4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393038f668f611348cbd89e8282f0c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ffa9226ee08668ac2fa58750e4cc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964e4cf6161fcfb87d2e61c56a5f5f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec283b96774fb758ff629382e82a26d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a01384f2ece90ae397a4f05f455a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe08511c383dcdb43baf2957bd279c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d26ceafa68bf0b8a84a8a221f842a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f84b708d00f8cc3696761b6039b50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8def959132feab372cdb0b0f584fb07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bce2af7fc411bfc427ac508984abc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eab1667b651e24c2d629a8d2bd8b14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eab708802d12afa900856a8f6c2ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb58cdd581143b5c795ee5ca0e7e7c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec8d91cf11cd17cc0a08b334beac42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c665b27ec189809a621b4d66e319c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e89226f87538fe4d9e57ab371e393291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d054cd5dbe24413d7c2d8eaffa2ab8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c47076728ed604b5dfa3369c8acd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079825a917b4761b0957e2495532aac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0513a3bb1d8887cade0b6ccc9473ca2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362cf0f65ef2dd9e9af8aff7598b3af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74965aecb1220a14061cd1361ce4e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865acfd0a3d838f6e8e5218564d4de5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c9dd0aeb461535bea0b887207023b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dacb1347a972da025213df1d77899300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a9633929e94c94ca7205a0547c1c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbeb2b7c0ed31b4dd06ff80682e88f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff9b16fe0c42c2e15a1805e165faf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc15de8343641e779617d293f2bad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e8651ea01eae92d67ecfb0b5c7f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8c3a1f5cbecd6fe7de5074119c558306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a81a50e96fc75651bd87e0008fd55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf4da77b67091f3e1198c2a7b5daf6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109242d053f14f1d60918293e9a82c3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a030a2e5309a45650e603f408fefa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6abed5b48ad38668aa7b10a8814a9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512804884107a30c0ef50b070bf3b21a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdb4198d3369138569d4b4369efe7c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e102f212813fb3077cdf11bbf9a20a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b9236d887c2cde2747f1469089086315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c0dd731847b17432dacc8a881d850316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd489e12a7418a22ba32870eae820f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9a04e9960e0d9b20286c384dfdcee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa140a198253d932f2a195cd80605ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334ed6da550221af15267e9c2b2aba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef1c0788772dee6cc5d2a32710c9a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdab3d8f56b830e877d8123e44ec16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d361fdbe060db8a611d6d6c67fdd19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a32a0e2ec3dddddca8002852ea8379324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30836cfd74a12eb6e97a3b4fa1936c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46485bf60b159927240ce42d3f2c8ae1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468ab3083c50001457bb4b049968ef2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0eed9127a1d2da67ab3a903b956fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dab86eaec06537e7448b451b839c15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b723edce3dba682866a26ff32f928330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97dd5cb0ca300736e17b0b573eddbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89384fd9d1696614fbab32b0f131d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98772bdfe907b928f68628b0fc42868333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4989a5dbabbade399f7a671f3b718dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4327a00085fc384b7378565c18456335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d275b0e250a16b14eb310ebaea276336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca307d4b18fa6af0509b27d33852e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcff43bdef6b17e86c944a958b6f7e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f23a73e28632ce0fffb37d9e3f7e49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793ad3c2adbfc7f59ea4828028d297d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c03412b008d92cd84fd3a808883338341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad23977d83ac3c643c6cdf7f7c924a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf69dea9de35f8c7490ba43e9de513343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54734a12104a0390073909ada1e070344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edba41c7b518d67b30abe4af16b3b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c1766065dd4f2aec852805e801574346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8430392056939083d292f1dd9204f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fca7b0d22aa1b73ffc8fbed3838f01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad07312366513188d9efb1449a7562a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f5359b64b0ae8c38ff4ae4b40071d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3f7c5c7153ab4e55cab7271d84d05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ed46d2fe366da261dcf53bb3e9f40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d533cb2bf2fac9b0acea7cb6126a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef851c6748467a50661adddd361fe7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21088abcee41946bc61a05b8e7ab82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7db9f205aaa0b9ba20ba8376b5127356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e0ef2d844248b7795aa0cd29966c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf4de760b3b530fd8b116f1ebe18a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf4473a15799033968b0292613dd04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ececd50c7d24156f8b33cd5e13473360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645789082e5b9f4cbb998a02fa069562361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292179c2fe4c472d16fbd34bd569508362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07509601f7e1d73b0343b41b5e8cfe67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a4f56b6aed61be50c92d279da102f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee4026673e6a6269b07a44b80282f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce238f45e93998fa0a6f145c97d639366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5008bbd8fe7c0fb232495f6481a51d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabe5338bf9dc3d545aceaf4115c4f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfe28c0cb2123111bffe94d4c04b50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3e9bf96004b53c788003587a9599e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1c7f5bd09071a0343477cd8ff9460371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338fd3be98f52e561dd821b3a34c915372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d45a9c122dcbaa771d3adc22c4fd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae6085ef0bf039d285e9a343207089374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61488b8ba8807f97887b3a1bff9cdac3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ccaa0667f0f570ca19d6dd53d3c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b1534fe16d5b299130e45f2cc99d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b559056e5134078d7f19125f12b637378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb50c45eef29edb6829640b5e157e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4c7d713eb4b659b5adf99a88bc8db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10a57839d6de56cd913d4824dfe9fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb1ba48b19a1a1a58a65c513b729f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761f9d7fbf038ac0c24d1a8592f7a4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ebc92f39c4e091f20383bc48e37b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2dfd9405f9478d5b7f4a04e4af213385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154063b2ca4c78e9393c0fe10c2a90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f8a41d6b2ff4e261b2ced60d78ab7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d867185ded882dada54df789abdff0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f31a6572aa9e0b30624813950dd12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e1f2fdb72ac6c9a30c77f17acde0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570279a134874fd2a3b498e45538a0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09837678104332c657547044809b5745392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8354df0e301a35ae788f12f485b4da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299827597f8c2c62207990929355cb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee535fef8c86c7f811c24a88c3e3fc3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e7f9d984b425ca6cadb00b0899a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1b8245bc711e2e24cf541f46b1603397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb14cbd35fc0a6eb684b707370c433b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be578a85d515455b628a2948bf05eaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926db47d699bd0483f2aab1a935cafc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374c2febfc64245103bbf3970a33773401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec7d218f0d2c4557c72e3eb23d7818402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d74f99b81ebdffd01c079ef8c66a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051d07bb5e75eecd2880a725ea9df43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c76959f9b4091b2fb8397734f85a91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796182d6c0976b53d9fb41e53a3fae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca649974c25e1df86e7e8eccb4fc8b66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd93f08eaa1a6ebbc969db1a04b6e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e99216a7b660f35595fe39f9cc8ae3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7e01b90eaef3e011962542f320620410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ad94c33d2e0e547369429f83efb53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e372404e9ea69153255ef20ba7c2d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b3ab11d376295e4242612d431ec79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592b60f84a8cf5cd07a984486371ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1819343bb20f7ff4d0ec6f2e5d4154b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b1345b7a6655e68b486d46662e30e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680361a2824c027698740d1ce76e53da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6f6f25276bde01229e1dd45d8d7b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf12c80a5072d2c95de149abb084b2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53d98d1e1cb3117c7b7c5a8f964b8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae15c291c47c7f00d4c1ba937b620421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe08d66bfa3ad477f2ec4fe26d8b920422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf3956808b71fc8e9fe6b574e57361423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4690e3f69af80b4e169ed25b842aca1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d964aabb3a475faa91c972596888e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfebea6e26505fc7e6c2f2a891f72c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f774ed74186704095c53a213ead14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebb405077e412e874d3529ff8a0eb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ee1a529d1b9e2949b80fdf7224341429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224a82b53ab1542341d05efdafd67d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d4075831a5fea904fc590ce09881e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557dd2388e12dc9b62b0af11f4b28f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a71548f1a3b15ae73fb7cf074b1542433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281149f1a95e0ba227d5172ed2301fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450c82397f7dbab54818a45cca8982b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bcf06e2be5b89cd3a56e1c22243d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf51173b8b3320fa363ccd448fb1852437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a245b5635fbe031f034c1c7ee03c2f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac5d716295d86ba4d8500c97d0b7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d66e41c159b35d1545c1e3ef7db94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc3bafd4483f5f101cc289c76b0e67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0033941725b39ebfedcac83a01146442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41953cee9c49164a9da68333011ee112443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdda02c9fc1a1be5b09742cf5fbc039444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446775611e04eca43c23307db4eda21e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0719f446ef74dad8abcde7f88f369446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de23fe7a64afba151f6344917a6ec8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb8f038ba13d55ca7a9b3a83097d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883e83c9868fba5d60602fbebac5d11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5181d28a0304d43303b71a3e0728f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78486fbc96ceef0e9238d91861550c2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483004a40976716aa1f3012d4a8a07c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b38c9116167e820fd4467b74507203453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020cb4a3cec39e530c501f273f10fb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa1983d7da483a954ee86b2d3adadc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c795824abd365ef86fabb7d84cc64c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732f450f65a2e195bb3678ae8ac5c2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2909deaf1cc1d73e378f92938d021458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0b7ee8c584851f8d047b1fa90bb63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e05d785ff7a379dc8c53b94c4d1ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3d88c462e429c5aaeac22220424ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50320bb06740aa151dbfa7b78342bd96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ddf5e8cec717c3bdc7a4970366adf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f8927d2078b72ece8666684febfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04392596c98b9dc33a7c4485d7fe51d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb6f99a05692ce18d3c36e974ebb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d88b8729ddc03e3c9efde2a315f66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e502fa041176c705efa820538d34453468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7e8e8c1b12022b202152084464d10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33149b0a75cde92ef51da23228d2e587470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b3ba2fad87ea27bf5ee87c536f40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd754abf59cf6cf6bc8f7b417c5136c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2133330e35a473c1058cee08780630473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff75caa0ac2cd66e6c6ba0c4b52b3fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2dbc51f23f92cbbb59c12b07e62f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cf6ba5276b40ac161975254abdf05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac88d3dfdf3d172ea67c1c2f22fdc6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f90544a02c69c2e260de95c0379062478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d97eeade35e7ba94fcc71dadf5df3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f998562dc86b863b2f8e40e8b09b1f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f01ccca1df91d6d47be9fa396f75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44a4df58917ca7b2c55a54a74f81ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5521793d6282f71e18eb9badf4c83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c1a9db8c71d38dd8d474738b9987e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b866b009ced0d21a8fe84587e8c523485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75d038164602030c53aeb1dd75a4c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1391b04cc192331812a80546c9f142487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d1a3ae3c841636acf0aa506cd1dc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e969addd33b9c660bdc13c5dce8b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d1b8ef09075cabdb1eea200b24e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe618cd5b1ab9d36c343686f50e07420491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f0aeed66cb92a4e1e8c8a0877dfb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d4223b44181e4d5194032090e7b62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd888df6de6af3f6616d5c653e08222494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5d3a4ff232e610d45f472c2eae456495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048884933a15ecd52fcd712ff17aec9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f5916deb872ea0be6b56d37328a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4246958d11b2e5139d6b6d52a6f9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d83de245aa4df125ea4cc8e9ae099499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd87be2f77998021496bf19447086d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b51ccfcf43bbbed50fd64af88059c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4d36bb121a8c99b15e720a89a32c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7aab6e2dc3689e6bb6d39c7cc461e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03242f57e5d8d8c7eab051a53fac3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea75c0527c87daa52512b3ffc8f135505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e1a94db345ef165285c86dd9c1269506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b511b00907e210504ba233ac9b1ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d34e618ce7c429baf2cfebfe2e23f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878fc185b5f78cd197fc72a4ea7901e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5b6269289b1a8d418095983839a9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d852adeab50fe625ce85c2d7dc6b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2f2392ec225242c4db1057c30e373512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848244b04bc6257287626611bb178479513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f0c86b204a455b99d2eab53a2f178514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d81c971ae3c2a675952c08e5cca9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce0322f67621c1c3c618cc2d393f5d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca69bda7c70ac063d74db9be9614610517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a9fca56a8ff56f228ecc14aec831518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17889a63fc42a2c2b94acd5afb9c3dca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b94791d49ee76524ac5d3d7ae31a39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790a90b50a4ac4726230f7b93716a4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac46da7dc812f3ebcedbba90a8b0353522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f995cbc77a3b4ebd461853aea9db26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31d097cc83b5d0929534b7821f162c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac0e5970e1846ad3234a281df7bb2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3200b68f993bd36631ce947feef74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88517f768050088dbb6a258dab329527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a3c1ad9a121d1111bb436015c39b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b3aabd286c3cd699bc39304a684c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add46ceb3eaa625b58b4346d880c5f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8de9024d570f581b6b3310f06642bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af2966fe7442df3b424e6273a244ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02d3d5374b122d210023dfbdcd72c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b62f8966ed15540e0539647a34c077534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be483839d0f5207d2329276d347081e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e65614e39b7719be9dd970f979700a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c65f40db6059bd52f4719369c6df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47f6bb03b1ded2a3a4dc9564a167f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9505dd150afcb556f7dec2c7701bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d35ab6b8aa1458c2de3ea186e016e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d2cc45aad2c6ef5c3f8e62dd37c29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43329819d58ffb2ef4f35bec2ae35864542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4a6a38ea7c68e17563fa8f263daba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e53e70623f87ca13f52154d00c4ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f554190ce7d7a17c714c4b83a14a5c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb7456dd9370bf3d0dce58ce3f189d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efc2da06616d703fd2b22ff9acc415547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cae9917a14f5eb6b879fa788d1f46d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89911fc56fff7457fae2d7b433656170549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd3ae754628b48a9182c1bf1ecfd06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9192cc973a2b3875e95020f7578fa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93bf7b8eedad57ecad1c3bf4558833552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b6dfd589301a318b3ac0586488f2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025718389138c259d0f85c748ae1bbe0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2768086bf55e3148da341dff96433d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad00a014ed2379f758c3f67a10bf90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7217697ed7daab84a1ae6641b6c95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edce7a549600161184cee39dac6e04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3cb79329f4f529a43fcadead0eb51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a48b6642fcc4180c2efcd18d09040560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b103746489b81be2fd4f378b33ca6ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8f65c4c4fdf3564afc74e87cfbf8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae7c3b0934bf562d9e3ebd5d5187f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e3b945d74e52efdfab6366879fec9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7987639c508cc35d83eb41dba99ec9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6183a7b03cd969fc6794525b33beaba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee773efd6081068dd4e7684d34aaaa0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb805f31a27578002c61987d7f0e4c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac2e90c7e936eb2435d41ff490dbc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb643d167cd65555dd51bd8ab2fc22f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe15f7d0b813e0bea79fee74002075571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ca4fab732f5ab7d0ff37ce89c60cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edbdd6cb7f7e18abf9df5493bdeedf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a08a830428760e4b333d9d3dcd618574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370a42c80ba11fd3ee5e152d612414575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b601263025cc505792078ea18b90500576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3678c9f62b59c408ec04ce33bcd0a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f20f9918176b306549937d44297454578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6a9105d5721d8057d5aec8c910387579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75687d1ce966ded65d4405ed6c65cf30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c5811f3efce099b8a3cd3a0c76413581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215de21e276cb410651df1629d424c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622d7e6e892dc6f3ce84e0ef5fcd55a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac5cb8ad809abc604b89e9b29e8328584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dd263349df2ac1c4c8b8b03a10cd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494c95bfe2f660633a1d3abe262a9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de977180adbe92f56aabbce5662273587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b6daedde4ad029819742acfd1cb7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b09d41eef11edd43d463a5a02fd1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2e0b40332ba7786e302bfbf2d0541590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd450801061e4072d6111bef1173440591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b3c3222df33ce16b5e33b20abf844592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34357f94fe853ebf3f449356838bb4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20373a4fc2e72c411d8e53781d59e172594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cbe906e8b918aa8a4a96422d70783595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f546768b0f275945f7c964a49f8c2ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4894cbd37922ab974b9a6a791c80e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265956b51eb3ce18aa976965be513364598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317a746d4437699f573445744eb4a26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899784ebeb978a70dc10a72c5392fa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907a16becc27c6d605f9458e8a14f7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30817b5942934e6488fcdf1ad9db92fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10f0f5020b1d8f7558eb9647fb8c9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabab72ac21128d3e0f5feb8ada8a351604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a44690528a0a25ec980403419492c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312992ed6a53111e0f39fb35e5a7e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f152880c5ce8febe09c67dc0c50ae99607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e3948b0a83652d53b968928e76a40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4504d8934e4d606e83aab7f0e81c8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e8a98c4fa5129555b09f4d0f86ae4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424193eade1867431dd220c4ee3a53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebf1979c3686f320249fa387c1d1c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3be3d4bd78019088dde0651b5b310613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81df891d2404cf59ebabf637590469e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d1fbc0d837f5316aa140dae0c86f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e6a68d137a505d52e9ccfac0514a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5de9019646b3613c2ab354ede22a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a66cc9c236f44917c2fe98a3b2d0c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e22dfd055ab9c762e5b0b7175f9eb2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934af19688cad26b6857f8f53e78d4e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43133c27dfdf27443c860f5d5357e51d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2749d4ebc2a0102ab9d9c00eb9a28f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c34bb910b35e6062991392d52cfaf1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7e6b7d316ef6efe1478845f524ece624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d313011ca97955eeda501e87a941c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268301a0ea931261d01fde54702454b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637dc6f8e6b4cc2fb5fdf7f3002294e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fb9da2cbf6d25961da0b65ae89625628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c5b6ed5a5f007568054dab7910415629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8438f28a13a8f24bc11c271d433967630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc871cb2f61c0b842a4c7dd7d8619631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed47e410a5eeee32954bf01a127540632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7fdc87e6513a5ec5427016bd7ec86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86c222df738999a9502e4e06c8c624634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416ad193186b38bb3d06097685cf960635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c1759f34720cb5804e43114d6c704636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea65b0e41ee2df8784250c817ce8920637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44a5788077a42c937ac45771b4d09b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba348c9d2df43661e4e8312e88b3bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01abd0aebea33e948d87b17f2508f8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9edea149e3674f0570443b091d79ea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febb64de184f71836a9f9dda37d1502642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57c718a0457806b2ab7e5fbb39e49f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8873b740e875672b2769d08aba985644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce77e4d71dafb0d02eedc6b2c88c8f1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0db40a9828e67f101eff10198783b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f42a41f0b434e04c96a634aef7976647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fba180cd2d681e763fcc899b172c37648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e241e9008531f06b50b42f5f6b9bb0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7582a535d56205707425d6eeb501639650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded50c4ec855f99d4e32e1c471ea485a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b919966f488269850ee922c4aa3d308652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5845cc2d535cd56eef11736c916539653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410876c71756b101a754cf3448b9387654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750c8a61e68af761b6e824b570fd652655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa97bb69c94142e68924aa5f2e6f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee2c34db945b171cc218f2df4eba9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b34f39edb630ebb0ff99d4e4dac0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0f0932fd0becf65a96c62dcc12b8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17109a0cf91df0df68d368aeea29fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2872373ffd7090720088404251be77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab68a8d202ee9e73084b84143c10262662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcb300fe550a438582b86f0e863e38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1c174a754c2cd2a2368fba1757cd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a274988f7f98347e5e95b164a64511665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ffe1f4d5793795c623f131736e98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974904d0c10303dd0a7cc406aaaf3501667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be1425c337de27ff4a837e8b0707f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e198cc52a60e2786c80dbf6582be77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f076480928d5b6b9c992d2f9a93d6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfb1e44aca8aff0bc781b8d267834b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92877821289ba5f1acde79060bded936672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cff50dd907d692d308348640090fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bbaee303c5229883aca32dc2a2cbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4a19658a43c3a4058be55be5043e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a6b478a9a03a13a885152eeffc725676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421d5b80ef4ae05a97b3814bdcd44dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7884ce13925c63a7913e131861d0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcac09a8388722ee61d637b5676f81e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fdaa47b74e14386b596c7bd73e3b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579721250f850bbd465ade330fc11a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d637a1feddd552abe98524b38c145682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c9b25289c4e5714e76298f7e2457683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739144f9e338e7c74999cb36c808483684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3e2f7fb41a0505ebf6a75253ec747685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d4c4fe34100c7bd2d46d83ffd819f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71129fe1eb41b394d2116b7eb82679687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbf509abe28d474e620bfbde881b59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91605250002dd63c71dcfa56c30a23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401ffd131730d5e3df22abebdbeb972690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5745e917d10a87607dcfea97492b8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62a10d0a63a2e9b7fe699633ee02ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824abcd46408316b75fe23483a9b0a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7508a9e31d054d282a514002fe2aa73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5307586e9f2bf3e9ec87584d252a04a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087645cba0ed7bde32c180ac197a657696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486abbcf5e0278fe8fd1333e6c843c6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392380b90e31733c35d5fbe96f8a389698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0b007d0b03f62db6133ab00b0adaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128bf64b5fcf6b3289f3ff90ab07811700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d9802f59d95362d46da1e88d770e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e97e4b988512525c385ffdd4d0e9a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69d60b366ca69089e4b38a7ea5fd4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9d1676948c644f56e4dbf9f0f4274704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971c00bda76ab9ad3ff920efcfb6563705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77044221f6fe3e7813cd0c2854aaf5f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03637320c389ff17c25f959a1d873b6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac8d59560fb07b30e9663828baa744708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027fd78e28888e475ab68f16da956c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cabe93e999639331916a949852e395710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a70a249b45ccb22c3bedd0286d5b32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab2e782662562de1c69c9ec4c84819712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ca33d9b19798a339dd6dc546fe6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867af155c199b0b295d7179972339d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52d4a029f963f203c69622f2251527715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f10e4c4cd4eaf85c9a6d588eb440716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5d0c3226ab8a26271342d23bc3bc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b75c7ea11758f4fd1aec589156a11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364a54d647b7d836983ecbd606d4a5a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006d0e2dcdc0fca36aee634afd98d41720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca0e6250eada307ab19ff10025f18d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040a4bc356ce35c8557da9aa17b5350722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099ffd295c8ed249672364cee16dad8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280df8159b92825f80ea8cd7858f7765724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc1cb796fa8cf80183740aff5163b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9c1c17a82856dafbf46311a6471d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c3039dc842680962f73420724d704727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3622be1fdf2d5b858ba3d079c76dbc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e8859787425d64f0d316de4bc02ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d71f66a832838a1a0aad983bda8d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0287f5c79e8b6bab5ecaf84a49108731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbce819e1d5db43d14d27a2b2e8baef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa336544d5e45708f407ebadcb177ab9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7753df17501b96c4f5945b661f2581734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccee455aa9bd3c2f64bee1521073bdd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc443aa67461fe0c8ba1522a1f583a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2ee7af8911c77c32258e11166fc53737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a77abc2e135dd49f9ab375f1389ab4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8ce60162ec491dd353dea3e985e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78385adb3b0abcde8ebc7b63e3a34235740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269b165ac46107bdb1a19dbd85e188741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa536a9e978971ebcd4f730b4aec5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d571c9102371c0993781df3256632c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf7b70ae51ed31d2479f48ed750f9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a18bd4f6c4d2ed05ff139a8c30562a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b589cdc122bead003129e56bf287c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8e019e65cda726e3336226d3b2ffb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a6a7c84dda2ee6bec17d37def9898748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a304ccebf0bcf004c6f46eaa38e0989749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c3736948448b0a30c409ca877eacd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f68090799ca42f5ec24b66b007f69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c57eab7a07ff0e10837aa619dc9ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cda9bb938321be542727729d6840f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b91b2a0db88bfc8a9a3cc4744d5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1297b91dabc34229cdcceb0df7822fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7116686d180e4f201d0c27dab19d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf635eb08b356c41010fa912295238757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d990d2f6edf7551fee601f1a66d9f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962986c4f2d2aa601e21db848a19a35759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f4a973bd85523c9f1221f5ae16e7e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919961ed995af18833096e6e27bae88761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edb2fa8f1bb5318eb4afae037e4a09762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe4b9f29db01b1e036e8d9a1948d74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79cc5cd03a667d7a9b610633058655764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522da7a18ea8f9a93c942de1ffcdf3a7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfd973773a1fed66e6cae99df0f5ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb04e0088574e48c0c79120d1e2ac49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b5d30a96bdd1974c95e1a7c3eab4d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d61b73b69948b2e707cced81848268769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bba095c7869699c98d85cf2f7524fb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bee5f102517192bd9d7351f4de0e7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b804a55f7c924ae2e3dd08012881a3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb84b3b29e9cd11f3e9664183b1c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56c0f7ba88f9a5c373074f56830610774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226393c4b647e314dfb9a56af5e1046775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52193f4b0f94a2c069fa7e7ea72b1cd4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc5ab2d165fb0ee9dd7b1885acb4df777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8b61b3bf3d99ef1703ecfc7610a57778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1271e6b8a66333768fc309a957a44779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4709a4bc34a4e76b514125d07b29f4e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466be68d07eca471284aa49b3c468c9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd5e816d5f9e9824e7d70c8d17b6e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a7c279101acccde7e69d6947138d8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070412cf5fa40547cb007a973a61c2a2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d808aee2a68d62161e83cebea0a34785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e8fb463295fb32c87497ed8e8125786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619831207aabccee650f6e3dd2ed3fb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ec5726901338d04ca8237fd96e462788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e009f289c75e7d9060deac92112eaa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746298bf3dccf115171c2aa8f04c788790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b448eb3df5e8e178a48ca85e62d3f5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc091524518907f812e6716e844da792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7743fefd3355a9773e567a7fb0fa53b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7275deae7938779372394b2dc5bb14794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59f11475eff4022b669957d901cebf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2eedac8b0be3248e5aea6db945516796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff58b26876ec479e6407d3043667e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ff8e1dadd633cdb1187d44c8116ed798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ee6134adb356479ce1679304c94f8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d07f33a2c3803267e3a9e484b748800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92a5c1d57f17bb609ac39825ab1cc4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ca814797232a919cc95642c6b7995802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257686548286da06064a9d565f4a9b2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916de11c23a50922005ec426c15bb18804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16806e8e620479ae9da71fb71487caf2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749600498595b768afe035d8c93b416c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8e3817b23115fa05afd3746227f04807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1448ff51731f1adc3d1534d34482a6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1927c5ff9745ecd8a0985f0fe33d082809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106893b3e168cc30184c2f43f914443810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f458a3ab8a97a23044c05c8b8828df1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac54764daec0f090d94b3e5c7688f9d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d54ea2aba0c7c5850220fda4b8f0d0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ee8a4313fce394aa31ab44ce254b4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ba38605dd22113256e3def06f9049815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a89a4b34627c7498dfb9851030ff7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0619eab7d70a3fbfd275d1fef57e4e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac771607970227f7b09025a1c9d9d910818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332e6e0abaf7b1baaebc8149fe17904819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23655cddb55830e6ff8edcb3730880f5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd74e9547aebb11cba5873f5fae736821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207e2b2d16202775a9067ad5cf0823c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d78de1e4af8b4d3bc95761d452ba4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43108c979e9e0cbd06393962682cf47b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab75e4ae9c6d256a4661ffb2eb3c06825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267fe113f38ce27c4e8ff04ee6f4e71826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cdbe607ae8f6c8832482f05a1daf3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40e3c174b4157732d0c1c86f9ea087828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176ceea9f2044b9a5a5679fe1761da829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8c321459dbf5f597f7de8575bbb9e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639662142ce09f9ac412ea00e69a297831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0db4eaa20f57257f6a0ac1b8d7d25f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249295d9ae54d97a8e97a8e318e10e5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603e05770a041975603bae4a58ed8b4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6960af576c39f71ac9c5980678532835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0bb1c0288d5e88839a1dd46612dd4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fd19b4e641e714edff4d55b1aac55837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5670e12d43731fa73539f3781e79b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515b90cd8590fe9910a62db190e1e6b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c38c2cf35e2a5707050de7eab983c0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060faa347ee10ebccdc1639710947ec841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fd37b35adad56bc2921166ff479d0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537f3c93360fca9a64e4c792850f9dd843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413a09a0daa4b59d7ee2aea68d0e3a3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8f2246f35e09d39f2ce0f19ce8ca3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ebc9306ce292b509ef16f0ad565d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236d4ff8f28bea293e59bf34475f667847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de6827d942670f05a8d1aa5a3df50848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa5c89a9bfbca5c65d6ed72a4b5c8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808a7c4db744acd81ada306e694e026850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e08d3feb01ad539061f973cbb3a4e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81225c1bac42221eec9e54c5695b18f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56d7d6599af04d6f0f9018b1ec3683853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a740af9d2abc9be41e1d6a7b2dd8c19854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc53f82f8766684281b7e00179bff7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d37440dc249ac7622c44807bebbd5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de164fc51995fa26715c65c05b4fc7d5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d477b927d0e17f3beb2074306d57e18858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67e115c5ea80dc5e4a763e3275912c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e45db6610ae28b64771718f57522df860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017f440b00fad7bf886e9f8ee1a352e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e61d98353cedd267aeea2c061701e4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ca0e6ea211577dcbd2e7c3dd72c08863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4ae480c83ff547a9f3e4cb34a1c64864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f902af2d55e27d9be17283354b0dbc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dd5eadc212786cc34541cd66d7ae8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac895753f5a56d9f2c639d99adefb7b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b881ad8606d6204383de2c8248dc14868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacd12d6863259fae6b72b9db9b0177869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb780921c45190c10653b96c6f6791a6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f179775a5149d3ac8c6eb404908db871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efc3a90dce13307ee1b0074db30e0c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ecb96151c7ab358a0ea6d1c75ad72873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758d2fc08f03534574b2ed473ac10d2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ebc6278f477439669eeedb2f65fc9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2182b0fff8e99a4ebdd35d5566aa2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f292abbec19e4229b6ff8af20807af3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd887b8576a84292e639096127c7530f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0f5602380634606869417d525cc6d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924884e10fa2a28b63784ed7140cf71880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e535ef6ecd06136680e6db82db53a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f569c77f9f2bb4d8df61fb2d88d353882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3cef7f0b6ed3918ca036b5db4aaca883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9809c919d046a6024517366801063884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae08799681d64c2722099265031ab2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7b26a71412284d8c0dd70b62e75ea886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34bfe63b30689df3b3d13e62d50200887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bf76c41f56b712f2712bf1dc2e4eb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a83f6dcd1de1cee2913f3d33b47a4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177ddb17ed4158c2333ad6f4b15d65f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cc9b80277de35f622a5b8c249db59891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530cd91cae0ffb0c2c6e23fef6d7ee892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5adb6c1c543a6e881e4699725161c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729401fd4ceb14e0797f088d4611147f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f1ed214b1e26f64e75ce0d0ac8e9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f38fd2fef5fa1bad70d8d48e0b2f2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419478aa73b65baed2b8b8c9f19078cf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7aab4bb1da97a6147737de77d5c9e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab29962a16671fba700887f6a51672d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396513512743d7dedc5fbce7bb68045900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b6403ea93727fef5aff727fa570c3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e786dc3c7d581985ba8c281540e321902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be7cb0af91646f2ee5c70a9d7df0e1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c495c5feac598d2b0e3ff097f4ed29d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b494a2e04f5db8fef153d19a89497905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34be14bec48abc22e987241700599d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c84e316acf2780ce857e9bf8e0e65e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e77fe5a76a32fcc33a085223f2989b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f957bf521344323439679f5159e81eb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890216553446fe32c348338a84ae499910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe11a95fbf5b6c12f88d39650f36da911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39305493f3ed9014cc1df3eaa83eb69912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79455e9e7c9635adc8f7a375aebd50913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1353aea2cb3083091e498bcf2b5f6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58971932a9848f9c2c2a910c8a691d1c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97594dddd7daed2d9b27983ccc9317916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c660278b05288cd1d8a21a22aff16917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc60ad647ba865252a752286567bde6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a541962f87695e5a8957e75e1bda9919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc777f0cfc0418f734cd8d73da47ee920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a1e3d48b29e688d05950664f780b8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf501216a45ad114ee45f6bdcd61b0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc262b9f580afffb2a81517884dd23a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf20635303a1cbc323d2e6da786c47924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41b0a6b9191bd84da4f7f8354705e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c47d164a2ce4e4ffc5e02d2198e49b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1cc476d7b65fe6592fe002cf758c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc670d95a0e472327665a63c47e205c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad582ebb265b79402b9146b55c306a0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e203856ea29d5f4154155f80788070930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a21bc91b707bbe21a2bbc957daa6b9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6dc226cd4586ce6f99865d3daabca932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a486b9a117d4a63d48386d2c633684e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e35e9c5f35855f5611dd4306776902934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f598d8554feef8d896492bacbba99b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f32aa97b036c02ded62622e9eed07c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dc3185bb4e94cbc2012cde00a99c9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b310ef2b003870862e4633c8ec7b1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722deb2d1a1c72e0ad75991f3e0041d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629ba40b0ac03aaf241529044a0da24940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158167be9af32606d131f6f67653b8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f101774a35ddebf0cb54bce48458f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9b1e9e5d1bd17517e638c4027a72e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db003924f048084dbea3c3216140d666944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46360ca8f58202fd29a8525940a695cf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ca193c7689ee45353a4365cc1482946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1860f0995bf0c24988b11bd9712aa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ea30ce351dbcead5babbe6d616589948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7543a77cfeb5fc27579559be9a394949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bb27d781e7973de339fd1a89eb10d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977113bfcc65f8087d4f827637d6ac1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc389ec5e66e5570caa60fef5a434852952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd9f5ebfe8f297dcd638e367a9e433953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161e1921afaf58953e22178b7c45ca954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d05c9985a105dfb492833baddea56955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf5cfc487e778c64d5e0647e4ca01b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035256d1c90e5c2385039368ce092da957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055911c0ef1fafaccc265a4a6fe8033958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b9e9faa334edc2f9fd1a63909755c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b80098d3ba77eea2704500a386b1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2eef8b07e0dd3dcead62269cab896961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6266dd9cf480b1fbcda7c7aabffdf56962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55760696f22d891bf12307d657aab0d3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f355c09ed5cdff56eec14432fba16964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cca0c5a993bdcbd361f6554cb8509965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06bbcbe9dc228ff21aa0b7ac69093e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c79c5691f80f1c499508f13459f434967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a78b1ad05df38fa4e1f0a2fe67efa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05029e63699b77c3f55077e57ba2b670969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8ff6dd4cf880ca2e723def336af6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83361f8ec983e76a7026a4a1b0e56dff971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b9365fcb44c4252e7db7c07b33c93972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9c92faffe31a6cca61dc0403a9d33973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd382cfa533bb094563e721089d4a2b9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bce67e944a045ff23b9a46539b24b7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0440a95994183912c15350aac18ef976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdde55f6affde853cee8cd4751dfea9977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>