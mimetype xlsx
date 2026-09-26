--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e223e9a897661e36558210c46497201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c80c56357a31e7860df05b0f8807f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c188c25542a1aba881f1de32e574a853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13aa69ac715071a758294231982e4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee7dc830844225e177962d92b113a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4ba44f8dba52dd2bbc4affba0ae6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21965a773fa2025fae731dc4d03fc9297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714607a33f771d271dc74ea1287e22898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6fa6a544464bfe17598af343b0e209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcc20b99f0147c90f903acf810a22610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d0e70aebbf374a5a777e4a2cf3aff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef8da6e4aa4c5885647d7259be765212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108646d3ec0df9638be8be67312fde4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1020b08685d85440e6bd0c6633d2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f754dc8fbf66f6ae2276108648eefc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f4ca4c2c9ed8f3c4e717e10be806c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb092321b05d1cbaa9706a296b49d2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2d5044df9667466e0fafcfda882c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d33fc63d35eea2843349adf23f2ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cf4e70aafb9c5203fea33e9db650d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11f822f66b7e30d7524c9f006a3a3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ede2cde81cf28935f9be7a9f9c842622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d108d36e3a5e740b87e4be112c37623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f0fd67e135aa42bd6e516447d045c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbf0df6b68761e1184d8c8b00864b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280d5068954d597d251128169490a5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bc088379893f64c82c9d609776aa727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667027e51bf94c654a9e7d3867ee668e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fdef7902c62e4e9edbb8a79940b8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411c310ddd754f2046a0aeb9c5be67a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0cce5a724358d27767b6974af0ac831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678de4f82b70e16e23d730bdd3eed74332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bad3be56aaa2b591cd98411757e57333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf3e822221f4a1c2888fd50cbd104e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8036d036f08e15043b71efe4dea86c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f193423e31be225a8c5ed8a1187d89d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06f456e524ff2d989986663ab0186c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512baa5ba3367514920fda53ab9088638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a752f393630d80f444afa520989c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5038a54e61054bdd94f24638ee3e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d976177e92ba4b1d62e7ea8553219541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd923142ada5899c8ed2313a9ec32c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e689bebfe0166b1c855a1405cad9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15d8eeb5c4ab81608627b4ccb96e3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5fb0b791521ef0953e16fab339aa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57c8b2e1e3747129b9ca2a128bd9c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f846764b1ea2043ec991c6e899ae2cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3b8c194e57c375c3bd37760d76e2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd50d8b09f674c7288080257e293e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af32196768b69fa4a34829896917dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1d81070646f3a53428747126f568251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b631dc776a8dc80d7186667baddf1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc72e1e8aa792bc6f89ebe9fa2d543b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47205dff3481ff32677e6c85821ca454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf13939e4e6455f09ef608eb6e5bed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f476ac8eec02c818f154100dd2c502956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b269fd863b8c44d5bf3f01a9f0e3d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1f2c97b9a52c6dad80cb55e5864b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bdcfc2b8c355cc996bd58ca0b6fa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669db96bbc75f7b5a7fb288284bc1f2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d6ffd75bd36b33d66fb3ee55cb2fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36e24ecbfd5609b3527a993a7b09d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2c168828522108e13635d1e1022f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930cba1816aeeaf5382a3fcecabfd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df054d3dc62523d442e66f1bd82990e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c4379cb1b5ca07a36e20e6075b2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dd4a95630d011815c0db76310b91867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b7be29ff692dd90e2ccd345ea17d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee274120e9b783a802b5149270748869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca38c916843ec22d4254fd83c4d1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8ce9e7c7b63ba365a7342f89df8f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab076951be2f5f68a8718bc94cdc57b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f31805ca6967f42e7c3772bba609573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ff81b0f9363ba1722d57c94792d2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e8d75c0ddeb449fe05461ff97843075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb88086b9b21abfa9bc83def0fbaf8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88b36bde8e7d0cc5a4331bbae1e44a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e50daadba857da5fec59936835a90278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabdce6b31478bebce8caa97da4dfa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ab9a64b210f9db1217b3e30ef543a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe884335c583855776964701ebfe1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fe995c85092830fdc9155c05d441f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41177ff9d2bb8e81e15aab8d0f94880f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170591e6e151398ce7cf08d3b09d72284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de942e17950f772b92e563c0dbba40cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39efa4723719297f26f80784212b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00f73f28e9eeb5be39c436e9a9fe7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8646d58504515d02c66049df1855c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941a3324dcfdf6f8c295dc92b233ae789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afefaddb838be35b1b8053d80fa38f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de43487fba9abbc41ab51fbcaf03b4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dba78472ff1d311bb7e6746021df992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60e9171f1ea60116a31ccb92cd85c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0cb992a896f563c596a0ec643388594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588833348e02f72ecf56bcb22f5ca0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d35b2c8f53adf0759ed0142ec12da996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b06968766217be472239e46c9381c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaf7b9dc9b2a54ce918bea05c802b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bdcabed6aff0e46cf348b314fd14899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f7252a93aecda80e6b007dc9aabdb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82783a8ff89da0976454b2041036c56a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475cb198e4b7cf12dd88fb21a9f7063102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63146d1d227ad47c90110fd53cea8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312957f5860f3fd95c896cc306163d89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aa29cefb82a844b6680c21631429e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939575a67b87cc3ddff103b05de2d9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5879b2244945aa961605abf7ef11d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497b6745bc9233f3051644badf23dec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4e1b2e03ee53bb1e4e347f784b840109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7ae7948132c647ade45d8ad16122b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb902a3e095cbefe450c4dc60210d93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fd6be6de694d571cc5dcef1e9655e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ecd0514952fad4ecf55f12d6bd3db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807130d4ab05e2d1c22e101c108042f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676129d068d05d7b68acac6a6c1d1c26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d00f1cb119219fda7da19d4e9f2a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51befd02e670ad15ef454e6da06fb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ce648e0c5cfd1bef42d0f7e41661118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb807509204abf9845890542f423201119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062ee47b0c93711e9e6dcfe5e465700120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a3e9c54eae35700251119080d9493121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb2439c0eb33d752c40a4c54e99401122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b49c97c091e01873f2c67e9c7d1b8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a794832fd09d1389ffa382548cb34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0822da5ff5f3f592d8a7dbae205b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d35be8466274f306c7afaf510daf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c277b642ca21e5a0609067fd2953d0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5c1057488dc8b61f401d20e2c19f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc7b550e4d0944f1e7664d373f181a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2115e0fcaa646242c4752b40caf00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23727e0701fe7cbefa0bf83b5a069b0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c398cf64c8f3e0700dae1592c73a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4f080b2c222570e662421ed6b7c41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e8b36886c77472dab59885f8ea856134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3c31eefc855351669b3c09d828106135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e454d4af4394ecfe5def45c64ed6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950274f1421c0649f47e8d661157c10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca5acfbe056af8e5ce543d36511890138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa670ab01644eb04c3cdc399794f29e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7e076951d5d8ea3544151746e82e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd72a1fede305bd38a81050a39f1c24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818ef245445754ea9b6f96e6a96ce92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e74e4c45f8d4eaf3c9a231720568fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06263ecac8941cb2b9376b2308ad97d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e980cbc015f76c456e956b76058df7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d611d079b1ec34418f4335b71bddd36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfa8b10f189fc9e8323231104be158147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bb09f74baeff91455faffd9bc41ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d63e2aa2b94c19773d9099458abc98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a025d3dc136d07b3b56b3bd20660ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d061eff64d3677bde2ac49c05257822151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0676778b94672af4c8f24d13253d85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fae0ef6031b227db870ef528be8b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075731f2875c185a3da9ae2027aae8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaca77ef017685bf1aa4e06de4b8611155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9446d6fa61c8d1cb368833f13b685156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51468eadbacb0e7e91af7c99bb308c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d820c241d0954716424f36220bfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7447cb98a5540fee46e41eb44b044159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dae8eb85226b0851f3e3389d267d02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a173cdcb46877da23864dc628bfe31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521191b06edd8e79e9d0e763b4bc86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dea46a1e7bd3612fa8132b32caf5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70452c48592b262c3c99745a41c135bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1dbdec0cff4f5dd646995393281bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b423c9a4da4f5034d84aa2be660e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f8623ce8fea860b281c3c217be86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6dfe36f2fa97429b22c8b25aca47d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4529564ba8ce868a52036252aed99c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b28ebd84641abe347adef5e7f20a7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab955de22120bb38d1cb61c4194dc9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d9916b700c913b4bba792093f5851172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e50e1a8229e850e17602fe6d2f9ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4623d71ac799b6d25b56a5cf79a67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d01d3cd38b0cbae39551ba31139a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86927c77819048f991a588d92a970379176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4a6352d0832a4848f5c144edd79d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9772a5937bafdac1e17d358d561787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e9799deb751aa3970ff0ae32f32a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c6ec09bab1feefd60cbfc246985dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9c35067a5147817bc503d7095a997181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6ccbe9da1d7a10025d2aa0edb780182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e2d02117e737e1e00b3004c930692183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f681717e0a228607aa466924190b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10df4caee8ab74104ebc80d16344b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb73d8b68f2244170126b5b846cff7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db933acae58db094084aa25fb628b07c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d6095d8e1564ef21da5413ed46085188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f216d75a125a2a82b624b986429b46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba29faa5b25662a05b8461e78b1d84c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f88cbd2a912e611e2e3cdd3f64b062191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a56c5467d8d8b8577969b93cc82e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafffabcad6f7d45d00198399c47cf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49dac85c2fea51c002ca266809fcda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c89a62befadeb070a41b81d2578997195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbd9892038c9598d4d18cca53a8039196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f616503a69da303efe7b5644cf445c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49323843249bb669f5c9ad4164fb8b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde5d935818a990a3b42e8df75d2979199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ea07769092559e84243df92595b1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360cc986bdb461ed4978a2808fda4fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f26e368dee3e7d309ac9a73822cbd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13723535b977aca5b92a18eafcb30231203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87755d5aab4e6821e5ca93392222f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13382261f114033b959dc49e31005f41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0b21942096dfdba280c924c0a6763206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921d524706f3be9d8d9c866100574a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eead9c2ee716c0a0d6a036c4fa2ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb3629f5322893ed97bb8bc29331a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043c48437aa7d47603a241e03c111e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d9ca90448949694b71d9d02a0850c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18def425ebe6aa83be5a2cebd401073e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523113352d67a421bef799b69edf1040213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab61ba6ddfec946702f49c17311661214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87063e41b011345a30d01e8c2d1fb6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8b368d69f667f10bd361e900a4d73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7f3ac5ff16c453d4b137182907e80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870a5fa67aa850aba6e0ea3a3191a65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b339c14fd9676b5513ec5385dac11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ecf6a500e5e61fe8c8eadac2cddc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d68e4e7e0143567d0ab0865ace64ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178a762a669373c668b8bae805e091a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e601ff37aba13a7e0da3fb3bab6dd3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24fcbe91736045035bc632d99ed077224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b869e9522721dca6c40c7d1f20e29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575c9ee71c1553c5c8b63bbc81f1704226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df698308a39a3e9589e545c5932d6f2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9e2d67522b6ea96ac8352def4468228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb6f13cb03061f0c614b7a1018666229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86359af4499ba1e85e62d44e0216633a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6e425a8484dfe516913a6c74f5645231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f77c9b894995ee3522e4fbb771bb89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b8cfd6313dafd42c51795690aab88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394362f6648993724bfdf31e6b2fbd3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c070b3033568911f4756f13587a209235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a98f4a1fe0c5b6cd3d7a1f7361a4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cff993b7f2aed3d17738bf404316b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b468eb73aa1683a3cf518868885a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd37662d382289158e44a32021b3998239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd060961bc0ca292f676d0fc09f04c56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa47303f95fa4e8d7016a1a3de3ea6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547ac2c89a1f6aa3d1f452a4de82531242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1b38b180f59840fe35779144ad48b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3acfb5fb0fd1ad9a79117ddd2e3d01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c481f86e3298f92638872eb93f2c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8435c26168fbd80c2214d8260a41417246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece05021d407b913a5909579d31cc51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9942c700c74f76bf6e8175b75c581248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed609d8ac43946c06fd031d778f1eff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213ca3cc643276591191dd3ce8dbca9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee818d2efc57acc7e4a6c235755f74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab61f36b746aad8457aa621c9bf8fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3ecc4a157928bde146ca166bc377f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fc87b6ce5a7a9de81403b650aa9e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c40f7bfa768412961861695e741a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3253fdd469f3c163cde6d01217835256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820196044d8a8c3b0463a3c7577c5430257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb0b10b8c6241d25a8f219f54d5b95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0814ebc04d37484b53ca61110c96b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750760e11e8eb2e92011febb535bc165260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb0c3ace1dd74e0851ac9f17d265c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1d08b18f1aad313880e14420be6f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c93571748505db176e7a831e5c071263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09893c202d0050a65fd07c8d481f338f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26085723595724cf0aa7b0dcf716681f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30251e11ef380766a1284f5fe9849f58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f97b26199bf89d89af68e18cf381d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5986cfed621182d5c56690f4dd6f0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee2bb560cf7c15407fb52e509598c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0159fefaf2d38c0bdf0b133863f00ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54811524ecdf736a0eb75bf8ba35e69271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f1d5e56b23fbc303db7d226e3645272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f09b7da1b148b3359ea29f25ec556273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b882e3d8d7f8600dc8f060398b20a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5effadcf4bc75edc040bf130466811275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb99c576d5be55e3dd7be5c3b8812eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a6442d52066e5d3ce553875dcf11b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4ceb4096686eae6c9d2662e908955278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9f00e2dc986214a416a2e0906a044279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe9cc480ccffb1f20511c4c02fc8e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56acfe1f3c7e31edb4b2ffdbc1bca13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a3fa414eb2acb580390416f4ca662282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f9bdd2049250865f2b1556b692d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45b1419e94fed383c431b97c056020284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf77c691d5dcf9a336785e96a4b23c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd283982d7fca29154fa992dbecb47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992b9089b63f3495550786ba51a3e64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6081a788d15ae11b1b2d3704b1f946b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbd2e30bc7243c00654b29c47ec8f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee162c5f98308af00613ed8788ec904290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f277ac577c205fd2c8603e6187735c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e05fb7302b2f99f9e3fbf5ada2599292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3bb5708e9bd7502ed280698a7e945293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f5ba23ce3e63a5421297a3be957c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e19e233452dba450360b322003dea5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74747b33dc9e061b520b9765a6fe2e0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5ae6311adfcb0eacc66c950722734297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a51bac726ffb751a7c6819406e2f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4fc1db05eaca1af9f0644f60aa1b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd6de3b545f1d90b850a6b32926c1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce545d0f8f99e73873bf6de628288b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7e3eb9a5bc1ab20d6e3f647166bc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb60ff764feefca16684e5cb42aa9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de6e646db257ca308dcb3b21d8eefa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bfa1e4b7c6a1884c0c5672a9a6686305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40855fbc2e6279d35fd7ef53b717d63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c29e0ccc47e2912cd26b02a9606fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff115f5237e3aef2f2ff03969d13a446308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78fb842f379f31786d8c42e6d1a812309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442fe36025fedb30136636a9b63b300310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f738b6144a0cbb3f25228bdb5fc26a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f9cb4c3d44725458af6e20c6a5e3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1540d2813819657ff7b47c023b35f28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ea30c76b8f390ef9630a1a899540314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4145bb876cd00e4c2a3c54c00ad87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168dc0d0551e6588d302ebb474d275f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb158b09f858dda07e0ebaea434fc3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1ad882a4bade93096ae6b701b7d1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf791ef001f3d59b06a7d7963a88c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d6e3a08eac691b7c9894d2d50bd09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703874671f360d545dcaa0ed7ef4833321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce156db405f027a23e1a4829f34415fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88135b3e690422da56d0479d021657323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a40e800aed90fac9398244e600bb9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8bdcbc24411ce0954cd55f92562e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b49402079232a24baef1b23a55dfb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4667e4a27f051274032b2d39b68f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e94fe38942b187ccebf5c0d9e5479c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7b448f800b81d3e25e9da49c5494e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b2f9f2f948560b4d612183825f18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b814bc5df769fb44b4f4353f56dea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ebc1db99dfdbd3ae2e38bacd653c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b00ab16d63fbed244931f314cc20b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513bff5c44128fc37aaf0d2bdcd90cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47832b88cbef8e5ee003e0c7fc139f05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842778f2c185e6d3f9678265059d850a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa77c2bcaad47eb22d93a52004744b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d289cb15883701e0daf0f240d1d03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfcd0f13c5f8d619bc7169c38d9009339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741a4a82760a2a508c3df4e51a35f7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c90988e635ff758abf18fe57dda36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5da802a8c53ced2cbb7e8ca719aeaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3883ae911a18034971fc5a1c804f56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33127cf91aea9a727fd32ecc5d0852344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca3451651461eddfe0e91fe0d8a521345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ea8e1c7188242deffc1bea80972f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc6c57d58812dafdca30e6d9ea5a58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48653bb9cfe960cc923617e509eba0de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1c209f2906a80f16993cafea7413f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df827da1b8368e0d47bfc3358763f0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6566dd3d2c4590bc4cb6b65b88d6081351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7292d4e867f363e0a119854564030352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf4f5def6bf7fc9bf86eea8f3d9441353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10514c1370a9c402b825de6b1b3d06a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98dd46b2131b7d684120b4dd8c1b68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faebb1bbbaebaf207ab88285b5fcc87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635458d56258b4dc36d00d572ceba4e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113c40d99dafcd388bf903d2dd634f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631a347b65d24feba4e5e37cc76d8fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757873acc01ab400cabc1ff56f42bc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb24e8650353cdb721fff00bb82594361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a0bef92e4a6171e7a59a937e3b48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6f14f3372e07fca52659aea6a2963363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac374c4c95b5ca53b433ed61e89a6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1d4869dba99cd7ad83b78bd5488ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70246c38877d5715c77e8f0a85bf1044366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab13b3069c869c452be32f42d72c067367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c56b63aaec3810ab1b954eb9d7f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeea02011a8ec7e2745cb408b04ac2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be30a38afd45874ba3e962af1566d9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e8e7c6b28f8e3b2e8b016a452fb26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d01d4d0f5e995fee1a6e23cae8235f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84112bc4d077cd1519b4c2dcf16c6533373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b417e41634a906ffedbbb8b11d78ada374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5880c2bf87c2a52c96f34aeefbc27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f37281ecf1094fd30782054be8c65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed19d87704c708666e3928c630aead377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44139304ec55b7375e95b5b829d2eed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd559e262ca1a82842f1213d4bb4ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502894255c5346d56c4b7edde2e806b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497120387d9d598ba1e9c8d578c80c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683ba996a284d7b55cbdf3b926bba27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efbebdfae26191ca134db7b3180fad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfacc24398d41e94312dc720210044384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5927dd4461ec184db4ebc0a9c6e37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d909ed6f2fdd58cfbc9d0c334a98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599b733b2b2670568ffa1c7adaf9af1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc41711495df60a1fc76790f421502b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a276a9af0823284534eda6bd5481e7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6049a21dfa2740f44d5c2789c575d2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d5aa65c2afbafed2caeb0a601cbbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97774ea92c136d295ffeb9eb2dc60f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262e59864cbdeddf6812162494c1be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f284e94e260844facad0446e399b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409052bb13373673203bc1e873c4ff32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a64147ec71a5fcee77a656fc4b819396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2ff194e4ccd712ce6bd6e61d9b4c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b2a6ecead709feecb5dc5d748bac2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92a482c16fc090120d8e42ab58c8ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cecd48d2b1d139ad82ddcdde9b28b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8eefe73d3c40508b130ec2888f32e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f0f89b7c3eae3eabb106147c55600402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2050979c89a6a3f826ef7fad7317b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bcf169da450e6caa28e506d22c511404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a649a68f0c39a89c223d9515a746bca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3606fb03751aceb5d018b72c255e56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eeda23defc308d37411c48e52ca4c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dee6cae8812fd8030b678e3d2d8b87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b02938d02933ffc51e65c08f600a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e888e0040b8d4ada88747e420e33780410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c3c89ae88a596826901efbf36b18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b678f7d52062dbecb9bf757c1a51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ba8f82b2030186006921918f90de6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41551c04476045ff60df2392da50117414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d674f42709b47f861f720bfd37ee2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee18a2e07acb5683e8b48dfa1abecd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da86bdb29a823e45259e9c93d5306417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab566ceb917ab7e165e076c5e68e30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbec39df5bb7133e892d9d4401390f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc38ecc7b7b3b55236d9bb630382a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c35211b93b1d5d2344fcd7773787421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0544a714fb8281d77adc7fe8a13f07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0e645ecb9655f93a24da0a6cda494423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd2368bf72512a971273da67db27d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5211123663a246de0ac5a0b89266d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531a9769ba8f7d3a19e28982fc4c179426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29267e9802faad857a1195a09af78c5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37985095714248ac0db9941bde68787428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eebca6589bc4d2efe720e74e7730a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f21f1d7cc742b5051f88f7086e05f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51d045559ee88d5190e70d63be7fd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1767fef79ef43d2c0855cf9b90ae4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce462c7493dbb5f74d588d683df8c24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c4caee78a6fec1681597d842f16b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc3f40493d0066f3b971a9da12bd7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094825aa582904347b38cab25c54d58e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110e480235770de5af4c16e340b1384437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd79a562b1bc12a1e5647e7fb22c5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec520a59c0398625b1bc776310f69dfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a1a603b05176c25146cb987e80cdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e5f9b4427aac622e1dccde0e814f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc98c1343373c43c5310f5269f4fa20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29be4420de8156e3bc8a326aad5a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600aab67973e82ebf13f0c8f9e0224d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37b4a08b1e1d37d757f1c8cfb36ae4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e403208dc6da78b8954a1dbfa7d3a7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13388b43906498b9187b02779cf72833447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff78572e3368e76a1856bd372449a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8f62d70a031b87e3d1b03e915616449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9dbafcde772d224d1e6ac0f33ac86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151645f4c4d55309c50e2c0219f65d10451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea240fbdb3b89e31e54fe212ac5fbf8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cd2473f52759b5c3f655c93f17a78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fca546e15e57830a94ca255e300bfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e7bb1e8a21b1e25c4f4ebeb5c7ec8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b909326283e05ea837232f3208394456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320025d8a8bc6ed828e1131ea39b125457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb6bc5f9942808a8655f44c5a17c9c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d3e50a7f0ac28c6a1b26a9b40bf18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdafdff6a740d98cc0c1c5f27a5dd91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c600b5cc7f11b13d99d8f7a44622d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaca252dbe88173c19e28f5e2c6966462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240d5fa84025275433286370585677e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67acdeb18565550858bdc3dd6867ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2025961faf4512bd33bbd7509c287465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f8ec6f8e6f2be6c5ab55058bc03b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb9ce24a64fcdd5523a20a4d2c658467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d05e56196f2c4ac3c480b83c1db1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f617bbd2b7efaedd000026e12e70e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c6abefde5ca812ea761ae936e9406470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2243c0e480d6bb443f93a4a54a0cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaade2bedc3d2e45e24debe6340f55472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e52fa59385051980e9b5a5089b53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5e8d1bc6b56d4eb51420e53c5d709474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30c60d16b3498211b40df5f968c060475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffd96308feeb58856650568a609225476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b134fe82a03a25bb2422c6b2fb4f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681db7ddcb7fea2c5c2cc8e22812718478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e028097b575b28ea991e1578bfddf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aa07110506d6211371fbb60d89c38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79617782dd136f788fa32cdf31905e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665e2b16b1a4b6fc976a8869abd7089482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba325c2cc5af453f5ab6cccce3f4be46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d30603ee20d9e28fd854e8c34be771484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f9faffd4744e0ad1f6c6a081b35ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5e493a300ed16f0fd9cf88e1cc3e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cf6949326933b710fc2caafa1d3eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993e1490d8345aa3caa15e16f52fb13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916c3098eeabc882270b6fc930eddcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d69b5deba60e27a9e49888e1173a9a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259457ec7271e665ec1e07649791e245491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c31fb557e5af80bd3b4c192c7b922492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bca95f884f16fa1257673615e8c87f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c750a05d57b6a4da36cbb4cdf082b12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecf03108ae9b11cec02beaef62a452495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020c62fe5b4de2b2abd93b45cc54ce6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff77461cce29908f5e70332333da822497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677d4969e90a01afa7effd10df3724d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c741f20c3288cdefc2f7dbfffe1900499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348b973fdc217043fdb750d1a5016a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043db7bcee3c965e9bc23fb2dff0ef6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15495e01ce27c903724333574f8b6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8928016d483c3e4de125fb8e3f66a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd742114e84933267342b691308124504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42474a9285286a1890d28f6598da62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c2186efb1af754f9fce0aada392ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a36b2c6cdac9d936b9687422ae2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377466875912961b9f64da06f4e5db1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa60825801c92ce996893ac9a363f39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8b693c17dfa40d1738b74631c9ffb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1bbd38a6ced0e4c827d2dbb44c8d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873d1a48881fa6020e7f33212a45997512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d532b741fa61a4641e20c032b16d759513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c294fecb6c33c76066c8a168a0b39ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1e736668f7ff92d599be13992b586515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881a1a4a93640a12a16ebc4913a5615516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57307acddf0eb7db995c17a670d7b68e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9b87d915ae7eb5f68a1842700f9eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d40e0037c9f58eafcccc067a6c6b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d11959d0fa140896a2bd5a57ed42e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef88b070dbe3ccf7e46057a0fc863a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fffdfe6036f4de71f50eae496a324522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81979fe99553622b81615bfa6a8ea76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24cc40405743205277041a818855bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715815490965c585eb352962deddda04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb60b7ae1657040ff707f0375f90dde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4f1d30906ef83030fbb5c795624a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61defa6354ae49ad205bad5d21fa5c1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8812d17f02a7f4b3922362dcfe2f4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13412387b21c9ef7a32c42a8b6436e04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c681042cf0309b1527e2bb167f245531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e9c0f536a7e8d62e002283d78b97c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011985f83e5a41c2eb9e5bf3edfa522533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3349ad14ec5a1123e7c09cae193d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d9b6701345aca1d9cbbaa374d6b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8a58be8be001129283ed8016dd9ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce3628cc334a31a3b9d0182736336a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5183f43e19d2ee1999d9ee013985a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8cfb61836eeca6f016a8eb0476e26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e75507ffc273282543d187f6cd72a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5294d1f093790a79ba6144257ceb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7e6b0400c99d8bbd437e29999b20b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f419a2ef7a3131da2ff5c4da9e11d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678414151207eff71d302ffadb48e09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3994610848dba1ecb8b2f2e5692bd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7262a51f86027377f1da18a6cbe0816546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167ccba223c4ba30eec2471994faef1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613078f742864a6893c366e22b670b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad678876f8403ade4e78e7f965d651549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9399ca7419000dbbabe9fdc5bb231550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2c5c9a0ef842a6270edc1a4b68a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8de319543d2dc99441fcabf0d57cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d7372a174d7d0c979a8119bf627db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd086a23d3a1bc5b781c61a2f8898554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ece25f19b6b59b977d4b49e1e1c5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd477c97489ce98c0c653b90690eb36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908c19ac52fdf36616efe87d00a85c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77f5ab2b081ed4985692cd604328f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3285c345008df53dd3163b5d6196559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05cff180322421afbe7fad3f48e23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b5f7f02132d68fb4a5ac73bd9d1ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd68ce607d2f1f4a687d14632b8ade562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242063945b72cacbc727c45c9286edd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8613def8881c135b1dd8a1631949f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05803728356dcf3faa72e36d08d86c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f52f466c33be5609446f3107327365566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd525da3661db7300e41b58027b5a994567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88a6fe150aa41b9ef0f1f27cb9f32f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c73a26037dc87ecdd04fe87f44aea9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723fbe71ef65c4b65453471f3a8d215570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d90ab7b6400d8870d0381fae2f11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017645cd7dcee1cf7d3dbd5bc05997c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5562b044d2c94c9190d64a0f56154e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b7c26bb27862d3951090c505acad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2400bda60ad9ccfe4d0083ad8b7a30d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b47a0d9948961c0334a30e83fa5491576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134686d6873792c55df99f703048563577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52fb6c73620c15e347e64441ae6f85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51ee871b40be9093fd449deeeeb238579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef60330bf1332afc14b144bc4526c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade437a24e7a2205175c3904f91ba07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f75f98a52f6d4ee2507f23ca44a4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36902e6dcc338ff1daaa67ffcd5d25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1edd83816775ce120d4a99b186838584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3ec6ceebc6d4f6903c5da0769f392585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f234599744b673877734900de7553586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8b5fb22d7e102c1514aff97325e1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9c22db0addae6a7b2e7162229391588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302b6337f6e076e36dbabf611336891589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e792d0db484d55f00b4b4ff39ede17b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267ea449df33b70b3562fb2e12fce2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec33c320fd255c0528ae57af88814b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77c5fb8ef6df1fdc3211ed7f2114c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d99cf28bea222ebce4c2b44016920594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca847da6e2fa29c76a919457ebec3b50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4935cdd449a03b1e10534850f59f2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097873ca379c691ac8cd4cba0b7772f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3f136b2c4cf85971db28d7aa1397a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24493fdd3c402ae81b14478b95b6b5a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340dd76ff81a8296cde0cc1e43af7d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdbe53f6aa71efb4c979500b62a6d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df174ba2d0fac98e963e35fd32bfd8e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b98a5e0d0d658ba77bd259a79b9c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0184703854546289f09b67c3deb90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28025e469084c81a2a153080221882a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231a4fc70eefdeace1ec711ef9679ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868854f777ec9a541e7dbf20220c2c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038bce3ffabfc876c4bac738bb488b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09157c1a02dfafffa37d61eab71a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77e365dbbaa7a9e4e73cbe1ce50267610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e47a095e4842af1ecd6debbe49b60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aabc35287acda0859045dbf11f9233612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87964716899fda5fb39080d283a5c836613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ef51e3d52862d84dee0c72f47d7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a549f408a6cb285b363a0fe6dc61b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea8539a4f8b9c1bcad29a659c2270616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d78297bc0d4241c84a48f5628143f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634ec7891a10dc81b5a5f64351ffb2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a791c74bd7f85c5863446c961d361f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a92b2df1cb000d4ef94b9c2455ddf0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7623e4bb68318e0087ac3e1d995e13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b6254d59e9110eaf491863c410643622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45c700ed65ce1c558ee15c319601db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4a3416f2f22c6c54a2e1e4eb6ea9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01491eec3d9e2be432a738014bea968c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba61a39d35980fc3b46a7f6846b040626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb450078e4020a6cbfcfd211774d8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00457eda176b39059fb898d4f3299da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b10feabd5796a2b7cac8a234e90f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e37baef7e10dcb75817131c62d26a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd0dfe0c30d519822b61c5b4e33797631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e49b4be5fa991865c1de0d58b6b766632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b77bb197f7e7b87ecf1d154e79114633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e811efa624728e84d90e994e774531634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4da34d320e8d2a00889f45cb1f5f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798c1c3535a90c8bd150d2cddce7a9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee93e4da3e20f69bd248ec7bea556a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04874d2736cf550103839ca36894a682638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8affb474c9e50978e347857431ef61a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abefa9805c903eb48d47dd4664e1b77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180030557d46ec87a85ed5f3de711fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a371a83481b41812a2c911a20730cbe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3d8faaa5b57c9ec46b12af1ed211d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1730eb96e135b0de74c4d2eb867f17a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96617451e88a72ed2f5c6a5c01eb64fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece34ec1fb8fc27ffa83da4a6263f1ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddee8abeeb120ff9f18dac648886b7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a460b5450fd6d76a1cc1ed33e20173648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1b4cc8e35f49d0f2db44997d93b4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccee529af67a6f88289ea79fe84e036650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a36ddf144a1281ad0f7169033a6fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965d16884e0ac9ded25c2e90b987318652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a40d6bc19b5240047fb68412940c56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5469ab7b6ba29f0bd4b199890841654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423844bb7ec1ec5d898a130f8af833655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5861843aac3a149e93ad7f7482aeacb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d68d4dd759c68448edd5384184654c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea8c737ff084810deba78450aef9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15b37ba292af3ac4a12f619c156858659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e77838295fff7d3a0799ad26dea50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf306886cb0fc4cceaa198efaf6c754661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaf7a41828fda8faa8e01361ec8d2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8730cf166726d2d3f633e1f59f84f5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3ac87049a7c94ff332d30fe16fb34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052e4767d6179c4851a7f0e7ca88053665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca2f734785dee331ab89e4bb7ddb9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75955eca4209d617e07e6c42f9a2c84f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdbc18f6cc3fb299e4edd3da05f4ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c098e3b5eaa85995f8cd2722971fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0be2550812c6da6daf5d556922a39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177f7488da1999488849fb6fe48583e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec6889e25eb728200ab79094ee7852672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e871bcf9e3349a78a2d3b81144b59bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8286da35958d24f7dd6ab7468d071dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924f8154f2b8d99c225e80c1e6440c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bef178538b71f6d175f2d3f124897676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0af36d5c132825931680cdb1dd87c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33108e973cf77eebc0522ec137284140678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b4abf27ea2f496b4e7caebdb4e0b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6084dddcf23860b6edd0812cbaf35f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38399701653360257141eca924b4d869681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53790899ec90a178fdc00c1b4abefad7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e038763d662b97505df435936ddaa9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b79c0e675783f54a78272cac2205684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293e2c2002eb34580ff0b5a1060d76e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68237ae992f644b2a88295efd3c2b6b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfee375833432614f964f98895b93d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075dce11b34456f778d04da92a5c255688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86422787c79fddd239866cde554b196a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65138d8db049903656be03d6b20870e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620047385e50998376155b77549d12a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56bb116380ade6478882e801ed11ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d648c92b897452359ba0e4b81da4c7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1028c452b61dbe41a63f7b3d5e8743694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3715fd2a7ade200ffc3f89f02207695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b400ecea74e7e7c9b089ac23973d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a831878fd260786a4ed4a9d3b421404697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaff49ad2d24bf160022686285fbf11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70393b99ad4ebcfa4505dab22dc3584a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323358218bc3b0cc1c2454b60fdb4bc3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d257cd3a9930149582e2c12142712701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c51e6c9564ad67028bbced53583ab3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d77832d51fc761ba968985d5b19c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbf1d507f34d4601d23911579ea38c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f14c7e098cac41e34ee7ad80a222ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3c9e9df380406dfb32ba3d6c69f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a3a689db486e68548b5d68e86600707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d44a63bea4d4da4dca2c6860bb567708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373f7a9c4427eb43840d682516d7729709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3fcee1b6254580ff214878bc6500f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba331d90235821cee73f69065b4dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19362cae5de1f7e692f2ab5984287c52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813aca286c9a06b63321f6ee61a7472713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845627617c8835e07abdd9e96150e7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927ef5607b472daae37dab1744ad357715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5d499a4b6214476606ea5949d9cac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc05c48e756f3048b0bbd138a7341717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8544b9d7afc6cb2bd1a051d7e65f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2983ab037d59d50792576b962adf9df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f02a856ec217214994b438dbb70e21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387b89cb5600647b06892fa556416f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c6f415044674aa4dbbc26557f478722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e6566f0c4231dcc080740ebd3438c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4e4ce013728a2626b20e830c2c79d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebd89b0575a146b8421fffdf0e7152725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bc9544f1cff22f8132d795948617f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e89889a8dcfd3da7f04895f55b718727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd7103e6622e20a3ee8751873833b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768d53eeedd497e7ad80f4cb69c4f13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e4a64f4b2061a4c1cef133f6318ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b942174b50f56f0e318bee9a74b4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5cc5691d39c0ec24202dee4d4eb1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b45f4d215616fc4b518064ff5e80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c22ed5610ef0ffbf0e6474e9b42156734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008a6bec44ea145ae15aa6d33438b5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c80c97107cf5595d7a137b2f05530f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e88959a1db79eb4865d81e953ae878737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285f722a3038c69d5cfc0d64927f83c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e6f66f58d297d21e7d2dfd27bd1fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e43c1c700725fbb8858aaa414354b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfca6701148df1065987982c4376aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47929e86dbf9e94518fb92c8817955742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4088c48c6be12844c9272b75cdef15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530539f6c6a3029160d6b41eb843199744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e5535a586c74fd502652153fd1384745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeefc87816345751148cd99b31dbf76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e201644d0b4be1c304688f67afd32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d372f0dc198c77a184646bd13b60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2cf833f5565ef5d3ceb82b683404b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a541408e355c55fa9bb7061e8f512c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe773aea158a1130425fb7ba3465dc6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca90ee9eded75a4a00a99cf200f023752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb196ed8e1a48146d18ed93837c03d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56ca45e65fe410af2d88eb377a2957754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f485d7c693b6852c5b358b5d59e24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738f412482e6388a3fbe6a9770c2c98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c44433f9ba7f377f442aeae9b7b53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08009b909fb719639cb8ef11b9dcdfa9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdf037c0c8ed961615ded12f62023d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21ec7fca96b7184e7fc2c0639a5554760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6de12a1a06682640025911df899e33761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a794f7b2730ba7536e7549990701c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd00f36870fff4ffdacb9cbb4337ade763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdce0db4b96fa6e8829330a90f3070764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d829c5623f38274c19b8868ccf9e9e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e490e07eb7d017e1dc69e7e2668f0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf049398f5d61dffd38f42d7f4f7f3c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e3105dfe1653453543b89f1468339768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46172b9ccc994e2c2f437cfcc71314ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0f9a91f3d0f9ac87f95296cbe3f50770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f121b966d2eea5669027e03ec70a42771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cce52f87da801cea015ed8f17c398772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d367f03b387702164d1093b004a250773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf21ae62cd74fccd6b2d1e985a18fb1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea1acec655e20b40fae097152417c6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf0deb630525cd4c820b261fde359776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46e88aeeea53f71b5b5db265f67d23777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603757375e838aad4d03291dc625cc7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ff780cdc3f5901b221681cdd660bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229db9375aa96a1ce626c779b8c65a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95264e821aecd675e2e926b758e02781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62f5fc644a38fa05c1cc8cc06acabf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117983d80f2cd65e4bbe164c294d5b8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bcfcf9833c79a1b2465248a32efa2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c29aacaeed6396690d0d5c77b35fb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86893e426b8ee6e3c2304ed20f618820786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5392d42fa9985cd19039bdf1f2ab73787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ae97de3353efe5e338afe311e1067788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9a6065d33048c3c21ab6a2564cd84789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945489b72f1d7a2ccf42420c566e612790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e940c8a20b950135fd3791b73c42d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5ee6a9a089fda18281f57d999d230792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb50ad9460151e77bf4090253fc19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639920c8cc2f49c8c9dad81b14cbbe2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69857ecb8ee1297804e7eac2d08965de795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d635d27614a2263baa558110368d9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d3dce89f8c49e641cb3febab1c292797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac727a43ae328ed0f2b49b124c5ea70798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44abb2435997bf6c220f0f0715331b5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dad1dc921423b85644e1cde70e95c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78499ae34f07e95e2e13b38a575e554d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a5c69f558ad0ccc41155f4249fb0d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72cdb4a3851190152c3d01f89fe27a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44bad8bdf08ad6fafb6a831bf30853804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df330b8471293eaabbe28f3d5be927805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c2d7c2f0c03e406128d0bda5fd783806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c45afb7830c5df1f2fd0ca48fc6261807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced8434b1d8861b04ba6d489b86d428808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec749f17cc8a7ec1921f624209c797809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b554893b20054aaf4b9ebd0672db80810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae72595032e0a197cd9de5a4a5b1f75811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9928931245784105ed53ef5e13920a8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e94118978c4adb74475fcf1f7eba15813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdcb656cf1e6d6ee7f35f6f5365fa7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5877207fec7ac158dcb46ba8797092815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd5c193b2ad5414d6694577f82949e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa3657b1c5d8ad88eaccac98ca88bb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806263467a922a0a14cb5709f002c88818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60cc5d004ebfba4cc04406385dcb2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befac41f4eccc21128cae5ed1b8b27c2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f529d51ba4ea55170c86495183a892821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ec62f1a8c7c4026db0a2d4982b47d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f910526539863e3f9896061e0e44a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d563e0dbfdb7376a63940aece4fe7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06b052ccdd53ec4f235d5a659513ab825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468f9d71a516418b3205a2b03af6baf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b17678560a0070f9badf940124c356827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16126104b51c46eee85a0a124eb826b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a2a7f16b8e6663b664c679addc309829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000de1cd05bea82cc52bba8632a2bec7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cf5514fa5015c2bfc9872a5cdba7f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11079a84828b5c9740dc15cf1fc135832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71f85c700fde891f4e5c76b107e99d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd59c274cec8b5e24b5224ad644d2cc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22a006db6f45f8bc3d823db72d7e56835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456125cb11cbb7760258c0c385f042e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612c987cb387ea99fea545c5cd343bf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873bb095c9e5337174bb1a869566c2e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970696b96aca40ffd8ef73cc023e00ba839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89121d92c5149ca81ff4720297d3ea42840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaed459f5abbbef4478ba563f4c49d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418497fcf88d4f87b4d42e9c1d8a70e2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1e71fb56a84767ef2f9c502da090843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9762369ccd95454c7a4c2f2699a86844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170a532915b2cb1b2acb6454073481d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afe680189d222525d166e63f487307846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cafd8577a8bf683e3840803598c44847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae115421ada399f4165b780c7b9028848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85d447747f9eae756bf223dc32c80849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efe1cbee1b98b52c49088dffa955c9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cebb38346a1cf5c07d5b512b6abf4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69077687927e13b830601b8e1361a31852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414cc24016eb0d92dad88d6bedd17de853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6c187e074547aee2254f4d6ba57db854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcb32e3148933eaff1de9d376bd9da855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419540b16abd8ca93a1c21b3190eb514856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44a99c72e73ad91698f471ecddd1b4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c6abc6456d8c4f6e83ef63765a4aa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0675d004a67e0a6d09d8acb2b0bb9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e0f1aaea15625f11a0ff459563223860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642871e4772e17801beaf63f9de1bd5c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c8f37a9d6f94c604de0c66b149534862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18388ac7ca63e9d2a5761033bfb7ab21863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69995058ab02b411130fe5875439181864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa973fda3b7d7a1908bd6171c0f7d5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c93c34397c8b4f5ded748efc196b1d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d08feb49b79df7277d28aca8439d0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183669821b76566e12827ee60ce6faca868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a5484c5d0143441d2ffd00974787f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f746a32e12602be646203f5aab8e442870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57878d600deda2143a90f1dc333e10df871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18bd7aa74dbf5beaff49727ed7c2f0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e818173aef57518e2249f8c27c673f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeca4a143f262786bcaf3c746124d4d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee25cbfd0bcd10ae2eb1dbfbafb66875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961433b7fb7ba1b901d5c225099c0305876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f2a59821087c6935710a429319dff877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444292cb4d57afde2e2bb24fc0245941878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6671398d26207acdd9acd944da6578a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be544a7753766c21e62dd86b23fd840880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcd1ea5ebf44d64c6c502ff39343ad881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f976edb155916cb52e0f56307588703882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875430958a24f39f718ce61313db4edd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184900968f7031cc24b9dd5d5230a2ff884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70360666670f8a1bceb70f77d85834885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef090c24f5abf36875bebd2ff59ea02886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ec59acdc33a5567110f9fb15b70e1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4aeec5ccede29f734f175561eedf3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8977516b59b43f6d6cdd8ba8415113889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849d64f6f3542572d5350f704c14166890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907568b85e4c7b8915926d0f983a5c0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af04539b86ecc538904e617e589a7fc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7168932d1619afa332b7f0b45521b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9cd16eec7a10d3bff69fcc34f47f2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e06d254255048bc47093e4eabf7c7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250aeb3543080fca2e1c7dc5db42a6f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d911392e0e5624319565a117803a92897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362eebbd161d93ec5fa730a716e0ec36898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f61310b2f8da0ef173a2b6b3b9e8b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af8785f411f981b79a819dfc3723c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b37c1a5d0b7c7f1d42ed2342b5ca901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b759112076359752e1180a888a477902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea38223f56c7a87c1c91238ac102ff903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942365d560971d7a294817d02f5758a7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bdcb4c5d8664a14742c6837efc64e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454696167e57d81a85cdfb46b552b31906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150032e086e10b4a7c4b1ee2988f03f1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd5eb2be62c34e8683b20a1b669be7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d27c49a54a153793eca9b2f0f2b086909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c688f0ab1dac8faba82c5b50f3c347910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b02c7be2cefc3803cb16ce4364bed3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be76a6e6fda3b7f8b402c1f9fe36224912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55786c11509b8fa3184592ebea34604f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47556fa340216aff1ea776649b6252914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76574ab60140b40ef5b6933b6ebd0e9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca414443b0b4192450a573113e43679916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673f020ddc6715b45014f87ec20ad41917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb072baa1ea7a5d04510c35a303dcd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d66e7238d3ed5983f75c7324612a9f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9776062fd6935bb654521b023a920920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12572eca31e14df974e6cec40c36ff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3bbf07240a0262957709b15db0fe8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38d4a25472c4573a97a21272ba3dd0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4caed68fece86d0349d853c3a5ea4d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d991792d9e4a05d43e3789f7269000a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fab71e7e2358d5d1431f9b44f3c1b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed5f0bf3c80869ce7f4d4450c17a5f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0499b3def402ef0f5bb4b17b49957a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e3da9ecc3bbadb3133fea6159bb35929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7dce3cbdc925e99919dfd715cfa19930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28d45f41900da13089b73de51555e4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941a7af77528ca7aedd50ea47fa03d7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f293daac503a6b57ba47974365e3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5766dbb9fe604bb128046101cda90934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ddb4691ba93fe695249f6c9f6323d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98781640dfa46272a21c2bed03ab8523936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a07ead4e77c8a282f4e1fbeec80483937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf7a8d14c2bd06bbd4a446531c593938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc803d60554a31f2feaeacc18bfdb3b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad919d27481ac3ee36cb8cb4c6201c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc41535477c27d1fc4ce4f77b58a5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1aafd9696bd48310574022b27d481942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cec9199b48286d7d3864829deafcb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de51e22905d5807c3dc2694a6b964b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1caa916f36c0a507626f844315dd0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e20c2200da649aec0397b22065059946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9756c9d01f9cab794a3e8d9fd2fa6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6aba2ecd84679f9ac3edab4531a14948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8ef2c660e5bcf689c8328776c217c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c650d3db1a1a45a71cb89ab759456950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d68d130f5a1ce37094de869b971cea951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ea00004667bc9b81529a4d55d6af6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750a717d50c380f16f66dcfc68e7039953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30383faab09c4c0c7e70e14e231a34d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363a14e06e917387b1cc9085215442955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f8b4b96cff9effa40b6ad8169c5a4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07abd12b60c07d1c9958cf80505dc1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a9dc7e8cbc5066dbeac33b440d12e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fb02d86471c244dacf3fc5d479937959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad15d8e2c3f7d302dc3144ff44857e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4de428bae4f1819ea548702a561388961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6579f2e22ac81a5154fbd434838e7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc22acbbddc1b15940fa41dc5e1dc51963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6ba46dcc669ed6d53aef4756c6757964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7791ce432d80ae7c01734001fb2b0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bacb6957125602d5ffb9cfe3fc6abe966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23e2be8ce8963a1d13aaf97b62aa3a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e144885b14df558ff13557b384b561968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56cf279dadf7fd35835d77d56cc74969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b52d29346493b8528b1febd0d0d683970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841018829280df62910bd5efa7839b2a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f58636c2c456e9dad949e24095c7af972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4953a2fde29da053c265232e413636973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1d58d5880c6cdc8be41e769c290de974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02032e4b732b49eb127b83a52474f2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735068e28680693ca2e72247d4a5da5b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c8508c242d5b6fb3684a98de52620977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeec43386840d7ff5665bf1fdba5111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c1fc36e5519bfd7816cf8a91b2b992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b892e6f6b879e6831ac88544621bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b211d9d478d7560d6134897c49e1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55754fcf469600b05001ee3f27ded7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d36564ce43ab0ed0f3227b54f7b9e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1cd6e46a7986bbc7fbf7afe7f9a287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297d1458ab70f04861ba50beda0e718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caff0a36d908da86175b55f36d03b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750215c9680b5e98c5cb1007965d59a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64038c52125049ade8e05971ac32e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9411cf09b05a96bfb645e869005324712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1c0dbf19d949754a6be3fb16f65ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc04ecce80289ea216d4f7c7b44274914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ac1082377c4a427358102dd66002b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf5016804a88748ccec5b83fe0f91116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae985f0929563bae8d5fadceda4cacf717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77903f23c14c63847e51d53744c83d3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd1344875b0b75729670779418dc8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a306cf5acdeac8739d6680c634fd9c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1e15f4ef782b283bf15fbbf472c7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b90842511c9f141d1ef91de6e260b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43497728fceca84a77171dfc5d5f78723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8057c618596c771a20480487be31124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94beae06550118e8a3f04f028bc9a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ca29897fa569d9e20fc69ad6f61626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dce4f890e5abf337460c2f70c7869627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049174b5cf4f6e8e598e02bd7f45f5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c4eaaa0ee511da931d898ea51a2dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c67af2f9d43b28c721df12c3c7c6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399269c7fbe0cdade76a5c3db4d809d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8204e45272bc0be0ee04021e4f4a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4953d18bfce918020cb635693f10f0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944800e69a9662bd7052bb3ba72bbbb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362587da708c6d472044293e815e050835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6efa46cc0ee2c6a817f25c68481db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c44b805e6974f3c70d178703908c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5be5cd9a40736f34323cc98452872c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcafdaededeb21143fdcc25b54d5b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ab17f5bdd22b2ec387ba8d4ee153640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da71b122dca677710ff0572487dcb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4c538536b8df79f520d624309650b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf34ea74340af2cb68694ff5e6528ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a78b383018e78684d1abc40084c64e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197ce547d2c376947279307e24b83c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf7d18c20d0d02ae38639e4005e9d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8b6255060759c0ec668bf77143bbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062e20ba665442aa8ae9b6bbf22c44a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480586f886d5637995731979bf19e4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75745b762ffeb86c5632ad1c7363dff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20306fa58d56144006170a3032cb8bfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635bf013950f7cadb95ce7439b0688652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50009e88bf06d5d85dc40c78769ad64653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ad588de19fd9305059335a8ef406e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c99883b354838a0e0b310e73aa6cd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335eb90251f31ba3e0b0f81fe976bec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf76cb98369a4b468fd03332b3701fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fc979269973741f8a5e2b11ba349958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580875260a85132033fc9d78e4b299059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fad98553976698d1d68fbcb28f8f6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc23a2d72a10c8925676a119ca7bc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545628260fd7bc7e2bc8919f7bb60af962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d294fc7d22ba1f6b0f26f5de4050863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f75f7d0713f6b71b9d60df7dc712f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb6f70ebc3c680b3ddcfd6918004d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a844680df3ea63ecbd80bca4edf56d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44acfc7d3f6e9fb10a8b42a90402cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a934142f4328c84ddbab758452d1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcb032ded011b133565f0fcf5ffb6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180b61059a98630a335378bf4561b1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9372f5e078d1ec48b7a1affc3e88b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a177334680c95e544d83cebc9152372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eb7e03929319bbbd3fff7b8f8678a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970fee2cf31c3d33972336b1946c21774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bb0bd7b36a6408ffed36831c6ffc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e8f1886008c472d8f85ff2ca620276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8802f19b2bf10ba9e9a11b82a503677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf387ecbb60dede57a38bb212b335278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f6fb6cdf88f6bb2a9a7b1be13795379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7faf4858f439788058c7d77c7644180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463e0e1d5ba3099189af39d94a815481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae235e9851c3e0ebf1d0ef611fc9a4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b1d48740b0391d63e43900a8b560083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1bf5eafc884e8bbf874e316c96abc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932646bebe56114f501f177c0f4ed2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68933af6ee3f8d661f03cfb5f2edcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816fbae47221f451a5513769eda02c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31341386564835a575b3807470ef14e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988073418aa7c8299ee1536e5f87141389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0ae797d06451c05d919270cd70b4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99858d1ab82a79bc400f0097c76516891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d7725700139a4dc8b0a38cda3b40a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547071e56986992123bb1f5d64db7f4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602c730c472e3e319b40e72f57bc34e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7af5cbccb5dca8ece1015cf803d4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299e1d5e76f79365af98e96afb6595496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4536aaacb964338a127c196221c3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0d99bd66c12e8136a93c6198f5a6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f536754934e9d9d219774076587dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319899a592c88c53bd354e270354ef97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2261a812934cd43ba517b06d5c7104101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f992bf0cc92b140da05f4469b9f27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcc46866407dba6e914a64f43e560b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbebce00519f9bab9bd4f7c5b921b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc6ddb34dc6ac300466e73fca606d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d175ce096ccf44fdd94c54bce40e770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45003974ae9e8354092d0e01f92f8ccc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4fecb36d3df6eaf4104fba1fa435e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5492c09a6c82fde1380a3c3b17bcbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe9416b179e036f2d29a3076a3cf6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ce3e52f33fa9a7301bb31c5a509c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c8523a29bcf2969d5df4a9871d213112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6a3ba341886f2c640a40e2fa93d71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525526f233a83affcd2f8e80b6d0a5e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ef319bf7c6d4ad96b4c511341bff6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ff0c4981243b5cd495c99b64b38c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0f2313a5d8eb2eeef8ad0d87f853117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2bc5d71c4911c2c03de90f4ce849f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d0b1c54b67328c23ac0e502b5b14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e048da4b1ba085564eff5c887402120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5cb7f8077be0798c61941f137410e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f84b7e7b30b77a09b99b4b0f9595122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289adf64197a045fbec742bc86c2e84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6d7171a520803f87db781063a3733124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcfc5fd0cfd2b577a031e931e08050125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72785dc23195c41f8795511aea406134126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189ef7a2019c1137886d25a4d5ffa09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702176bb7a5ee8fd1c37f607a903d49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c968d3eb2145d10be0823fc5f9e05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72ca495d8a0685bf0cbe1590a4f05e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e385b47c9ef61870d97e13171b0d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e65944d82cb3669b4dece1a6b61b27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce869edecb7918dc1a42ee4d0a73842133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd9335a88a8c206ec5175b91982a6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70195ae3603db19b08e8ccda3170a5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da0a69b488c4e3b7ffdc2498efd7cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2761c613e50f8b483b3efa24c0e5df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c4e981c14adcbe347e74b10188336138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba97b4fdf0d650a10bb726e3e215aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e660322e3b00d756248ebadac4b94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd33d06bfd2e37618e7843db1ecd83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeb6f009926197bb4581bb435cd932142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f55abfb6d10753f6b3cf93cd571fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0494b959db05a098d8a6304aec88698144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea9df42d847b4366667723e091b334145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a7e820771965ed97ee62fe96e83a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f22c3d3464ba89d16f0603f3262cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37439eb3564b6b5796f19a3bce55dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb92dfc91cf6b892fd59ee7e0c15a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce186ed8016a91111c153345367fc9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42f0f381aac8f4528ec06e059dd1a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368d8155e4dfabd405921cdb1394097152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67ea0fef3a0a005b1e90ade0bfb339153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab4eaeeae2bec08faf9ed081c5d62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c72f0d762cc5153a19998f903d2e7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e6dd405c35002512b30c7a73625c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf09cfa180660b3bb812fd5942ddacb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b0fd0003c269a83d4d20b85adaa10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e13e3f2becbbf4d01d13c2eab5aa0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0185d3c96e1959e801fa0eb0a08756c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60aa8a3197282fd2ffedf07d3dcc9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c4616ee4858482f77a9287df97d8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e02c4bbf3f3ad9c8ae6e983687d7aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7198b77ab3b1e6bf7a97ed6e089af7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d950231b2147ba8743dd028ef195d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d33b8cee51bf377a5202d5589c8d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969ce0a1766008451b0eb9399e7e2f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92788109f2385fa4c26eaced24908e55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdf74579f44f0a188c6884faa664c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b26ae367cbe2c048fd5424b763f289170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f1b2f0d425912cf261075491671a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3f30a1b9fc56d312add6cae9c5229172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05292abdf14e6a849d91fd5b2c4ed998173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9beb64c01fab4bf4c1737b79d8029e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581c83cab25819d38e217f7b4a5ca26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82835794d08b3c69aea03703b0f3fe46176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56ad541c16b5505af42a2e6f22f2a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e338eb4bb1d3e9bf418c6b2b593947178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f298253baf72ff0fcddfea5b481de28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ee8e196969d9e5722cffcb2a7b05e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a719da9d9d3dd9d73b3825cf4414fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff9d9945235f2c21b5ae69bf19220b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc007bf5356204ec200213c201b764183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda09291bbdcefb0b53f6b5237b99c1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a7a7df144673215788ac3348e5b59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c727c1c94ef86509e1f59a84c57a626186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d42e2e40da35fe1e784a65c2081ae4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07e53547bf944a8ba74c7f45262e92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cd1553c822df3d9f3fb4b6c9c9e8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d257bdefb7823cddb3272985da81006190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8138b727a80a75929bbd4e28bf3b0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570808aeda0fb5750b95074470d0bb77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f171f46fab563051e807b50af260c3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49a8d03e4cd6111724d1d11747af31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a802741f5cb02ff76e69478f7eca55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e7419d9b2b13d21abbdea60f6b2e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32a03a9ab5efa659efaba3255808a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6a16432a5fa6946756005c94afeef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd66f3c50a73a2af4f5cea4fd0f4bf8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550a9545f7556319c6df7cf690e4698200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b9a874bca419107d9a6bc6ec8c678201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17845cdf1a5ee0b2add447e41cc71352202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7278b3fd81273986bcf39b3b5421904203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355f3ae2c6382d1e9a686e330fced69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce818d2fda65ccf533867174b73e4f00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5744432f41982a757b6fe2f52c8e9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64328afc6d79f9fbf78a9cf97814dbfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b3b28ed41c7daea42e47ff9f4681a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b7beccd1880d78d8861fcb8992319209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d120d95e5b38cec402625f8b12d8111210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e019f0dfa6efe09adf4ad6562980b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f737d950a0f29b6a36e7961ae4e73e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db81c6cb1a3357104c9e6f1c0d8400d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc17c6542336883f554f2ca432285b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b883701de57cb9bb43665661cdac9a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53754ade44c23001f7aa306e2343099216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171523b5fb9e367b4890f4496143edc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f3e6211731ef5da06c678921a5a80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924888e4e33ff1af4501ccfc228618a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc6d835445a2462790007d7a0846e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af72f57ffa56bf91eb44769ac1d70d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2eb0425d63b9e2944ab65e532db99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad64ac6834c7c991bd9e1c440ec5ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02528860f16955ec93327b52316e52ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb08e33b74b372fd17f3f9a143e618225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80e0464e2aa0e6f5e5e6cc8ea06bb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e99be84e5864015928b7c0e42ac6c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c87029fed24656650a04761bed659d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1b70a19ce2b98bb1c1cc91448768229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e402c7983c6b0608d75b0330a9241c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005d627bcbf627f5f742b90f4277ca4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6f02a5f35bc1505b6f91ce4fa72ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056860819d23329ddf3c0ca411422d03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedbc2db2e9067271800eee3e1cbad3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adc0de87b2032ee55fc06cb71112f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ee8c98948bfd7a5c6dda637e4111b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867280d7888efeede809f146c252f4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7235275bc11c602c33aeefc223f15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba670660ceb5515b644a0f1b954fc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206210acc36383dfa4133dd5a22b9e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d67174443e0ae5512b1c7e965b51ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbba79568da938bd3a9ee143a93edc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095acd38e2c29f6623814711f0f2b6cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b32360a362e25ccd53f4e603674fa7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949904473035cf0d79c1ed1ef805bd77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e381aba4e88bcb50e58225d05cfdc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1685418d9821fb4d5c33cc4d62c2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2211fa6caaf3c312be42a8562741c3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b58b97e93a6b5c3381c7fb4a181e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66a4f4dca5ee2990b73308654fd25c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e445884036d69df440008e10e761af9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21520fc8d83f1ba45614ca198014de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c32294c52a16bab259ab7815f1cbc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f5360c16b08812793f782e3f18000254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409a498b38ba9eb89cbc1276e69ef8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cefea05641e198169772235255fba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080fe9b4fe14caa162737ba5209010c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e33aec5761c35f355ef17f421a2739258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b21866101f54e3b23f327ea00189b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78af1b48941ae6d8218419505b3f588260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a0d1d2d6bd88f26329d1a54908e6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9f0dfa627b8ceda5956ad35b20e3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef3d71f77537e052a49388a35c846f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe9ffbfc213946c66cc7c4c0f6d04e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431e53a94d625e2d6644727bf56bb0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d56718bae3030b28813a7ee04bae1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b791d18316c2ffb73a2052a18b3902267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0ebd1c8196005c308b05c02d8ca22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0402f6616df8a98689533859d46ef2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f7af4ea1c5808d83c95f40af82580270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9808fcc610571fedeaa9136f68c49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485eedaec1c5d2ab8cca88d8d06d1e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df592a8b529ecdab2f2b22e525cefc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184484ddc2eeb77360dfd3c11c14b14e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100befcf46e9dfc88078b013b3be6a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b9ddfe36eb3077d2c529367b04088276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c21f22bd077833319f6c3c77dd533c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e076776ed03309f31eb90813aec625f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f35ec21369fbac65e12f1ca4c8ddb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520217789c0dd8c689157d612e85955280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0fb2437d4c636dc8455dc93ed1b04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18384d214e54f03742f9368f02cd26c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb6bada4848ba45dcdc3bc34e54a4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf447067c8b209eb4f998f289309815284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4de056084aa157561710620ea593f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbcbda90da8720df13d753583fb6c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a2eb648c57bd509565cb448f0f70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a661778c7e1a94ef2b08ef2a939d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee62d5e091e503f104b0ec2fe788cd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe05928681eac5e3d193349d2e82d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91aa6b99c3387e03bbcce12118f398291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d360213e7b41ed21fbf95854fad576e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488d721cf023de004a9f3ff7efa4525293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd153a1ee57bf296bfb5f504758334294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd85283d9294b4cc255d65c572df4ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5b1c09ea68d0808b3fe4e49762602296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc82aa2876522676b6b99270f3827297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d350995751c37a239b15fdc482edebc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2464993df5993b4e78e0f17fc280ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702caba367cf5b8282d5c9b56db924ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a79aae4933b34c0353c34c8476016301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50040275f37229a80c8279e1213de2b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941150738982eb29f0704af2c2089983303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257bba571bb8dc51672dcba91a4d4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225b1458b133640ddc244e5f2c55a85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e26da94995b2337f876a07cf1ea2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed980f24c51d9a9b7ee15ab7a49374307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be45c2322962ef281214371ecab10c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39531eea9d78dbd72b8f28529103fc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087e32c1e94c4a095d0898035ad600b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36c245ae83b1e1f5867fb7bd4961da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533508edc20353ff9340841720305ff3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551f5ecf27de55b26edb9e72412e39b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a25f025eadedd64b3cd1205f155db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb77d6dcaae0a150523d8b79913ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb5c5fb36add5b96b5a98e8aefe43d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dee2a24f73288a9a4f576f4274f473317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be2ec4a9ef17e91d98c7ee1c1f6d5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe50417595e083a5dfa89225c5045e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c56d480fc2ef6d9f702e37383d694320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449205bd53c4aba5374c9c88da0aac8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fc4f1f164c6d7e8804956f0856409322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff444098c8a7ec4c361b5e0f6a0058b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd714f0f416375e33ff21c1e6b00638324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefb314a57a8ff93ff58b1d33cf2089325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6a93423e89267d992034ec64e3e3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe823322420ce8d6e7ede1e6283e53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10aa8fcc0c9a006e64d111649a38f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adccf294a6a94b21bd2171e11f7c12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47845c767b9d5105f6caaacf1163fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b96c1ae6d571e0b016c63f4c408733331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80262589c718266a1234b1bf36db80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676b15465556372f8544381973ec84c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47f4eb2bcda4111d0b58d14727f673334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a224308da08279cd54a7048ee47f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463958f83b10d271af5ac9819709bfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07503ad3d1a4bc9ddfccc0bc833b0193337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dfd54a64510bc83fc08a66cf666e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791edf9a919ab5a392a659c757c7f86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e915445d45c8206cf752a82b5733ed6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97666c78ccefe90101d04ba918b6bac0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120a39b73806173a636815353c3a1fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1ef8c5bcfd31c0ba5099bc5970b07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908303deadf1bd7288048e00a526e78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6a530fe6b3983d1dfb91cc1cfb209345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4aa854627452d9bf081941e0665a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a4ded25cd668204db41a7fcdbdf4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f83305689559179274971dead0585348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8bc43f03641eed715dd3759aa7ab6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23199581e04f8d96c5d28ea99702d25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e7c264677485cc8c121b2ffc21688351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066ac9999d7a65b1ecdc9eb3cac16cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88159b08b7e0f896b93f13ca3c65ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a6c60d454c4ac3ef49ba7dd7cb852354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f3c67b98e3b44ff5a9277dd77579c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9be97576c3a0df2005e4be036df9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e158c200ae3e72fb82537e8a44ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48a6a7a6a7d21e69d0b3de23ea84f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f46e0b98c8084303a717d43bc7eaa3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc3e4ba1532b7e70546aa5d525210c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852af08fd2dac50a14f414c459f88bcb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aee9e019f332a7a091e0a7ca63993f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d8b5392223cbbc1f680e89da3606363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b346f5f60249acfc9232fdc3c93bc5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2022fbbdf2b7a1e4423d10d443a38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7329cf774e580d3f27d8e630b4dad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155e522d59d6b9fa04678f463d5d0c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67507833084236aab3421781f0c89a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b24d8f9fda6e70a4a3b4acea14cda7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4df2962e47cdbec58969a6ed931cae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7659ec397146393610f8db5b0f670371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f986291a52596f34c1ac3c75d6539372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341f8eb46b40ff7366e1c77c9e2f4b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599f210ad5bdb49d8e7edf828f806ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d530fa06782e65742518a7e227f4c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89ab0beecd44b7438c33e57f7d922376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f93c89b42f41159da96f88fc8f195377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accb1c27202c30feeb425dd4c573c94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639660f223123961c2b7d09158d1d89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea430a1b49dde961c74426614f2f4fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef6e40caf678a3c97918e0eb67a80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c4cf98a086015b64a539753324ef0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20389f0e573ec60dca78e0e457a45eb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f2655e18ab8b415f3908a9ecfc53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1611b88cee640df34b9dc11abe1703385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893382eccded0966e254abc52d4c7ad4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028f1045e2ee643a77b7aa5ac7907c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3f0bf716aff88fb500c422a08a7b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a76a981b3d76152b3ebc487ad97dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed945555b2d84b24ef0144af65a7af9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e65644d0eb363457f4a4ad235a8be5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dee6fbde4a930dad6b20046a802ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c3e33140549e0578afdace02ed2c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f606b52d63d8073e4ff484cba1dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798b7b7dec1a5afdc3f6c41b16073aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6fabadaf822af6f0537a020536204396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ac64e9ee5bcbda51f65b4ddb75fdb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a5d81ff0f70275ca1594b3da94d0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038627b541b368f3a5dec7996b49a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126675db43422e8e0fe39e73bad88e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900ea382ccd1bf1084766a61e18cce3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26018203731f1bb6490e9e7522be1a42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd56fa3dcacd6e66cb8c8442517612403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d60a3dd288448b06cd81c003b39a35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d215244043a2d7ea282d95b811bf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2d8880f7624909afb61544c54b0ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb02e8bee38ee529d05adbac065a50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ecc7da9df8bfef3b6843c0538ed7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51b8b010aa46a4540591ea30269d58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8cdde12fd6bd4994924819e0c1063410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c4fb85f5ae9f059836240f71982b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ede0bd1a3d1734ae5b45d365c820e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2656ff104713b1a2224519e16e89014413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648775da222a1a8905ff015fb30ad606414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b6152256045ca1791e8549a10c09b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3fef61bf68c0b84cfd2468e8e80ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a30a1a02326a59082c764d080ecfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819dea376d4c0451a699cc8ddc8a556418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d2707e723a7ee1e88b24e77e45c63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669132c2cf234d5744e864281a8b023420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543abbca57da0a558bbff96c5554e32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fe6f574b861de160e71becefc23de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085be2fdf59589034e6b8991f77eaed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e7adb1446fa92f181c1795235f0e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc4c7c73b98a7c64ab77f911195223425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b42da87e893619ac0059eb9194d00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703904d2cb701aef03ab25e3e69473af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a77cb4555e2aab03af2c793de0e962428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d1b645698f98c8151b5c46d105cfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa3d118c75523f8dff883e913368eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b3bc1651a9af9d1c1e46360012b2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b602085f0a5b0e49fd790deae94f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0f067c06ca0691c51140587d00154433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114bc494ae76a6af46387e7f102dfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ffd36688071b73150762f33911926435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d5fda88b1c3c95652e85a5bfaa23a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf29d80066a8ab533098389b754531e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aacc83719221c336f43cd5012daa9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78debcc295225b1f8c1d5a3957d3b613439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415c4ac0e340eccece14dffd7d6375e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9896d99586066e1550960f28ebadf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d87f4625a8348acf042bc184b22a2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05940c01a27e43aaecd2dff0777329443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a4d6c5262521e4abaaaedb00398d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731200c2fdb1d7ac2fcb609268edd172445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606a903a583ab178ee3341295bfa328446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d620381b21e0dd5e58b88995cffff69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6445df7ec5387cb78872abcbf00b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58808c129b12f4bd07e3a76b857e744a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069b71c07c87b98438dfd65699956f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996beda6cc25cc2cb8a62c864c9b0184451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84cff6c19fb10441ceba105296f7b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a068f48b5542f8c7374cfcddd84a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb6f37372e9b454680f88b094e03c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38415629e6978076c2d38997f151d1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63959c7e9de0ced272ee04cc6de20d3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaff30956df289ab8b5c40b251592d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1c7355e14781c9eefcb76cadc2db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a0edfc4a8e1988f8257109bbc6970459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9076260942fd376b4bf58228e76ea9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065fcaa476f6741ffb0bbae6dc298d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f60dbb97636e6b0a08fc253b274bce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f5337b7a8d2b556b934791746210f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97389acffc15087420d51967fe0b033464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e13a1b4a9ee7a1957866b966253e63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c0948278cfc31616769cd9af0218466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a19384cdee5fbd6cbea7370e67f5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acd7a4a0e9627915f9abb1e8fab198468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8b895ad80e52cbec82018e93d05a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8798042caef62db22033e573df3971470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff264c5461268d18b56c3a3c40c9d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c8632d8b237ca72bae12b187da21f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9ffb9bd661474ccf72171ed4faed1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83693111fc9a2f482a440e44dfd464f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd990ca472d181dd6d1af426e75edcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2cee55ed0edf1a87975e9297666e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd3a5c4dc72f7c18d34f2bf38d2f57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02445a23a7d5d1005fa2d941e331334478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059d411edc273b4849a30bbace1ac4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa1181bf6895fc69c1bc33f78ce9d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f98b554773682c8f503c9fa6074cb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da0f3596a4e705e8931c999bd8d5f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cff700a37a7661dffa1601b311ac7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a6e720537938a269a77b8205bfa5b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be7723d5a6c092495f2b1c7efccc99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3253a7251c746837d2b99d99f75255486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12846a0cdb6df8b6ddb8f1e60e1f1b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e082ba289c1319cfa3d7b1fb7e655e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1cd5840cd8d474a3152b6ef3e948a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906d58db7705e95427ec39399df871c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17307f14c6ad2fa18bcf013ca380b7b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea092cebc1177db54823fcde401753492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626669db40e2fd18a60750ba8a9830ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9f01248dfe3609e3bc20d71baf14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40f02cb72f4435ef32ec5cce0e182495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993c3196ce20b6f84f96bcefe26f855496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2bf51b4a6fe83e5737f456c73d46a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85259f8f808a04aa8606fbbf6b6f1dd5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6a55fc0cb63c2aa15109a09d1dde8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5e8c650fe4633b725c3eaeb5250fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c1837f02cae3a39be04c912c6681501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dc44c5820259a1baaa48077f84b85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee94c86bb24282da9043870c962f1b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2194fcd13f9e8f169420a1dc8a581ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac140aacc69080202a32ae628f863e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd6b766a66892d567c7498fdfaa11f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b53defc02bcc871f5ddb2a7e86b6d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99906672ed0db1494f1a9dfcf0c93823508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44aa7f8b8aef1c186a3df141aa93fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79637d56d5f4e06b530f948b1e08e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe7346f5f0afa4a9da7460dbce65d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b296dd2a193499be48e249207627512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8568cfb0e917a0d0c5e0076fe3c5a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb7501f861faa639243570dc4d683c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128201b389036b3d3064870e17a97e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc61ba1246ada4ce7b542299403eeb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c6bf980d163887e656610db65947517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe932d96d6facfe99bda8ef65ed2dc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda664564a3fcae2a15b7d8815d9543519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2500263b101c633673868e65546ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c0cc85275347c1530006bd338875e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd6d1864bab6de716f2e0aef9bc684522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec931fbebb7ba166a6a16c5c59a2f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64e9a925e35a559b8b140857753104524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a3799d4c3a218b71af387872c294c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4bd864fcb915caba7f75013210225526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece095bcd44d6905210201afbbf32a93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bf2928a369732318ee7047c778cfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7b96012df0fb70e90f112da66d0b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe686ea8715635f40f426e0d7417c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151db1fc7898f5ae4d04efee8b65407531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd9ac5dd265bd9a1dacd29e4996b23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc230ff7feb2ad9710ae79ade6be9c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dfab32aef19bb4849483c5854c378534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79484723bb2374a332b5875703dd2359535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f212e97ef71bff169eea911d9e6f6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc6009e69a1e07b22c78fcf759c26a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd359249f059074eaa1fb4c316320048538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3842fe2d05c07e039857180cfe94719539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56696ef0b7bafdee7985f90b1609b02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b2a11d4aad9115437d311f5bb79cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6376a237a3abf9b8790ba5f144506c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a644513de90aee98532130e68edd3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3eb2cfb76fb4900b70cc2bec49fce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3101edf79d6b10051bb820e86b852545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a57748b736db3e8e7c39c00c2cdc03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7e1dfd28049cb617ddc01f67107a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8863f8983f26ffadf7774757a897cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8c52f4ee6bfd22c46fd850ccce68a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1751c4a41d903b54e7b337e4446a76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ac5069a7491aaa374fcf74c216dc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844547e6a87ed95cc4bf7c3aa92110f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9826a5c67e783da084a9959bc621b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e9d5106b399b331cb421c620b51b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03ea46bed52e1c78a84f0c98a96633555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb325fe6a34c78484109f5693ca306556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deba35e412cb8b54fc0748ec3ab85d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe578794bc3514d8ab150aee600206558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aea3a97b0303292a5a7560933ce8cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a88605072ad846bbdd9b36a62d8cb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59084ab38fbd840a0344386e67556ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d75d94cebe436665245c66eabcfaf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaebd09f2799cba4bd34871aa64f89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc45b1f9c24677b3fee49529e4549564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12627d507337d68512a8147481beaaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649dee0ecec8e9dc32c57b01251fbb1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2ea23447c9aa1c017772afdaea694567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c148a6a2fe7dd29ccc8d60da9cbcd24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d011c1dba70151ea1fa6d3c8dc03c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4c8877857435dfab61d70ac45d116570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339bd37c7dac34fbb84adc6380b854d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e9629eabf8ba019f9f4247843dcfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9111cf6445c28708005db74582486c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d82ce6b65676867a81bf69d157146574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc10c1e108687cb2d0bc9641b9ded8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca502a5829e7d633b4d09bea79088e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a05d27c7d8ba3a9d5bb373fd03be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de61053e5ee75ef8664a67e1bef2118578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaf1798dd7b8b1d3ce99312b4c375e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cd5ed52e35b9ae541972ad14e25e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e4852c70a98428abffadf9cc2ea19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729722c8dd469018de8f7f952b41d70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebde76b4fe7e17090efc8549f451a38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c21d453a59748748ff079451cfb06d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba5ecca70afb04e502d109e8c941ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630315c83289ae0f1045ac28636c6a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fc34ccdd966202a1e7425389d3863587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f04bc6ac07ed290aacdd55719d6c04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626043388ff7cf96289c56eb13690ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9917f0f44d1ef0fbe555e999904cf8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305fb9e6b6356595085fa21418abef1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d218ce20f417c6096595128e3e4c746592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817b1905177a68b1fe93084d14a9f25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41350ce5c7f036a8c92c512c2aa890594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08736ef69f9e4fd997931ff6c03e5ec6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079fb6a6d234eca3179f87a836e725e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae98a162dada81419e12d2ae31bd377597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa7fd5525044ca57fd847bd7db5df5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a3b48408edf442ad22022fc7fe22a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388f18b6814bde54e74beceb04333ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cf2bed8d962a9bb05bed362fdbaa8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23530d8f2f3845bad52c4f6ca7364a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a655865e89712f54184d6f9908428c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0cc420b91ecb13670e65afe49a33a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407de277c31182058db6faff0fac585605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18549f9cc5ac04a4fba3460b59a3c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40cbb9874230ad7d7b3ce25f3d2b0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e141929f64c51202c5964664c9abc31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ecbb8b807165748b376b78bb22d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3032725a740e51e09c520cf0bb0b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768884851c992be6213469d84d26f13d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee319841315772f50c9b1b1c60e8ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab430e6e771cad951b70a1d134eab5c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e401b0212fd37e58aa81fdd551d5928614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7970fc39279e484ca9c30883adabe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7c5d22a733d4b1d00e93422291d57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29449a3f6395a4c351c575982d44cd22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e24652574f2ac9e18f7790ed2c2cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc70173b903d815f4e015c326234be2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6aeba8e8ed74dcac56fb060cc46a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dd1ce2e2ad8385642cc229fdceb03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ff5aa96f8da7429be5ceb01ae877e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e659dc4b60ce7c48bdeead95ca41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0e28471ee5d3ef8a6a33cb7616344624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ed73e4569d788f096e6ad70ceda8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b1e0fa9afdc361c4934719db5eceb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f6168ce36b04dac8d1f2ce22e53e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a9ccffe7f780de68a0d7eccf93dce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce83afac1e9ebe6b30ee710ac3489f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffa274107f7c0b55ba147ed6ca85b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d59a8739d1aaec277efa03d7c805631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088698a7da50b533757fd33c0423206632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978dd6175cb128cb77324b45b093a49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1169c2e5cec5de6fac280eb1136dc2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1b889c44938fa2288a9364f78af75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec033c13e97f8aba88631cc0b74d6de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b109236e2239262a6407e57b3e63e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c27c27303a08e7dd9d5f69ac1b65e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b055ade815d7ca68178dde2e962203b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7402b4c48aa1db44f527ea5046f0f8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2890a0e1e289259306cd2a95cdd8b12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268898cc5c246c2c07bba6cfac903b27642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027623b73edcd52d1cb79dc27b241007643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27c46eb31384fc364d764ca6346eb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b086ee4cda3683e3e267100f699c13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a4a9a093164640617581dead099d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff589e79a6201536218d0a2cd3b1afa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d9f65129848e5d333a6302613eb00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60687691383b398417079df3a160e509649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c02654f0f700bbe8009065ffc6f2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29311338151b041df6d242bc4437892c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acadcda83558d15dd3315f35f6b19a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fa0d095559fa82ad5d9c246ed2455653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e5214f8316285673c48f8cb6a433b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201381ddf78a92e400eb8bf981e99d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c365b506ab8b402f9cc73e36d9e0f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b683f4214353100aaa3f2d19d683f66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2f34f49904e558b5d686638dd43ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e90f904e2bf44f24e6aa928a542018659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1356adb65aa2101958685f3f0baa47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d007e6a72c9f89ead1f88d1613f44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799734949e1eaa431d1e493ea2ee6209662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6e21dec559e543a1b4404bf4b39fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd608da7fba6c9336c2ca4f5d71f0283664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79640295e74da1228ccf1cb9561122a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4432428dea3743d982284505e585c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df1cf3d957412d97058b3723df5b84667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26a964e252eac3d03fdf18ef242b09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d17cd3984ca1141e2fed9844da9653669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ff9a78fb93bc973630a4cc53562bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a4db4e95e3b2c6c340fb57ebafd44671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e6ce9318d3bbceb666f4b2bf81700672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b27d8e894bb1b7edd53d907fd6e30673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c563954cc464b69cebc6d45475897ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9637fc4b15096a5eea228866133d738675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53051b73581f5a53be4edbbdc6a5d43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a287bc6502c23f2771abc2e51ca93f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187af0947aacb85cfc697d5d7791e26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54daf52f1ce0e19713335cd9dae18f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f511851feb3173f681af43046be032680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84915f97290770777eb3cdc65cfd2920681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c19aadf1f3895b9e56b0f830444800682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb6f9d83b86ed8fd46d30653f41d82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121323ff7412961d26fde05c085b190684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b72a944bfba2df5537a9ec4a8309685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21a9b257697645b48e4208b7167231686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510989bd94ef14c5bd4acb8389d293b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486b0b1a8f6aeacca741df84196576e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a5c81b99e535497c71ff88b7fa78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b257855ec184aee8c4a651330b8d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff417105a90c069da94bb35e6ff2a64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09d7198d6801f56f8117e46d0a24fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35871af53a750992052f8732406363693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace596dc16751f6504dc023b15996f1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387d4c1d1db0bc688b8753fc87ca9b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b020fc2102558c6c6b3f7de8a4b77696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1de78159c95205644cc2779b285bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6356acd5b713a944be4068cd009130c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6feb8ff841314606fe06a8b98b1a23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bda8f4d0c15b5d855073a4d2e0c96b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a292d4cf3f0206c8f5bd646bb86c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d610b4dde4185c63ad3e1831dc914de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b5006261cac05653d4f2ea1135b87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f15d6d520ae812b171fc650f03c30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76df3a8bbfd2f73117d77696714780705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a73effddc4e8d86952d1ab7b43d15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189634d675e3cf35a5b4cc2afe32c346707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd10d90cd6448145348483c73e3eba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844764bf9eefc5bdd434e9d19f3a7e5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924daea05efabf5d36d5228876026b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33051697192273a841407c1d907e7671711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c7fa79fec16ac7dd029076b05fb87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f7b2ec515fd63f7cfb06a6d24dbb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae6d3e983ae99a72e5d8e6c2540a14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce6fbd90912a954373fe609cddb54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ed2821e43e6474a498a88a98f058716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c3b3afd9c6ce1507f35f71ddf6df3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9394e08a286f5a55d11af04c9d8af5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a705e3c7f62b76c372080ca93b1552719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced12b852172d499800c5c8475505cdc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba950ab68bf98038f790f37f8c8a06721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8a37e78fcc18a808f60289a6f19b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d23821481dc78562737effb948f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3bcca4109702809f728234d3ce51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f0e9c8a9df863bf3dc46b77f53ad2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e150048b5a9e4de18fbe61a5479e1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a91b8fc6b1f87a3a7719b288860d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c689d958d65aac56685f7a13d89364728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d225a73ba6474651773b40d9f087e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7e11ffbf3f07e033eba759eaf586a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a56ce3a52a07d151a7e625ac9f246e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdde31fc59f418d27472f654de7f7a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59682e829f1025861551d170023d455b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115111f1ab5b657f63220f8bf91ed03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d260c36c1fcc54fd795fb6e73fa7415735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe146547ae09d98413fac5c2e2c69c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c83e2445ffafc4468530087c2f7d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6ecde734b868beac4b550752ed403738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56098dabe081e048caab7048eaa3ee80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2fffe0690ca3bbea0bb02ba2890fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7441087af1394fcae5cdcfd7bbe2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc72a9608f7e11f567593f51b8b176c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd46e849c0514c1c1e118dc424a3a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a895ae66834d84f8ce8ec842ca1bc2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e03dfefea7c3b4e19762b355275a32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7137321bf6f224cafe70899320979746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f1dd70a6a69bdb03dc40e22bcb725747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee51bb0145ca60d7eb3ed66e59a565d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68650613acfee9f9831a57e1b35f41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8d29e4a3e73a190757015438d160750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1ad9f270b31f1fe0acec6e930980f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68288d95703e7457bda331b70f060676752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777b06efb1950999e43f31160cb2520753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6dd8ba8c838294489210b410d9c20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6ff32817d58453eb8ad4af53286bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473ca9203467538d69185aafae48f7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69314f827c7bc9459e9ec4d2f005326757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeed7f0dca10fe8967247c29e9c389758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65244355a88fa3e19ae6865ba3a90f3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ddc1fccb0633d4f626cae37d42f8f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ca7d9b476ead4b95f083d5252736a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35d37e5703c84b1f58e7d3b462aa3b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa86d85dc71c901f78de87a0ce3e87763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f5da7c828ea8cb60a6d7cdc5bf02b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca71a13e6b9dd979690af67385a089765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576aff0f60872b77a64969df75c1855766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f4dcad4e7e2b6221d90ef3c6dc36a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991204040a56ec10e5d3159d6a52834768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cfc4b0473ba49980f37746dd9888b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1395ecaa712a8879167654979dae7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffe5a851613e7d2804081290e6128a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ef7e91bc08d5435033a063cfa8c10772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb816b4e982f09fe7310aef3a947cd1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aec3fafe152139ffac4701616bcf4c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94161deb674abe11c82822e910e0b3b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626f4107a3d82b19c0c08b60733d904776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2487d7665dfaed3cbb325d9d06c4aff777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7a0315337477c3b9c010010746890778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701130f76b797bf54b7c70be6a359334779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753ee011801e615eaf20da4af0ac6fa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9ffa9f9a99a942d0955ad7e215123781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a7b1cd337716a39038ee93b7b336d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598597804eda6a45d688ac2757945550783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9164b3005e08550df3abf34e6c0a735784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422718be17715570fea4a8d039a00c26785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa31b843755ec737492660fe6fb65f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85418168ea5d2f08f97e380fbc52f5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bb6c22c6cba524603da287634243b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bb6538edd3fea298d5ad0b3683a1b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e31237917708ca1d94914b166e742790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ce265fcd76cfd7a406308ca8b4fb2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d93b6a68da2365c780da8317b88da792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c41c17b5b187e97054b0f6e4a46607793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345004c41e1f33aa454935a7048c47f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beec879958ef1756c0c21a28569634795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8329838ccb3d6201fd463f2479fe82b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6734965a81fea08c3b9dcc36ab479a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d99d5ee93e12f45c6925048a09518798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c67198dc30729ecc871281315bcb2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a7efff6f77587f325a7ca187d8bac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a00a284234d417cc1fb09bf10d1f16801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa666dde2cdac10ec88c7c70c989f3cc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b9c76a747c61860e5ddb883d6a9c9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab75c05ccf48b2cc37241bc0a617e5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fbb88aadd47f24cdaa56c86d2b585805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5695e4dea3fe2aaff388daae9c23a93806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e9f386fc3d91f6e9c96c58f8f1209807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493536a95aad82922ea6d8dc30729979808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a97b76c0da459afda27e13bf53230809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eff3aad9bc9eb64e8c429e8fe97cf6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ad181e178b300c3da0e748644539811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14efb292e3a6da97646e27e5f4cd2e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fe1ad943d333318969b9e8ea31779813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13855e2d7cab8334b8b950e739451016814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de02384b9df932d3c702de14a35d46815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ab091384ec78c3f01f054f1ae0a8e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679737fe8faaeb63fcd6aa85cb9deb1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaafac6681bd2e1fc0c4f8603ea005818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190ed45e2f0bb3d9f2bd171a65d0968819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515f7c7648238a1df0cc40ba8c113b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f777e6d7c103bcc95365c14562034b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa97c0f785122b79e1dff97f6964b4c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81228b2c2c2102266a2300e35b10f8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d455255214b649148d85f182cb1ce99824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76331ad53bf93b0f2cf20265793173825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fc5ccf65aa25e8649c2842a294a55826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3618128976e7e7cc2405162f37cb6c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dfe0bfe8c82a218eef55a6215753d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13918484447f86ecd2bee39238d67c5b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199a946a1a0bce2a0184b36c6c2c98830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7791b0c59c5aff091a45490b296a149831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130435a0aa5b7db7c5a6634a90a88370832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9878bbd82c4073bb09501184cb8ca1e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc4cd4ed4446c50f63ad0638108076834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1983e75eb792378da98171e9f828a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24b8894669a1d0b8ba4c0c5de62796836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e594a3379da6228c0648d3770b52ad5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ebdd20c27bc3724d5f1c1d3556ba838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80f64d56e7ad64a2745bbd6a4a0a13839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e906636e7607b70c31a598e0f54b4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893ecfead145313489aad1975c5ed8d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7859cf8cdbca6425bbf674de28e3a39842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bc33f40e52fc35b8436ddf7b63968843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e3409ee9529b031df65ff45180cc844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43157cb3f277bba6557e6ad5d2efc7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a52e03ccb0d13d19a227dd471cec3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d70de5e678fdd89c8645ad0dfedd6847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32067f1a2da1be0af1da9537798d4fa6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d59e04ef278851bc3ecbc00c04ea53849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c09e90a89eb75ad03aa38ecbd79d6e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f020d279c9336e6bd029ec8a073ea0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7df65a41a85feaf3b7a6bf241991b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dca72e615aa40caeee88395a5465a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fa315bce7e3a991a45274c47163f3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f22f7c0cd88c9af170b2754360700855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b365e675b05f6537f498064bf1c511856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424db9bf863270d8021ac2defb98544c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e0f0e714472d537b5279130ea1d2e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa3a694a9b591acc82bc3449cbf0d7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0f93500e3505babd21328ac151cd6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac0a94e7a0a2b9e8ff543223446f21861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677635855cd6414e75d28efea5135c2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae11836e1f81c51bdcd9b5b8e7dad1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faacd506dcceb2bb0c7212a40ea18a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3bc144ce85371b8cf98028fef02e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec30413ad9c442c6cd3a010e2faff7d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9b7aafc5ff0bf02ed2dd969559bef867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f1443a2bc98b13fedeb0b9994d69868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cb8b68c85bd45d28a489d78e0f1ed869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc1255025dd126af6d511eb240a84870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25083672dd923ca0cf8a0bf6a74867871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae358aab8c64744a1569ec533fa008f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc32b26f179a2b82714905cf8829a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317fd3af4f66b0017c7a3cd045684db874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f8f3e9af084ab1e701289a143f9ec875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5f167ac312e90fd4a1ead4d9c74fa876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bf9576f2c67b241a7e0aa217125f2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc2522b240c62a8661d3de86a92578878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf41481d8abb8f4396493c299a7765879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad919b83f5e63d67fd06b1c14ac1987880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd21aea5b89afc546455552e20747a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe34d04a5397dec146b3fee5368adb8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea45bd1fd13a06f31d932aa4ae46d30883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431c6980c09c7291fa7ed47014a4afd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab046ac95d34d934bf4009afed73e69885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5233492de8d3303d6a6ce91316c4620886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4c4dfbf7216472d08831fdf97af2a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e61dc759bbf7c7c5078473224a516888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c371a17555470a367cbe771c108cb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee49cf1808537d97fc522ca66b825d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310634330a4b4f11d1c0638018e9500891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fbc83ad7cadb8dd8a03aca27c598c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4cdb6a44675d006635028c9fdcfe0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cfdfd696dca118733dc21ba0de8a1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08034c9c759a4469f17e4c6acd7d65895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e18d56e5dc433a0754af6f43c1a02896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14581f2dd42580636790f91dfb87e8c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf77bef6178a5a8c53908e30d153e2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa263695eb1ba04386983d306ca78ad899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c260f5c5334e0caf370f1cfc8d637b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da5271e74fbf3f1bcb56c6b4ff8283901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588bd2e5573352a53294d1e029276fa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8282d234b1e9a248353f3de0c833f4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a14db5f4794649d1411f3e174f16904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb4601391cd541a0201a87e6c6900d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b242cefd4394caca730a64e86ec5e5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db9e4a5026cac4d74f9a5e5b6e49e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da98b4109b4e7bbfd7823c5081c6705908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f3ce3f1f15babdf7febb52ada2060909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876f98054fb71afc8bb1534d0399a39910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fb8516d59e49ed7e66d497ebe4916911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec049621759c9504803dedb359521a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc4ec8610f2d8dd448ed4eab9503dd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e5a0195b10b11cc7fc437e9f17efb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54575b13acf293015a970881178eb2b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb1f0860595ccdfe08aa4ca1f60fb5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ce973a3ec61ed6c39c86cffe8b2e6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015471826c49b5cbfaf300940148dce918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4244367e2835cd92f4ed28789557fd0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f361f2ab56bb8598f7cdbd1938707920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80912ca610497316b42ba4dfd02edda9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63ac36a6d7fbb6b94c5a4b36aaad3a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d0263be4b408774aa83ecf5bb684923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e06c59a2f6f4c3fd05138b3d6f7ba4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccb16e2ec97c02fe8a46f735a25ace925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe1738f4a8377b59cea317d97d01b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476ed5655bdc13b7f22327820157259927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0471f377655579a36ce83df16968974928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56c9e2b3dc67cfbdeccc33c9eccdc8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab70f486a1755f4099900992a434a65930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf3b86abd378210e01670858872e17931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb861d6c72174088b7a23801a29a4e91932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cc420d2f98be94e87458ba8d10af3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc127200b4bbfd057eacebb5efb81f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd21779df9574518e5b883d5d0826b5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde82bc7af125d5606419801a826fced936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b77cee2ba4016d2a0f3e42f002f5e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06cddac7cef296f4de63dec42a422938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5d1a210ab8c4a747ecc56c31367d5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd2efc6e3e0094197a6c7350bbbbe4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b42dc54a592a8205ece8d91c2461941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1898c6d3f5336c8162190f3d408599942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cddeb29758b0f74132fb5780f9065943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2bcba3fc1be9718aeaa46993ad1fb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16f5248b1f694e4fbd8368d3b26af7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad0aed065335ab8d87db04e4cae78946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85503f74f9c7348afc97d0095ddf2f00947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b04c1af24fa52cfc47362e25beb7cc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92482415d2bf0aade4a4326f4eecfe9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bfa4d5f6f210782fdc73a999284a7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaee35fbdd0f829b579a6af1d9a7bd951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd508545f48a87566fa9f73fb783f19952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81a70117d908c5ac4ada1a494227af953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37140fd25bae60e486192e8a4cb15d37954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6f090bc17ef8a856bf7ba493308b8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c0577f7a4307013b19698c432a3a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b77321e6d964b43dd58b35f8d7f287957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58490d63dbd5a1177cb78fe3736840958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c11382e6f1e8f86ee57f162b99dad959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bd86e0764962c31bd3ca788900950960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0767f985774f1383fcee1c8f46ac29961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2473f825b9aff941ea017f9592a54e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890477d9ed88264cc86852e2856edf56963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d88dbc7734ece42cada7a415af3595964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8a01442b5470b1689e905e569b7b3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03811da6db80dba73a161de343ccc6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f3c407d4ad98aaea3ca7539d45fe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8af41f4122e0dcf4dd322807ecc19968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212002ec7dc3323c13ff0431f1f9b5e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7faa388e0aa01e7484bce5fc04e4f8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965230d1c366d6eac4cc50e46a9cce5e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cde01723da6a7a7587d609294c20c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc18e511136a45a350c5b92dcb529c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a675794ac1edff72d58f0ba9cb21974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baf50ba80a9d86aae8ada6a777f6fe975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe1400ef6ebb701200253f91986683976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490426f740297a0e3ac857fb4eb4d99977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>