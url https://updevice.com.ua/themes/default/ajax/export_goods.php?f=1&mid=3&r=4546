--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969fe835920256d2f4ccba7cf59af441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737753c81976c772efda621a1a7f74332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3b52012b6cf3234b14aa73a6b77d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32273ef43429596d2a0ea4ee393f124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a45b2bc156d91208f3cc177e394b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2ec391d63536ca6f509a60cf5e17c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f00bce5f9fedd1150eaa4882399a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae126ec9c699767b4ed49774b158d97e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b75a8449483e259a60639d46eeb6349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a28b76d80e8fc7004f84b6e48df3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b05ba6c5472be05696802e561896ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4ada4e58023304cbb8d50bde9b57212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357087c59baa16742cc9209f7c600d8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9784b95c62ac6223b56221f7ab50df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333758dcb1b35f794dd7f2fcf3ee816115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b327fd0d9e066e51175cc2e3493ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6ed2d5e7fb8e09c21f9a0bfbe6bbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39308bfa9132e06b725a0897d5f19bac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a1bc1f44291199cd5ca378cfc320019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831a3cba30233647ffed570d477397720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577d015a1e30ae7a1d698858965280821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84b4464f3b5afeccff8c82a4c24d7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eb99b38bd5f0286111577e57ab53f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e939bca17d46ba6459f6385d330ba024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382321fbf5e41bdc3248f52b0d54c04a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94264bec733e7dc5779e80f99a8cf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0dce8515fe96ab12e6e64fe1749ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd2e10183cbdd8725e15a2f928c06228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e4640b26b54bc34a4b39d741a5ca229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac8f77d80ffc3314638e2072aee63030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81749c34d551d7fa3ea01fe3cebdd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221c44dcfc3a04a014c2c107765665732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab7003bd995c13fdfefa906a194d3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f5687495d394ced2cd157537940a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8c46e221a342e6a53b458c9b17b3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116475989ae802e621ccd40f225819036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f7eaa295af4dfab4f3290ad43893f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf81f67d395fe0a9026ae80c41b43c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d4ca301d7ccec27a334e72678652539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586ecff18a0752b44b7518e33e3ba3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d7075814725007f71044ada8031a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaa928549e9bf7428f212c9d885e9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc4922edb02a8043a88ed6a4084aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007c4c07fc0d76d8734e67504c598844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cbec38cb8a4bf088e5873170d3b1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f67b760801eff5d8a680c6a6330de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74803fa363a4566f60c6a766e69dc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5bc1af4e384d3cba3173798b7eea548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b404046090605c5e8861cfcb1b00de949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09701a2c3ad0f2d011dc9e452b82f39f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561e0d148aca666630024083bdc2e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cb5088727c8a55c47b60f0ced72af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaefe73d1738eb0edf410f1cea777253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa69a7ae9dd9fe0b912d95d0f5da25554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d1b18734127de5191916f0665131a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9515589cad913dfa1852057f8986656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffac24ca90a5f7f1b7ec39f36f7df1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba578ed81e641ce999bd8c22e7494db758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dabb8a8b3434c578bf430528e106b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eea0a0d788f08d4cca0487dfe6c2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46812dc7e3e23eaf5644079041279f2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdfdca652478597043477b400f404a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb664b215facc69ac70808989692fd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812c8ef6a6daa2c9cdcb658019b939964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3b805e306377a34adbc66140fe01065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e50cdde8cae9ba635b6bb41392c1b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29aef4d7ea13ac081eb614c3a00f1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e07b240dc96c125f19b57aaeb0e44668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82b62c8a4a7676e0dfb9b93157e86569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796fc513389102495a39a15fd4a968e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2269c499a79032f66a26817a5fc4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ccf532f3f8b0e997fefb98bb7dcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80da02c81d741dca886e668e9ac83573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b657c717d0c33eba6ee79fe22e84474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7c747dd82c9d29f4a583f5d3dd46675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e3cb4441ac256e6a340961dbee61576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eb2a4dadc3e9aaa1fde9fb55a03ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65fa21a6c1e83119d657bc0ede9de578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528856d8e9607c1d461781f9aa9601479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92fc7ae1aea515bf669e322394a03480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2c4cc38e6f2ba38d53f5547717ebe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d495944606667c86206cbf4b1c54d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083cedcb1d2d28ccf5d3b3bfd20fc1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30920679b5c0000b6e0bc248311ddcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49f7a7a6866f2ce128699f32640a8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363231a952a4171a3f5abe0bb35e9e0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066868016303e5dc16c5560b55f8f7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3de8ee6219b7acc0bd846c633d20288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bfedd3cc1884c7afba25fed728c5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814da1e81d1c1347514b7f6b2e7b9c2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6706b49238e0da89593264a5ad1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb4ec7a8be5a6fc9d892fe9875361292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda09a83b9db5f55ec512fb2d0acaba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d293138bd8a21e267e5ff055bd606094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33384f6aece54ae849bd31068fd5ccb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5606ae2f241ca35be0b2f63ab2c49ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a27416c1160121a7aa2eacdc166197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988e8541ec3504d2c99464d794dca5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8fa467bfa9c2ba07317c4dd091bec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bf8bfa770201a46353b3183e49c79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeb96b6098377cb8e12ab2fd0e7e2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af9b8088e01e84a7b7ec9085cf9b51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e491193229a5cd0851c868fe92fdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e273ce57ae3acfd736943b4169bd8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093597ffb3c98f10f0c6a9d1c3a07b96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82bbbbdc39888db8d7444e611d6566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89533b22d53aedce44e32af35425bff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5ad8806459fefd7d5c204dd5738d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30410c372090e5ba0290513b9a8e8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52395856e260284efbe6ce8aeed821e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b5e2e980f81842eeec230e300645a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce046088ef5510339c52d46095243ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060c04245c4133d98c30536aac8e74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095e0ecfbe65e838932a3c7dfaaf930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fdd31e30ece1d06352af9a957daa4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac901798f4a2a12f9576c971bae9f633116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da6b20f64e0db974416540b288dfa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ae9f87306e03f102fdc0a94b65526118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b945d4cad45135405057aefb735ace2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afcbc1627e562a720480e74116fb73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd1ee0a3e694872ccaab0127028287121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd397f924d52c260d20278562e90d310122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1734faccba9490a65a52cf2386d79123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1576df186cfc0d478d99df28c01cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f416776783445ed916c1874410e62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d11227945ac850e9cea35473eda919126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875124beedc6c7b96b48c8c7657f99e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfdc9ed94d43b8a735fdab70dcb8a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce24f9f81b8fff6d34169178f3b50f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c1e2c396706a6a5ea924f0887df87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8441fcb6724c0cc499522494760a046131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319023bd5fc17b197753b4884290609a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcc6bf0624cfc2afddc56c2eddb000133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16761f55dc3e9b14ccef3aa530cfc50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371af450f1d8052f6ec8e5f6311a471d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab545a2bdf9e4ace6a05b97b616b31f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395d796cdda11df303c7c53db8cdae9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d626e9a15e570863630251d0bd63e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3146e2237ff2b0d169108d63c1fef7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3a53cb2f3ab1fb11cf3c500cada5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97cecef6a0447b5b6207d1d3dcb529141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5d45adaf6efe78ac14ee091292efa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7c18822c51d8ed47480fef2c8fb5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aefbb41d303e5503482f9d9196ba32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee92aa497a87bda6403200070188c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5fca22c0bc3549ccd324c046a228a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81425c239bcbb47b742bb4f0f898857147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97354541872bb3bdb27c48e6645fcdbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeed67eb6abd2ccfd46cbffa0bcb3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163707f973a9ace960d34c05b9ede5c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e862ab442745dc2fbbc1fc98e2bb016151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939260ca8a7214d38d8e0c362248fe52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682baa2e52a5f3adcb604aac5a8fc14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7be6f0be0d905abe64b1009b2bd13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f5f82ac432e2fa4d11bfb481c615155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c541f412b003c5d1fdad66cd1b45336156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e415c434884aa91f126531e65e304157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe12605a12fcbaab8011390074ec3e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf861c3d5a2c210187ea89375be3b48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e6ed26efd869348fbfd4f7a7fd250160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48827448566b7501782067f5d38374161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc8abab77872c1d06329371122151c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e86a3e7b0d1a92fc66f9b69c2085163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef52550576194003f1e5852dfa4cc0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c6859212065aad22b7791e33f9d27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083baac31d94ac5d5af08ae4e52961166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8e1f14ea6b6384b57be42eeb894e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bec2307d3586fd51687314eea5b5de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa9a560925702864cffeee52a2b848169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df95e379886c5de8a07cd7a8750693e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e220f44ef18ab1d51a1363e624f4fdd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095daa36e37153bc9cb706aa7daaa5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bd688b0e3033b1f342f91d0072e2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e2c2bf08929afe37885190dde4c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b4fd993ecbffa0f50b03b1a6133e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c348865a9ef2a183c728aae3cc4339176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4fe5e5f1f133c349cb106965fcb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dbb7bfcff5e6269abdcc1157e1847178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d53682092e0c9c9ff9c8cefd37d2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8daf5348adf2ebcf7511958e8c573180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbcef086a11943402c64164470aa97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e6067e3e244815d421ab76cd3dbad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998018ca8408a75035c29870b90dd983183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92403039731faacd6c2e65618cfbc596184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090ae526f8cf478aff3e05fb57dace5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77d9f5fe4891bc4c21b4e8f4aebf58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6dca8ff5b8f0e3fd9b8ecbe04ecc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d3e896b8239d541e1611c95e3736d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d77893f39fafb7fc80caeb7858921189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d4aa68e0dd2bc50c1f547b5c24a36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8933e202f40eeb377c19bb0dc7b450b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a0645e2e477d74081e0297769ae2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6239872a861829f3f2777cbeaf95a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d27296b4888d530bd0508b825958194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc44c4f75ed2c08f19c8014a6ee1876195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b9bf3f776115e5a10446135d562f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beae6cf5ca9cd614124cabe8892fbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930885ce2904d115e4f2d704e82a4d6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851e271e6a212465923669330212ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adb8d2fd6f8d28b4ffd4aa95582eb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c65f9960910f37ebd4c4676bb10db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfb030ecd224690d1144ac67a15a9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fdb1568ecb3d7884c5f496a46ce49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c84f7d8c1e7f2cd9973fdf9b639e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a8f610c15c48f5c600e3e7ff3b75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef06a469328c084aaa7309b4b9463a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e215ed314d32b9b6dd03af441071bce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef38c987ebbaaf23119283ff5b3c029208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b765f27d44b586e93b08eff89869209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0268582ff7edd6b627bdb2663f0e932210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af3fe1517dd754c27d4f8ec85e7bb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9908766c8f430fa84d716180521e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89659eaba8b53f3485bdc6bbe115b7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575870b17e9251053f3ca32d8cd793b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb857fc58d2cb5d1931772a51dc76bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783a3d2f407b4d78c18a37c7471c764216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ff4fb49760e9e29a05268c79ab7fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ef256d263c1f05682a357490c07e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb2602424d45355499015dab9f5867219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627267b5a75efb840a3b1df4ab87abb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e06bde6d273ed0a184f16f7da0e11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe68e1bbeb81aa5e0566d69d2506bac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89298b943141182643c0d2d638277f6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d243f9fe681f2e7f05a853bf49bd031224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9b67b795275ef38d37ed3817f9270225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d5f92d92aa21f378435f9a8f4cb3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d09bfa1df187b30fa4335238e5095227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2178e4feedf0f939a1ccdd97ebe77af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7337b863c3eae32bd9b0e6bc74dbade229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f83cd4dff8705d53ee2d649bfe45be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880dd723b37c17628d6f7a4cbea9a76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86f4b8f1488d87097eae9ab8199014232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53d06c11a8b9d30d89cb30b8708ead233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab9265763997f7dffd540c8bcaa4d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4424b81011506299bb046a32fd9077f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7d69b63d27215b836ecffd009bb4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a736d97e0dfa3f4b75b5129e4cdee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579b5ca8baf098cc3770542709a8546238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968a5565853edadfc43ceedd98d047d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b7be6075a572245b718a573159861240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1791fbd41070c9509880f4ce40f82a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836398e416eefd56360abf8e5e7110c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e109108f00ea7e3e256255553d734d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b43d0f3279ecbf3980e40234ab4ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa12e7bf5d8e999dbfda7c505b57b3b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c352697f3152f879c824f4fb080bc6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e9960bf7b28dce4026f7243e5deaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede70ae8be2ba3a34a6e050864f7cd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfe2144309c3758b0fcca1ada68278249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de79595c1aae2331c379909c6ab436a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295bb0756edb7519cf4cf71807a3f12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabf707387148d8224fdcc0f5e54f03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d33e1047d04c3151a4f5257fc685b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051337d28ece41cd1cbedb5e5ba3e67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498001b85777cc2fa592a4c18b7be9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401ab746d5cfa639aaf7cade0a0e84f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b02702d979f2c87505bd1a40b87a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41026c1764e87c7cfd617b5e08089258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbea5fd5119db88338d6137186ca165259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe0a698637ac98bdbd983e932c689260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25654372704f0ccb58faec5072ce5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b9bdf575d8ce19a1b00b9e5e5a8a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6444916fe5a3a106fd42a094ad5fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c4c78eeb3f855f0018c78991ffcc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a014a3222342810fa6d09e875702e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5505dc30f16a31aafee039dd030a351266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6c29afa15fe8feb2476144bf925e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c294e1811f4092a12e90578d3c7aac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc8670d641a35e6008623aa9e16709269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40618c96a443b89a4f7103f8ab644915270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526cf723111ff6c51e9da91fc321a82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c067d6b78722190e2a961327c79a0ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca296dd1050a85ed06aac7593287296273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af70f1f3f8d04d70ddc86658613112274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b25e20455d05511fdcc4779967626b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709e67c20294ea010b88a52241f52d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bef3e9b740866001cebf8850a6aea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6fb1e97d60ba56aaf5a44e09d46d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34677e4e11648ccc39f7bd9ef939a35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80e8425b9e638219807a025115ff04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02fa1264bd4080ed0f2aa828ddcd1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ca55ed06df23b2b7319a643a16aa4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60c2ae2c8ce078e07e34965f2835d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf542633785267cdfc827f51f38d25a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4d26d9972290ca172dae796021a69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4bd042c49384bd0c2b93623b90ca8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706955222047a526ff7e878e7081860287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55f55aa6d8ed024976e45715c361ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d1c8ad602549396fd237ffad6b4f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b71eab5cf9a44144b483d7bc1d40c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa47823f62f700a9f5f5b027a98560a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80b2e423d087962b30c855511149d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0745c10eecc20ea041d13efa52f89b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4effb8666520e1a2d614ee9b958fec0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb8a3b9da1345a4c794e20df91525295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2859d42b30c5ec32f87dd55bb7734d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be76ecd6ce9864a19a54bb36184662297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585c34c4609c293a35a3dd720f1592a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f336c183555a9dd9c12b5ea4c0538299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bc7f976a051472d57db5964f73b07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8f19052cd9c4fe8e3de1b8e9f3b52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d4294d528568180477e097e8a9ebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4258d0d6801c9a7378e2622ba11b63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7f4a8f9cc96f4825745137051ed7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172b6b50173b4cca9f5f727c865978305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa801d6e99b34300bf6470e7b0d701306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613404ebfab31756096907133d18c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2aea6bbcc57751e3f598732ed960b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1fabf90f7db164a4a681abc5a43f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f186ec8c77178639ffa9fd93bf75f05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780a26df5514d7e38a7857115187392311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc76dd7c116755307f4ed5dd0dd9a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066454386f53ad3f9be872cbff4cbd27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae3b27465d417464cbe860a50687f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d9d696bdebee23ae2a5d77c7a759f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71419b4cdd802a480c652b88bd6b6ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7374a03491464e1a4ec93859364a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05570a15320a57081bbe514d438756d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba0d8e21b102a8b24b79a025797727319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf48b3cd83aa8cdd90b2ec119158d3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bffed591848a6248a299fbca53d4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61523a99b4de2efd6938feb45f10dc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d650e00225a2a8626d538439af811b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a55ea6e9aa47d77330927a5cc87727324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9c598995b7fdaec320f8e2eb442fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfefb424c26d94e5bd9bd1f43bec3b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3696baebfcba83c08143f083dcaee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca84f6c323842c22289f0c433144418328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d054acc48b86fafa87f50d8d9069a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818b1832fd9386be2ebfa6a21feafc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88fed30259246a03697b6a85a8cf10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aacd26ad66562f2e9bce878b275970332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dcb4ed7e6eda6e87c44c53caf1e5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9161758d9b6d5439c9977e371cdd7fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f82d270d6e402300faa0ba71121d37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe68698bb773b914be5612516e7bb8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5ba0836bb6232c2938436b3bf5fd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb732e115387df0da21b0b004f4d7c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841d06654f0c9a43df6dcd3844370aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1e31147a5f0b81f94827feee34b54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628af6c0cf7bf3ec1a4953d333efb5c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f14a606125869ec671130944c5f5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f35cf46fd7bd4156153c080284660343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184e039faa91751fb6c6346138d1b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a484bb8c7e6c8580b6dda925ea02d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229cba6512366d916d51fd5332342e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28a3e1df14585c35c2185b7ce506ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff1fa7b88076c92ca5a2d13bf0de0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea5091f0fd31d19f39c243917a3656349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a684788aea2ad0d53e9b866ed672e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01702701c49d2bee74767c7ad89aa73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186c81f71170bc43bfaa78867d9cb61352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97febfa55205ece7699815bd7b7ac9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716977a078622ba571f8da42637a74b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa398779dc2b5f49c98bb29d186ac3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac7d2e5771729ff2d8e8bccde7ac94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aafcac99aba59fc39f196ff703141357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38b526c1279cb3cc1b67affc8fe9b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80b5e15e019e55dd7c64b27497475e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892adb1bb71de07a97e07c30b18adbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954893a68a0ecd0b2a4172f6a71f6bad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf41c7976330cfb67d3cb0b4984a4ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f4a0bf628e9dae474edb3171999f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bde3a732509c2465c4292d419c5126364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323984baf76e8d3c182ce5f51f92569c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd03bc590734181f4898683cdd41a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ebfae1686b2b715727280b293d4b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b183c80921d65d62b5c4a6ed432c427368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23a0093e20f6e1f0b68407f52444a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529e5fc27888ce222bfb4473cd03e2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e231df8b46139724eab851a98764998371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61022da3213efac128f0c0ee1fb1f3b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecfcca54ce240d058d5e7db3068bc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde21c91d11fbfd8ee0dab424ec7c848374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd576291e02dad83ffa0a680751f52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2132d66a161af94574af374d820685376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1d0f60882c499d12ec7fd0c29b74d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea4ec23be8629215df9f9562073f39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c7b11ab87d4abb894758d26c00f29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e8dff53b02a4ec3d7da404be92041380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596168cfbbee161ed262ea3b23b16cad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc961439f70cfbbe3f8c7cb8698ee32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9196205f1b501e28a575d2121231e87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80ab3478a8aecaf9fc72c75f4bc01c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dff61772b90faa98bac84c07795cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e21f1f16eb56eafc50e9c7e2ca7e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcf36670cfb3eb1f451546e18bcf08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b60dcb034a87e837b695a401f4ded388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abedc79c491e6af187bf3ec69767f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b3cc4f3d325a1a5c1da246d9952d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32c506645d0247596ea4f5c26af6fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a49efae9715a1ee9c838a35a2402f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be545137fb36843b7edfcba7133cf76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb337a09b49892c7a67076d686257a93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac2756d16cfc5cf6cf8f13e612e2ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1e0844a04b3e1fbc03b6b020d1ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa388bf8d2353fe0b04ee5ab2f8258a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820115de40aa531c38e71b499239732398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730ae6336477215700c5794ee4b4d71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c42f9f881aacf4ff9f9060a840baea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8fdf49a727a894c1edbd2966cbd5e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d1fe1a0df82bd2dcbdb7977438c14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116ebbf15f1b7605b06246025f5e745403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db0adade63d4c268d79034d75714a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8ee9a6272aff65021f9d8851f1799405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946b5c44799bdb62b2c4f60d9f49af9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2f8146f5bb18fb68c7149e964b704407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73141671cbb39f8692abaf0ed8c1bd81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bcdf401e8f03001cfea2942bfe492409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827652b692e3ababc5c9acdfc894db5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab09ce1a218feb03283d49853879fdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067626a4a3887585453743a29237d27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12174287a7c41762790524887ba43fe4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80be8e7e20da6ff24df818b02a62408414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6ef731722acdfc4f87994ccdb364415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38224b1bfe7d3dd0bdad8740d1c02c59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75060f409f9d9bad31eb60e5554014cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a653f5d28b5b5e6c07079fd9d6d5552418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49ad03073edc6438275c3a5db5beb4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1e449a35c2ed23747b342ab3aecd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b8cda38d019bb5afe4ed4fa758348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d8be5edb3a0657c363e760594b87e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f6894957ecf9cf3413e7e85b897f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1417f517567754c3b97dc1a6182c08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841b522df49e17603b6e5d6414e7448425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd80c33f463904f71a44a999b00fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2bdf0379908fb1bb2bfe2051134c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc23c962e273977519a0850741b5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb3f255dc9065622745126afb236d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660d6b7721adbebf636a4c371d1598430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1bdca582c8623d9ee9f867512b1fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f54e27c636c81d355ce9bb2397ea2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c91721cb0d590d43fee60c5ffe89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7f6ba0f8806adf9e343b2c0159060434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544c5766d9ecf8dcce0d8a819b4dbce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51d23afa8178bab8f70d3c3b762007436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d692406d17751e4539d20ae9e09f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda50b553db1dbeae069ee9ac14de892438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e94510354d30b76d8142e11c8f320439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2cf3655ca2906edebd2cd6b431aa0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf396b32f6be9693da85531a1de08c55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567f47990b56b72b241fc5d50860680442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f35c0a6bbe6490cab355057ffb95c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736efa15c404f55064a0328181ab8a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093a2a910230fc16379782765cccb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe633fd8a889e95ebd2c280ec4e81d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c86ee49a5cd3448a054362802ee3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cb803b58d4d8fdb9638b11f4d0883448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1486e17053e78b06b9ef406154e0e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87de72be121afffb55f0ab5bc707d28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c69513be0ad74e212b1cfa055588451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cc3e54d8b118a3cead508ea47c8cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e71ab705732033634251a7d94844453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bdc50dca824f4303a9be1bc662043454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cc921ba093c00ede02c7a5ecc110d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c8b2832adb6839f2de6bf10904b08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4c9446c33e8be6a4bff1b1192e4fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fab9ec1434608567c5da1cedcedfaa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a0939a85cbec0b3cab27e1805dfb7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573049af0f09b100a6d6da059f614986460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e930c22f00c08558dc2aea64e515c74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b736db1b577091ecb6136e942b4ff14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc5dbf43aab7c23897d45cb1ba7e8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d70865587eed0ff10675b24a667af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d5ac1a4674f7bcb16a477dd6e0a67465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c556acaad1440eeb0b51fafe1c8a80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1f572e65b92898b1bd5dbfbf76329467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee5fcfd2517df84161a185ccf4d7ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978d91471c71266e245a5c3f2a6f16b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a9fd29b7fd7940946e34319be24b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695dcd98a49949d1e2dc02090178f73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9cd1981d64d408516cb469aec28da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15fbae4fc36a8413e1122c90d18a32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96838d2347de52eb07cbf93378007b62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ba15b6a88967acc2493f761ffb92e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78756b3e73558b7f93b0ff98ce575ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b3c8e3d5336c6d8c023a2a621a331477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d00bb923854f2f267001f6d232479d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f944e3c1a8c719ea4191b06b8eae30e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ca21e404956496250c78795ea2e43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d9dbb07cac6f7e86c22bc806fd5e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e07ea982f955f023254660b06b1d80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ff3e01d814f7418f634374b4353fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e06d3bc7d3ca7af6583658e8b6d70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dd3db09728479e57d075dca77fba2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7c63e902d9aabaab3cb7b1aa2a926486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a43f23c4bb81b8097bcafe164e3f97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b193acd46efd0669f1d1212af73bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c6e4d16081ee9d6dcf5643f06bc0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf8e35c376fd1f890ca6991b36d0d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79772138f2cb8ac58bae92e9802085491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bb1c458cbabe99fb2164ef20ec14e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d63fc5ba754317645afb064a353c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43f18a7f7a5b9846e67745645ebc32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817e4a7448e15ad51fb39a977204fdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1ddfcced19a8cc2da4d7e98fd3fef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abc053d91376202448b38d5e272299497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf6f4e39f50696895430bc033bfe7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4600250b725e7d7b65d902d764aeb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb9e0888fbd095285547f996ec9992500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c5759d49ae1c892fdf188d57f5239501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9bdb7dd22693c8c7801ec6a468aa9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faee99ece83d74ea5cd4c582fc6ee47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a23ef2bcb576066ba654839b9af49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bdeaf8f71e8bf95604b2c1cdc8535505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732f4645daaa1b3edd7156797ebdff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad83ab74ba7a6ea867900d4d6287040507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec410c0740b79675a19712dcb64e58f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb72d64f9537dd1e1a35d583cf691509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8df27d39334eacef6cfeb66b471247510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8b67032b4c6ac637f82da655a1080511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089fd7013d3969d8be41c063c957e4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47be16da552e8e9d8d00befeaf83d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f5350d8fd4d8b4fa5f28ba85a9669514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581df9b82ad0548f2b5530ab7c25f620515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1f8488043303433dea3275c6b3cde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a27cda1095c960f4de89a97de14696517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ddc33b7d642d75b6492fbaba7d785518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bc420eebbd8d8519dd9b423206ea6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b7a03e3acf14fc5ff742cfe744f1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd8ee6f99135a3154a69ae72830f5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9bbecc3294da3b7d6dead250d3157522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172fdf3c4987d49b60e9fce9737236d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4016290061595a8bbb76e2c5041d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0b7db99a1275633b97fd442930138525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a090afc1819dba7595d273533eb0a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6982645fb05232e9002f0110cc4bb4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c499af098ce4d9c4ef5ff5b9502e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e53a1ff781e2dc9c753874a6ade7f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550ad1ef7b6c4500f6cc5e811ab3948530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8f9becd6841eb19035744456dde0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87174b7f2c238f1525d855856d7540532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e414c8ef293102a9e7fa640c8b418533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccef3e61d298bbca9138fa776947df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab889cbfb346d14f28db0689ddb13a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcf11f8cf7d73a51bbb0fa72f3b453536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad057ee005d07b4521b18d30e2a0b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa0fff40c28411097b3c83784bd287538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6f8b74ca0a0b68cda02ca41290310539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7ffe09abda0076e42337db542108b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae8bfcc3cd024725e750c0cccb76e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21018e92c4879519a694bf6df2f37a1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d475d48b4fd6d1452e50ee7315320543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca4577ab6c3fb217839766a9f3d3b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c71bba9ce0a618e5424b797a12d683545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3484c77a0bd2fbccc4f7f1cd4d7e18b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1798845e5d65e708211464890600ef0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a64ebc4dc22025e1e5b511bc07ecf1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28f1bf201c7aa31d552d6d6ad47e81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db2c107b9f17f98b53da295e59df1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c69bba4f9f323eac3e350c61e58e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f93b3472b36c8af3cf1ab77f69c9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6fc3a91c66f05e8f97e59471595ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949e48b3adb57d08e1665a3101307bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a58c3c407347460780724929528f9d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9889a7d1547c503a3a8bfdcd0f257556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a915488cf80b634e83ce6fd614d1d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a59fa6efe4de82f2be9fd58e9b9aa2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b82b3c8c1065dd2777431beb949d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3a6b82cb9dcb40385a16908866b11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405111fdbe2da3f2cc5ac71ea871844561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9aa9adc1bde145bbcb3bb4e1ced96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4f87e71189033e1fbe41ebe6992c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a97586b47363404784c38d1239e6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b954e6598055230afc863d069bbdf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c56ab326be579a2cf6750eb04fb5a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4eb9fed9adb42ea6c8a199937e46a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ed374bb6b760fe4e52fce4f668cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4bb3b0b400a40f07bc494689f816c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ef175207b76cf15820eeb723fc7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c91510f320407ec4bc422dbc65cef2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6efccbdc429a1d48e3d848e9d6c8cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291638128b95ebb1ba5a78cc9e953b9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce8e9bfbdfe00f7e9bed41fc36a524574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701b7494190fbd3b46cafd4dc40de0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8880b53406977950e8a0aad2bbf69fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23951b10ff232dc0354f5bd412894414577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d9c5814c02d18fd30d6e3646ccb1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8d701a7a65889e3adaacfb9535a1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54966523c263ef10cd29e0d6951f0c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a35ae0710266cac3ed855037fe3f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d9050721d5938e879264871fe6b39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec3fcc8d2889988ae624ee7a1b8fff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2143fb801e9b961fb0240530bf5a56f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a597d3f8ea3ba2183a2e7d8148ffd3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fab49c9150aeb5543aa6b72e5bd242586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f5d1036abb0cd30ac3a74a5036a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b13a4aebdc2743004247f329248ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98bc648119c68006543db07936a57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6afbb5a41148e42c5c4958fbad42a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b8a02f214e2fd369b3079c1f6ef69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ff09a1d7a3691124ae2c0652d66a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023bbc6e2592a896a20f3eae20ee405593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce2ff5876adea7ef35bf3ef75b40d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832905b5fc57185ef102897e56de134d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7e5773a830ac8f02cbb4bff6d93a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9673b335521f03fb31cda2d9c27d3c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189b914f74f812d33b72eb31d8aef6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211aa4326a8561bcf046253dc79b260599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eafeb279114dc272321ea60a7a202600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed027d58c0603317d97757566ce2a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79395f8c892a82ec7d14fbf49f41893d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157688b4c60f81e3133709c5345beb9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29274df103e63afe1c9eee681ff56d6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81338f3d97131b4394fbedee4262bb6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4928c82da33dc0899d8384220039e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08368d0d86061e66c2a084e05d9ed7b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8216acc18acd04051d1e4cde9e5b4d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37aae59324629be98b73610517e439609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911af1271734a79aeb7b8068facefd72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e466b01dbffe37d9dec9bcf186c9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf3efc26a9b859f1724b32b08e3ffc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a29a81593ae1e99fbd812ba0560358613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5e7b5fc7c6bb057cab734852b1ceb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce3695eddb4fe2603dbb4a98b00a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc982d98aca0e099f90fc559ad7dd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff50984abd5f68687fabfb244179fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a234a9532bfb9d6ea8152f794be19da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69cd3b3e07a8b22052a38c0650981e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bb1a5d736a94c2737669a3be507d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59406c9c969fa19d0a1d3457d14c94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea313249a121f67c86242299beb2007622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec51a8cbde23fa08cf58cb76f6003c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8c4bca8bb51b19d0a6906893acb64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09067e3069d34cdc990fc5c3209ac165625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e28a4ae99d999af7154c88c9974fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f1482d5f0a43c4c8747cb5638f5cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceed0f5ee100ad4790f19acf38cc56628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68e351ff7f65d563bf51b73be2fed0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e77e551413446448e54f0a994c31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763452f85497ac0fd3c7095455874d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fec19526f1239102797734ed97acac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a6b78bfa66e2b1b2071888936e5fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12691742eb4f6ac2a6e257ca15593e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e66e9191ed2bbd17333031e3cfa9ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b69dacf8d91195d8f7fbb61af18a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea1b2a602f3e3a2831df83815d05c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fad6ec468378b5033f74aaa696e89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbef13c27e93dba1af1774b080f91fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9e6f1f7dd6f0afdc465b155143bd8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9755202ae017c7657d6c503e26ad0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999d527975800c3d8df3b77fb839af7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc3c067aa0ecfdd05ad0f73ab2c5ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae78b289eddac5e616bb5913c2c3e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f619d9e00651827950bc41613e33a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba884d6c981df5e5084103a33717da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd0379916b45d5504a5ee795f80524647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02399bcc4046daa89447e7ccd22b1ce4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7e85b814099ae15857eb15eb0cc63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b14885cb41e77915427105f9bab97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b99715df04c8841e0d074f67c042ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441d3728e13be599c6d05cb1d5b08a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ac31fabe8cda9a1da286209e2d8c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2901efba886c6029842fcbab8a75d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949708708cd96fd30a51a994b90faadb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0eb8f96fd604f4eab1f584c952aab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b2f3e202977e68777e828fa9ed65f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b831b9a2e1f1b7fbd4a372a939db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c832b60e4ff6ca88c9b1610c3971b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decc67cec82172221f4855afc46e593660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a3b397ef9e46bb7ea3c7341b9c903661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e38ef6532c148287d540061142be12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4223c57f13273d4d6949f53c6442f0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2edf1d65930ea9576e2ba0a99006a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32529e9f2d5e1564e430ac8b0fe84862665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20714dbc74f30889995d28635202744f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c7395fb4ae6a89f166c893671b3cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23369777180f86738f0584a36f648a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5655f1b386616657ef32bdf94accac7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f624d6c5008b8353ac8f530e32799670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28b429112c033170c6f054bb21d584671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad40e04e64a45873fc5fd416cb64b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c277ecff45f316acd3abb0f81c448e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72316354cae3d2a7aeacf9f4f569ee3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b349c934fa53abffd12e13dd18b596675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287da134a87c8a2f5441e268a95fef6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ad15d089a11bb28d49adb3af4f162677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25d53fa2ad50167ea1148831ec186a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b360e97e6f106d8fdbd6c3b19271a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55110d2de6b676f5dacdb797418a55d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5129e3ab38fe06a8d34abe7b94d17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fcf24e8fff83982a6303704e499f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4198ec788bd1f9a09dc91c9dbc64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200859b5b37b1ba529419bf12556f5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de7ee20ff2cee6d6eb512a0a1efe0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735862b1b9506475f2897b65d422124686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543eb8175ecbcae7d085887287a3673687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093c76cc5ec1cb4ef6adef687792185688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc57a6aba822327654da7b379d33349689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a9e2d950156e8510a19baf4c7d008690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346a65906e9d92170c99fc2a6105cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82be5afe134d781d40851843b4e5d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d809d2edf7456880f3b4baa12ba1f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065ed705ba4c29f111fec6f8e1825ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdc9b805f054d9735ed6882ccd8881695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f03e8ccf0010b41d3d6791da1b492696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9de56f4c2ca30059b4eab8b35f97b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced35bb104fe016afe52fe0b8a506728698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89717adf1c26a5f19b7220835a49ef2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801522c755b230c5705d50f9e2a18fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74123a56ea76ada5f8dba5bef7f637b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cd4f70c1f40e8e830c8637d8f86b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910e838fa41d02fa50396094c49320c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b373311d5db1229ad3c16fb86eb1fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231a9d03dfa1ef4c98b7ff4142d1d6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff987d9032affd11cfb5b12187070706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84546048a756b376a9811ae1b243f30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c435d4b2bce1e0523cdd636d9c9e46a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f3dc7842f8b7dd38126f0ec03bc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e340a7b4f9dd4316ef54e9879054d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85f959e69173eb99827e9404416f49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ba8bc61d869f9aa6b53e862539434712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3ba85dba97cc76f817119d1fd0098713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484bcc1edc91c2e69ad5e2caf808f4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef32cfeea03be71ea35b75588f36d56715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fc5e4d65838f4bd800abcfaaf0260716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f03a33380292cbdd61babb80b4eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd91db8d56d84950a99f981f5b75f86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15d3fe9af3d0510686ec138b84acc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb269293bc95b9c26b7eb7117034f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66488c497933af0c87fd47934eebc0b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc81489550a86f976bab57103e15ef3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fcbfe6ae1329327102e9286240f8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3010970cad096cef81306c7755d6648724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c78ed0f1c1d0e36cc9b9dcd921800725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c93ffcf2f1bfd180830f900306d4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7b83de1aa56532820473a43ccc3be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf64780082dd17cd354152ecb5ccf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501536c4b9df8a8b25c426a3a66a8db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9289aeb0308e502d0a8bd92da5ffa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f69dbe710b4a7eb9ef0e7406fae6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474265d869331d85c811b27f596af8c7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb16b99402c023961af4c15d69111b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcbccf136156e7fef7f1abeb5c7b22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6bf1357d630e5ad883f67de6be16e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23747ef26f9074abab1aca07a37b2bd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d188af21c48262bbbba73a31e1fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4101869db10de3c8661be24a1cc1d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e7da6b06d91ad73bf4de88583c562739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c832ff11dceca7dd5e362a2e6054f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7629dfd42a8e11128270f3892cb70d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8eedefc64ddfc1a0ad837900dd210742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56e54d542384c8cc420292acfeb8f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7b73ce819d006d7e32b66b1c8d419744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf08fbb53f5c6c03718df5fc6e541f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86489ebef0c6c559b173efd09f487ddc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6b0bf053edbd91ccb8b70b981b80c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a080bc5e65c77fa3c5c60468e3e28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963abbe8095dab50efe0d3feeed0c24749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1c8d81cf75e7446ff7b36c25db7d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b513e5d8dd60a17e2a68c6d6365e09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaefc197a976e838ba5ecc03df98eee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ab714e6249342385f55a2675b9c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732494176762863f61e30d1c6ff374b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf76ad4d3e4526c2423cb5f57688aac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb52cef6968c36a80fad9fee89f3f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0570bce56a8bc4d2697fb301ffd96757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe2240cad4509b29a50620e5f15e97758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce609ebc27cbdb06da0e208cfca8ac90759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cff2298641e57548d008a663cc30a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77614b690ed457f0de597a76e34750ae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527494045cfc76cd0a5618e3ef9b933762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d7d2b227987f48a707438bd5a8ebf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b323604a839747e67df869578af968764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f2ddae69e4323db73e2919d877671765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cebe3c6fcba50b7aa81ee1ad2dd030766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227bc2d0fac5e96936be5d6d47a2f2d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839ea325be39132d78f5ef105d26100768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d9219b207409f3fd66381b0988c96769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68976cfab5cf1dffd565574c0374de13770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182b50bab78e2ffe4594d87309e3bcd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3a094a255994f41fa4e4416aa18a2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c756a75fb2a10b132a3f6e66e1ee773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b5079cea1b43028e4160772f189aa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815c1dcc2fc8a375f2aefdcc0eb810775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634f18e85f7d26e6c6f0f6f97ca93a9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf02c024452109fb7ca619377af78a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1473a198a77a263b5aaef1af479ea62778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fefcb1a6616ffad645a64e639ae1bd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3c5a1f0f61dac4a5a0bd3ddf09c4c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7d4b542a77d9903021175a3eb9183781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ef9848654562f5fbf134739f2002e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a783da3eae9c656cec59a6735c8d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302524147abe9df8fa2ab466a2d541784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf4ebab943e99ec6933b7f4c35580785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecdd12617f229332dccc98050913f1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153a7e298442460fe1e007eb68e6aa1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098edec2e745e92c7b274e809493bf18788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85692d6f52820f060ec1308a921f3c2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d161adbe978a5c85e7573fabbf15f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60d28a9e5521a4c570212f99c14085791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08eb9e3629761f2df978ff13f810eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737f03312c0e56c7920c41f295305f6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f767a2a84eae04a1831760db0b58794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cb1824c9ff9852cd27a50da20ee00795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aaf25ed9e8a18163734c79bd3f4fc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818beb7f7ebb48c625548741305091b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc800c700d86dfa38a2d4df8c3bd6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3f87bac89efaacaf20a31b74ecacb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed505baa33584501b59683490601a1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16265fa752c3b79b21e4d3f1c93e30bf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b4627f4a8dea9c9c85427583f6cd3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8366c679715bdd69f914e43e251a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d233c4840d7b0e51fdee3150a88c6ed804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7ca58e23d8d633715e8bfe3fba9c4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39333b34f3b576ae8a196428e043814e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3248843e14d190757b0555bd64a9bf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e01ef0ecd318dad1c08be21723f6c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3020f1b53cd995dfc8eec80387dd251809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336f3785e3c04020ea03d991cecfec0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d87f29c139bbf8bb6980453e88fc0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba922db4ab3b68df645d789a22a766f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516cb249ebe2f45aa5f2f54065f607d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d562c9e576c44016926e8b7d17e67f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845f66038e4781ccec063afcea07658815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc6d11a910459392e019d9553ecdc4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc252494a63be6cbe9f842d705d3bc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c13551d72f4ba50e058219bc9d90818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175f5eda3c35d15f0c2c18b74602ea7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216726ce3f0ce8fa26ef1067099618d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4097db0357fc94232abef5d4e80a91821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074e08ecf094c4dfece46ecbe8b86a5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc8a7325165d8baae84c44458adbfd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bc6fdb182556177545a5477871aba824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1aa46f977e552bee3b9fb69d63df2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c94a30e98721418bfc5b1bfb313dd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4532085ef2fc4283f7902284a04ad827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31cc668d8c1efa9357cd7827e9be08828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce85d1f7ecab40e8906de143ef83edd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfc66a3e3fac8ca592d3f4d3385666830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0b9a0fb29f7a1aaff8af7d5151f22831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df8a6f97ba7ec0a11214c204a6350d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1abf6dd2937c60edc5e19719bd83d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dea5eac42a26eab8e084b1c2ca7b4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc13f98c78f0029ef3a7d6841af7d0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a41d1e347782c25706ee1861a96024836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c47544299321b9f4a7c9202a2a154837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae79be04e0d7065188b19609c7464c5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808e763391ac46149d94619beaae2e7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8e9ab0252063504f906ec082042e9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e99cc2c079cd7b7ab7909dfcaa4f2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e0368ea291ea5793a3db3cfb4512842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed7a9b348abfb6ee29dcb6c85ffab843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cc2ac41a0b86182a21da4670b9145844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce440c69a6b15ca74bcb44a3cd667fa3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff890357edbd0f62c48c6849ca5f6d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a164e51a20cef0b9d0009d31efca3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745d093030baae1eabb8c6b180b482e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49468105a449b5fbcbe57a88c3a046849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14050aeedf2f24dc821532ffe2eb556850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074810e607c83a40eadb5b61a87c7567851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e55f02e040bfa1352117c36eb90328852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974697a7c460b1a3e1b62c3ece548c3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c381d4d80d69f4fd6de48a66176cf7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f8b730de44776f646a289c618c5f6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65820b09798fcc37ee423233668210da856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325777592b90e039142a2d8465e8c3a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbacf12a5e91ff9216a33b4b74ce19e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4dee4495429ee66098f8c11f950a3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf635ab31e05538d043bf335a4e5ea5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33232be39a37604a9f2905c2b0f231d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0618ef2fde1fd0fd05e5c3f25743bc862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de004e1d933fcaa7ee4f0cd9c3555f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7bbe3af6f8fa4856b522c7dcf1fdf864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f87ab8600c8e0df01b9cada131cc2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b935a82645b47dd2a644b86336d6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e97ef4b9f6809d68ba30033f7c3fc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14488dbce2a01ba43cbb5063f937fae868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60824592e008f06fcbab2de981f134fa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7cff54d7cf9020ff0835558e89748870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ecea0e06853317d3f0e68d1b247d4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883ef594d73d857c3d430f11f5b8cd5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c60b44eb817f85d7ff0661d02c5fc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90b3afb08b96d1033059f01713a818874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb6d8dec7ed275435c14a36ff9398c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555a267d891f28d408ccf98f8154ef1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738034ad2a35e65c889bb2dac9d7fe92877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0a26452482aeab534f202b0db50f1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37243021ea3086a03f249834f5827f27879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328e36416d14dfa8409ed201be3119d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cae061729719f6c0f5ddda6513143881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8af7b496b5e6178f013e5cef9ba0ff882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabdf0540892c8714a8a76b0bd9474d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42848aef0b277f33af35dadf7287b746884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c15f20e0d9a41adbb61c6cb2b83499885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11a697324a72f40172a8d80d8754c5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb34284b61d15a04a05000673e34f41887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42e27254e1a8a3ec36a0f3402e9100888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fe82e11b96831c340dd886590fb64889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51068a00c6c92f904a34f0e24430e3ae890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec20f10c90a2e9208e59f3e1729fe891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377033012a8c1d0764b6289936c34e4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef004bf56fcf887f277c5df1ee49808893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc39214376d63f12dddfad033fe76894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafac78103d3662ac241e0d5a1f4eac0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4413a80599486119009191ac0b90ad4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479b67510f5880faa2cf85866e94970897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7421d032341f64e003ff4d7879f73b6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4926130c08bcca92867a2fac72713899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525a560f9116b55276a9abb40a050bf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f493be4bf7ff64c8bfe52d79a6d429901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c4b4ad0a70097099a1dc669202467902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81af402df4b9890df5f58f53796edd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a16fb08103f7d17979b0d071a147a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea53edf137d8367863ae42aea43b7b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e0475f1f68c051368ce470c2a6cdb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf7c4f95dcdd6582f66dd04e8a7d54907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3a031cc5113163696998fa07f6b5d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd809e7af48918f070a703680f7f1dc0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f6d97710388695da1b8215c816dc1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc80799b155918503303baa68b5461d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b78a5ac54131c0783a722403c1fe3b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01831739624145837021b7936571eb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef96b5d0303bd8ff1ca165722170d9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb2627fd1bf29c0de7469ec14941bc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de0bdcf6425aafe9c651ed7b97f06a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e859b1ad6f77c6cb81afbe046f1a6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0d8ba8506b1ce25d88e42be85f624918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fd944647a8e78caacca64c6aa3bef919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14520d9d8b1697fb4ea7160a2fc5fbbe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e24dcae708614afe7060cf69724de5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db28469cc79df5568581c0beb2db5ff922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d80ed1ec01c0c60391ae95ec6b7d0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641510595c78562d1da3e20560e936a8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918c398de908c4b55e7bfe7df42abb6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4277798c701e3c1b240764e916867d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b51d6988c62b4c427eea18b15a3d96927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a646ba948eb838fc7421e39e75398928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f93ac8095cf92c4f4c5fce77e2ea9929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269413aa7bd2f7ca470f53c451cddf48930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff25cb46ba642d21cd0c7192bbf0ab931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e65fccfb679a6294096e53371d2c13932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9ea2de1d42c2d207069b0759270b4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777184ff330cbd352f5961e271e104a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2370d91a461104773a9cfbf947eb512935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7cdef35bd8a3f0e022e489602e1d2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa2caf358672a96c75a12f6249841d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e52bc7ac41f8130f57a9fbd307aab938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531ad46a8106747e905bf8458c85c93939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1d4dbbd999e90d59e1ca685c9d6eb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30fe02b18b51b2d5c9bbceb9c759e8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8808babf7b0ea239edd7e694985eb22942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fa678d643100f210b2a0445e7cdc1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30249c9f86a1b7248b81b17c2c913b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c3883b3f8359d93de6b462a5ecceb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40af9b912bd22d201f51eca07dc1de0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2d25eea996291c091f10363bb99ef947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a9b9eff2a62044331d64748e7bef1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f215dfcd243e439b5d441b2ff8eaa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43881b14574ea1b24c8cc3a394eba48950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ddfd6a113bcbc77f90a4521dd2f15951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42190916aa80a3fe1e4f16a9170e0c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99115a07e8d694fcb6532a00fc46ce953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a0fea2f57ac43635b84f2fe267383954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1d248466a6f3477f1c32d5a2fa520955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4bf77662cc961411467ec2adb1ee9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d268e106c3516b830689d0f579f542957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3e8fb12ff169a56acaf96d5dbf00a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5681b9b5d1083db113d498964edfffe959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29c1de052f822471820c9784d4ca81960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42539386c1883838f5bc13f16408ca78961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e443c1c68273cb8112aad3a22495962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248091668e8a3c664890ae5101cbba0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f69fda2df85df2309451904a6dad964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58284108b3e358199ec993a43360f591965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322edee2e2f73a63c5076ddaa723434d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17bfb02a67d8d933b74c041fdc0319967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492d9dfeb04ce120c6bf3f59a47862a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63e3e1dfa38cb7eda4539111c029c5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270ba8ad50ab0558bbbee6107e1411a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c405fd9aae881d79be7f005a86b8e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5cca258c22f6131c9566ed1075bc4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e344816d461ded6b34b28465e3cd973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8ddc5d943540c40b838f4da042378974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d31bd4dea16af8d7412cd2871566c7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc4ed81c56ecd6d7e4104bdf5e11df976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc57aa75383439726ae7da0d1f98e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4399a0fd4194e274e6932c0a48f0781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc637120cff38d8257542bad75eb15582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceaa975434704a11d202eb419da06b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7965292be020ab286329abb3f409774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27cbff89dd6b354af8a7717f289f205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ee5b2796d5c03c3843faa1f7243196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06ac7a672e8dacbfcda9885b398f517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942f3fecca53289218f7d0fb4e74c7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fb5b5289657871dab8364ec61c5f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f30b715d874c0d56a416c5f6af5c3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414812cd85a6771e14690731e175c55511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe7c96cde1fb27376269d60ecbd80212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f580a99e7eb53dd2d74c87fd17efdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f52ad8dfb9b74fcd5325afaf83bf2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75cc28fca1b1022c1c8f98708b311215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7a4574231d4cc8302ef93130fdd4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16140b716ac35733865bfded12a09f9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891d515c189b63835d8d9baebfc7c3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001728f827883624c2086efd3835b0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1148c5ab5f3350624ad8c3ede71ed7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81aabb6e41e782cc92aef738e9392221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc809f618c6b2905275a624e13966122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b75a790f83f05887dc92959b5fc0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94d0567b6414726fbb426e95c060d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8a0d18f4b1695e6f2785ce0ab424c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f51ce4980aff4c7e8ef4506e8553026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994243e93814a4d25be58e38a1ca6fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efd17ab71dcad719a41701cdf555d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80778f93c52923cfd6a9ad65c10c3e6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2054536b4ad7b5e31ecf6c959939430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902dc6796072f98f87dc9f25892b98831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ef3e188d52aa8bc43667ca68938ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931ce16e392608865500a1605ab605b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95f6c3a3d3293b2ae81875abbe9ddc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90945214a1b3635446bbe876a5856935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c3e607d5f1cd4f7fa2a38c183e1f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079904d00dab2ebc74eb1c220ba1cdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fb85b7b5123d0e5b9a2176632979f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172f9574d9e70e863fe0986c0f3e46c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c0547837b21ce0bdf5b742c93191740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e59bb2f1277667c09279ddd73f9c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cf2ec23309a04f7b4a9926a078c7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914ed3200161db9e990055e68c3b8b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8ef7fd4e24801242ab8b5ef8e9dac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d1633ca4d2930bff2316e05312db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123069e474ca2839a0d925d97f86057e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61552f136ecedf454a5312e4f06f814747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1f2edbd7d660dad017a8f60d7dc1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1e1541739325443e55a24254c1c8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d148423a225ddf20e0c05a573f7b8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffe927e9f345c06ce7ffed56d6869e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039be0c7ab01cd1afcfa455d9e7a4f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1c4b5cbd6d40946b08e06b26f918953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0940578cf5adee3d3f7c2b35da03154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618c5cc46c68ceef0e00448f03a330b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac1b41785364d09ada6e408108d7dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f462f427fef1a3366e141859b4ffd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d8d9795cd35959d5872bd094ff7c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba219aa4c8f8546d927775f71ab198f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dcb0d37fac642bb0599c7ad4db1cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e830b5708957e0f33409189e9cc7a1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e8dfafac58eebc1e04360acf1001b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072b1b2d963a5d9ee74f88c3827b86e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0e2fe6c8ff0ed9185a0540ee6adb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0648866ac30dab05efd35aed916216665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f493c77865600e83d34e9157317a2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac0be73f6decb9b54844a5b3e3b0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3943e271a8c9ea3905f1d4debc4aa5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285699cf24fa16dbade8e06aada29d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261a9df6d9a09c755ba882d3b7d524f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a72de6a88ef4efd1415c4915c34f8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07088309886cc398e49a0b42069a1e8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0350a88623d42d5725a73998c05b3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09db420a19805230706498db8ece8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b7f39b612540803475735bbb224875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846b4c033dc4aa370d7477f0bce9db276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eddd211f2f0b6247fbd07c8ab31d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4ba4779601c99fe3d34e2eb11737c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722182c8c9eb056d73b66636b785bdb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f66f83be5f6cfc1319c53115894a7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e78a532f5adf5c3a46e82127f88581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417889cf36dc039b54378230346e0b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d3ca8d3f99b956ade8ca622761a1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d768119f7ba52218f18f1480fdc6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a52527d0dfd932710b24db6637b1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23061b71264996ca3d59c388ff6b8bbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8439a1e336a589296f2a2489598166f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c662c47af2c021e1c159540acb45f0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262c7f5a7b48d7b3f046ac5386625fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363c39ef3f82ad813ea222d5141f40090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef83b114d5f5d6f38a372353c6389c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105c8218dc73b0f1211a176ce0f2ffa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e87b97e8651e1fb57d662b648cc10293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955005845f2bdd05b3dcbf798f8f2cc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d097e874ba3b2c639e9618c7f1e8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24538ff420cc75e8e5549b8d903598ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50368522842f9186d112622ec6afb7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc117e3d56cda1f1ab6e0c40469831fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999fa8e316c806d51831c549fcc141c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56d4681e482e51dab0990f87291176100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f36e973c8d6229f77aa9f06ae57ef8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2552ab3962f62946bff3f11995d3ee2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb9067c3cf421ce20638621037c1ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2533560d7a691abff8c5f006bc5bcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eb6a6009c9c76758d0e6ab1daca7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc8bdde060b2b62855f95d7196ae23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6bddbceebf15617122b8c34482a51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20df33737b9be82cc345a7657cd3ab6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edbc4b38ef80be2a3fd628a600d592109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b74508c854c4b69d12d8762cf2b6bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873b470a01c89b78060e11e64a46761111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cb4bf2e3ebcab7fc94a97cd6fc0a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464d31e3e42dd79af7ef33005775a3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e49cbf1cbcb2a581090d06fdb2ce4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bf6c13b556a4833ce5392ca24ea5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a7dd905014dd3593c61d42d509d01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd69ce4fea543bf328ebe4f1e7a46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc723ef4ad3f3a2f48e8001eb95b7f58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d221125d81be54887192ca1f61687c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd625fc6043721314a711f7a270c70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee18815ec0ae30efd5bcc2bcbbe412121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63d4a2878be4f46b07e04c74ba3ac8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389bd6c5dfe2530701f1a25a920405b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b0a652545770befa8550216ac87a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9db9cd26881fdac8cabb5fd0994c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb543f0e1df888fe91b02fc012b2fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67cc133ef702f89f25a1fdf964e3bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778c70108e7fa9c18e7524930216792128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587a9ca364bd566f2649cd582dac831129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a675cc6bf171ad841ade06258a07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732a9906a5eceb1bb1707ae454d2e68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e720241917c660f6a5bb21dc4e75be3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b482a5b93fafd0db17cb29b84886c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e91b70149efe5ad3c81966314ab72c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dea701a7d99ed617414c8cab9f6c26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6320c3d9b6f01c760040e485447adc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063140b2c8361f0896b4e11a57ad92e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeb41a413fa9cb835207a339ae2afd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5b80e4556e5f44c0345e27b8ed05e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e1e2dec4af2506ecc7f0a4b0c6bc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb6c7ecb1b81e197834e4f6b344262141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38007735b9ff907416a1218ca8dfbaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d943b85d6f13a214f7a7283e3e8c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccfa54c5f0992d9c0815fe092ac70e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba6c3b35645c1e3222da2caee64c3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52374ace689d197a0a3f59a4cf4be5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69ce9b7d2fd0dd4bbec1fdd0dda60e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e5ae5479b66c9039198f953aa43a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea89a4fd120a95dcfa2be3ed605a87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea537c621541f4e242cfefe263efbb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98374c3ed49ca0230ec29d9e135da4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a95136a8fe059742b5724ab093005152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532c4937e04f82a8e5be361058f3b61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2544810debf9b1989d8d35c8ad3ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee487197efde40385b9130e091d2d26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee910d6f90b33138855a293359e1fc65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c921032136db18989020a6e5073b07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bf6d67da1977b3c00fcdb31881c35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5658ca213139409a8e5b547931a0fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ea73e64ee2f6c05cc7cfbc9162d9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eb2db81a989ab24fccd85d6b65cba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc145a5cef8b54dbe9d85d2e599ea52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbe9c60cc56ab4fc4dff081809557d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7809eed40be76fef750c1f1d37072164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ca061588eb7d44076962bf696ab5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67458ab5df0b4d1ae224f1d39b1ba7a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c284d1cd671f50b34737efc947389c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b15a3ab520710637b75e63208556168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09a1a939f5e7f6de021099a5449c28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7067d31cf449906e2b04f1d31529170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180a6bc3117319bd9b02017d862d68c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962bbf9aa7913d1c805e997c4aee802172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e08cac5f8fa7285526f021758a032c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8060689da83938d37b72a0a69dfb6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e0b0241ddd04ff2216abee003563175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de7ead971396881b3f224087d5ffce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3696ebd19ff86a42d5a9c6997d3f782177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517c90c6fd7fcbed17822d63294a20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c9839cb8c1497542bb5318c402246179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4bbd74b894a7e4874b121e050d593180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe64a5bfd40299604da3e20ce197f3a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d54ba690bb8966008892a6f0eab60c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2871f1bff9fd33ccb90eb734f52129c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffa1ea4b66530bf497d96b80c0ea3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b729ef816d7fb73825b68c14aff490185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f2e5badd86a7669f4a48265704a3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb18c06fb1a2dfb358242462d99364187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b260b2fd2d6b75f22fcdbb25fec47f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba56f88c5a4e9a10e182bd8dcac8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65ec4798467aa5fe4156618329778190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2164704033f77472d79f0461dd117191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11e0a32c0788e7302c3586a6d3158192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad5a53d2ded862a3ad34a7f08f2965193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba4fed5d8f0633fa0b9674da2c429194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e22958b70fcba01577a947ea3d0815195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbfb9de5cc3a69dbba91cb94099645196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d3098ba68f2fd4816f0b3f8bd80cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524261ed7d6860f4cfa264f5355c6aab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78768ad1ed5b0fdb4fc6fd94b2af164199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d62b35c72771fb7f3c11415730a2a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e421bdecfb43e374c2a9171a4cab4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9e66313f726a91239010c4315b471202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f96a830de0a7fe0cfe6fb64a66fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043207a82f3dbd559d232166d8c8b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cc29bfad9712796390005e341fbc9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc694103967c8cb161b2b7efe3118114206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6607eeabeed34a0dd9f11ae641a0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c442ed7d1f3109ae52cbfc5b48479d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd3290139f0b3e419eb6a210a759af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dcb09e38a0f09496d627ee065ea3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408568af83a87fa29e6f28a0c2b7622211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192812b017b0c7af98eb6615d7f10b59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e874bd0f6c666557e6540e351c2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedeb0967806a86b69a5e77844006d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeb597cad1bb3828ccc17c4fe97e24215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f93072525d6cc7b431f8295c29162c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3955d7ad267d37df0eaa36e87ad4ac2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c20405c8159ab00db19a7f4158080c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652df4ed932cbf8cf93d90ae47ace7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33632660dba489900351602e7e6d19cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0cb645853fb143de116e3920be3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a090472f26ccb70133181af26d7847222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366bdbbcefb345f1705f38ee4bc8d02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c395fdaf9c37bcd1a20347b9ef0cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24adf7a429e79357290f776316509ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea75db292a773381ac6c52a64b72e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb14df2cce4f41485ece3d39eec4b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7178336c42db286a00e19907762798f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c927fa077b341807c4dddd48196eee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946de416252ada4cc425b999605ae39e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20874a0e41b4be0919381b557e6fc854231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8611a07c1774523f3a0741c4157de3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa04c0b0dcf372f953ca5616fb63f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bb5861cd844f301aef4dd2a0ffce3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edbd31e9bbf51855aa397c7aa169fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc4b232d00ee56b73c7835f420ef6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e6fc151de9d91410c7128dc844b5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b9d659d8cd6f9c23a75dfc7e10e60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe47f680af040691cd945e089debf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1c49ed882cf78211375739986b34a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ef5cd8a128d2dd55b543d83ab8c81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945f3e6fd0ef98aecf95d3e0e83947a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd8f36a1e058c3581b0eea209839c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e02fc0dc03f95ac05b673a21d0e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc7a88957a8516c416281fa03b6884245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0431e2d157c404aeb6bb48f98b87c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d81c24feb63cd4ac4fc9856a27ba0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9ee29fe785a4108649b4dba2912b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78da59e39629d180219518a9bfc3e88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b41ac1d981b4d437cd844757a866f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c343197479c02419abb25287a474b1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb78c7abe557a6446b1f83c471b6c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e2a442f34bca2de1a64019be0c0c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498ad226dd43226f4d2939800d019c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e80034b61bf3e0841ed85281e4cdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3c8b2cda43c107d41e1e85ef71b5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7f89071e46e7e91dab1003de57193257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80897f874bc0069f59c2d0c90c848d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e5d53173ae53aae222f81a52e3212259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6bcf5528b2933ba3e94dd82f866da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4218b682e1f53b4d6e3cfd7239575bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59925942f5956ae4ef20da0d1532322262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13ebb54fc9bc68c52d8f7a2d3aecf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a213ef052ebb2f7e0c3e0742ccaf2dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc898bc859cd8b6312344344acdb6d67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5720372ac399ce7ce0217f82a20663266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0255a5155884dda0d51c0ed022a2d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a126f74df25d5e907e1c656882e78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa02cc5caf8144d8988aca9ac81b155269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d26744fcd3c6ff9c0c4135ff5a7d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9a8bd26ae76ced364be0d78f8bbde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ec37f5ec525dedcef31de9b3c5e11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166ddb7a42e3c16ab3c0417138ab6f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca95f4acf86d45e00234218006a868274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860a79439e5bb33f41a89c9ba543f8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11977e74c58fabe454c508500df277276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a94e84f65df83a1085b43617c07d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539bf2cb05f6eaf0505c3b6412f1e4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f322ced881e86ff5c1c8b5fd45833a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c45bc7988b3cfa1c1e25d8e03c5af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c968453bc16217e9fc589055dd1e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deb0faf10b1e099d3b2b1d8b7cf1b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2e7c91d2a69429bf9e6c0582e7c55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81759dde3acd216d455b45533b37f7ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a618a827c25c16c8b0a6f1c8f7d77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27f73fb32dc9404e086e72d331930286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a294fa66d5e3060c3f310974e9c095287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9df7189bc70cde391022930c7d0b27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57255feabe8fd30e768e3d9af92748de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c99fe66a7a534abfe350c62cc44c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cd98a5f3e77f732dd86078e29752f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b07016d0caca0458f748fbe036ad1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8a04054104acd11006e90c97f21ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b042d3b63534b81cd9595ec3330e875294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038178d9243bb9d68c6323623550698295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fd79373c5a69848481b25386b1e9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa080df1ae54cf94e645e5517661f57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d5ee9c0ded2fef9a1ed8d7f1b7c8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a22a654a2facceec2b2cb465c47fab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cd783e1af411d4374c6a492d87fa5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89cdea866226ef076c158ece758329301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b68faaa627bb3021eaa62793518bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54ce8f5a2648180c7c2dac3864f88d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf911bd58141af975793905cdb6d9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ccda96ab6758183418718e1273924305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da128ecbb5962ea08be9aa2db2a19513306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f7811e80424b1998a4ebdff2409eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2985067bc0564378ef0ca35374142308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83e5191b0fd12aa8d9ce7cf67aa4b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e279e5d5661729750293e8e966e75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab1e81f405c0f598ce369fda5a0cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998943c598499ccbeb666da9d6110c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7535530e3cbd59362de146484bb6f4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348f7c1efff9de433903e93d8b8191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfa73b209a7c109728b6c1679168ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d69095df8d9bfb7ce7c81a96691419316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de9066f90d653c3900a4db4cdd315d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87c2fa21f18819a9b78e6a35c10da0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8789d4460048068c0bf877ad02afd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb7b81f9b6976f90904b895994514a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2fcd93c8d5961ec5a19cbd774ce55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806acb1e52ec36be45a525745f3241ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2c3702bd058d216e035775cdedc04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4d003477c1d291296a807923670fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a93df5d493bed619ce8f5ea8a464f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd63e054e6c99c04085cd1dbac8900326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed408c38143c129c41cdc968ccfa5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56441368dd787c9c54c6b78d3e15ca48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c089fed45e99e306a2080d1e84c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966852d4d4e591d1c5ddc746d23db70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ff34734d36fbeb4a573f949de701a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e1ddff2c3a32ebc2f5ded7232d3a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19a5bcab3ae77161b83beaf4ccc8f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8345ac7b1bd1639407c854472a900a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e040eb2e7756bf901ff5269bfc2a16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a62cb2b03255823d7d6a7e764207ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60348e17e952ce7531aec3d29cab5427337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4304c033af6f7333c27f481c01fe6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962d0604d1663ffafb346eefac6fae1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477cfc2afdbe84954d6eaca97094d06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2137e44a5597ea8ab0e201d1afb5d22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc43df3b37792fc543c6669c2e011c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af044b4124feb4aed6a7b52ec3e73cc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834bdc711763276b1029e8c9c1e48c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11305adab47d53f9895b4fec75d3fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee7604d3f5ead6e23df55047853a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bd2a554bef58c7540b76859ab9c94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d43157672ddb106db2910718b15525348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a781f7c884fd64c839ad2a7b69cf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094b9c456343d9dee97fa003529c32e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f159fe0e1f53c08ca6359f1ccb8a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cdef2cf562c3cafa78fbe9c2e4c44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74454550c4c33f7fecaf985f3eeb7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2126ee7b87d117f400cfab2a0832b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691015ce400568cc720f7be1187f76ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f14674fa6bc5208d6dd087dfbc6ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a68c5712660d061526b3ceaaafb78f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015ef8a2fc215d2201e6d4d77f4788c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4a9e5f00cabd110c1e3489e1057e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495768c9ea1bd185a5d32d429cad173360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada1721e9a897c8e07629d74c5e7a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ec8eab1dff7191832f09f59f3341d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9915d037c9b8a08871ad142dddd57a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d09ed6aa131a27746c437bc4f1d95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab6817e55645dcad27320953fe9840365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1e557ee657c3eb43774b15e9dc5d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab8448fe1b7a05b3f3953ca8c9dad1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb30d284fae0011059fbca8473f37d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b940de0f7b99ef698631c3a4aa9e99369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5c4c56473c2887718c346a706fa7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c967e6f83dbb70483ee0b1875b187371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d8dfe9a7aa8bae693f79b88841cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a5a5aa83196dd21bc26ff8e35f7c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cb0da5e70fff6597cfcbd3d18c8b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8418e72b6aa5e1c737b60d2e851dd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae96c8a338f63eda4defd1ee60836f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd638ff7424adc6a950a0eeb04c7939377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3a468b053c49661a4d596dddb1213378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac436ed894e3d3e6ec8e3c2ce042e7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40627fd691f25d7f96d8ba74e91c4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27214fe0c919ebe5e72881a1443905cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ab7f4dbb077e0d83a553bbf9db5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616735e7478523e8eb3d1c9e4b6b1f3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9549a2db0191280d1b513f3827eb039384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baee6bfec85ff870f75c5d5128f6ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296404140ee846d31bbff7a6d94dc84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30772c091d872143a9d90b164641b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1b1900f2d5f4b72cfbe0ee974d56e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82237058634ebb6b07bb654baa973c4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c5c6789bf1bcc920c6f3899dc4607390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063296378ada22528d8a9cc58eb8e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ea4749e3a744f45492135dd9a35d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79a641ec3df2488620e48f6708ac3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05393ed5966fed452f217f877d95fbbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad39994fe48a51dfa49afc6a5b341395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b271a64dc743d1f0d6c0c3fa5ca2091396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d66d28fae438be5d3e8be8d5635bb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30387bfaf940703b10c372db20d5b24c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac7fa593b077a92db3f19e5f0c27bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570a3f12c97b6152fcd1e431e09d1eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acd7b1d11b10ad145368c34cbb1cfa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743631c0c54b35ae419e6e3e5070199402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014b6eed176fad9b6568b00c872541d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a86f074980a32315ec8fa9e1303875404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abca21163563716048036eacd6ede5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5297dd0741665c711cc99142e1d696406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfc5303910c275988962c2c9b4c4d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de071201c5d5a32b152f74a2788861c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bc3a692bde4264267b8435a000bb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04925e5782a115f558e2a3f5b48f4a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403160155cd02c6efa9929ae8485b91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c2751cc26e3886afe53695bb1d56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28d6986f5ad05999c74995696d9218413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af392f4bc5afb7f20b9f988cd2a1cd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbc6a9188b4de6de1e4be5c3e3945415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a76ecf8261b064f663687cf1dd90f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649a7e5f1b7df764f78d6d9fcae9fa2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629795dcc58761d287f640083b19849c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2ef1884eb5b97dc927c328e1a5d4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b404420b8771ca1b265b96efcc08d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff6558ef302ae130d18ce54ef1d7bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914239b6ff70d507ed63a6436f6c679422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dafde711d563ee0b634bf356016761423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30189a566979e275f31aeae3c53fd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b75e19d86a1216580d075af8d2b35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef91072ae73c1da816c8234f3a6c2e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2237e77b8c5ff26b6b1ac149383300427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24bc0bc7474e19e5b74efa8376b4a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce377260005a1e8bb2d179e509da643429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fa73cda698a4abc2e3121c337c401430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac03f971b71108a82ca100f15fa2db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278adb29afa9657e6af7793e18138f86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442aec4860a1bfbcb52879dabb5643e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f440b215660b6474e83f488d56cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a7afc89c6030a3494365dba41e11d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883918a1589664d60c959c2d634fbc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f298b8bd0c04ffefcd6b3316607f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92051d2324a0b06f728d7348624b6878438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f33b0a574baf3785397337aceb6e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378902c30c3a9c8fab317b16a8624ac0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255a341fba266821336c16eba8e9659441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadd0d39c3be061e6033816709c4c30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fae747ce5025f9cff0a78ebc9f8af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563dca7edf407c9d15e1969701e4f52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b70cf492273fc0b8e1b1ec59b366f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d6ec305a234ba9b23fb03c727489a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2442b3ba043653e2e9aebc8f41608447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871507d7f01a0b544ca1a7d74927a37a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec1aaaaab3ac44efbc10686aacc342449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98b0e8ceb7f2009f6d16fba8847a69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a6ddb3f939017e56063ea21a76507451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b94cb2d5fc26cdd49ff0b8ccb6e401452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d4c6ae7ee9292f505d2eda7871f6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96258d63293061746f9485f48994600454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf3f369aa8fdf7cd9f78444fd3ef7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458218e862f1ba085ae3968c62c5cac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c663dd3ff482139995965690ca7b0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599525cbc6b420cfea48b2c4345d43ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e1955659d23fdbce49f1c072c1148459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcefc6b9d4f0ac74317feebb085314460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cc0bc7eda5890a0c9b46b51dee86f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615534349fa86c6164ba315af50d553b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2dd4f32bdeae482959adb98a60bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03339f639eb0ff03939dcb0318f193bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b06d0b0bdf633a852e1a1ec9579e1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa69df2251d092632d77da9ef9b47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847286236fa532fec3d36696a61bcc20467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233b3cb44889eef8e22cdb262b43e8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71bef6bb5ff463ef6241d1f77cfb95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa782934d59a711fc5e6df580f59e43470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288efa9e39f0abd8ae1a49ed8528639471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d76714294c0b92346b74a8d47e7f10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81addabd98ab655b0f9d6a1145956691473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5e6277025d2bbd8c3e64c6d61cb15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84e489477afa43c11645ce7e4fecf5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9f6ab8432717cd63e907ffd86c9db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255be1cd3f704bd178c4e10cfdba9c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c559fa94d1c9d9e33c3f24ba0aa15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191861543738083b2902d03fee0cfa9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16e4b61dd536955eb238627608ce9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea38993890d278c1fd36b3cfd2019da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5a5ed1a7ce528f8073e8226d178f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91c91405c60b09344ca01bf43183ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab1017a9d2d97fdbbdf3fda8221ecb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6b537c5567b5062497aa183562bc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb85d00703f7c4bad514ec9db843aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf927fa1a56615b920f4bc96c075ad6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8461f1788cf35c99591de6c7e08f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233ac65eda8e21addc38b2419bf1fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeb22dea3a729c5905c395946be511490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55206db32664c185e73ffa86a14326e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af14a9f98e287181d5a3d38f6dd32c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560a431e440c18594a88ced7f636b04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521d789789942720cc5e99e83338af4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b0471cd8f61f62aca996390bd54cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a4487533aa2991f6eb1f04cf995bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0228a820280914ba5540ff3a8ea90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438b14ddd4ea2884fb8a0885b1d13bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec5f89402791f162e2b56d2b683dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf91dced758f2d5f39c778cd60875c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523353df7e3679f046db213c44d1234501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61085a3c7a95094d697d270d00d206502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d810093f95de1ec2236ae0e99ba4ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb41472a28200967faff5688b52edcf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f69cf64027fb80bf9300982a81e597505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9934d725842d0c78a592871315bc94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad2f0d4ded87cb1f4ce7d8b5497c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c73c3f105c39a4b63fa3d3cc323c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db92dc6961b066ca09db5f0f7db85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68160447691dadc223018438ae26add3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feca2df659d3c447cf58af89016eaab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ab510973c49728767aa5da91868e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727766e7437f8f5af1ec59a1f09701aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555aa4d84e3cbbad13b330d51a5cb7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb63ff6c63b419ba643258dcd18680515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294a3ea3e1064e91d18ff3b89004c78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c309954a3cfdce08779e42ba63fbb23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c826b070558e9a796d1cf8f903617518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5a64d66a72ba83b9dc6c999a5cd72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57dc1b3357b4a16baa403f20e9d140520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc735df0a3fd16ba7658ae38d42343521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77681494c9c1f20777888f6492f33c93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5923d1f596dff4c144b4509af046523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153b6cd3f27c51e1920531574303ad4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8e48fbb047bd9c1ed47417aa76b69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6617db8792217cb9d9135268ca66682526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0999d73e3852f5ceeb4fa781f9ac15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1915d4759906b691669e5b12925149528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02cf4418a71d5c88856fc438074941529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9460b514f34812d5ea831bd3055f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148c0468218e090228b81d2eb025b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da25164f83557168ceecd9b70456ab9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b22a7d961e66cf261e8f2ab3edb277533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fe786151482f05e448ca55d1b0cf5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eb40f2c701932428bae8d16eea369535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd29e73e5cc270ef072e50b87cb6f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42862c8b8f68e41803c112f5a0b1d52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077cc34f4ea412201018ace3aab2520538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902de33d562c7a46ac6201c88c2891b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c363e97c09065a4641ba7b5532ffb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a157170f89e53cd035020f388af9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d13a88305213f7bdcd47469e45d2b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b407071150fc25496cd067c1c1c66f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7e38386e0c46bbdfc82d6275959f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c58c3552c4ee77bcca172b1de2519545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2edffa090da22da109782356053861546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c11cd1a2908ab01aa69b37c17671a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31619a9e969c0b01480207cf98e3929e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861811e58d1934afeabd1418c23c7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528fef5218beb712ea4ee8dd842819d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f844ed8bc0cabeefac18277516f2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0381b23ebdeb52d5b196010859a62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ea23ee3ed91f436994f1d0444c77e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d4e3e76e6a82f1c875991c9dc2b97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1862622c73679ae719a6763de8a6a21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797f8241bc36a053ca3c353ba8cfb07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee74a03a9ea26a2f6fa1b7b3e5e4b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da72d99ba95f2364eebb0da0c25bd21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ebc4ff7378de5e691d71647023768559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35de3ff3ae5928219941e239277b7c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd6d22f413d97895248cc16777c06d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08982beeeb64dab0d88ec3d49ffa06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4091a0300702d85c5915740740451a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1ac9283a65ec4d1fd0adab9653503564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c7f9cf9c325e5a57ef5ea35017289565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50f874ffc6e097373d663f593a831566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0bcb6e3c5ffdd6c178d854d0cab29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fefa9da3519e55d72f02278944e85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f10e212346537ae047651ef57ce1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676c15e8898f624774eba24d2f36c9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34952ab4471c178cb349b17e12a1ec42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf7c80aeea4cb1277862ce18cfbd26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d75a01d5bbf8055f7107feaef9ba4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f6390ef561ff6443351bbc5b9d948574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524e34c1c4af51a44e5ecde6cdbffb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e66bfa9f6c565136514003b79f404576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039426cefdba80331bcf0db86412835577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1c7d89696d6940baab4dd8ef1cfda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5362feea6ad08949cb418bc5f4a1ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0c4e4285c28e9756b1fcec4d663a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ae9b3378b1c511310f893fdc1c0f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b3b87db0f106526fbfad530b9db7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e03a135357008a932bd0e19f15a71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30161b62de72a9eaa3f4c49e028bf81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3412eae0dfe98728760590e3b577367585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2f7d18f4c1f63203a27f7a5f749e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a0b604562f5cc265d3dd29be8896587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93780326c71fde6b25122e47eed0ffd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83918f9c1ac764c17720bdaef1088dd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3f8b921300773409281723afb474e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174732b737d40ec1f9f96cd1aff4c8fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68be6bc09263fee577562768d6bfc1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de757ed6e0ca87bb4b5a8dedcd35c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f0e5d26d066818e149227fbeafbb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef09051725c7e62de4bd334d5c9035595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086dc6f294c68b2235b300e6f768294596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1982c772bf83c9d8ff1b4c951cb22f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb50ae0b1742cd769cd1d0d0dcf7327598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae8b614b82237d4200e71e8f137229599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185342ea879152de3629f242844ae78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b391fa7e452677b799d32e2e1efbac3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609718ec40a063da5b8dddc7f6b7644602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0ea8ee3247073afc5fe9e729ae372603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae2501a9709fcefd8ce67b8114b5fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92842116cfbedaddec715f930a281825605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2a89ef4239151f49a451e51e12e4a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d90215625da9cef921eeef50f5945607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17900c18498a9b1fd5de134936c36986608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f94836b0ff63e3bcd35c2787b4bc74609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334af08838dc5443ed851fdbbed94d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1c1942349e155050664adff3b418611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88202b7cf6c41c56ec00049c9ed40cb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d856e9e0c08efc7abaf97ce6bf6d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11371b8ee4c6649b34316ee7eb12227f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a388ee698d67aed859246697a17c18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102a7a4136ec12e9cdc10bcf5c81551616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940cf17dab0ae23c8178f8882f6d787617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb508150c72b1799e6e60d8eee80fed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cfbfe7bd38721abf5f68174b9e928619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0157a971d508e594bf429be0d47795620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463070d3415f3522328107a15721f73f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc27fee55fc3e8856d334746392b0af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f498ae1b1d7b13f0ab87a17414105623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d487d61bc4b0da2ef4945b387441d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c05bf419b2d963cbdb68ca8aa636625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f47b2125ce398fb33d58fd2700ccd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4a08dbbc0673f03d1ac546440ecb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd135350e8260d0c6565e2436b0eae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905deb9b644f8a73aecaf7b3143bdbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74650c22592f31514e16ba2041d0eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42175afd661e65f17ee1508db87f101a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8a307bcd5aaedcc04fec90af8e864632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c6c765c3665e9b0b869479e019a71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba615ca5ff00c437fc73cb29c56bd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272e86ec5b34da7681dd651838c7e5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c34b70c868fae44fa277d04dd2cf13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08b0fccc76a4ac48ddb9edf6ff9c79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075a1649611118373cda5da61e2824638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce610bed7b7cd91b38cb6255b960382639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c04935fbe0b08f75a5ada446e89a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72225932fb21c32d878417a81cbb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164158d5085a6032b84949512fc3a71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0c0afcd234bcd48ccd245ed5a02e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18587fb6cecc369f75138830a1630c46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e992c4d6fc6a94b620f58d515f3d691645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04882e85cff4edb2d252ccd8eda7ced646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ce8604410dc557a98d262d703e425647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c7a6e8dd1ec0ad749cd67e061bccc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843cfea3e06226088e01f6e8b02a87f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c6807a321d020cf8bcab2b93d85e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f4f596481b41bbc78cd8bc723c32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fc7bc6f4e5f345ac3cddbb61d9899652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da8c2514e7207218b10a8c72e555e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be2ea320f7cc1c856f0f83b41902f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde110e1eae8351889126db61888915655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503b67a628884db7003bff99c641cfe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70712b1a7a1ccd45cc6ddf338f73f510657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffaaac863db61aaf3a9e3d5240a73c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1e61d88111d44662fc231206de609659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17517301cc95aac41db6b51dc561fdd1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed785bbc6a242da2d37ef42ecc1a0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2266b8686a7edb4a04acd7b4af5fa00662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb90bbeb6df21d12ba31e125c53dffb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb7f4d6a147e4ebadc4f4c8396c444664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd73f55514d3adf5e181bd836e5d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ba0aa8c4063836fcbf4fcb7cb4abd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970670b83289bbefb3e6c77d930bb2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7effe2460cb81074b9767167f89ef2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7573322777432626503372cf8f2ae4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275054331686fa52cb4f3f464074e59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f51c7264e5aba59a6c60c5a2d3833671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203f5b82d43626e87113c13349cc3a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2db5cd52f8f8f0b24bf17b4e323c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9825658670b39e53b09514b15cb52674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4563f524c2f45813704d7d76f7dabac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef192665b16792f4a74db8d601d055e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730120312cb6fd9bca1b4956d9611c23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584a25477bc121fd0d0433d341df153678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c2d2117b883924be7e57a10f6242f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a03162132e337b8bd281ba7a12b056680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907f3b4e2657d28c9ad13e62dcf3f9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7697d42281c535a01fc4459f4c4aaa3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ff85e1504e8f287c6d37e78e8d515683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e5b7d0d6e53a71496f874524fd0e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffe4867e10047ed94c659d81cf51f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eb45b62c4461fcd755bcceee05d87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5df70cf03ed7001ad3d0ed7beda68e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c91379b44e41ccd1e162f9d6430d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d585c150125e4f904a6f48994e73fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b41e05a76374e13e5a0e9ab3b21b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66754b2d109e74281f906545dd48ba1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1000041257b9eae319da827e94caf5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9ca39bef1418e9b9a859817c0035e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215638d066cee950b0470e3771225452694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b6283dacb9424bea01ed44955cd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291a68ad32eadc36126ba68c7dc0a8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49cda2b25c814c08ac92271be5d29c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8fc19b07ce02a4f537cf12043a2de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58554018e3fe1d2a708f0492797fce4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccbaac855f287479cd2db8d9f0975b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c373f6233e40df1530795821ce966701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afe4a9ee57cc335a2307da2a3eb549702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba77f1c537345c55f43a078ccab490703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf02409d0c9ef9fde0e92bf580c876704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3415986329f24f353ee4b5936cb6705705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be858230e054af0e2f18b6f15a381d7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8275d4de969ec111204b4733b5e8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9a3ee16528bff619e041de7614365708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f091b18daf1b5f7cd8ec23eb1025d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171cde29065ec3784862bced4254d1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb0ec8f6ab492fdccfb4913f63c19e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64a7fd8ed9af22ebac050d31fa0d96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98ef1d3b0473791bd3a1506af320bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbade8130e3aa2ee870b35f63c703c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bca16ef9d14c49bc87309b4cfea44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd72a7b239b71dd5c496097e6213d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb0dc2f6e015c4d9b65bc69f6f7570717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296cc87e182524cc3336b61db79fd77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8328049bffe38d22bfb3c9409be123719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da8caf2f3132ab857ad5046895cf3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822429e96183f031af70f4139f5c04e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ff6af47622095af61300a62fd3fc5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35e4a62123b6d0e37f678acd377a56723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dc4a2a72fa3afe2be8c1b5534eed7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af38070b14535fc05a8a8f18a30adb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4183ff9c4f6229accf419a6969c38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2201ab03ecda21d0554d10c638119727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc436458cd2537894e807ffa636a87a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949da7651c43a179ad795edbc29d8baa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f07d4d08cc1dd6efeaa1102ad2cad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2afa901e081cf6e2ddadd1ed0ab8bf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9335a19b44f92c28b93832bc09edf3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeafbae0fdfeef1911c0bfa2014775733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c373277467c1b72c9c10ee24ee02d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414db8555b08a0ed3d540842c0091968735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021fad45d331671c01ff16e7a4af3fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f439092910420237aacf45abab7dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87264f4a4fb18bb9f70ba5fe3f0ad351738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3850188fa8fe6de8496bfa9a612092739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b137956406404a076cde25b2a6bf5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21e138a9f2c893b2db9e3c7159882741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9ea147ae35f9ac66f1806c03c026a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55009657c971220fd5283d7afd3f4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999269f505a1d18608c5ec05d0490ed6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c1025252f1caf99a9e48e0fa285f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853eab3e2cf23b47708885bdb6551b1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30742b7c871ef7bfc4e0cc67076f6d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa7f5dcf283e8b33bc497fa064368748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a64c412e025a477021eccb4920e923749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b807ab6a6b47cc29c8135e52442c34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2787b9c69c3753790c0d69cb618079c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4884407d5c6f69798d384451b6837752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232103c26ba82d442e83a6fc606d251753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58164dc1cfc4898a9c0950da319a605754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb657d0a5814f1a22d9e484c5b439755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a96878906095d9caf579664771458756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3688774b8f5c709917fc0887b20570e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fddbd3a59d85ff7c280bf4f26ed17c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e08746c374758e352afab6cb6e43ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a79dba93bf01e8d17a8d5956adb41760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426edecfef905243d7e6f899aa3bf5b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ee5a3e4a04a55fd346eec364c4bf4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b44415f85f38f757aafa63931debd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855de4872a1206336523626a71341b40764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b0c9e36eb6548eaf3c106be379015765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7908c2bcd678e7252a90222f00536d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6977fb4d1ec2a4303f44bc3a97739767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f261d864011392806c0f174e4c504768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5035094c8bea05197d244fa01dd55769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a529367e68064f2a05d8fe9d1e8df0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1f427ee4e93977712646b4a2b147c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090c75ed40f1acf877cd2f565c1d3cb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623102fd30a6ec3aad052d361a8dce3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720db25432abc4d74c476d08a2579342774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df5be2190a15e37e405f7f85c3dc16775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a09d7223f974d1509fd7f0861720776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c22b50116b045e83e82ede71b01b9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf3cba822c9de646ec70d17a9a2513778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651223472441f893878fcbec3dace1ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78308bcb92e19c9b3ab357c9be72f2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4184fc076f2a4b2a4159d9fed4f54781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2644ad83d954440aa221ffaedcf598782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b671f9cbfbc02af10d0fcd42c4429a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a198dc69dcaba358d9d6af5d8896784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c230a6906924e6d92ac37246b18e6b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac63c8c7a187ce68acf432cecd8933786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a06d862ca0cd34d90fa9fe1229a11787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb9875a87d424c83215ccc1b1288d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91098a633adf788b5cec392da998b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484035f74f134c6d7b860d569f8d714f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d40a147f027bce964de8da552b5d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d87de6176f993342d70431a38e6648792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe840e8c26718694475316c4645b6763793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a6ad0394a6618dad0e397cac48894794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f18619ec065348c3a399a1e07f88b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4307baf531c9657fd347776b83c6214796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769095f303597c810dd8f04cd168f22a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba947dad3657c294e44bb729937602798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eea545ba6cf282d30885e268ff992799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ed0b6e443e787407e9b62360d0d02800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fca1c8070588846292816846e0957801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591f03baf3b6eb0c38f861124992fdd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c8ec4b8d32f8d7da68d8657f5f74803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eba78511c3747eaf38a3dc37a56e15804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fef252b421590c7e5f6aeb9061c43805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2cd2e5c726276753b34bebdee05bf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d579d695b7ba95602ef1557cdcd363807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035595fc0361685c03baeb3e3d01f4f7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ef45d1517196a5b5210706488b214809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ebdee55ff5c626c9d95ef241648d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5192ffacc39abc4d7959745725f43a2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652531ee947cad1d40fcd219a2a256c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cf0e076f2a12968aa6ff50ebc023b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4835959c56cf509e516da1b4b53a54814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cb7dccd1b80bab8ca2c58dab47ac7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71b522dc7ae7d0cf98e819a04235c9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf80de1f756fe89a4b924a13f79fb12817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eb0a846778e1ac9ec63d410d3bf7f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0e94f8f5c1efa07c7e855488a335d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd895420b0a40b57f0d2f839edc9b85820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01021e917ee99d4ae7931142a0c5f181821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07825f4da93a3f98cc8607dab315eacb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2d1a1c69e999c295f77e062d97756823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8cc79c7c8907456e4bf27974831b4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af21b1921790bed5594e9bc16ae317825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636ab5c39b47f1bb56dd31e5d2af084826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e459d5c9d8e4fdab43290db24e2ad827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebe5bc7cb252b23ce35bf90495d0e3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef86e35a24e09c42fae71cf4c2afd07829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c5c0189a2d9f6aba8868b20c17d69830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e2b747d8396c4d3a179117c6470c0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daa626e9bf1a17f7587187b188d2d4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec65991064e44b3106518683cb99733833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81c3b36dae233630c6130c10ed75f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a704172c52196e077f00f9c0f9f07e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eb9d3689ef58d37f8a5bbc5489c51836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e312c6b12dd12c5155822e810face837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aecea606ce46d7ad1792da1938061f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e2ecdef6cddefd3427ebce6448109839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392703a732093f0ce428de75f7e5358840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b826adff8d7b76ca16331e7bd2e07841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943952f4c1acb33761736c509b7845eb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534a63f4a0e0ac4d9d9f367e6582266843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7565407f664634c9abcbe0bf87ace844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec6dec80126e939425b46a17b289af845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e3cf382d45b82754df1d0ef1da5e5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204704e2dce4a7506ffd39891009964847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1370f3afa5abc6e16922b2fa9f9c6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465c05ecd789929c50105fcc4b6045c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef77612427ecc86801fd1c7ceef8d1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570e38b89f5a40d088eeb5cce3cefc2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ddb9be1c0fd06e48a18f865d44ff852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df1c0ddfedc35e845e72203f494e2f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa9f02f2539e0f81e8662626d16f4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635619551271dcdcb33306f99d21de3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252818a3dcaffa15007fdd4b0d96e9cc856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8c75fd41153b805569abd8d084401857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d41af73be6c997efdea89ee7bad0e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c26cd2db344505b6e11ce0ac46973859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f810e796936490b12e942eeb11bd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3311423b01bdf8f9dd55a14e869ddff861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158d2bbc81da53db47bbb99df534f77862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05575f5412ab7bced208969cc86ab70c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28221f86df24115218cdc0db28714163864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794bd968482bb99002130bcec228bb6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00db572394a2ec229b83cc133ad764866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e926832b560e5e9a7d7dc541545ec5e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48845d351e54fe10171a0dfbf866991868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f425fe454cefe75bb2937a2b27b329869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a2cfaaf3c6fe6219ff02ca0338ee2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e6664d7ac467eeba2fd108838b30871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e8277478d24afd73aad1949ca887d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecd755f3a93aaee16c21e04b345c2f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872fb2117d9ed9217a92b410213a089874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8466f562c0a66fd6650f00a368a37a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d51a57c411703e1793e4b0d6a5f7f4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b6338494acea54fe04b7cd9b02825877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d10afce9751c0e0ea70eafe8509fe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d264692852a38a1deaba5fd9b3abbbf879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8df020566f051aab2d33165a09f80880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122ee5b1bd41b414935dfddcbbd587c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c3ce2e1256ab2b10c28154467bd17882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170daab0e6e9b4bc9d9c8b33a78a976883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12988754ae9e358a169a75350d86070a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426276e4e42433b9019929a265cba45885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c531d807d7e7c2404194ceadab8f5f6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405047ccca8b3da9be2f0080c1f2123887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f905033731dd31a05450039435c12cf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c13de5b467f74dd1bb225be5c2296889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771b3ef9b8b39125db6c16f4202b437890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0772ecfe05d224fc9280fc81a47434e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da0fd57aba29e3eb3f03e1f51283c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dc240ab2766288e1da26373d11bbd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272265ac087739801bad1dfa8a416d85894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32162eeaa40fc2de96edbf5d8ac7321f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e3d693757cee32d0f740d7f430024896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd93aaddf9cdf63062e3ab7e933787897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cac02e6cae8e31797cbdc94337c56898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517f86398cbd5788ab921bc88a3bbb7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5387f6dd09a9d7a853f4a2d47413f01900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ca949853f54cf78068e30602bb018901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbaa98dec4f7f4fd1f7a000f64139d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56378f105c32f6a6bdcd3d427cb3b79a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076810215b3af8bbfc0a0401a68ec695904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b308fcffd454682f38ffc1f9f6bc41d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59a334af4dd1753a3c8aa94f0505a0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc46b77e0b41741567439ae45fadac907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950fa28c5f4d3a23d96fdba980983f3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4120f3eb520e5724c068c3c152e7b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbd0f9b8b57d230f51706c874032f7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69567bce878fa4f756aa638c1676d5c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5af325b7e2650d8477795a1662161912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778f2a97193c0e13b1e9cc3f839afce913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f74a5ede0ab2ae3091965afdfc444914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f499119916e6cfaa23d982984841913915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95498f6117c3b87fa8f55e0ffb4b685916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac0b9bb0745d7bb5e47e04fd92ebf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef897dae00fbf868eff10de5dc5351918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c610fd320a5a37b09165ba1313f0e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86c19d01c20c307fb80fe14769b4a7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796d6af00fa310ef53fb857ce2f8dff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf04a0d499e4011dcaf4e9afaf17574922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cb679d349c080a0b03ecb4fcfac67923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b68d1a6ead763d3a84d8f85f54092924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342563da07f84217e5695b2d42e4bd75925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9b9da6fe77ecc91b247bf9150f3eb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6fd45254ad1fdef5320fe1e35d852927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423734320c9c55b63a9fa5bd799a503928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf35503d3bc397f20740babbba69f12929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd211ab3e5e1727228c8ee36c9ffa76a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c7ce55f99acbc1f41cc839770758931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d85649e02ce006b0da9fb09a9a01a9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c723a8c2255886038aa8636d787e0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eeac1ce9042bda576d326f0d6f50e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a116fd040dd82d3318b91c907a03d23935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c906ae590a405d3937efb87e04c8fe936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafe48cca7d172c88a810fb590c7111937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb5791fccd20f6a690eaf8d03e55d9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263375dfef6769dadca9c289e07acc4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f92c3acc7eb9e063f5c053c51116f9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b1ff4eacc14ccb00849973570bc01941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78174c5c9335c9a477c7ba272db26da942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cc363f1c9bd99fb74abda590d5cbd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f941174c4a612ae396db75fa5f09ea944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d1de161a54ea56ed3b4299f4093dc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e9d0343374222cd02a2a1a21e4dc7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9068d0a00cdcbdb7db5fc1bd862f31947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed41febe2a3fcb889b1d2a6ef16952b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a7cf38a670494c0fae16c2edf39dd949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b82e2bb1acacf26569f6d443ed3d2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0185ea78601f641a88e7b2363f57951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a32c7bec9cea12ed8b84838cb6e8b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098a7c381095c6cb7635db3b439ed2b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30705e80672c041bf515955e81e0f8d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938798e2ce12eb667d720f6b434b2a8b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51167c42158e99207b7e4403f4b113956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cee37c4e3263e413e8bc10e8ade75957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a5af4a8753005035ac00a6e6aa8fd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7923af44f2c27b7690028e383b40a57959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400d2f63701762757d59f9c73d8a40a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092b3b95932d2169c2241ac68cf19e4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd122fa5b12a6f4afe316bff57142d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e6bee7a9487f6cedfd105b17015ac963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809efe75f5571510c9900bc363d0afbf964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1525cc4056207df9baa6a63bfb818f8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b51ec2f0edbb58dc6f046f16c5af9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c9c958e1da4648227247b24cb36c6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7e8eb409e9679cd91a9af7aebbebd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1981843347f7f488aaffafd8cc25f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea793770e538cd735d9ce430ee1bfbd3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8156011fbfde91bcad7af52f88f635971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1bcc64a89d7ddce7f707280cb4d92972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897bf0c02cb6a3aa2d6016663edb78e3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141ecf5edf43108ba5051622c98265974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a23c80a07c7b609873c09bd7dd690975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4fd090dfd566959a6bc908caacdbf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa4c1c3d8de2a724582f7bfeffb84977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>