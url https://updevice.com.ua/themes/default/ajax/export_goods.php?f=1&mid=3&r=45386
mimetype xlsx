--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd4085738e99e6639eb7dcbfe4f1f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f81a112e604ddb1b9ba0e738715282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af49ac86e0d60e96bd87ec075b87e803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeee57cc22837e601978eb98951e5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312874643f7bb33773140deb8925cfe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d9b16dd3c04d1c7093bcba7131d486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5491f56d63b3c6424773a68556b607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f4eb62fa1cb24110dd0404c4175be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6e10146decc01d7f9c4b7fa0ea5b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34fe4aa866b97cd8c159438c7ad40a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5807059f870af30ca7ab30a7e66f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad6f83fe41c033e3da8338aa4d229a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10cb98005106d3c1c26784121672b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba791412a164248f30ab8891530e066b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9e1e367c4b9fae115ce6b563c866a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb6c29c45c0120d99fbc391eb5e86a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8b62904524c8a58711396948bbe817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d84726e4bf71273234b40dedb8e36c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37e71ec961a1724730dbecb57260c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74a6494a32a4b76dcf5e0ab066ad9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b2f9268b7cf702a2eb77aad36ac8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b547bc0bf1d0622e0962f7b9f92f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d395f57e15a3b6fe40d15588b97223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248568dc17a0eb3bc8ce1eeb62e4bc1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bb035e9f21cfa1a8c6af20c8424ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99abbb4a444bb7c00b662023b5eb3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dcc294b5be421ca2ddd957d99f50727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7f750e97acb994a38b11963b4cfa328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287db24b695becab82c69e08d5da873729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8f980171e7da74a5d4ea7784ae94930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c72502b448e7817decc33ce3ec9f2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb5b0f02ecf568d6cf8691271dfaac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbac85d64090b082972d0f902fad9df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc0fc6d2c4e1b856c9571aa7d298a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816757bdcaa03b4932d42ab6aa32984635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b569fb5209c54e0abc7b4d7162eab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751f310664a0dea6b4cc5575fe405c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d871fe397bc9cd401d34698132c138e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baf8206fe6a18fab42d6ae5ab2ae0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce65a1bcda0ab8b0c41b42bf5745f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a14ffc9f05f100e41d8e3193344b3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2b0f2e7ec6eee836fe7f08da4eb9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac448f06631285487814be9eb3e198a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766e142236a48d536ebb8ab3f6d5ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804b0606a941c5e05e4205a763cfbbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c11bb1bf1bebda07fe6f18f2cca9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ff8feb333ffe26b591e6c74653a4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7daa79ed8ac7c9f71bcc72afcf18048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020c5180e78113f5462ded459cac44549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63915ca4eb05c48ba4c6788d0c52705450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a645e7ec1105e73a6c493ad26eeb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b44cf48a1be83386e54fd2f8d3b8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc67629bcc4357a0363eb297f936af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e720771f2edca7b4ec422df8af8069a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551fbef27fbe80e62b1cf3bc6f562f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd45274b7eb750cd112923faa6220f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302cbeb7542bcedc27d16239921d08c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52beeff8864c2cf7827047524c67b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd486abecbaf24341efe48b9c5043f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0357fcdd95c3dfbec8cd8e2c5c171ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaefbfe6d345c4f632653c1b8c4d6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefb19d4f89ca9cf130d5c87f3483c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d281145961416931d8745f50d7f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e233957763e18f44a8bffed33690e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841ea8542a0929277e293ea7e87f60065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538bcb9540aa13788a9ad18f2f47f4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba581e53dd5363fba4a5ca0ad7613367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca45cd321b25fb6eea491049d564fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6edc966d17c63f1d8a338489cf3e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452b938813fefa6c5e419465b1765fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e79fa53e7003d34d1520a2e9730a7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568f5db433c147a05ff9580a15464a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eaa1417591bf5930d7f98043876f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f010c7f7a230c85c1a1f5d2a97860c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba847d445f4e725b5ae0ee8a2cd9b3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af41a72b3a0ee3b7124d961bf02765676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fe877a7016e4c4c06da9efa54296a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc588c0eb7470002fc3a598992941578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f305d1f19f3cee3766d8506ac0b48279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd04481bb62e015b479608846e5e46880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2283bb596437ead18f6c9cf88a051e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530015cd6960163e93e58592646f0c5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3764cb14c76efe7e3128bbbd9d8f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a937f1358e1d625b10dbd3112ed30084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f27b70f93e1352b2ebc4311d045c6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9482fda090740e2bc3064f3c70145186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7aefa914050564d7e00f218c1e908687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a4f52cc5944093e46f83cec55fddc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7f72ac8a481583099000a7a26673189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cda357737a926b84d54c885870267d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5e687cbc26a78617d6a31983b0d3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe92774ef2baff534024a40d00b833b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53a289b7d51da728faffd48f6d535193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda87f8597db160658ff81b857fc889894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7aeefd96648d425630022b83dd50a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e05a960271c64f6a591f44790a3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f221bf5bd2bdd342126376372f61c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf883e188dcb0a26a436ff1a893d7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd930ce882da2e204d1e1927d848bf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c69e72a7a09350d526b8032314c47c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629ef47e94bf650a88d4c8b3fbf5a53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc260917d9233bd3a85bbcf52e308f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7e7f0325a19d083f8bebc7281c805103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dd6685acf841f0b949f31e9dd97aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94791f01cbee40335b91ce0e3918b80b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c31cce696a90d7bbdc5a83b77f10e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac0a2e53568057af72962c20af949e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ff774f1e114e86d5cfe003efdb7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3eb93d75c9a356a167bad42cae350109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75aedbfe3370f5a2d9017b6dfe170a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95969a0bd333f097db800840eef652e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e30b45beef4999feb46634abacb986112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e61d8d25c105395776718fabbd602113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9bb69ba6e43b7e6b7b119efc55fc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cb4cd0b440684054399b271f11173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215f84a6d4726f22fe349ebe8e50984116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089046720a8ca143738a9c466d3a2ec4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a700abf348c5cc5e292ab1f3efcf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf023046b06d8d60363350e3a55f71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac4748f6231dee05c2f711456d74e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93babcc8bc688ff6ce10a24abd18c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c59339c5dff59c08e2f8b20560f0cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfaa8db633296ea445a90e79267f75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044892cececc17a0f10489e3f3ef563124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb6603120cd9db44f2ada436d14149125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cfc834c0905583ac8ef7a4064cde8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd526756d69c2a29180660ff6b2950a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc42a4ae5354f971b68cc6c240ae1ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678277284c363863c0e804f1db2f240129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880346a3138fcd4bec540f4f7dcd1484130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c37b883c7b5eb116920db96109a95b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3a198a688f1d3f5210352e2d289bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce9c53ecc968b08400a19dc9af2b4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0565024f6aec4a10c8387403e06583f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a70a7fab31bf7a8607700bd44a3e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55e4be11a60105eb5f3c8afb7797ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89638ad257d37b3df804c1f1f29810137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb7d1d5e23701d5701e9ad9dcbb956138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbb498f29ca2e99cd848d215c5553d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea873b81064e2b0694654f9359910dee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b03d65a6edc8df8084048c65d187d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea363b7754e41b5e538fbcce41241534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a3d0b152026acb3ae4bc4e7c620cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2a742ae19c96da00a67828d56874b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c007caf4a6db4921f1ffa2f1a3fea9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bac90ceb3a23cf083b67b015e36e03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a20f31a55e696cc536539eb50424c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452da37f5019e3c9ca765bee11479b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3591bf827f15625a7749ec6b83b31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfb6df2c9bb7fb85d5bc3ae408621e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6afcbe3dbad1005914dac5ab3a5865151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20e111558412bf58f90f379ebe90d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc72d49cb4b0269e741b4a0e4006691153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ffed71a780a64ec98e4980f1849c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4c3453b5aba3c5ac7e825ec302b35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed918e746f51b72de1830adae15ada156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb5e940c40dbb4af10aecabcf8a5a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d6d215119364483c6cf8125d796db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9328fd5186e8d2da125f6a6936226159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720335fb4a6759dfb9118ae4051cf95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7739c1017dc2ac08ebc585c08ed236161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526c5ee65d0546f7bdad353a5321cf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce257e4701fdb127f63088874a5c5540163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a866179502f0c6d33ab77983b30d12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e347ecee832dab21770b9a7891117cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e3a1eeee7c1225204002bb533987166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223dc14353167a1d963e1207acc1b52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586766ffaada81d3246755539047e4bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfcadbedcd65fb3232de169dd2f45d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f12ded9a9822e464f397361f6b2931170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192916893c0d802654c44a00411f1d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0351a9baa4acb2a35bdc36360f6d52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50068420fa78b6bbab98d4b498978a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aa53516ab0fe78ea01a857fe6bb17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7fe7fd8d6bc9254f641e8330772af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69bc1a3e27612749d17b423912ac37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21763915ea1b0f4be3325f1309d24c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd60d089a63b13c8075fed1653b027178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e3692fbbe5e05b300d4cd74488ad1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7745b081c5e89a10654b8944a7a84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27c58b693d106cc253ce3da6fc65d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566a246a3884a0acc1b8e17e0f3bbb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46eb6d9ec83f6fac86a8abfd097f0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabd8a70d7abf23fdd659696dec99d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591761842d4fae7619607f9b96704f9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde36d43f61ba4acfa6739863b68aca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981227bbdc4219507e922f4280576b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb3bfaaa661f657052e70a30bd933188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab7f66a63c18ba65e23e901a72fd7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19d62f344ae014912dafc8d83db7f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e1ea60b87e56373cb7c08dec7040b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8a43db8a2aea3f81cf3751a8ce71a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5b1cac3c1927d0de0e2b3605313ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31e5f7857b5f580acea72e42c02c08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105102b99b4c9c3deebc41173ef091195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac084b8ddb0560a0093e47309472c13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fe9b98cb8ff4b3abb32e92973a9a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bbd71f6ae4a4ef79d768d0ccbb364198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788b5eaeb8225fc6edb39974589e4bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1268b1dbb07d8d95fcc504d5f7b60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c915006258e1b4be5a04f7da290c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea17b51ddc75c3385c9c93d7e0c1e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24845b17a57ddb77303a5b631732fea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f483d1884e9619f6d70f6e5c052e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb912ddd1f60273cc12970cd095822205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de115106a3694c27ef913cf19b7fd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852ea1898b6470aa90ef8de4f2fbdce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea0b57a0a3ddac07777f4ba73dcc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf9ac945b845e0ea50efba198a7ec3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9c54b1a07905dc9169b7c79509f76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd279addb4f2fe1b25b10e44801d1fe8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004069d69d1e027188e1ce837c3bf2ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc3601a2d15b6f77834959e0c9ee3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e2cb2eec0abe360f2b323020ff022214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade4e734f26d5e8bf759e49c355afab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb15f45a7648ac49a9d78eb7c947adf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a2cd032615dff35a7aec4bec4cb2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e090a16c83f4dfe980fc51716d21893218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea254e3682fd914d072ccb4465ff60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb265997165f422111c47dc7aa9b72a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6296c69f4505f5ea66ab194607682c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e63f443bc158a3f06ecea93ec2e90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199370e62f97deed1b259b074ae9ff3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2a2d1770979f7dbd6999f5fd5833e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d0a19ab386703ed275fd306d1825a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296cf2833e4bc9c9cdf94d2e67a6111226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dc4663070d015e7e0fcadf2b35d56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b33fe9265afca65fbc07d33c709bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8afab8ddfe4ab5e17a7a05e3be539a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5668d71a725a5fe6591220c252357f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b739ca4e1c06c6dcd4e27550a758c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b2b1645dae2036e1d5a4e4b791c2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32616b845e9a2711a6d2510c41473ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aa93253adccd66e60ee085618c4cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f34b7f5c782889556b8439457e35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2565312f5ea134612d6315747e1bf1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b20af2ff93536ff556a7686aa9258237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68659d0ad5ccb6284fabf3222a5ef697238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b851327be3731b369dbd8655c9cb674239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc1bdea7eb2fca5107f9ac0e272519240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7448df7799bf886ebadc220b22e3da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bcb0dfec56632c89ac627c6ff7ad1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baee6d7cfcd00d2e39dc1829e408e62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7838b44f150a96642aebcca8b35557244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af914282b62d7ef9389aa9b36e397d92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb187cff54a988c163bd48da5081f5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7750ed8da75221db1d9b76e709d2b0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90013171fa0996db5143e3214b48d437248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587b684555985467569c4b6eba8ec95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d01acf348ed348ad06c5cb55013a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acedd4555dc122083839cac9313b75c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe63272bb9303a92e29b26f390dbc5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849018b6acebf6db6a67f30d9cb18083253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60060882ffc4725618134a3c7ece82d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca274c0265689828c7dca376b594c47b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa44371d31fc338190dc0fcc4bf8fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3948a6b9d5c09e60497d52305b3d4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59dfb0608f838efda75a36ed74088d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3b5b97b5299a74129d9d02d7efcea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972124ced0261cd9a763edbb74e36146260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be7feb6eccf21096f8944ef3787e4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c18f918e5e3bac87e2948eee57e4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691545b8450058e3ab7cd3137b9b212263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2230560c7eccaafbdb95ba3a7242d28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab83720e7c3176a127d7da8e198e29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a740875354f4233c9bc5ffc0e52e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8303cb697862ad3c1c0e40e8c6dc791267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682bdeecdd463fd8eae62d90cd5d72a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b68cf2f4b62acf95b9237d49a20688269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04027028f89a73f928db2c4e5c00e0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e711b161f9071ab0154b6b2b52c87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222f0bc1f0e2a683e39eaaaa6d9a7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08978e1c1b1f220a6e41e952e2cccaa0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f357cc092a4bc29e1efbaac90010274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566fa903ce9395cec0845035a1540ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f62ea811dd48f7f40971fb37cf94f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6f758b38581a4b81d2cebda9bcde2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb25ae870ace0d12c1fddb6b0680624278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e42cfd49785cfa93c5b7094f0245b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818bf1fca2b5e9746c6b2fa853f1235280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489e94e4802107cba09665d73c9b6b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d575e381953864818d37e29f32799e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a3e5fa794607fb46629978f4c355c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb1e0636561070894a0bdcbf77c194284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775311eca717ef42aa63f222592816a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd60f3d3075a371928d815401eacbc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f6d5dd9dd3398e5a0084eee79af1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e170b5a538b89a78b5ede73a8ae645288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e49978ab4578d12c32cec707d378dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556687a91e9ca1b0ff53dc7b56575861290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb92ff67cec47fdd884ac49f6fda5c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b611a4fb14345dda0ec6bb2038fda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6e825d4a392411f9c5d04731daf94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ce9d76eb3313761c877aa455dfb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cd75fa0518a62497ba70ab77c3fe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72140f01e140aca1857d5bb84989d60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0be8a99a5e4d52762118d2461e741297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec11401823a6bb6081411081033e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd52606d16cb52ade33708a9a157c96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e578869b9df270656072ffbe8ecc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1ce88abc03d688a1495a9daa7d0b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef409ec9ae336cb086965467ed3a6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b011e43846fe99141961b726ff383a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984308c265d1c570b7698cc1c22f572b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0708dfa3f538f68ed14ed46090941305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cd0847db5473ddf58f71880e12b33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e1cfc0561c0cecc31fe018e7d0a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb094551822468820fa7577ed8cf2c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf6704ce88cb9b57246a7a9682268309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b4f4efa3014f3db6b7012e5d7b198310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2f6f4f5ad39b187d7418eaacf9b83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb64ae3383f4daedc55ac426a9f11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b9c876f9f44434368ffe94700784e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020726b25781273c38dec5e3229d82a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa984c8a484b97f3a062209efd9265315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1997c6d2cc698af1a06f5517154a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b0aa5146aa079348180fba06e54b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90b41a44af2f82324f5f1bf29330d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710b7bb6547e4e28b3210a9c8c31b45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd28367059f0f0be72824170ea478b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6d420e270573f38698c7a86178820321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386179b8de2c919e35cb5cdd672d08f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583795ff096cad450b13f8ef3a7272f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d724fc853f500e3c7ac2c3b05dfc4bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd518157b72586406f8d7ce6d11ec905325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956016ce3c9f87eca1f68f1051626f49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3e739058cec102a9f13e163cec327327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88ec1c5e51fe44d001e64de3da6ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170904736e743f6d01d0e2ae098b8d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622f7cc62ab317471ae26005f1be7bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74976e913ea9d7841aa51458fba06663331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99159f8195767691768ce6a53b897e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14579a6e682db69fc533a27bbc9e0b5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1f945120c4dc61e494ddc140dbcc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e316b1792f8d28d70c20c6f3040c3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ba2eb4dd3253d87dc82e566b9c02e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37fc0b974535a068f07336b5884136337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a186a68f79cbad0aa3e37bd6c1f262338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec08298042f47845dc6391329b5dce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1e0c2352423f779983600c1409399340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c96bd5a4aa9bd9956bf2bd34b4759341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ba478a71cff6c523884b02a0a954a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e26e27b9c141ecb15e8de2fa2ae623343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b641f20b96aefc4d6357242604165f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5719427f19ac22c9fba53a5dfa76c7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954e704595b442ca117c31adfc66d4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b83bbf5fe6b24e5d8ddbb5283c76f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb02d324a81250c01bacb25fb7c92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa5f4ef122638bf1b7ecefea24915349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dbc7fb7245eeb5f24d30827b50a8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0f15f5e8e301ac4c02f55501d7a4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cf7982a1240140fe8abaa0e16c4ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4b6550d6160513bbe19adcdb541f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da08332f6d578c0509d1d1587b4f9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767c7bed954c90bc661966adf57ec76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b34d503f6d8f3d51e5d8d4ffbbdd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add691d9bf67c3ec46de276cbe30e89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb8aef69dd73cdf4ee81c3e2f33a9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094c35d22aa54709e1254d362d4ee7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea8a90d84dc9b3d30107f6bacb773360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecf2b29a78a786c3abc95c80c89458361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba4e4a999722ad05520f43436da259362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ed11f859087ebaaa83d772bf6311363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aa61ae71fa3af4a1a19898fd80460364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bf0cd2a4313cf97e7b4eb6aadf815365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de258feebca52afe0c5d98a67669d8ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10668c9ae9e74751cd86f4099a5a77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4ed77b831e54e670d647421191d68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0de44bf6e5a2b37a5b370f2846d83f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b3ce930f830454e1f457f324d4b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb7500a578166c59418d908501d34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55f04143519fc15b08613625d3556a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b54b6ad540c90fe766a6d5c2758d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a43e7ef7c2313503fc470cf35a196374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c31025c05145294c535cc9274cb4ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800697587beb30a80d075efc9234559376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1396d18b14ac528526b1dd71fdbb63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb1b102bda4912fd2b79d71517528378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c48505e02f0cd1487efeaf6bad7ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d0cd1969c86f7e4b4ccb641dbc669380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937b3f1b8a9e88258478fa34413d1db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e9c5f69e6cf6221aa6b7635e62129382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f606908f682beaa0c89f8ef18536a0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9e96957cc86001aeffacf5ffa093b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd0be0771209897a37bc1464f37756385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce1c2253f16449ec17807283b40062386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b24624d7224824253cda726882c4ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112e666c6e17dd9cd4b9a9ab176d8a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab96a828444689b720de3aac48c496389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c6c99e940410dc27c763adf88ff0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb86719143224995cdf0fa0a542026391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce241036506964c53e987179022914392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75cb2ac1b28795d5c3b174df738192393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db245df07b49ca89c49387392b2284394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752387e1a14ed4249e512df1c3894dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10100a7b1efae25879526eaeff178200396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db525b4dbfccbbd8c229107d499c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc296385ac316c5e97d1c712e5ecb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcbd3dee6c17023fa1f6768fda479c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689433e4b35a54693163e8f959210c49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a9b78791be0d284f62487fb3c16b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b82ee4019334e6ed7645a904ce4810402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcb528c5649f96d091a632b9045903403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b14eabd51712320836bc3bd20f31c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe9f173f454fb1cec84a84e9a0eef0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f1dca3d2486b0b37780bd39699439406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47102559e0df6908a923cec8d634d8ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b2195fe51946ace434e0e8128ced7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca907eb2947f84a3049153907f023d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b23ebcb02482a99e27b04e355f21c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe47ba8f5148b9bd41745c0fa9e0f0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d12ac5e71db199d1290884606086a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa093a1380be5fdeae117738e2f7ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df4fc6d290a1db31f1fa55fa576648414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516cfa5d4b297d11896fb0168cec7e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361332b741fb9c723e0aa4e0215c70b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91578121abad9e07ace589757e0e744c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db9bbe45042e00578501f8dfa9414c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bffc71c59c3440e653a43c8f119cc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf47698bd2412389788cc5f3af944420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d153895fd2c18516cf43353df2ada43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193131ebf3407e6da990a1f902843557422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1fb5738e66ac8ab12d164b77f0f81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78631dfc565c55afdb0535fd61e2eaa5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe39da5f4b9008e547398edc86c56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1407597fd259325c55e220bca7af7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4ba7d18e40e79cc6b43dea62671b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9016af9240850d97b1b7538fd0cf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1068a27c528cecaf1be0040f66a380429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3b68edbc8560660d9d1e24e20cc72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb306f97db7d66263df162122766c2c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b793f0dd61337c23764970018d467b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb5869163656f23f0210c9ca0816af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c2def5978c7c18e0d9a7345d0ec9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc47d682da766979878746c58a0511b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ec26c91a20444f26ce263a5362b2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1e705992464bd41104f28f61636cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5602ffc3b41357e3d43737f1dcedf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5c0d3e14566b52876ad8961bf9b61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b0cae916de4c8493ddc195d2e261b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df66578d8ce184926aa40c1f3e5c3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb12305597a1a0f17b5d4b32c4e8736442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef61d3887f4b1d8760c8d267c9aecd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88f2ce0cada5da6211b523dd4e94f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c27ee52f298b1987a22b9a0498da5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc9addf97d469650167f4123d760d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08034d631980a031caa6232c8519588447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e362cb3b5f583e051dc53654322b39d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44849813709f7a51e35390c816055cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2a6be38854dd72b0e5180dc7ebd81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97944484ddef59c022978adaf8de26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87cef9aa2d1085890c1437b7698915452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e277e70d6bd6357c7aced3af4dbab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b5e7885723c9c4bf6bbbd2615f0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7676fadd5ac4ee16044639015b460df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae79cf890df85a5024279003012f63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ce1514d1699893b849296c892f62b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603babee7a249d7ad14abb52dec7bf8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285b829b4c63cbb5f49209cba248dca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877a95948e85cc0b7b7700f01f61f02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57099c99b480fb1368861f3fa022b4ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584d51bb34575bbd51b911199ee0a15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4514234fbb4a861bbeeeb884f80b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee43047267524fbb981f5ba034d283464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f098bc888fa82d8efe257a3eac966465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea171e169ed2108d4afa892dfe40d9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b499432680a840047c98349a0c35d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20c92894c94eb194e794aeb35feaca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bac2036b457aae51aee795de0cdad4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038990dfd8dc8b8626516e173c6d645f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce73b73df92a79890c38154f7f69c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c479f8d32d0bcc075613ebbde7b349472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770702b1fdf58417a4c08ecfa426d3c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbee534eb3d57417366135a81b9c12b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08bc41b7937f2af5b2f5aad196a0e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f276b63a7d1f55508cc11748d9dce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0631a3ce9e28d096164d9c5e5f24c73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccfac6eadf52ecbb2f8ff1ab468f77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbcc105f2a45c7096c4bf93087fb05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c235b8da36a819f1d998a88866cc32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d828ad925d93929c2371f9c521f666481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5fad3e006ba0896c0111201817f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2a62451c018975b9fe16e2cf74008483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ede476f1dff83775d7589d7eb523484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a590fd262edf8a5b4c53166bc362e5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255c7f15aae68416112c418968e90c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc5ed3a188893d75ab8f9e5877ab35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03571062c7fde0fb2a4078e8aed8549488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764cf298ec3fd2603ec1dc0306d53fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a56da65b1eb9744dac4b0d1993584490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d02ec610c380605d7b7d421bde9984491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96365b8044b79365a85ba046bac00fb3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22d91adef5170b8bf29d0a783515de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dedbc699f42b64084a8de9fbb6b06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d570766eefb53bc84448dc6c62365495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921f40f85e0091a1800ff81fa33b82e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435a90d3ef3bc128fb9d143d00e54a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae94b6d4e67734144200b97e5fe2632498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea9adb1f51ab9812dc2db50d50b31b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718cd57e00669bf7d0a73d858d2f519500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaf6bded50996385d9bdadb4154048501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76128e780b35573644af04fcd29162502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63068df3715ab583207093c2e40f88c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff4c873cbaae6a570ac1bbad9dd8a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cdca45a4b74fbf2e2fe5483e613d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea9c877d8d3ee2d20c08c983476649506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995371aebdc697960aa494515db177b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073bdcae4acf0396fe7c47bcdad6506508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ed0031035f172665f2df691e3964509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2931d85d24239fa244dae9a73b485b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8dce39f51bd6f55ab399e52f01c1e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b0b03a31b62d3155200f477919d7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381f961fc2af35a7f1a0ed6e768769513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abda1eee09247b5e0f46e872ccb5ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a23b0f8b9157ce25a6d7bb96cd4a0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650aa8b152b6f3cba234fb6a09a0fd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d2a231f86e91fddb0ac8a633232f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb24b5ea2e2428bcc13c066fa604021518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50749bfde342ce3fcb34a79195b833f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98a432cf3cae6e1076d62f943ccbba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9145648cf9b28719dcb0f96c7fdae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b8ee8d8d69a07d3fdc6cff4ab31b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28099fdcdae4a1090a6b312c3afe923523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc12d480df1dd2e9b659a4c88a3b81e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e603c489a6ffbb535d2629e011eca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf30337c58c41bd285aef6e7a6c981526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa19ef6a5387683191b7b3ae482a83527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891290f6ff8e9a1c9d008b8999ea0353528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d7582c42175fe5c6f6674c06a362b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc3328ddf5684e4b3c86b0de332286530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c41348cb4e8011e2ae318efc14f92f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94000ba23b1080b747b74d21c8e8252532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e699d24f5e7e1ab1c609d5825083bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af779f390328ec9b5e3d4ecb5cb676534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498bc68630dfa2905e354e3ef38b792535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273b3abf5ea85c7351dd67a730dacc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd270d5eb189b4a849ef92a84d7e35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf4feb3722ee4d32373ce966c69ce0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703d0c94aeb5cb1dc0921779d2004b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c66bbe3cc86e68c93ae0a6a34eed1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7812081b72c9b9b888c3695453f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bb613e7b9642f1c93070af80f99a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11bf72de36bfc4b45bcba8566f93a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56701491dc7e5a93180d0350eeaced544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945883bd85404bb77e8783927adb60c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d50bfebfdd6ce87bddc3c83450d88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9251c865e19fd604671b47d38c625547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473950fd7add279c0003f1913cea7ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6b44a579b56b5bdb6e0973fc93d55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb67d802d861ee46f0ad7c16789905a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50586e6c92c4b8ae994ae2712b9496da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4a1dfd9620f3948d858f237c6d00f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43c09672b4c1a4b237fb5379f40a6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc927b0f03217417b5cae2c65c86a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c2b105fda0f070d3abb348f0430f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620d5359163056e19d0fb269f2cbe6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9418b6ab578fae18497a9ed67b1919557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00478f6fc8f21d4b4c9ec4347980b17c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944955ba492753046cabf25eab768d77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715810f8021806c2283c12fcc462324f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9974e85758f7efd5efb4161a79d462561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1cf381777315536112a5dcd6c04e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3ecee15f77ccdc42c0d515b72314563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802714c575d24295a88cd7ae91a93ec9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03010dec56edc2f387e0975ca4952aa1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e031e6525b1f6b46f718eeda037a7b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fea5eabb16768812b2344cea2d132567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d75fdbea23985897b45e394f35db5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4407961bf3b9c610cfd14b7f61f19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051468a2e994a6673619db6a76ebaae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac914e29898dd402b5b9929fabe12ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee620a35f0783dfd0685fcaa2a5c8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549eb22ee7b46bb9cf8d341d521710573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662edc291d8249b5743edde0881489b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeadfa6f5d743d730dda456627a75e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f2c87d397cd40359931753deedc71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5631b71ddf2a4e2fe9d76a400a136eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37414d86290a3d6532ac247e764c5ea2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad026cd1f1e06f013b8177e9098f27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fcceb2c215a9601beef848fe35300580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a2e2acbda541b2723b4a30c7bbd50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbfd56ddfb7cd30bbf2bbf43bc4f0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4972c74406001336c3f7b3a0099ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeba8c19a0c488faa674a6a467e364584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f86eed58a07bd2a7c19c89a8e9d43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb19b19ef5cbd44aa53ee2b083c9bfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69693803fa6b4f55645e0243ebaf5c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac16301b88a620a41b5722e4641677d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dceed9748c35cca357502f43c127b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa083b2ea20ca883b060bca1e185e83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90cd91ab0b53126cadcc4635329060591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ff2d609e705252e36ac81926ad09f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd47e40e068ce6468b9762569a93c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97c7aeb6f0e7537c8c0712c879e74a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b2e1ec4b50cbacb56ba38ec363d84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c82c4f587899673d2467bd6684436596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3daab32b7e46bb4333140d1f1e8fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508dfb1e2499e22106ca67baa3bca3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20d8d2ff85d9e4d50c82189ad3e49f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd76843b74c2deae9a72bfa90d52f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1335811dc34cb682dcfacf76e23a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19d58f83fa2d5b72cf3cc1cb9de929602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928411b37070a28c8a272e61588c2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f82902410513a1401d22b2ac543ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa1e02e5f01e4e974c8e5732f69ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f62938c81c7686eeb636607930cff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ebc681c5c85d0a67d622a1b26da1c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef810ae17296ab4979208773478abec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8b6b045584c12cd083bf3f10386f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5947e06ff10688b43a44a758a39b27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a57fde16bb7616104198b524977254611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e413a17b2a9596f89f3a76e08f7d2ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ef10ee67977b13cb92e53fb6a16d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0308a5ff593ef073aa8fc009fe63e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca413f8307e69bc987982365ce4b1a1a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e3064af58590f13dc7a3045941487616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f119f82f15ad0e0d9eee0afd2eb1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25282c688455fbe2a54ac90f1e7b7d60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf6d6794d12522f8f0dac2be109abd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce46cd3c3da19930a764c7c86b8293c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa98cca7d2abeddccad6b23728317621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204454047946fb4f3fe4cdcf2fcd24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dc8440fa6f4e2a72b3098fe7b4a81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30b1a89289be3119fcdc2adbd0a9ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf67f8be6ff65256bf0cf636536fd3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2437e537ac42bef0bd6c200b1ddfc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6f0b1eae035dc33d042149c77fe1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d23025c407c9d8270b1277f845509628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fdd829ee19839cc16bc89c4b5974c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7191e68181e733486cc7b034ae561630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9164cce4f477ce63d09b40cae1851631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40c792ef7d43031f81ce7fe8faa3e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf4f4a6ebd0a2b6153db14c8035ec7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64b6995cf4bfc1434b8bd5585dd140634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97c5709da6b6ff0324ed74106ff382635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62c19cd2dfe9ff387c34def2921d0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4782ecb2c5f747d274e59056f8fd250637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf50f97ced91d0620e5a2ce6b00ac2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e3eb49626c88b70efe3f321f87e2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668ed002a4127750426d6770d0befe4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337b1d77d77726f07f4dc0cdcc81a5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5bd1d963b274d0ed155fd9e51dfde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d77256f668b46c376ac0fe27ea2f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de019e93d841744ab1026a542affc451644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a923035b1bbf8cd7c791abd2a3bdd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a486ca686ed4ae7080152a89317f92646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cba7ab35ad00f6e4cb0306e0fdd3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36501a5d3721363661ca3ace23e67fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72345ffe9b4f18adcc1f748fa0dbf3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e899acd50007aef90e8da7334f9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e593456287c3406de416916c8b2788d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60921c42a42b82add62547602d5907652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbadbdc05d2dbaf2260afad83992d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1792608793cd3fdc3fc8df3e21be73a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca35da2bca15bc2a19705a04a1e79a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8391c218e5f44e8ec4e5c937e2dcbef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e3b5d9f794f36631e9ded31f61b25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488894c09ab75262c434fa8e5332a25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb43aa5017a09f341ce65d1b8776e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e4a50b13acc6bc35dee8bc18a5001660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403f8e697db7faefcccbc7803ac21d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bb6083d0fdc694b614a4358d9cfe1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026f34e10ea9ad43f65f474cb6f43f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c4e740efadf603ef4439e70a4d8c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30392b2cb09d677080350975f506f54c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926df08b898d903d26caa8ccb41891d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f4afc1d65f3e66490cf8fc8d9ba70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66840c59cacb2af1907ece3be172af2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa763eaea4c9d59fbd3d42e7c9d98488669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5c4c47aff71f3df96675a76554813670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac07f7ba983dce243cd9abb6e42772671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b81133daef04bb94c31fb923b26a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f4bf49fb988fce2e39f7a67b8d5b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ebf257f187a04fc5684ec42ab7df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14d72590b2f4478655f9dbd1721e5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32d697336cba9178de1962d2bbc126676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cbbd61c0367b4c857945694416e21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa56003b9bbb0eea3f723638f75f25e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e0a2b6ec8485aa1068f7f63eb2957679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22187a1e31348bda0482116108ea9080680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a487e931fef4013c40e35b999d4de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fda515d2475bae87e48d26f2212dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182088a1819a45ce07fcb3472cf8af01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458aeff40412c23071278229f44491f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e06d570b96c1f0b1734adeb0f210f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f9819931b577893ae17e7be84ae9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000995125a06af7b99ed12c3a849cd28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0358f7aec404b7b61573e98af2d3e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd31c10a21ef9691fb287cf00f104cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e27e1b5725930c8e7fd520d834530690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb17875121e01d45914228f1d0beec3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4ef854d89293faf7a693006a9a4e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e30d9b4e7722fa18c16e7247e357d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632ae97461f367cefc4d2e74996f6d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326994a9429c4d5df48ecc6f0cb2083695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d1492d7d033bb667c95d1eca7e3fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d9414d3e66048cd02b1007e511176697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de0795eb32cc3139cfd900cde62cbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75c584ca794c70ffe275cb429386e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6f2aeb697222afad21f712d71cc6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d31fef698ea223bb813cf1e3b58595701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cc34d2d4c91c397b4657f20ad8ebb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bfcbf72546692d39efa536d15b81d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62681f0dc430ab385161a723111e2fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bd9e9e100b90a2bcf883c6e75235d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb67d3a4cb576d7e487f1e077e7a58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc2a10b5667627bea0d0a2d138fa5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4dc3199580e7ef9d830fe3f2ddf60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ef4949f08fa55569cf62210c4b40c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341aaecd566bb0455176f09e737048710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6886da27e225478328577383a97e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b7105bec6451c0d9294b80b24e817712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce6181a8501e1820e5bfe7fa429740713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2988efdb25472e8dacce547ea9ca6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f61f6b9e90bb49f8c67677c26cdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fc8ec8d5b4280a89f0da338bc41b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd247f7e7b91e497b684cb601a6cbc6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802eaeab256010c6958a289d60c0305718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8b25e2bf6516602afada46c0765f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902133178f20134a12b2e23402d9e3f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5beb904626875a09972f2ee2b18b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bb3213f3f43ed094e5d4e8de37ae6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbe28d8568722888ece441963d6528723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868342468b6599e72908b6eeb47b60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be38398fbb38b56d8daa25538f154f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7f4d1575bea6265375dc3c8999ef0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdc3a6d5ee392c4579b03a12f486b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7e57a34902a349b6bada83bd6395e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6287978805c7eb68c9ad2b3eecfedd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc1b143ada88d6faad6df1ef44734f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a3fb8beebd1a4828e2475570b4dde731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c67e49c02802944d3d1fe55a0d7f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e4dc788a08232502138e46d6926a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984a4992f82a41a11645a3ee7bc6d65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec5d1e706641bdfd69ba1b00ddc92c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a42e0a22c8366872416aaeb972bbea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c363749e4e6726380e19e86d4bc967e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71661a2cecb3a66a12baa5c49582a79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5deb98c71ee95b0338c9926c13fe1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb9b7b13d6622ea1ea01c6ccb4d486740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015a92396fb6010c9bdfdb515ce7bc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ed4bdc68a434f8b6623045f476a00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8253f9257c7b71afdbdb7bb42fb1580743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a953cd1475258773934dd719ae0c80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402b5639972d103a0316fe3f62ad12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a21e947a955661a70040e42c3bd549746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56f3f5ac8bf99b239feeeb0c965898747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207439f23b92c86e5699d86d25e1c538748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265edfdc45251318720f43a64617f776749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa802d200d3e552ee56628b2f81eb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb11cc5b37bf577caa120442870080751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d0c7da1677f4cc77596fda92d64f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8581856f66a17e7f245ae3c89a6e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db171439143321eda05eb562adf91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413348fce7c0f6ab651ed251597e22e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b26c90fa702a29f9eba1e856ed0872756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea1be00eb78ec1c31e2dd71482d5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fa5c7f2023bc3faa2b8d272b78340758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba947187b72e7aca26e0a140fde59f8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f8aad380d433fb8b378e7a71c4c48760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540688e83e5b379202f555b408fb764e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5075b746c13d8954da91842b0c89ca7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fd9a888de077bcd2c5a53b4e8ea1e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd9b5a75c49f5839ec489fff621f11764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29886695dd78a6cf29ce5dab1d2c748765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3002a33554a2532b5c67888b9fad081766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795b92e73971a86ff4679883a7fd6ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a2fa2f8825486406e7208635aafe1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8ef781acd843d70f92b099bbdeadf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af98d9fca8e0468f3120e8caa17ac4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b158f574483aa5f6d964a3e7b5d6819771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaad52b17a3375bf2e9d477dd98b48b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769cb1a62c99aa4a489eb18ae7aae93773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0a144c8f942f5b3e7c5f25a114951774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a618642e23c03b6df8f5a9698fb24775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d1074fa1904ee185f5513ef5ef135776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2357afa099ca6282f81ed7d315a267777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa8d5101e3ae5219facc4426d4fd78778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fff1758e32ee452504ce2faca36f2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6cefbf6b1b4e007ef0b166ba5ed49780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a4275b40734360345b226096be951781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24ab752499134a10a2c0ed09eaba82782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ba300315e4dafb209a1a5730d149783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34178ddbb8d12b2955cf6332ace5eea6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93e0973e39b0b27c1bcc343988c2b4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182d8562a4a871ffae4c974dc17a98e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a5dc962de77fc234befb1bc0c2236787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7e22c8bee935f24b26d4e2261f70f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176660a6bb56d1ea46ee707f23f7dd75789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6d160da3af0e5e43bbe11d012de45790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260bf8f88b53f025175e4129fcb7e84791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643278113ea02248d4ef2be422675ed792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd20d44a5e555a03716faadff72786793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589517208cf4561f6857886f09eddcf6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc68a16fb8bd7e51df5de488316050795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824fc1adca35dd2a63d03571d5e18c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea80efc44982fd0b9349c14cc5048f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376de6bb97d73a25ad1af2ff7270be4c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ab2f50d5d0015b0b12be5fc145086799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3f3edbdb6f2bdaa0cdb209b2381ee800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c668918f996c798bc905aa398ab9f2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a9d600c61063b4353aa9b1fcbe61a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22fc1840e17105bde5882ef288f501803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd32adad23e8cf144f7cf18833ae03804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c6bebfa4da0f9eddb4c1cd9abda9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9020c90dfd86d8c9a2ab93ce7eadcb5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d72e9ae4c703702056f9d8c84e76b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25f8e66291048a27f284d88b8ee38b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db39233d34c41dc7085e5f7d8fed170809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc35ad93867df7ea55a5b0a0cb6a1e4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645758026e52ed23e05708379dc1cb7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075e9fcd6625aa376f2b13aa5c5d3e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93c8e6a3acfed65b5806016727121813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb25256fca4e7b72cac292d07bab8f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda49b861253e75586c99b6b6770624815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58a6dc0f120172708afa91da8bda92816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e823336e1f0e4cc0925bab85d202c2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b953873ddb48d99528d67598ab9ef818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdb3a05007b51179c56502dbabdd63819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade6d2e85e3b08dd0245c202686afa3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d510476ace13f24f92080f2430c3c5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504bbc4c1cfb1627fdfdb9f3c5cff82822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bec1d17f362598f66d18febc2b19dd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026306fe673a0bcf71198412d1ad5eae824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81e9b8f2bda8fc6d53d169e395ba30825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a700d7dece1cdaa0626a95b80b54b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a9717ca7aec0d77ce511a77b4cd78827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004925f9bd4c4b463d39c30a81a8c915828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650863fec692c6e0ee6fdf3ac1c235829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85244fdd7eb14cf661bda2bb64f6f3d3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e2a16e6c227cfe6ff3f8c48e1e135831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf816266e82bead69f2c7a2d8de7de9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db93be59e2adfc41d80300f0fcee04833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff88f518b8cd87b2e6b72096e1ec78b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced631f57b6c2105ac3e4982911a0840835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb61c2fcf39f8cd8f6799f913c00881836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9af63f3c08ed9450f2daf5f49883d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a85b4a7fb6453456d0ec0fea5b9e8a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13053de6e8f63e73567369b2b620db839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d7ccaf2d68ed0fbe158601775aa54840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c86cd01351b9fca9f937e8ccf6af56841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fce9c845da5163c54903303d37953842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d020629319f7c6736f6777c92a14c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cd12f663c34d79dab917396f56e44844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0d5dd4f0ca3fb6252bc8d6d73ed5c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53593e5f3609c080bd1f593045f447e6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92894b1d2e0481bfb712e2e5126e98e3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae234d791b5afca610b3db48200b7cb0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc2ce15cafed840d252890c0f3e523849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d88474904f931820130ab09d695574850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb430c42a2bab73d945ac5eda3fff6b0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c4a58c3231e480f950e7f9c0cd34852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e034169ca8b4406b0d77d2db45f7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c7e230f2147bf976ffdf4b52b8217854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a6c3241082894a23cc3a6e20cbdb1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907741983217580c6bbcf9630440f1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7d45d16badebe7a7157cdd02d9427857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcfdf055211576aad20c2ee55f4f01858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a04fe1f3595bca84b1d537f2140a37859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398f0f202dc89391213225f1711636d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1f1fe0aa42de8c7d8a0f34e4c9807861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987cd89eb1a3e208559f9e34e3d320862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32f46077934995fdfc574c0f03849e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1128c5c1f5a515046b94540c16497f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428dadff9604dcf06d3a5eb24c1a714865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706181b5119681c8d2aa9624b59e4529866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9518972a31d4048b0634982a56187f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a05c2b91ff40d8fd55fe8cf4210ee8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f8c3642ae62e508c89fcb374f0aad869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f027bd72566fb2f07123ddb3e70154870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bba6b019eab8cc2eef5806ecf09547871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68928b2472c8f5972f0e7e58f36a78872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b2b0ea8517c5fd748a136dd387fe1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eced24bf12586ee80e773d91ef082874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017183182749814e09554c1066bf40875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf68bef989cb01f835cf956d73f150876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cfa2cb64c6f6ac3e25954806f5e8e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e991bfbe5dd20e4839d9b75488703ce878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16517318c3d518f26ee929cf16209cd6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd02218be26e6ca239bbf30e023545880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18e462d2c8340424acd94adb1c355c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759ee35b37404816767a55b7f86804c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b197645357b45f30515fb3493fdadb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a385052433a630a819f4f281233cb1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90e3fd4ff01b3052662c3dbf470d8e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367b65dbb5c7dbf42c3cd9231eeb66d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f2a264e389fe2bc29bbcb3a1127a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dd4a5e88f1ff44c18c19d5b055ff3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bbcc1732aa56d2251708265d5d59f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73f86cfb8e4aa19f9ef31ed00341c7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e1937441b2c088a3b94adafd0f78e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321e80277feb575572cc18172f23099892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93867a28ff3cdf0aa97e44861897fb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7263c26d30b172906554fd3e079ab0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b1d6f6b9411f6b55eb33494e1cc8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc642cf8104eb8ae0287a85e849b8b6c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddca10c427eee1b754a30d09187f11897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147171e3aa04097b5d4907dde274777898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffcda4a2efe62f9b500c51e008bddf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701caadc46324476d87a6b9f6db3bd23900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a21b27f0d02e1fd3ed1574a5eef6e1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc0542f6789393d3a3eb8263edb4d4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d82b7c82558033256ef848ea13d4a7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f95abae78e8ba2fbc7e27638825259904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8598bae6a9809cf4f50329fcad29de905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec63879f6ab08edfdc6cec20709115906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d5bdfd52e33f5b43b20b0b5139abc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df417ad39b0f0e278a2f91cf05d54aa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483bd726a87ebfddba6f2cf98a79b18909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da95873e8dd109aeb95732ee2664b41910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f9594928d15cbfba14f2a972248b8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac12dab4037316ae0f198636cb8cef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af9e283583b0396ed3efc901597a13913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb3d4d91685770fbcf46d20f0bd5d9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20168ed2add9834548851828863e4ac915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d85a54ec57be69197e40cf9e469a2916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12f48c49efc3085fdc698740a33c45917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac80ca17e7c7f2fd7c356571cac6a3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97de83ede9d3cae18e5e1734973337919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe480815dc7513415802318bae5e701920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b928b7b569fa6b6fdcef73444bcb8c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5ee44cb454c281d91f125f2379c9f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163f1adaf327e752ebec3c167ffbb10923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15643d73a374e6d980c1822a9c10a962924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbc19524d6d1bc0ae54d1cc16fa802925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dee6ce65b7c824cff6c99e6ca70e92926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac7066cdc2b042d69579dda88d5f0f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d35db9716328e8d2f8e81ac8a62c5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1573a834f824e193eb04fa827c6593929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652647944a047ea907a8948110cae1a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b0d2867e2bddd4a0b6f4b0e5194e7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa18e192ca33bcc8888bd0d8867596932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c41e329c76b77f7adc080cff81b2a3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99d922518f5f9feadd67ac169a0998934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9831e377f5989cf840a90530b4db60935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc10495214919c1b3fa970f37ec43ee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0834c765da7316df09441f79e4e7a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309df98c2e22ba5995ca55c24b1d8ed938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccecffa22414ff2fdd12584e5945dd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b850ff0732fa8f195f5cfb3a62033a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6262bcfd099a6affd4e7e6beb367941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a649c19fdfd441603264eeed62bd27a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a89ca3fd4f390eeecd87f978f351943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e493bddc8d27d19e89a613712237b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f80cbebba5582143e6d7e91ebe97f4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2977fcf336b63661288f6f653b11946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485262a8fc19945c3ec3f77813228b30947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f9dabbc0e1a727b8e5a6840344846948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ea3a8cf013a7d1e48952774f66eda949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9e149af906c74e6128e6a4a88075e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30a8d41d485319ee7ea9730774d55c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9402c2d12dc82d3f139086521b554952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bb809d1f2b6c74c6aab03c05c3889953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c56c771617a83b2c30aa8223be885e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e919118d903a56d8da338c855d28e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe634d754faaac9b225ab6b156402f0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9eecee3024d1504611fa386128f57957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534807de3196a1f654eee63bbfd7d50958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1f2c62971c4d330122e74e2633ca9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31157f0440f882204650db8d8c77f60960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904c715be0027b1e1672512629201f3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2ee06e5bb40aa8f1c69472df2c6c5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a4fe888ca765882369d8bc45a8c93963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08336f7f7586d3b1918c3bddc1e42dfc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d045c3faf845da7351bc801757fb654965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fec51337052b01cec8af8d28af121966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ed21601570e673bd64fe4d5b876e0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119203a0ee9123d1aed4d3b34c3be3a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276181f6e89fc3dadc6320468ec85ffa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a8373cd83ad7c81735eb367162de3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85902783b7a21a81cea9b7a0bbdc47971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79ef1ac2e542f1febd8f5e860ddb21972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cc711ca9f3f60755e5954611a7e13973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96239ebdb14ccfa00577e4777135df7f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbaa26cef713b8b3f33fe16702eee5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf22f9e9a11e73ba8f3733166254a71976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a682dac11a44eb925a03cf28201f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002e2209b3886cb0c182a235d77f58a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faad23581bb7292a268151cc21fc172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a435444872b3456455f77643d3edbd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce375622c8e110942b1fe607f9bac24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9aad7641a9bbd04eeaaa3b6289b625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c0c72b833d7917f7f6022d2e999906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd07a1a167713856517c3997a0c49e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6a637a4b52ab9753f9811dc156a878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c84962076c842f49ba5b8030d542049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9f6cffd0b54a953f04717e70857be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1d41cff2a8f7b34161f01bef3c5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51b8b20b0a31df5ee776544d636f7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599f75f07049d8bebbd058634fd36d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca7f9c84d5f7d554ec452d099e2e8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a929b4b0498e0c24e384b4eff92a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da85628519c128bb74ae1e9da17aad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbeb2e50554ff25bfc8edbfc257c2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6886392fcd7d2d2b5d17e34cee65718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6efe7c8fd9262f1c7e302bc3d5907519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f694523885fbc353577b4ecc621d1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7e325010815f85dd51911b9384e4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c858aad37f9c6052bcb91fd22d8c3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00799933ace0d4893afb6045f3bfdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897a32272e31626ec4b95dc41957a6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c5ac310ff3a4ff81f4a347afeb28225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dcd424e72061b3949e9c4df4056f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9354abc5162259ab26f8e4460da69df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25d7d31bf85da31507cddad821ea5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800ebce685ee80774a8a6852414746c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff87b4cac1af94d90a08f2e030167d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f030e935fe79576f92b22396a2fdbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b27ef77873a3ac89a7d649c1836dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72f87cfbbaa00a01d51cec2449573733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfb480c4c66178912585a16ad2383c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fbfb23d68216b20ebbd695d355c9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd1b8e17b1531b6dcd2f75de3f86236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dbc66d6ddd8aed93a021e2098aa2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289807feb3df08aac7cfd6915e1c98238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a803f5c255794316e1d33d79cb8aef239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4774a50bd1688dd169a4cae2bfe0fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d215e1f0a4d940f6d1f6e28220f92541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946436f068b4ae26fe325a88e8d148c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d6c6067009f8179d53299d4270cff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce35e753eda69eb1f4fe138a26d633244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5581f64d73222c84a547bad3e66de6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eb7f9a50694a87122620a61ae9b4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350343bea5260652c5df2393f1f235e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d63d84796da2d04ff7c899cfe4aac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb40ad5ce815500bea5d3907c715e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654a34606bdbd5282410555dafe19bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a24ac8598b39d01f78d3e0a3d5c53251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fc1c54681396e9691336963bf589e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952fe1d5b57c08b4c8956ff4e9c536653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e31447bc6afea3458aec24d01451454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc83d4d7d372814ca0c2223d1663755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6536e514c48024402db43e08a4155256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97050a526784c29499a315f4f18c792457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7833936e9b50c4dd9596e41ee1aae2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b388799ab0db98d147e4d21cb6c5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197afdc4f158df378710eae90a7e4df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6679ec82c6e1bc7b1860620e48e5ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536283daf9bfe0563299741c584d72662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f45b8171a1f377f355fc448d88c3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059cb4a5fe02e922de94562994a601864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244187e54086d20d5d574c08ae34d3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa7cf2b3733fe20c930fda64eb023d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000b613a7523aaa53d1a84e4dfeb5fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e007cf4e1b4c971f24390c7dd3f9f6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2925701457389be2a99a6a2161fd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053694099168697ade1e2ec5bf7c19270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05d4a920419da6ed8cd0a2a536e36771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01f0675b484eb0b9c2d0c02f764ae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3daa77b2d840ad9c508cd03cd3798f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ef92f236f3c726eb7da112a66c17674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80d09cecf38139f56d4f624311152875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446578642660e99b978b09cee54a465d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceca4e7de368af75cfe072c9293ce3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658218726e871cb40a8e5636eca195478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ca293925c374b7244a0f23034998179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27636cd5bf7f25bbded90731e163b0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cb3c5d60de5aa69899ba7513009fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515061c2c1921d968cad75e15c50d0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d901615b2eda242df14fd06e4229b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621c3ef2a6e29270437380cbacc391f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e0ab3c1c2a7912bb8edb9abc0a45485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaecff6c84604dfe6c6f5a26852abe686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb401ed640b61c2153052573015df387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af5a0ea395f7439b24f29e503e337888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdf7a0bf1ac45fc7425ca909d3175e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8362eb86d48695df9992cad612f23390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4487496c31fac25a0e06726cb2760a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d64ebcb3f4c66354fe2bf6dd81bdfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16babae2898ad51f952788eb48c1e5f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf56af146077655c56229622c7ac56694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1c4dfa6b8c7f9f54b53964926694d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15ff108c4f94e0354bc590fdf8b33c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157965f595f4310630972067ffffbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287da801dc0e400c2fd33dbafbe7667b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bfce261306a0eabda5db736fb8f1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8823317f859772cdcbcfc7b7e899d0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a71a5ba2f376ce165c8f4392f09eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f015d09072f1b842c89b8830d1c992102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749abbd3c882b74daaef8d60101a5fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7b58a0d2841c51df73f373665b5be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9f97b41d312d73d3270386c9453ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eab4710ae569abcf13c7d93d0211f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dd8cc8bdbbada0c53bab7df28998e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d84a62d816a7dc4e29d23852d69a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761d96963106cc0ef4d420715bd7850109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb7db3be3a7787b562891bcab39888110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df730ac7688dde63934505bf2b5e0f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec8f2118291896f90e9734bcf4a87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15792889de9ef8f1e25c963456fdba5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbb60ca078a014311dee5ea48c0021114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d6db02eab690cef68b248f664104115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f4f9b78081363c77004491d6d283f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b7bfd10bab2894f6c7d8a722b44f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f2f04a0c147af82f4330a534cd3cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257deab42ce2449616e5411544d2a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768ccb255100c192674fa7351f12b4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0bbb7bf31f438c1c857609204765d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ce123f6137ee6998b4f691cd96e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337119a46d062beeb882c92f9a6c7a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ca09ecd7e8e2fb53a81ffd9afde15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b101eecf78c0fe1844460b6b0f642c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa87e07aa3dcf569bd290ea9944995126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c88479eb424bf156b4287aa1d36a43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baf6039b534b6f83bfb2801cd6e6b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64290fb7ae810cc5c68d793fccea2f6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6921c130677c00d82b8a3131771df3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f486a2371cee6a4630eb6f4d84db7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05807c6f57c4f594ac7d8672eca8e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce8a7b47562d8a570e2927583c60e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc346b95aa0852dde5c309d983d4065134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c72da7821558986a0dbbf162b7807b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787790062890cf2c6a3c13e4ea85fe83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214735fdc2040349b86fa4c5e8bc473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185529de74f4217ff41933e3faf65a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e768307eb1c6ab31702f7e0f7ca82f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68763de84be259b8414a76ccac95b26f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4512979eef3ccdd5f1b2f997d7cce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2febd6d68f38dfb223863b03a9cc1f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c6187388e8175d053957b2634c49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb605d118c126f2281fc8345cc7e57b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0616b4bd92ae472e2da9f5a568d4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c1df3438d12cd8b0446dbb6f35df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738c7e6a5325822c5f51362058d9a81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949f9473a4934353969bf1d5b43932148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620eb67bd0ef47cc8852cdfc9cf4019a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db819aa1664225ba825ce1ad1ecd14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd602be8145d3b79c29322560a7e755151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b33de1065c9f8fefb1968048c2bc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9abfe0c2a390acb5965f754136ad70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcb4ab207b2a0331e8e279b95a984a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d1a9ef560eeed5431aac4a9bef59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886c920fb0439ec9281c98e5ed67248156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19617ef434bae0efbc09c3d61be3a29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3de96fe37fdb787fc18daccd200f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca2d85351d09e0e3df9afc2e0a9d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab901fef9aa9deebe9856c4d973275f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038172cedafcda6defad8f5561fc3f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8959f6d60c6421a8f48e081ce9b042b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553581627feb06dbc86491cc7d3b9f73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f94b70eed9b0941b4f3cfcdd438a22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a98f3eeaf3b45e42c1be71e18b5b2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275b6383daa637ee1dfd4007a8ee7de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917c48d483ab85e633c2ce7f54b61aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e4eff29935bf4461b8e9d3963bf67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6482d718b287a94cff3195957f37541169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded97cf00bf14769ee92924d32c3b67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cdc3edbab047d2bc4cad2bc5aeffd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529c3783d0fa15c138c4bd256c3f63e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e428041d560ac6c9081e95a0820acb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5442956b753e52f8b0a3ce9b2a1bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5de6356715d407c390b80d4295db8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261c0fa55cab21225637ccbe924a91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9042af9ca4418e4532beb3e473a63f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ef308f1951577e9bdb9e56cbd44b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057a880ea0665076e4dff6ea949926a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40452089fa2cbfacdc301013484e2e1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d46c3ec32da6a307cfc45b5a843c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7f7812f32c3192da9312e670c915182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575ecec926439103d223695eaaf7a92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b080b993f5ed4f1e7e6661862c33c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3163eed2c9f75a371c9ab5d4e024d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179236dab740abaabfc6ae7cdf7feb57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c224b06a17f4406673f75a2974504d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45997b5faf15a1a4c4159fa2c0f82d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885574f2580feb3c62ba2d06761f261189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147e03a08ded10debbc48c8c4b8bef8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a36fd0812966aa568285f6493b62a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5394aab27feb3ab92f8fd444a51f60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a17d6611e4be4daf9d0338330ddb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0e499bf0eb75dd798da7673f3ca9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e45a3a8a309c6fbc1f3fef557f10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0473d4d0d83fbe3789b3c61f401ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e560beb67cedd1c7b16cf9627f91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ee3dd4124896b002fb1ac3d2ab2ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4341c3c3cde05cc1d354aef31594bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132e127d5198baa64f5f95911c75b01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e799c8926831bbb26c551a0f2f84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e7bc958c72725a0c1d4cc4ee00076202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064ac2fae5a67a28a6e6ccd8dfa6c09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5ea8e16eafb580b62001040d05572204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e20bc19feb84524d1f3f6cb0715d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f712fdf100bedd1a509ee3bd8470da4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a7939f7b2cc418f86549bd704a3dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da03a95f108809da7c4eb4cbe462b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde4faaf9599753d330df25fdf24b97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c5f77c02f9d588200dd69e5e2d3fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b000f93b5144406298a135d0a271182211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29d40b0a6c22ecd50690ffb0df3b0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae149886de3b37a0cb35c8ef07739b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041adab91a53044317dac07a05e898ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad56b44b694a8830da4243b5324920215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff96e648d1f9925a610c04e1ef30ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02324c011acfa51afb100c100940a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5b6511ad09dc61321f55751cb487d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c03b58ea5869ecadecc228fb6a7d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e82e79990edae363d4649a31bb97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ac561379710fb946e582a9924cfb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c21a249b9de7055b8fb103b96a62b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381c331bb4f70d9ef33242d825a5832223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c293e8d8e7e522e77e87bf25afea9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf453b48d853f1c6a744877c9df9bfd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e06e41abed5aad880c0e4d565545fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb9e774d3fa711f09419619c962aeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df906fa63634bb57558f03c0ddd12d13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2016e5af04770b462089a7269d6da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31dffa1938c50e5aced71f2d7ea97b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd0ad5f3089e8436d36c27c6983e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3f1ec948323fe06d02d550bb5047c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b62e93d5db8c374bdcb33a665288d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb73676b49ae31dbffea5016bfb3bf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c8b96a1724483a12e54ff97db9062235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f6aecb2f093bde61482b08a51287d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54345b64e1e9f15fa2a420ae0a1c39b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2214007571989b96bcbd9fcbbfab60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee225cd51131a09e026ba973eb6e8a30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408d24277d81fdfa9f4bf4b7e61b37f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a646c8a39dd9ff8f8f9f0f429844cdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017066cd83ff951327ebc106f7e8bd03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831b94972e863d6244c2a07fe7a117a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b7bac1e296eac10ddee452cf0d961244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136fd3d9783a8abac360a2105ffe516245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef177b1dde26b26f91299f8b768a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e73eefa72e5ca2ebbec2ce9a71a51f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896a76eb54465d4f7bed2f7c8fcee7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15a0f25f8c99899a117322825bd637249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc518af5e924fcafcbee50236c789250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5666de336616f4d3b17a6385664825251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163337d49ba34553734fbb4cadefd0ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1620ea2bff06529599900cae7cbbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9a3d6f2b66e511bab2998b596b525254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41715c329e1d1d020a99549dafcde4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a04d9c8cbcf74dc9ff1fd7d1b500f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d768770f8384c2b1a305285e9a414f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c370e42710fa3d98cced6dcb53ed4c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc97f5e02b53386f3734ec86f1f53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5906d74ea4520cb33079904add2d93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9bdffe66d8dc76a65ff78d121e9cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f5fe735dd5605661982b95027766a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d810eb63af37bd2f2580f0f697e25ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d927d3cd0b1fcd26e6db65bca31cd74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf3daf0640443aa0f65532ad3de0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597785b8942cd4efad9de1bde7c912266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b38aee1b78bd03addbd97cc5ca723267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a33ee888cb5ea49e5fbfe5aaa32c4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86f47ccd8bfabdd36d4e4d38841842269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7713f8eb9905f7894c7b5eeb2a9cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477082461ae4081de0a26e644c8e7f0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339d3e81af5852278638c95af2cf4c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c452f310c95b9e4ae3f905e130f675273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be892db6a4b81036a421e4f279191c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda74fd38ca47193a1d0e49326315085275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b75fafe548cf0ef8f760342f292735276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803ffb24b3da402c9f26f1b3055e0b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb358027b76a42cfa90d1b08cd002d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78773742997238712c1f775f361b0da5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b67bb2596b9e3c10bdff538310d81c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd40eeecac0abf41125ca65d02d103281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4911c89485ed84336c7104e63433f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32da244efbf1f4bdec790f14db0902283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef1492a2b1826f60673e09bc43607284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b96fc38509773cfab01ace3ee3f2b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5f4a4ce43585f05c7a195ec30ac3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3b7bcb823a1679a3652c70f82c895287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad43bb36d37a3ebc813f7cab0e09f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e9b2f1a98c1300caed410a69f4cf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848318ec788bff7833e8fc193f3fb64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b6835b91a6ea90e4cb2cfc441af8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488ebd0bfce22cd51679cc0f341d5b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0479b46e0d63b377f3901e61c9ea2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c53e0bbbfbda23f91acc21891cab0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c5fa2a419ca5a7b4e6d934bf06a00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86476092b371bb15e5e850d8289a4d0b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c1007332fb385cc85c0d9db78f5b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1aaa58a1d9851f6881d73551127a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fd8fbb8412661f67754a94988fabf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc3af5355b56094341dcfb299c709c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920c380e105acfea445ea59b9968fda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc3fc2f5c71898c8481357d2a8ccb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031c52adf86753be9aed60e731563a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b26f5fb71a86492cfd9fe2c03e751c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b001263cb0abc523128d64ad44195305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e948f461774e296f0367758f0f799bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f35e9db9f5c3329f4359faf0d4b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd46f02a7def5024ab4554173f868e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca9ad729cc5f614aaf86a1d67f512f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538a4b33a6070c45f54065e298c0f74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3b7807d37f6729cd116a0d13bdfb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d792cd786bf9cea7f3595b873324c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eef84669c882c8776e2a21e2495bda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047848de5b2f696c4979fe59cddb179314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f6c7e77be9dfff2fb8b5842c7e81c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0d29afe7e6a34c470c718f851f916316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c8c8e53016b22727d1c57f35bf2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012bf0c8ef6411cba6cea02b5236743318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562b1c59ec04528715ed63bc9bdf19e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeabd882b5501e418b886fbe7d87718320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143d185011b7a043dd7e9e02bf862be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc557a2be141ef3bca4a869951345491322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408a9c2b1e86fb2030125f268f1daeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a490c326318f06c97995d974a8ccbb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8de88918b29db28ae7f9fb86c454dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9e0cc39e9996294d63cc155b16a97326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546a90e7da97c45acaba52caabd9f3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471320d41d5ecdbdb1d8ccf8659b6c37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aac9a7f38943c9517782c13ff476d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1c1d2cd52b7b45f8ebc6f634b01c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89df4dee1d28fc78947904f2b6fbff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c62d6374de733bf55df4fde051044332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3a111ce5adde5e3863a265a9ee39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf788cef433f36a068927be688a0946334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec1376b9ee60e72796c8bb69c2d67f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb662cd9c50b4366696328416185289336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d8447033899e81f4626979877fdfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f458059f6d1cf42a9a3e05e8df0af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf3635dae330c4ebb7875227da3146339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2e211173e4d0213d4b32bd7810832340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac247bbdca2b26766f5a73a2de14ab28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30526c1e37d11868acf2af40836806c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f32a27fa5e18e4ac4c0d71be4ccd8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92c4f82db981b60d944127e3dff975344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17781f1e01c21775f21e96cd34caeec2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f943f3921ebb7dfcb580e1c1b0360e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a8062c0b565d79e5c5ad15095924347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f748494efd08ae7694ab18db7d784d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a753e8dba0efa9509c65004bc05890d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33139f2c7421566ce771b9861aba9c9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d4aafadb7948309d441364557a4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d77bb784f588438c4149ff020f1ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae4799b1fd37fa7ffe41566480b5c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b77deedc14d7fbc1ac3f6c86762d6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebe690f597765973198e6523655179355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfcc95b57d4d6ff47edac49f70078d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412824e9ad45e8caf48e7d1dda9eaf7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25a6a474d891f213d2c1cb59e92ddf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce48c714776e0ab10d0e7fc67976c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0ae853a4d2650af28e0cb40ea07a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833df4a5ef1f2474a18e77b7040b9c5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce4086eff9ef8d01b9ba594386dee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc89e95177c8fd29d0c79b098ede990363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ecdd20fd87dcc2cabcc86f5c23504364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31971675b7822f1a46b6139a9f18c16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bded99451e8c0d7167e51925ded73fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3c9882cd4965a82a1e3461a796a60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd58f61f8171a9b6952793e85dbb96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb354a9ac3fb7c165c0e9cfebf43a20b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb6f6ade0670423ac0b04721d0e5bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96541e764ed4b6e712c4aea943c4692b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abd28a1628df86237687c55ed48192372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bebc77639477e54373afee336bd101373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c184efe25a941a610e256a05e9e7be8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b274c37080f552708d5695eebc297375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffab8d1db83c9286defe2c18a720a9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b60ca57774e9f19f8f90089135c72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add1d74688d8d4cf1c4fbda0c9cb5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30b5aafec13526f12cab7eea75d7d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fda9c6533885cf4bdb2099d7d7713f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5e8f626dcb7fa25566f31f303508381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326071d88725e15c7fc86aa049887b7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42d95b0070abd954fa3ee4e66140a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081155f8af190caee67f9375e4f88298384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474fb51ef2c5f6afec9dde4959c7475385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a022f33859f07c295f837172826527386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad04610b5d944e0464698d436cd78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16fa2657784ec2a3f1d4a9d5cdb938388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95767a61d69dac5655cead8227fedf0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ed78112b80ff9af663b23b96b78b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d9b3c2ec2ff8031b442f199dade0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9047c51eededd3cf1377419155b32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26193a25638c121071074e31822ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94ac1a3d1288935192b36dab2a3445394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf511b8825ba3713754c3c4a581531e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aec95d456bc00b053aad7e3a04c78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cd128630384a96cb04d7159ab1c6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd33c5a52a72ec10be03dde066132a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5c7a964d96f9b425481788a8fcdfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccb9c3354a8d01fe6a719110c928be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8fd434ece939cb533b72ab5ff674b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb50e8a09619aa94fab8201c63b6a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b5c908979b6f09f232b6eb084c5ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f62fdc65fa485669e12c59ae0cdb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de0d66ee862e9787b9efa8bdd31c34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30f11fdf34b35878f0d7caa20f84e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1eb612c1bf0db85491318385f6780407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a067af359b3407ab0568cc602c91d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f9199046649dcd4748889c15d869409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcda81518fce157df52d6c17a0c996410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae6e74907da4f89f56e4771e59574411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af20212718ece008ac31a440eb8d19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0b39acab4ec0b44e27790acf87f0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca9992bee8e4661461e7b18f7f0c8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f314614a151893cdef436dd2e52fec2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef24f84c6ecaaa3c89f0bbf2580538416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7581b518e048d1af64bfbd4f6cd88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d808e968da0770fc006a805210abe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5937338ffdd064a6e966709a8b09a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011438e501d55c72f4be5bfd08f14fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30685cddc94f96b36ff7b727eec26e39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac609d350de94dce3d464d95c5333ac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e22b9cebb0f57c9c97953ad14ff1db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125e821145d012b5ec364822e1961d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85f507edf7ea15dd8c7f874f788b93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b33ad3ce20c08517bd9aa458c46d13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e72472d2e29a384d219dfbcb6f0703427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37266dbc3e149b939ecbb66525822f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff852d012391d34876934a5a656d3a2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aebbfea4e461e1cda1d7b76c1cc867430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982c30bf42e5c4ce5fec70922e0b0ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c1bc34d988f2a3c9ee3ee63b3bae9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d4f2b24c91ca0e2844b1ab893cf24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44bb64b072a1d3ea3fa133033fc9b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd3daa7f77915ff0ad1be8376b8c11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cba2616e499daa6166072e7cdf55ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c760633b7a32127a347ed7844787f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe80dbd7a2015b04dcae2fdfd00476438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd60e0020b2b3fe10c6c0e38bbc5191439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8c380e1a327f8d22e96a062c27806440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7993da0a06c6ec27312c18a7dfa6e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75e0ca1d02ec273a1ae911e460eab4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbb906a722d7a8560c15341f6c65da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd886ac77efc5e2761352b343c15fe4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7090ac9ae8df2c697c6448237f0c05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca626190ae7871cfc4201848eecb856446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedf08ce4a3dc9aabcd1295895f75bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad0fe77d48975282c6fbcf4627c1c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc3c11f4024a68bacefa630b4ef8a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e5d5e2607f059a458699c33e6ac12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2ce5de4c39628a34392153642489f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a87991f8a0ab3db04ae17b7e4e4658452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e9ca86a69d96b9438bbebb4b76280453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5164e9a52f446578896b3acdbc05017454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48b8d4096d726ec8f4aa64ed5f1bdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aeb954e637675469935a35365eb3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac92c3e6de5d66dc560d87dbb291af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716cc5975409c9e839441354f5cb183458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed9ef46ed73bc1c213abd0cb6c7cdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be875ea60f159ac76224671aaa281283460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2657019ada52ece4b695878b4c67e53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb74ab877c5ae41d19f34702685059462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6be7bb7e9aa3715e6f9d3f937f2e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b56f633945c86e019c31c765254ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e971150ea0c4a600e489e3e7ab90b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae6f56e428453e7172619ff89659ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b160f688fdb0f25e2ea48dbe20702467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b72023a416c9e04487964632d35e33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089959aa11262b4c822b8969eee862e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8659ae46e2d4be0607c7495f9345f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa35c7788f7520f82a87c1b70f8d96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c5edf9982d71e6bc727735b8f8dba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58525eff3795c0bf5e3d253953217a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e63e95f1cf2c6e3612021149952b31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02609bd871fff15c0e2dcae79aa1859b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df805f242811f36c8cbeaa718fe13c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263bfa65a9c9ec90467ff9e05344748477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840bfd3d01f8b7919c43a629cdceefc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98545c79a26cfc9beab41a0508053e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d235537255d05c58d94f2a522bd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e95637a9c8bc6814001800bd1a21d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5da9dafd94e073b7f4306f956fe369482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b433dd9cdde47ca79c2fcaf4a2916f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab0241e349dfd1563afb9b74468a51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad831db7de6e54526327f4aaf255b0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ad98137fb9f65072fd2b80dd6a67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e92d985b4f979850d625a0c51d193487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8666dcd984bcd79ca187b25922b2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0af6a698dac60d3f9c5238b37ae70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733acdd73300c8090c28bcd5e6ce5e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b76126bf02656244dde2f6403365c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5bfc87f81c57cd877c6e6db8797cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5dbda3d79303ca71011c303054f09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19854ae6da49460ea62ea9681b70d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450265d441badbfe49f476f8f51e6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae76147b2276e476d601f2b1848ddf5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19943dca0d896a7806ba6488a8edd8cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5899997abc941950b975f6df5f28a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce36df29567095f0c4dc72a72e5a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbb08fb058435b1a032007161cbb85500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be982398c8540fba74938771a90ae1b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414b647e4193529a7c4e301727d1b65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacbba77b0e0b5728008cc2b00f15d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a5e1f749c686ada93487ae8f82352504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a2f51d2db1612d6e177c3718294ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa7571145e456fd741e3bd45af067e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dc477febd028819a86b7f1b46249c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0612011da71faeb81cc8cede320281508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af4241a2ae5e7d0beea5bd2b418cb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e038ca9fb5040f2f9c5bedf91a0818a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f32a5db7699672f7f7a9beb8ad9de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f079e6ffc8ffedfb89bee48b8865d5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d51c2dcdec21f9841c5edf150dc82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b102699d4777928eb6e706de34dde16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0754b9949168a79285d01c117b497ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38a937b014160e60064c6befafb094516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77519110a236d92d5ab2017a28d94b68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69deb69d54b93242a9ba0d261a8918518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb3b8fc3408b5967da7e02b7687b45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50856c935de2ae24178b10f42be63ace520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15133c7567fd185a1818930bab7448ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d156d2ecc9420bf3f2e86a08a51596522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d2613e2326a48f679e0196f8fb2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b013b678408530af7ec3c0c6ab9e1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b917e1b80d58ef5842cc612c83dd860525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c723273b5fd7d64fbd5060678f334f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7820cec1b7e2ffedfcbfd15b4adb06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d25f8e79c07839b7875599b70d6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1efe3169add3a08fa0447d51384d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4c62ecc93e034e94ad7be1426baf8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90189e96ac9e087f5a66e375d5cf9bc6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43400bcc8edc4f5becfd1a806339f9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c41404ea93e366e32b835181e7e5e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecdc9c115229e313de64460a740542534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41205a25bb59b5e6cfe4bd3ea3a7fc3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d90a07e9eed4b93bdcade827a78c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fb9a17de1c2c28620fdbe2fced9fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881808e1d49ed3933d8936306683d4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef94af7055f316207620bdc4e789ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37c822bf8a09fa8540d8b6999c6929540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c108eadca973b13b4f207557827b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb972e2a34ae8015235e4466732551542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a8a0260e2035aa3d83aa3833fa576543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1abe6bbab8e70932f57c47bef3e7ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b877eb48c719997bed58640cd27b64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39919e0c0509dc139327040e0d945ee4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4fbe1a8c5314bf8ae931ea942efe0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39367ca97652d73677ea39d187dad20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b84e3e17b3738a17f7483c3cf3a28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dba954b331c0fee4112ea7b00ecca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245df8eeab703b2768deadaf03c64b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2da450f1b7df90b3d61e1ab65c025552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8dfccbe7c6f800b530d1a2b5522c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020b722b703cc7fd1e0ba1f12be48ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b6b1870490d360669cf271adbd1e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528faefe377524e9beeb3e098a6ccff9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdb8d3294168c3aafdb7d8596724b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6805a9ad9d7c14d2cebcdea970eba4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c15069fb23b312515bdecf962473b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18210a0c9cdff9106ae5d3d9f3b158f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33590a6e15dd825e1ede79e6d3dc881561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d67656cb7433f909a0a32f572e631562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a6bb6d70a5b4dd59e346985a9fe48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867c3a568ae4027d1153a0a9f10fdb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b42b1791bd625d42fcc8398e963b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9573ce1938be0e06966b21c56831b37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeab42cb11d02e5e70bf81c8cd47cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc51d9003bb4b159343ea463022f10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323919fba61c1c971f1c8c699fadec4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6586a0b88e7be163f4f694613acd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab3fc06fcdb5b776eb96795c309cd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d192328094b3db10d9d11d4bc17711572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74199990a9bfd979a0b2b2e7afa212573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe17a1890a7cd89fc86554705329b5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02bf0adefb32b4cfbe69eafa67e4cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d8b7c0fdd81f122d07b328095476d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1cf027147d44a73b186eac6c5796c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a6cf643ce3fafe51141c9b6179143578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c3fdd77a350f4714c6ed0f1420b4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed1b8ea70efd59e2b4934567ffc078580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b788786168cc5e4711d403a0af7ae581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41125faef36cff3ee470d9b603f411ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deaf87d41ec158390fea02b625118b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063a2c8a7958eddd9c3f9eb10e622c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301d404eaad2a2166dd9cdc3c37f2d2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff365bffece94825e28de475b97bdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaab48ec9e9bb20db900c6f91b996c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b00442faa3de05fb1dd124a57b9cc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb1df2ded02ef18b3c0a406ed3d9d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603112f840c2151980c5e176a9704094590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24fa7e1b23516580846addc6cc5313591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecbe5894dd3750f96ce4b885458e7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464a419d4ec6318c50deeae9f742c8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fb4bcb99c057c21bdc44d17fc6280594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b84a71c9487eb199b78402919df6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3993350633b116289d6b966ef0de9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7d28afe1dd5e6b15a64320f894856597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff68e3dd4e2e4c503b3cdcf08d6a7ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ab39b7433428d4732ab063fd73ca3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f6efdb47daf002a3dc2e67628caf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae1c36cee90ba6e1c84b9b3829362b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d56a730d711fd38d032f3af7cc4340602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6a71ff1cfae6ecfab12d144504cf7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dff14afb091cff702f62ba5eb80c2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c6279e6cedf5a878772409b439726605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d6be952e2f9904df935393f835c2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27070d01b3c4fb4586438c2341053ec6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bae30ef9ddbce939050e20810180d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aca4d0490f3a9de81559e757e54d3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94edecde4e47d33cd239c5e1999b04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f44d9d849a7a001d9363faf7cfce4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e46f9eeac16f8986203c8533b00fb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8028ca7ef7847f4d81d6f31c8c9489d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449797081ccb6a8032e48a9f78689046614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc09f895c130e06a058a47c3ac1d99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabff20d1d29b70090a028db5f147684616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee687508da4916dd913ce4b6260ef3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f501a37be10b557a46ab9024842f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812f07353446089a127a9dac3c5820b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563deb8e113cebb41722939b3b8d19d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a88efa4ee6757db80ae7e1f2485c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694389f7e2c3657ce758449e04640bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94adfca25e1c9830207fa47d241a894623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d933e567bd3d29cc48dda45f556ec0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236f0328e4ef7cb57c111230347d9ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406f78059be6e3508cfc8d7e5762f91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173116bc4cdf573284514c9977feb9b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537c3cc80e21ce98a71e656e24662ae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c278c6daabfd6b288623dbc4f04161629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35011e2f4e01d29af0e054fac9a4e03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd971b5a025aebbc60ec4880d27ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13ce0dc472118200e182254d781be3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f114e90960f2a054619b28bd127e07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172968fe4f279fd439d135b06242bf62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f976fe31abf7db8ffc5be1300d935635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916d7fdaccd1f059a2fd5dd5c2cce90636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239479b7283e9879da09920e280a20b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde767d7876fac3196fc5abcd4c7d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df98452a7cc1770cfad5a0e31e4c0c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838fd826ec220a26f47d6d07eae496640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521132bb2375b43f908c3790e19802e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e21d3092933ad58cdd7ed4c9e201b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d6309223050115e6ab33a8440afd3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc445daaa2294a6123b6ba09807ce65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4caadaf7b24c38f352fb9f14330df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003506032c14e42b09f11dd4fb2fe6c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda44f220dc63470d9f896c63c3e124647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491ee452e818f31e36fb0cff4264142648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ea18b536809dfbcd4bc565eb5a0e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf15cf18934937d7f82df0c2d680566650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7411fe43c8c964bd35916bcc6e3a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a5b8d1a694e63e44c9cecfd087b0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77bc74fa30db668acbf68441a2806653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f3ddadc54723e522ecdb6b6370c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9290c754be7de20d533bdff9776a42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f36749489ce51840d252dfc15b14b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f13d04fd1835c10d261268564f13f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e53f0735a9599893fc2e59b16ee1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b79977139037cf5aee7de914b755ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c434c6606d90e11180c5f3e6408b141660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09438aa6fe442f0cb5cae0c3c39df2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb564b45596aa0bb27e226fecd02eeea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c32696ab3185dabd07323275ddde0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eabd0b838d84dcaa2a5062142fef0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec186f6699e4c919e3e457b4d7c6ee4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b8ddbfbea26355d269431f6071c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6f61614f0c5205987f4de2cd70ab6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f57d1bc811232f5a07e4fcbf80d0b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13ea0b27f57dcad743961708251436669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33d528f58dce7c9e42ef0bc961a691670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00046202bf219a790e026341c428cf8b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6e396f114b981288618fa42d3f7db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a62f9cfc2aa97328d89ab3afb8cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513debd63274fe6f3ed04b9c3a6ffc83674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de88bb807767347ad7f04b1fa1557bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68b041300664d935e7f5257b90da20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed5cf47928628ef2c8780ba9185ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919caf6aa9f69fde47beb692562c841678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7137f494ce767fe03f90dbcbb324a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985afa2693ddddf93f1764c2c3b3949680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac4db62e7c1103721bea36889c3a62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02f8575f5a1688fb49f65b355095d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2abaa7fa0c027dd1e69dd9a88d6aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224498168fa60e65d5f6d5515f30b83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694750451fb96da945188df23d99c99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb4023c0a0f81933dfcf1704b11c0b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e303415aeb35dd73a80536732e3e074687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c1f9e5d333494c02bcafd782f07c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b9d1c9ebb10ec0d5744a05ccf1af3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4757c590b8dba6a22b1ab6c5f9994c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f75e090cf9e4eb5b6fb103d7c9a3f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f305bd66db983a3345808a5dea652f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e10f7da365ee7c1315684d07eb643693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992ca6c7e7b7c3328f42f098044e908694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915b9d1acc77e3eea8ce441556e36a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7663160a8b0d62645bc4e79714c7a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679978848f4a8d59b14f167ba858c1c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2131428885e87c093ac4082c0cd99c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83020489109224d657783f0a47e5c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09678e062e65b10a13cf6fe0d525bd64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a823c19b60c80cbab7e593f5e70c81f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0377e0f2f2ca4167b0ac9dcf1144a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c773ac1bffd39e511cb62962461d15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdbbe5d104f3a342aac83e5ef1cc11704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3b8cf66657869cd88bf2a353d23c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d366c3498eae445c598f2684c9cf45706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3957566e8fe00a30b2ee24eecf72e56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3afafb20f72c3472d2775172308a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b30a91f6e851b48259db8b7c5fa68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e984b0608c9ca1b27fa8435d297b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d1cc156e8947537b282118534cfe6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a928bd1d3b0d54ae8738c7a3eb56a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f14c0f58bcfea4b6d096881e903f27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85276c0109e2726bd099348bebbcc6da714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eab8ecf8a095f171eca1ca205bd849715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f84052e56b15b2428f66c47dafd0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d77ad4d2bb06c9b41fd0431126749717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3e2f4be3e6ed08cbfc3833abc5e5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a4d19d4a02f635feccecdda6e4910719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edde88071a1d59c8758fef1450c9a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9940ff158370cc707192017d21bf0b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a3654e9b1559893c8ccd29dd3a316722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ec7a982d9e3de2ddd7376023f368723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faded75d2a88174cacf4edc57f60b79724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2f021a919c31c4e6f3d973263e6d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030d4f3c898570b57f0fabdcb19f08726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5076390a09d47643b6e0f6618ef9bc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa896896b0ddca58db35508501b4fe5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16ee3fafcd9b598c6a8566b463ce6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7e23f49193d72465a1c371cceadfb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e8f81231ac1c73a900ec8f65fb61c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08de5935a79c4dbe60ed8143e7e2d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6d96140419e8bbbeff0c347355c8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de4968d15cd90c4872f0641b72ee9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cbd84c84c8f1275d588d564549e7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb1ef6a304784b625465c2cf030ac1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb09e0139a50752f727ab32babe3b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e4bd317544c3140d5e9718194de66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280a1a2d8f1dfd8ed1c7242d077c9b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86853781c200108a4c59222f4fe19c38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28083b447a3473efa02603f316d8f454741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784a862d32058a2a64fe8267004fbf6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07558cb1bba95913952ea079730df00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db2359de8578e964834fc1e6636e86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1ebfcbd8053d3a83475aa9e21c36c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6ecd6e4be7ab2d8b9c831cce3beee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14974029c0c773fa01c1342dcce57c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bd061e1aff0bcda5308422f0080c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2527ac1c5c03a3e3c27a3809b19c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fb2327fc18b2e0be2bde5a9df5fa9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793af7cfeb2b04c8efd2eb886aef2208751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d9f9f62019bed31678c06b2f041b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf8b6d8cfcc0ea06b1ec36f664fe4b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4ac1ea994d520233d73fedfd99318754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605b4dc8e108800f8a9c0592a345652755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ac56ba046660aa31432b08c42b60d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4acb9e0dc70368601059666c152000757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81f563b721a5d3a9ee152911ca1267758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c120d1438a22fd21d0bcea05111abd8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0ca10c5419f158100d58d85ee0e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734ec0f684d74dc391f7cc8613c7c43761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd687f20aac9dc71bbd56592bed7b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3b172ce9164157b75bb0b1af83ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fe35cb0b60c96d4c71fce48cdc8d6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e460760beaa20b55a0b94e45aa42a4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6ec9d9437846a0a99625216dc02f3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce7ae50997226984bb9dce56514858767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e95079cd2294351e528e32a48ff8f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126edae2c5c7efde559b7d8733fdc188769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25039aee9e3277a026165a8ef3b5be84770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e797ed65d45854f88fb2b8fa7add27771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8e0e57dfffe490cf865e2848768fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d051b5fc32ae3a41393f7fe9f63ac6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058602938e7241c0b58a7de7c684b15774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142d38cc7f81ab9ad8beaf28d1ddc30775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92fd4edf1a40071944328c34a70d1f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e353ab1e092178404024a6755a9324777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96941c0eb5dfce07f67a009b7e7c226778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175ac9ad75b45104ad3f7baf24eeb2a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16863cd57092d59fcba3154c9fb2c4e1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18587c95c1d5af534d3a764cd5e1204781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cad95bc204997a46f17c58efe7caaa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1511e6696024001c703a434b2d5d6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2ebf24e9820584241170b039b8c8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf2ce0d5024a8fb5057a6f897b966b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17aa9d4eb62af56cce19af8b134d1d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e89fe8fd6430be881558112a20be17787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07e4868ef0de16cb34de5157c9049d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb6eab6dd08276decfded63eaccdfc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569d8f7ac168b40951b00d0ebaa6b13790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13933bb4f77caba1a43359ca90de5b7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710817eafbf36e8d4460b49f6b56a93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ae95b255b8f4cd1e08e84320f5d75793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4a605f0b22453a219e34ce8afcdf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4ab2f512e953becd7411a4a83878a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3330466ffcab3e9ee4f85bdffa1779796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e82dd30368d4c4a2a4fe0dfd6b4891797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88c15bc917c1b0fb212485826da862798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e0cb389991b078e247a9d9453f9f4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778ed58aef584510487598ed204ec3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d55a034a74c89f48a8c29dc7c485c3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeef9c7137725924ee3934b55e1727802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f661c902472c1f20697fb22e63b0ccd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee180e3d14617252051a79dc1d913f03804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f93154b5af785b0f56c734a1a662d3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73414c8818ed53817786a504b0b1faad806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4108153df0eecc3c58017fefaae1b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f018293db4af322ae614f96d28ec0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85ae889ce381440fdf0548abf3976809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ec123376f1adc0031e02b6e772d0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980490693a9d1d832cd0a8c63ac6aca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbcab0cc2937b630599816c0f00203812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27a2acaa9f029ea59b50b234b70aab813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00066f65b45ac7f6a6c14e9fa5da298814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16d39b5b2fcd6f090e3d97c80c5be5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a11d4167d3dce30d845246dbd37c6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a28a09bac5fa00ed8dbd142c6d60d9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5e66f0b5e76ea581a14273f580668818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2daa71b4421fd195065bae1bb2507819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793221c944b681e67b18b589a2d32c5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff5901e7e25686b6c9510e6316b73e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d723ad7d7fc3c7f5225da2374cc0b4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b6b7aadd3d7062976dbe4566fc5bf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49f9e42c25cd2ae01ac72fbd837903824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25889b304dab45e18e90a04eddbf68825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb941ba9cce4e5cbfbe3e56333125a85826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f60225f823e332e8f6cca457f4b65827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e7463ab7b52f4c832da57923aadf7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2a86b8fdeac1ebb38e0152f01d71d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e21249276fb47c299530172e9607f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1701e0a550e2e7ee0dfd2b1d472bb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e9c7528ca1e9bfa103d880c7f671c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b4d6476579a61267f1d00335a45e8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa70d693edb8a6d327c0f9c01fd16da834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32943cd9cbb973e6ac81cfc0d6b333835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4df9680657bdabc050cd64d0cd7e7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c458064a8b996ee043f66b409ef2efd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd730fef7523b49774265ae03c1e7b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fe48e34abf6df5f22b61e468b36f1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b583de4d67353ec08c0f72d6962305840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0d987b6e79e53259e965219b66494841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1bea3d5c934616a20ee458c41d973842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701690e893d7afc72d7d9fd52d0e50c5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f08ac97f0c8727b2f9e7883e1afe0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21087818cd55ea19e5d8fa06b1de9b05845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015176eb22030adcce06b76f7836b47846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9d3d09eff4489fd83061d19edfc70847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a652e5afba73e2af7cb8d2b6c0ef365848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532c9c356eec93e142c9a99b61a9b42849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8afa227c49b9936a6d4858d10b3b89850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f52247f7bb7a5b9368ae6be5354c9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ad5fbd249f519ee345c3de2347c6b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a72022f921b12ca63498dbee8086c2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ac26bc7cf8e118bf6c366d2d2609854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b4ceb7ccb8a8c7b536760be53998855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967730d57eef47bc857d6309cce0e155856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d591bb35eef119c4ae14798142d594f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc42ea7b014e484441ebfde6646b396858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1785289f4c1e00a000f00dceb355563859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada04a1863d668e705f4b79dc1f6fec860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067dd77d11551dce11cebf87cd919cc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509371abfd162e34e4dfb097ee83ae3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25728dd607a18d7d084ece0298994c9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99f672f4164686abec9a9bd9798585864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249639b3daf49ac253fd47806987973865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9bd554b50884e8fed5c38e4d3df09866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b06045b861ed5de57b43860b9b0b8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55280fe7aed17d91eb2699f4fd9d07868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960532feb2f9ba79ed5726bcbb7014d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2415f84ad2cb9ba5994bea68aa2580870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ebd687201ca1b84f23d0836c8cba2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4e0b2fb4132419dd108179f602d63872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc1d1a6274c7ecb2bf51a04e077157873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b532e1dc42a0eb8e8c821468e0c0b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638d83be5eebf4ee86854aad69146a3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa9452cb27baa72e8a8f09530d95dd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9798d41c72f63a2dcfe0b2314202853877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa5a3d7cc9b6bb1ccf060f9f067acd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e977b9c954c5b421a91a98acc1ce2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21bdb441c82d027312b31d0f2752b8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502a057a8ec285e7a8d7a4c2d357222881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c051024ce158a3ed429cea4d65fc680882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f42c968791e690c49070fc31d67c8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b87188080c4b55dc6158c5e02fe34884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2f233325573da577d0ee24d3ec37b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0de4ef956748de866d4d2b5df2264886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493d71f53318d2ffe8a1cbb523e8dd2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318876cf56c4bd05bcdb43fc40b4f6ca888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c012d2e815d4b7f07d35b393132d46889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e8c0434a808943576d7bf1e690e55890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19ec77e2f0ff0c17d222fef3c7cf6f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252373ab901177bf2c12ccb52447370892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42891d462b2658ac1e0e3236309c16893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dddc28e3b767c560389007265151d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ded873e7047c7e6563567d16bad55895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc397908c27810a203cebb21c0fc6772896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33168cc671e4ea7b618047a3be1dcf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81c08b117fa9bd227763a7857b43d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da8a9a72396d45e1b9bf44c5db0e6a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8739159dc120b217c296243819b835900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b8cc6815beebcb5d987aed3e5545d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb6e953a37c97f5baea139f5980263902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8069ce47e3f5587047474f062c32d0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19aa8c1bfc41d140d85a257a1e30b0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b3e56b8ba88ab7715601b14ffe0b3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65495d86c878f4bf88568583335463c2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff244c1ae90bbcfd32f18a8a04fb6b24907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c633126c0173de8fc258d4be3138908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e66b2da5a46c97bdc9b39aeb529085909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bad842845d40ae2f61da795be728d4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc8cb9d6ec28598043dfe2812f26c2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdda7c8225b989a41a98e74c53844d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e70a71ffab068be6b4a75ed4ae610913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c37707eedabd7d0b31c2c447f977914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c602615c7b45f5dd6e2221ee21df1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e143ea919aadb8a7994d47e9a4fa5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea92223be5625c26883b9f002022b7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7803724aaa664331cf07ce87a9d5217918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaeec2dc8106d9276f0ef2158864a8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dab6c01cfeb23af4b0defd75811bf920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15481eaaff06735aaf3ef00c6ef4707921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb07a037054fe8003942a188a22fa18922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c8e89e361b8e08ee6bc660764de64923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e5ea3eb0b25e2cf8c04895cd39735924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42e19e8237f53111711606f78d7d3a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130895ae345d03634089b0d7ec8a173926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a577675a1318abc91a3462c44cbf111927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaee057da7ad67b0672a82e6ee20fff928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801b75aefabbba070cc4b4a32457d51929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f41731cf1a0ea7945952fa4b6ebf06930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc8561579f970e06ec04a167b16ba0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed807a5db6670a0528b9bf3a2db31702932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223c491b35508724ba30bd8c74c3bdb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed8495ed038bef4d2ced692e53cf45934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937423a644c8ae3a3994dca166796373935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe576dbd0fbd2a1282cac5c807b6fe936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baef7ccfb35525a746f1baa5e2a366937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070d7ba8ff8c57b8cfee6b062f6261f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35719522f1c3c574d97ec74d0cdc696939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe070ceef46a3de7b8a8a41ff0b0394d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1f9ee89f889fae178cc87a97e867f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d1bc8f5796fa7f9b49c4cab4602f1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586d0f0a8885b2ce4c9590cd46e7d38943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a62d30a5b1bc14ef16aa22c63a7a4f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c3ffc92c418fc8ac5e68fff1bc62945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab879143a6667e0bc346c1cd5f0cda7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920db445147d488db5061a3b67cc50d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303167451e3f9cf5d1d32233d4cf67b8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e62a947876df4e5e08a177045e7a29949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a9f80e3dc74ad643f73a14f05b0d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e217598adda201f263d23040e6256951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba4dc702790ec008c0c5cc0d21bfd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa52b8fb5433a631ca1c0ae9118ae3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03044bde31978f96491af45335319a2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa262b08c39f2ef410ea4de8e33641955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c30546df80149fe1751ce43e9a6b6a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064bd2d05e9f7dac139d806b30d9d8d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c6561849afb03f0b7c15a0e0f32a7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd55fd233322760b4a7f82eb281aff959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11571596253fdd327d899c7f2bc6dd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71d7b6549664d3269d93e6fab1f3b3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdcc1f51c8b4ee598eb962c29ad667962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b78a590d035107f809df1c6bd3b76963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cb4c7ab14037a31ffe0c4376249ff964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe09fb119b0556292bf643fde6d08a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f81c58b17122ffa5fb4bfaab90789966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beebd3a14c6685262c50a9884a133a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba33da4951aeb59d3f46cab8b449d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722d34aae7e8f6dc7fb4fdefc202c84969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dcd4f1b0fdd6b0a9d6cd0192ab999970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c8e3e3e3a65916de817accfc5398971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b48ee8f50c2be76f369f636d9bf5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466aa9f8ef7b34c88cf4000989f3782973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077b59b093243e700dd1a3e17c9350e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc907ca5b3d1b7a0029b75d3088527b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44920aec9475dfc66a76a6b9d3a1b3e4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbbacb7ba7eee460d4ac78e748fa36977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>