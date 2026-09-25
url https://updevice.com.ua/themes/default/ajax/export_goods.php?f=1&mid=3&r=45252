--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f25d7096579f4e552b70f0cd2978b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3937cf1b58c6a07ef619afb2f313892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f1bef872b9d553a07abefcb6bd3243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e92ade2ba75e4a072380c5e03cbd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8c11cfd460f962fd4f74e864173855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb21a557a716eb67ea6866c6319bd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45451aa7acac42a1b9deb4416c63a2e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef929f4c03f4a04c0bd0b0a2cbaf68178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56504b113d1c75a14ffebba3356f151f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d707414196a8ac263b1c4921f3c04510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b00a172a251d9cf4a2f09326696ff911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c58344b72653218896b36764a3411c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e207438aed6cb7554878c03085edcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da8455d80f1e745637166c11bbe3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab87d82ce245693dfdf654f9abf5fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d7f429ead6267c14e8031a015f11b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e92ca3f62b4701ded64e80d7e69ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74babe3983415367b04e2b2d249fe2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be30661022035c10a1425d72b38c1cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18475393b95fdbe3cb7f10fdc47b3bba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697db2f479f47fe18a64ead86750e5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02140bcad72fc514caf4901b274a22c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e67095731485ca68901c9ce7a4c8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137370ab087f2584e0c3dbca7212994824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ce1d16101e46718dbd15e24b4747625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b527cbb06e9edb65c0f60864f01df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2131e9b4b47a394aed95e33f661c7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f296e39e37da7a855c8d05a3e43713728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8143c9449c02371a774bf0daf8c4cea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3540770027c9fb16371c4a75adbcb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e1fe25397579c5adb7dfc085c5a2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db6a55c2034ed4e5c46c149ab89b5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd0a3d86620c5391a20bd78195ff633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c654c5d800884715696f224dc0beb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791ab33d2fd0bd2e536f101f1b2d6f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3725f8166d97cf4adcf887520ff14ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0153891db53571a694809f2c4f1efe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394d72e0c3ec13c15273e2f429a70e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0e9b76f90b25b8352a6af3ce2d94539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca96906a2adfef3956bde34870c83d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131f23fe0db7f608337242f78ede81841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710a7fc1a7add9981c5d62f9a8e38742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eed4bcdfee51470f82a4f3430153f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca19624d2eeddbcd4cc1ec7ff022ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fe3632fa496b727bf60e91dc7d4ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23670ebe493c7ba8d74c827a3bcc4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c1f3da553f9c94bfd64aa675b31c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42410f3c2f3026460d3ff20f69f7f7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a623e9dfd0c0189e35145315dd362549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e40f9eae523a9b01099e2f3e51b0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562cd4f81af1bd9aa8ff7281f7e901551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa6ebfae5f9d26847eedef9bfa1bdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842a6194987195836cbf1bee229efd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fae3e37f525208bb98d2471bfde9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793b8ee532018f7fe54e0eea419517655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95657715a83951c76fc51c392284cbbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c8da2503f517d55db1a0daf5d460557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abec1fe4094469833b698c400584fde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b3d44ae2ee21bf77970315e3ecf5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a6ef832b709f619d94ee71471e4ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f548c006ac653317bd9bd33ea8b0dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8027feb6374b04ebebc1d3d81620ba262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d19858e4bd473b88d6fa38642e46c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba549451166ce34355c9cf58694572e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cc870b2294305f80101cee03f9ad465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbc52dd096949cdeb6cf6e6c215ac366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0af997e13f5420e56f7b6b5c2312867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ba7b757ab29d3b7e6c4061b7eb7a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69379d8edecc8ed073f9158bedb57e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe7ba30dbb98eceb3dd8af0cd7ba1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab52c7ab38ae3bc9e925c2ce0017df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229134f89fe2e77418c4bc18ec61d20672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc02ff7ed2fb3a3101d97b2264064973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42945d0bb84e01df524a04ae5356bb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53175a1e9ac787a6f8a138bb5e9891b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc98441632ed09ccf59ab702f8624176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fb3c0f9fc7c6bec807a48b0ddd5da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ab4aa7ded1b122d9cad08c49bae8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8501df7bda6dedf82aed7ca7d0ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763f5ccb170b836dd90b923762476d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937d99fb8783bf80cb1a7801c1ea07681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7eab7a3c0b94367837402262d062e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd468387876c8dff3b37458af6be983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea5fbb70a4e9d40ec6f6803d5b507384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd1a3088823a867bb173bc7a5402ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ed6181432fdb7e1d6460b0c26e72686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c93b667c31e2fd71ebabfd0e93144e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc7d41773e18b3211d713992480b0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ab3e87fbb96149182063a483ccb4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a7cecf8608808075c4f452cf803190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a57c64dee5016b935312b9e8cf89391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed1bf73ebe7fef7d892ec1de1cc39292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e9a6c58a5313cc8f6f79ebde4e86693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244d24657f372c9c51908dc1590ba6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f847ef2b93f7a65bf18f32c8b71395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f950630b64d82eb478628cb27b4d3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213ec96c7d4ad037a88c61505a4b02597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a070d800fab8cdcdd9298b9800be098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc8d026a72ecf8a261adc679feab2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dfb7d7b56b52bcb1a22a500eac6f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c1d5190b18b9356bcbe7e0a1ca751101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb639205ba2ebf7cbbfd122d3acdbb8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07c3bfecb727338e843da7c026306a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9178eb6c5a00ed15263c063884de7ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b26b0a27c6878f107853062ebbe5a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af89cf6aa9977d49b19bd711bc738c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983a691224ed30b400406352c70dc37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a3141f67d725aa8fa11b07e541bc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda0026e66db36e6fb66a607289e7e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950b307afcfdf4f4f9978340ad428d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178e51a090cae9bcef9223d06f85d85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a60ef2b07b760262763218b81fa93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed93fc970ef46b61ebf190a9c1780f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f04bc3fa147bf942a724ebadb2967114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd36aa32dd7689139ff2c98bb69af6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b9af617f874ad8eb862c18cf726a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecfd390a7e885a8d397a4436382362117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc7b3c2e73ddec66e0c093ebf580e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678e129e2b296cc3fca63f1f0b57efd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a33a0665b7db07e77f3bdfad30e407120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d52462c089c5f3490df99732b07cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75de0ce5dae498f1ecde5666493b60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443ef8b6260e40c5f3f71840b6de1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3aa20b4e8e93fc809f442b058353a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d8d96f056f1ee8fcab356adc69102125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cac30c7f52920cbb8ea1942b490228126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58d7a153aba83c3e3e989d65f7b159127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637d391f000953f54f39d19b66e057128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf155521aa9319c76885766db38f512129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542398c53065ccd2d1714c2c554ccf98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072c9566721f822d5320b712591d380131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663520d09bababe0b90966d5bd834d9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b47087a9387d8d0721cc7efb89ffd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0c232f707a3d6ec3c19f7c532783f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc3e79028592ff7cac257059d0094135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5ce0ae4eb5d8f4276819d4fae14dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40252c55aed8a942796b2b248dd45b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed127376398021844300fff71051bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f335aec0079eef813d8abb9df639ef1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93241ae60c92d3e2489aee1d03c44092140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e25f021cfb5e2aa6e83a85d9129c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f6811bc970d22ddd3cd1f943bc349142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c66dd6fb0910c3c2008553cb5d44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b021ece598dd6a47a831276fca67a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e46f46f92c9bef20bfad029f0ce832145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9424372ee16ea319d473dda6d20cfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5354561be850e0666e3d2f894f9ca9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee42a8ded57e38329296e326650fdc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc062544821635dc0d678b72277f9e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee7fe4ebb9014b72a8142f2f5b6144150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cece34f9c0ecf542be34e67db628c70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8badf13137f8e66d6f315023f75651152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7c3c2424a3dc4be093bcc09389cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d88290ba231d6db6c3cb3dfec9fe3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cc0f18c493ea7d8fb488ddc9886d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571049ce09bf210341a474640b6030b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec3f5872e96f3bd72ebeba3b1dcda4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b02932e980575b99384dfacdb170158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b61428f4c1aa5ce0f8fbcb3f33487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4a6408f81b9c8aa2f15226ca3abe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754edde6c69874458a9c8224530718dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c50649b23f8a801c5b16f7d58de839162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbc67e63e12734e9df4b9e45dcddaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559816af3adb550f421d5b02d8ca10af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efbeaf48e2f56ccedef8223b470126165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f91c9805268e2aaa15900b6c1f7e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a512b82bdf85903e9bbd27ae1cdcd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ebbcd6fea2d55017bc2770f77495e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e943e1b5eabb40b62c3247313b1bc27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a5548607b250daf4427daf6eb3b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8cbf8e540d68166956f973e4a9a92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0ab56b1805bdc2de808e0371f134c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c370e57fc5071e03ef47dd742859ef3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893491e8200c58405bcd91587c5dba0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c6e46f4a62d7697dde175509549e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da8dc100e150442d1f30a06dd64a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c60ae2b724672e3fcf58e1102b2b0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c6b7fabcc1886ac3249598203452e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5177f723266c585acddb7032ae9251179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5b798ac912bffe885dd350eeedabf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e2952e3a0af066e1f82bbbf1661f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153420eb44a5b30ddac854be1b556bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed876b3147ba91299cc02687b86fa6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d6eaed1e6ffb69866061fb013d6c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94229e616aef3799e35e3fdc3ed857b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80569a5e025a2918982b7175806804186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead3bae23cf2089219acdcaf747e8ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851112ec214cbb800227c1534685b24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ce8aa857c10bc59df03f49012d93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3a249a3443f5d67bc59265ed15208190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cc9d49992b3831caed3d33f6a1ffa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7e5142658a0c07277082506fbb93f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c782553d6f08cc108c573dd28e5aa5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820eae39660e554df3d67e6c042b404194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec3cfefac545cdf92d2036481c01d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70eab1a6b7f79e6e8dbbfc2e976e1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af0f5f0864fb59595929c74d4fbdad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788cbfa7ee50c614f911b1c92834b1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dfe435d5608be4af4b7124ec25839199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd1c0f5aca82b9392e2c6b6b67e003200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4206467fe599d60661fe5b56cc7cc09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfdb4eb7709a3767443adb9190e7b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1694eabaf9230efcec71ba1db22591203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd7a016fd9108b2bc93f9b5ff65bfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c73644e54c7bf8ff14df31c449763205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc09f39e39dc95f4dcbde700776b45f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703da8d466e78173fb6c7a8449f0bcad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52204944a9029dcd9ef5ebc3edda4e43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a67868750dcd19e0014c86670b115209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcc2dc34f26b7d47f6c509688b8ff5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8512cf6364c259979243a264053f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76149a0ff168bfebff1b068c79deabae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bafeed7781e3515c7c4faf60a4412d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4971528a770231afeda2b3a461dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635ba2aa83fa61f2d93788bb3d98ffe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c98e8d04be201a5e2fe42d070db63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104de2552ffd86dc02fb42e829373f0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f59881dad0064f85203f7017a23f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5c34a019616b09404f3589464e78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4581c1e48b68d36bab48c929f3912ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b3ae807508359e5fdd80d18116ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900fe508d1fe1f0380fbe2eea34d0cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656b96b3b990c6519c9372308b1eb32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62804d73b607a2300bb139c8dc2269224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c415e5ddb9ec1cc80f4f8de945791225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409f4919dfbba931feb2eb21bee5774226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579596be675e2141e2d07d9cf8362c11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269c098b06626a9e311311a539d446c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6fa9ba3e3981faf8a8c71a7b15fbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cb5312614d4b7f493ec81b709f2ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49845cba796ca71ecbb7ab5b66a691d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394863dd4228f2b3ba202e104148aa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f8cacd923a1a01a23b50342726610233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43794ba9319e3a6007b2d650e29fe08a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faefcf2e49134a16084f050975447f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c53196a50387182f8e7fdd81f46b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d5c9a2c0fdd16c030e5f14da277d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27af8ab18545f4b6871541d200ba71d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab378a7c981c136e9cb0b8f1b0f320e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d293621dca143201c07744b23c0839e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d6766588202e237e522ec1187430b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d74bda02088d720d36108914a5912242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee535fccb6c0a4b3e2981217053f883d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829196f118920cf1a104b882e6bc4e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b545e8e4ca4537679657e70de45d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd99547cd38561d03b66f0ad0f677e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a7b0fe56972223b1a66f853c44183247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f9631f89cac0362ae0e7c571c8ace248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9425553abd2b61a875ba8ae540804249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eaceb541fe84e98d15dc935e73b96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6343426a14ba6bcfb855ab4bf98cc6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c2a36b191310bcfff4e3e9a6b145252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690dc8aefddd2c72d08c026d50254a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597347a7cfbc4f5a4d8a96f3167022a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1868ad8025c9cf277abcc3c77c841bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ebc1c16f03c73b69ac75555e8d247256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb740550bd401ad938a661c2ede61b44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eda93c096e6640529abc133bd2e4c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11cb53effdfb4ec8d449c43b0e9d76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24cc12a3ac0407ab3b1a0c5f1def19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a5e90d1b5d1df20c31bebf0d6ca19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c272308e5c8b070e494119e277b8a86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b5d457eb79216eb0e31b481688a10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a82c1b3511ed1ec578d7490aa8b2d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2890a2ba625f1944549ab5e9de342265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5523c7fa93d531c5b38dcfd0b38212266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ab957fcce3db930ad9c2eb028fbba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32462af442e13d0e067e2451b3834ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e413e4202e32f9fab076e4cc48f39c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecb204504e690402ae4cdd9ecbfdb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe510ec9d398d1e19061fdfcaebdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e919779cfe598394362fb902d42cd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cf472faa11cc8ff337e80e559d14d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220318dfe184d781af70e53d27c78cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a89b5d9e620caae64e1f01f94e4ad2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9f01719a0f232b77e04fc41b81e6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60753c0825c8a851bbc9c2ad1215b79f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584697efc6146ef0e3a653d6414efd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc943d19821434111b89997c60a97d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c0687a072a34dc97f6d8f9e46345280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280b892c7ccd0df9089752655b432c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff8510571b1a3f25668cdb78204c15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc71d6844bf49be4984991175598ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1192c9761f4a1de6b9ee20b2a3f876284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b041b72fb8b891b9c73bf28358ad3dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4269623066a631747f2d528021ff61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779f597fa5a838633dfe1077f18abf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87fcc147ce353fe991203fb98f80b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93ed9d45fd8136b8a2aa746a3819d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9510e485642b4debdc6e87377a7d74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e838bf90f0585419cb976b0db0a4f96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c22d4f6e2afec248a75332aaa76b7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01161844abd50a6d1dbdee09d2b5560293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f82c90064119a2e7458de25742e72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c8784f1539ebe6a9c50f8393ff982295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b059c929fd7d21033d69b182651b81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133abfc55b980a0f1408cd98f09c2f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e2c3b67b45f163b25a9e1a052727298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c2d8fa65c4edcefc4f8a6741d5faa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c56e464fcf443542a110a3488c3b0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665dae8b0aa69a86ee2c50400254df3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd18a885cff12e334476162847dc34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d99fc1a208e81556d2e35276ccb1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb67915f660925504530e8c68bdd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0b9bf46a67d34419b9fdd96800d16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf55e34b0c40e40f886edba2100bc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f869d8a7261a6b43125cb5a6c66f69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a1478f803494a713a27154f290d33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae085a23571c967ca861730cb53c4b01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7763f76a094a6db2ce50f59dd7b6d9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d0c7b05eb1218b1af45e530757743311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38859f81c6d2d771bb738b295b66dbbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e77b19594c9706dc13fe079acd41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df7fccd6efe8e6b8aef3682820181c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcdb31b548fd06fe094a42972a5bb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d984708699776fe398c1860bc686c3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4084dace30ca7a25778355ce3d280317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95635799928a3aacb8591336fb29e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72c4041a5236d53ea22901a1f0759d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a990a1b27b998dcbd9bf33482b91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0efe38edba14a82f4bd3749e54437321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6dcc4dc3d52466c7b0497c59846ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7139b609091e065830bd33c69efe526323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d2ddc7a231272fb668b298a09b2b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf1e39e255ef61d9513d35bd8f8f99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf385aa506aa268b96f420d7558bab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee8193a1094709c285677d3a454bf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb7542eda50cf6d2d6737d623c3a01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee19390834ea6fe59838be70be0ce9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4508f4fde71aa7409f6a34fa6660c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3866d14b831c5a33a3613f4524abc63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548eeff757c2f8f95e1dfb041c28bf67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e65a313689cab766a52775b53d78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9f9b0699a5c7ed69c1e98027d25e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccbd276a72cb1e30c6a1bdb98c417b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2d6514f1a7e78e2de0570c5287fbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93348b6995b61f1c051256b2c43c68ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd9a6af85c89c08e4f9afe9f9da1f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545af459723a776b0e1811dcb231cc09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a2f8d8f822dec6f57667264ac1ace340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75ac175aa7a0e9a070c70eae9bdedd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed231e1334fdf14f31cfb1d4525db0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f64ba677cbbf97ae850d15929fae88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1c11910fe84ce74cd3d3b374e0ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35047e7ca466841ca0576c38f58c3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00094b763268c7f58920e5a4145fae5d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1fcbc0a905fddccc7be6e888b85f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92552512e52e156abc645c865996a6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f0bf8b24c545aff9399ea9a15eb98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6e47084803640f23813f77a1c8a3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613f7910a0a70e3c6694fcddf81f2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e2f5c49e2d2a89dc376e75d173c5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b716050a99bd7cc4015834832d44b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a335e06368bf917c0b9f3cd984b66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d684e9359695a1446742957d8ac4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573f9879f50a4f5f692632a790133a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2e95e947b97f87338db6fce48445e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113fa30af831c2e1bc3ebd5a710f357358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fadc0a3d89372151a30f4093f54a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b75fa23e4e4d4c9cd8b714a446aba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d13240250fdf33251d19521ab2ba40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd545a737375c8bf4ee8422dec53c6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda165d5ab49f6a8a0856345c46110bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00c9268722a4fe64996eadd7cb8022364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13919e9fa492fca7a6570b5cac9c499a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ab6acb0958ff3d95a4bae74bbc37c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaa83289fb3b8cac4a773d3a40bd12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23941db6dd7aa2260a320652aa956be2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e130c0bce03e8513d7f13af35945da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f02eb162a1fdee0cb5278ff4c405370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c161300b0ca0982381763b7924bc3a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9551cee3f0fc2a8de0c528109170da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c9ba09fe118b353ec21ebf2a8f395373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b4cc5727b6948cd29d63da69ef2d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38694fb9e852b0925a0fb1568bc9a30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00ff9035159d162323be6b09ab78bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1a6f802bccff684e10f5ec38e5f9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161a591af0ce72c960a98e5bcfce720378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d877f6eba7024f6c3d158d65ca5d0e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57496ff64cdd0e194c5b085e1b8143b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a47f53316d4fe08d939f8ff3baee4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e35762f8b8acd7e5bd49db5bfa397382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948f6601e5452c22a29963e9b8b05a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988528886157096d31f7ae77f809b1dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ccc6ce8d87a50e5c6135f474b253d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeba2a0cc30b02ee326fbffef96802386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb3dafd44bf509396b6f2cd2455e9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011c737dc331aa480bec913b067b63d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158b4ddd89592e966bb96e2b974e6e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229c29fbebf859ccfe20f7ff0bc363a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb49e9d3682ccc1132571c7306ef2b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb24a9657a24b51723cc451d67d7ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c07cb246bfe39408d947051fd277393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588c050826f02d36c95ea938b895039394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f058874b1e07de9e36fe41378d1f175395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b78e83c334efdb1644070d17fc349396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a780a7138715eae8f622069b535c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6f1fd4a8a7817deefa5eb8a7190af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab07b0b82e7c2d908f23180addad163399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7171b66d6ce43ff6f0fa1cc2af881d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800edfa758d3f930356a1acc864bfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1547c07ee5249870fcfdad028b9537402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0699d93e378c73657aec7415bbffc21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e301632e27461e9f7e2c25c1add8e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116d580a393f0bc70dbf87fe45e0102405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12729f4f09470feb552c3e2dc9a5429406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f505f0e9b8d5f9442fba262dc81fde7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7d7d4fcda0a825918322094e4054408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c04398f8bdc294c4b551c32b4acd85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0e95969b8540ddadf6379e4e62a1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97854543b0eaf42a59bc42c7f6d44c15411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a31492d7635304eea8a5f78eb5374412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49f9c53b36ae4ef01c5f96a054bd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf945aae79a2d47fc7207d8313b6a7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8881d88713e7dbca9a83f2ca0221a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b9e99f5361c653d43061fa8b920da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357f280a274bc85b96a345de761de8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08238f4f549beb10822302fd87516203418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c445e96e97f592bf9c711209bf01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e595e9aa0311cb9702be5d368095c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944c36e7acc9cc2e0175c11f7ee9ec2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfdca36088d9f31933f581484da1ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cb959e87d7addf7a13b7f0ccc7a0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3350a606c08e9fe1beed2de16438ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b90464806fd47f4c0c97cab7ed954425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8900272639edc91c1c84e7451232830426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a04c44e16f816a85cbf13b1011317427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6db17b7d3ccd17a92c6a09c32d5ca1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b889af5b211a9b59cb5dcf3e819edf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e88e8cd19e3f144864a5ad067261430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768b03dada5df1d6126e88fa476f9b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4bc24217c014c448c8cad5c78e86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea2ed98b0029c4ad1cf63a022cb34b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22c9e3064ad0b9ae6ebc5d0bb92f93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712228e4d1766ca02be3773694bfa1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87394f7e59cc9ba42dc249b23a2a1b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be646c3f5fb63a96e496ba5782f31d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbfc4fbf0278b896a788e3cf148a6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3ce48418d63ec0c51d0b391abbaa1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f2ff7ebf218ae6d71fbc67d100a81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456c758af9a3bef80c5c57308450a7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb25c15b31868f6b9d802980adbc4e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463066cda68b5021bba538503e9c174443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e0508928f8e1497f1f756606bad6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7adc99567843a34ab4b74146ac9bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3edf47c1fd08ec482270a02e9280e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b6dde913fbd28fa38cd007363699447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf58298c986a7e93ff177b7fb8f1bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0835952596fa18874cb22ec1a82cebd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509da7f5def35c1063c9be6a15dbe1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1520bf285310f0c3bce5b55f2cea233451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07294b8b3f6293c2c9de5c9fc38c81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f57a78eaf4f4e43a6c21d445a35355453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461bdd3336740b5d72901589a3bf6bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4f619e4606783ea11a1cb8048f162455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c7ed09eb2f6aadcbbb397ef9589af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a38b9d6be350ce36e52a8981eb64b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f763097901e51b5daa94cbdb0c0339f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9c5989f3915aaf09c9012e7139e68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d8ca35d7f0fb21754b9c9d95b68f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e44cfb148479d6f60b238b6d6950f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f732c302767270b404acd5daf95dfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd44d8b430c517ea07118e03fc66188463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699357c0f3d04d79592bfc7029c1d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d402918d4042622119dbf7c7c7b1226465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d209e6879e57a17541a073a658d414b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc858929d9a23a5e9faad43fa3289747467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60aaf29c0109c3dfaee7993a137e71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb640c657db08fd643bb567dd08af04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356361f87e5bebd8a28f712324577888470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e8299160972c3c6e1d3d3964c2142471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f164fed28755e438dc2aec951983a27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35488916a5659f6f52949af195127d91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbab9b4196cdc2ebbe9d934d9175570474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ff942c46d51f50895960b5d28884475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44482ec12d4c493df759b566e2ab2433476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc046f213ba8a373eb18e3832a12891477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc959404e5172b761373b54ecd6c01e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fec832a91386f22daf2a776a9c607479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc458ebc19d86e2b392ba3fc83a77f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb045634b76631b6ddb291b7480eeaa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd37d6a4d09dac34e2cb3c05ad05b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807175bf66f29a176fe38cfd5206081483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e178476361304fc25df9d182471e56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7142863533dcc01cc27581e8a494bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a0815ae187b7ea1a704baa048f147486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ec5da0a9eaebb768026961d17f13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee15bd4b304687cd8c31c670550b9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7aa98671308a15f8a27121300a1b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71468118ff6a96e3793c9c6fbd3259490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3501f6619408c3bf83155418c60efd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccbde630eb6738434e4d5403eb44c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2abbae849f212820a46e6c63d4fba3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ecb12af09bd80cc2a36f09f557e09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988586a93a7c93f4092e1105bfd568d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29272744effbef980dcb7c8549a1f7de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874bc89b7cf07061d54e35e98ab51ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1bde85d1ab0460099dbd4db0b264f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e96a51a7572d41889b3c011415ec6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c0bce9b6fc0cb57944612bd3cdda1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd56c6fcd23d71c5df639fa95d3d7db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c7b7f97752b6957a96c750b392c24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7871620bbf0d9f59d94f8f97944a8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791734063e9636b9001ba1176fd8d2e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c870bef4c57854ab483c1b459a8cf9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde185b59c0e5f9429713ab63f1c15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0881ce758a7b61a7fb2a7def7005507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbfc30a58a32995183b6e7779f45f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177319aec43aa6bfd2d94be724e0dded509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563522a4f8079e56c96d78814f6a5069510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b50404b05ee6420b576153ddfacde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec066b2502e87f592001195c4966a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd925d1624e9f7246b1a154750974ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f255dacdc236b1900c6dae4473a4864514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7ea031c90a2ebc9bfa15d6a4d3422515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca72bf847cf8c410d38a4469fa94f23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec10814e0ade17b5631e2819bf19972517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22528809f7bf85fbc6d1d488fad2b492518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb929e0907e1564bf5156ecaeb521bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51a21558e847dea3693395647faad2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438a785a95f6d62100b5e555677031f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a823e9c72e57eb9bd9d12db1103ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4ecba36ef24bb6a2bca3d2c4141e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bec01ebd662238c21d896e861ff2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8b904a340603ac2637ca40aeee4db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c61d0ff29dd3a59be381c9ed2f16d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf124ceece970a83a2b3fd3a50dadc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b019dd9d066fd3e5b1bb9b8f8cc6b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a8e1a4268e6c958bc50d8a4b1a6a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1154268235deeedd924a51042e7fe5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782556b3c09bb7dcf59c2aabadecad9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99edbdc715b06b69ab174a653a4fca1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76e5b46bfa0e007ef0f35b43c92c3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677511d94f9b40982bfa8e6696a544a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe5c317807d29b2c2cb0ee2486c698535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37a313352191553d4b0a083826ccf5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f49a84ebbfb2143179628f2942d47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d8aa0ada896480a4018ba9859d73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f29a60c0d51d3e575c0f7d10dcd24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9681e24d80e1a9b69bd7dfd847e64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209fd785e1201e002d8e9ec41079c62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab34b1557cda87f2d6e9b26db4df4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00d6f4c8abfd07421834a4ee68d5fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882eb8c47f0851dda4aebb1efa7119f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589dd0bed93482010e91144647e978545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683bc8967e698810b34c33472c75212546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dfc8164d3038870191a65190742d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2d8951794c84369392eb1e574750e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a9926ee16d4c7aedf3036d1d022b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa6a75bde0bd508ab832ff31e08169550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc31e7d7d74436d58e951d55f877dee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5d40211086a679ccc04b92e976bc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593673726ec2835fd9b3ee69c07a5ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593a9029ccb497cbda73c9a2515656554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe0ed645abc187c4b5d4ee7f90f37a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955819307598be82a90c0bd70cb00124556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904945a39104936b3cd37f5b56f6bc17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a70410f9bb993090863e39e5357e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086e42f7989251f49a86b19021f4318559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3753102723dda49ce63aab0a5c9246560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a461ac16c03430bf1aa2e24cac368c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb56e43d61c9122f0e126c56b8e1a8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7065adc811f8a9c0d531a9fc5be5695563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eea8ac67be79c343ca6892a294867564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b7bf9b293b166b4c714027f34e0fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f76294b14c5be2bd52cac44c470603566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a295ce8313e959b05c44fbc9c423873567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606204cc314efb2488d179ae30e8807568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c341f8883e6b7bceaddc605fe241bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653196498eaa5877e2d02dc9d6fdfd9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c9db99a44ce2551be43014b297b88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147db3d135f1bc5d385fd83cd494cfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b445b20629f089b62d837ac2845851573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad13d4b76959172d9721f2e5a5ee19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe485658b44bb03f872ed2ab86acd2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14d2312e0f8a19681c18d7e38c4173576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e04fd37684817c94f49731b132976577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0906244f870eae14cf34758f35332c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796f5ac6e6e67959a75fd9e7c50aee8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e313d0fee02fc0fbb1f49fca9da7bf5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f18dde78f78e4dbba924d23fa3f26d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041586a5aa4bb2becdf95fa19020d81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093da2a4fed52a4c33a36b756830fa5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a43aa6efa8ae81e6ab03b9d143776584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25b59ba58986b8a63e7cafc7016498585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87561524f38d0f2d40d431fd81b7acc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410e9e09c159a13c84069824bdc65bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608c4dd254abdb39e4e9617a3043e85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c1a66eb98bf591a5e9f741571bb48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c849c2f008c714d201a2ab1e2cc7c13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851c7fea7afcdc8dab61b061006707e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a42352b2034b48cbca8306206e82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ab4f266066e43bc69ceaf78942cdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce1b03d6c4781d04dd06bb46e20637594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d27d11708fc14c4c0faa20a5dc28b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450afc1fb00daa99dec3c1c3edc1abd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e525b3900b0a4313e25d457d4441c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e78d4d5ff37355c7b11ce9947b737598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9531ea06efde0f11eeca6c96f138ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb266f5a138681907ea60a3c4b35887600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c654be50d4b77b731323e6a1fa8fe5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be30162c31b468c337fdc80c78cbd5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18265cdc826ab1f10da7c8a3f56ce0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c913ca616d53ee89ac7e629874461a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e1030cd97c217611106ac739c406c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ca2d827b8b5ba4667e6640b7e2ea5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b439fc17bb67d156aa05fd67a3299607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac0d42b33dca87cd014e1e56f79a8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d894590bead38f5ac82783222c1338609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e622d0fe244996074c7283da003d34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907f5a9e5f9223d2cde257e410142d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c6e8d76f322f4c49eff6d953b79db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79255fb101553e2d585e0c278b108b05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0f74d9e3c974874e3c3cc00f2c4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec47766093815a19fbdc782a4b2015615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c705fdb17dada6420652f3213286b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e6a51084e0779c4a326be6aeebfa6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba34acb1497f1b3486e42f37584cd15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728037470ea8d5cc59b41da3576b628619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157cd686ea907b1548720e160fce4ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a73514560bfe46d049ecb4d1f882d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ba4fe07e2caa4417276eaeb08fc75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb17589df79410265dbb4e7a4d9124623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ab5c43053f5413df233411d10d64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980ba61de42c25b3b8eb7e08f4b0458625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded8efbe70aba7dd63511fa794f6b1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c4573d13c3252905cf794fddc98ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0aa89bdeb8e16e8e7123f094372ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993a743eb07dce487c1d45fc2683a3c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745ee60c1034b2aa35d45313b3777e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adff23b08087d156abd4e890a44fc28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c734792f966eb2c5264cd87029ac4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9418990eb725b60641e399d548eb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7566cbc84ce03d9d2f2a6b47b16a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bb44877528b9a7779b87ebb3e6955635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b49df6ee4987a2f11c3f00394d85f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418186220c473f12414372ca25c8ad83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd8eb74dd63b42f83a0e4c07f337fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de481ef447a8995c6b14c366dde02e41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bd95d351983003bcaaeaed02dc5e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3570f7cb315f67ec30c9658d7d97b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06441827119ba656c5ed2c782a4028dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc594c975eb3cf9c7f1a53e5fe08b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b59280fcc3a56b04743d8ff0bd214644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5888787386f33b784769556e84174645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95d0da077b915382f548db49b92198646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb8db238eccfc48b566ff1413fcb94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec568432f2d97341451f54598fad6dc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bab7a5a3b6c2732ec7a511c832037b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496991a6a64e5ead146c8a37fa1a50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0f99322a71af5ffeac97cf3296783651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62e3e505e6d5ee8ff5ec3a840b2d40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d66eb46d252edc706c53f28961b47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00415f3aae0bb48b0a5fd9f78ee3e57e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7511155d7e390d13ec971b1147388655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055e9dc31b1b332f40b6397e912aa4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794c8d90616ab71f9cb4a150e3f7fe4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b318c193cd48ba597788ed9e4ff7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe81faf3843bb9960c48310179aac6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8792c8e1e7f5930d4e0dc65b9d16eb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35d2d4cfb1dbd297aecaa403d00a4c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25625a40d236eec0f3f554c8ff025b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15496eef21febc18f6c630c9507624663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6046658cc0ff32dbd8e2277b82d002664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c90a34fc2e20b323d4b168feb96c93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215bb0913facbdb3980e0b065087935666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffea7b445156a390781650ae68aa77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b25e5e1338e4ba47f5c72ffa4e8ea6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf97bee37c4be1b030f7bd27a25eb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137680abe4c9f08de612c435d9b0e664670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eb071a0538751f0455daa09058fe8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06969a89ddb864004d48b4fe91abe48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da5629d217bae78e58c11b30337dd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e15e12668e5d831b8edd46f946a86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0b45cb3a0fa821ddb122ab01fb5ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a289afefa2c4c08da7cab000a1b7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef2116295eff5d24f62b7d92ca0fbc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00812e14a4269156cd604b3efcb2b86d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28192aa73a693eee2a1c162098454679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c9c7fd1f55c52412b371e692008e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd5a3c3f40020090e85795766e09aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92f97f066007ce906d3c6008b0c03c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa037f09f93083d87bde2d24408b06ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc154f30f0740fbb1e5066dbe2f46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95200b6345b74d19f6cd3de29dd905685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281bbdca4ff07d02ada2bfccd6d932d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574483fcf3bdf58c365964389a27ef3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5695ca838269cb5433906368890d11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115a1fdddb2577965e94ba5d790f694689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7518774cd0e4802a45e15721c6af0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17479d82aa7470a874cfb415f1fb60c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc27842c7edc4984c45bb195a75bc99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a789b5d1beee61fa87731179725b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50262cba81c5143b69b40abafb6c523694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3086b9829851350d3474504c27c2236695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e86d63b64c0041299e4a006aeb425696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3989abb32a59f66d128e7ef38a45f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d82725dbbb7878b75a3899b990ae11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ed7abea4e2c7258a1f000e35b8b3e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f78be82da7e56f6d7aa765aef3605700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f533541e680ed17e97031b59960883f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d24a0fee17eadb9d875e61b68b3b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d22ba7f28bc5d658db99995960b68703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c6953491cb5d038f4098a0e208bd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a96b17704b20c60e37905e1314baa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf36ba85444da8c2bb7d84b104f3b86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cda22d23c4bb136539e1152930368b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d056b82952336f2b92c9dcde3a127708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9023c01fbcd205e242b59711d92afe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd3e8e8a787bc4bfcddf29fada1ea9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3083c5815baeb079fb1ddbf18ecd82711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c25b6bb3cb1a9b456ece4395eb9c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8225b026668ac46061c61c7eb5177a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4c7045ae99f910d783a922c792baa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033593d0c27a95c76d5f861e048e0e64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2050111b8bf82b38767f32a4d6093e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb9bb72298288fa3e30d702cc665fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e6f5c0b5c7cdffd91b8f4d2847b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa7d6b5a61217a2d3017ac1f951b0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f4bbd31ed1da3564fea671ad5a787720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78abb6bec76284ab09bde5c7bb1b4f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bba5a3078645e5b804e603ffe8c55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041402319941d34e847d52b68933e756723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e25fad30fee8b08fbab916961c808724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be9857129a8a5a0a2e018d379e3cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28963153fada0b6172bcd8d282c7cf2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5510225e9a20e1cae5a86b4d2050689727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af52c226d55f8b4ede878a2200680d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4d905fc6e8f0f5f949523f5e4c970729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556211d5f53054f34ff258de6d087fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c539d718a19f0992ab59cd1c77bc04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2c7a17b1222e921f050afcf264b95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853b565989243096c1a260af1ff93a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936dd15b8b76197e0c0c2ab493d3c4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05b194c2045f77c9a27da684b5e50d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af3a34852a5d823b61b05f9a572fb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfd42f8e23ac72453032ad3a385800737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c0bb8b2e90fc5c9172a46bd2bf824738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee7e2680bf45d9bd67a899404ae82f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2429753b40ab9ccec85d57030e5c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bdf36b8f4e033f7203b14b31bb541741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcadc0e5f677e242dfc0710364792f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323a0ba72207b9f46d28b2dd65aa582743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad0317e209ed316de020fac8484073744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347da734ec4a7fd2b8889cef944277b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3edb55234078184ff8848229ac4fa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1f222eb3d2485c3b74121647e1765747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef177d4e84b8fa915affedf153e15af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f02bdf36b4009c1841a9e2599155d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5652aa889b9e8849c6040fe8be9eb41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e37d7af378d57cb8b4ab5f5b01545751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f4c78bb951147667a415e5a4c35e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1d80a1e5a934331bb903a1edc6e53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28962894f6f736d7e00eac841c2c9c0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c379392e25469a946242e33d105d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2e38a22d07e37d3b24c3602bee00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b7495373546d9e94355699e05a4de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3e97cc333344200d31e00589678eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1768b46e408028e990d89a30a5b77f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d9dceeba0e24cb92000e57bcb2ca760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144858aae7a288322b692b6bb20a325761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fbbd759b4fa85c3146b70777d0d93762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b863061d87cbe8af348e0e773a3b9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3978ac75efd73a4dd958c364bf86674764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f132c6389582d9b094e039b862832765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b41c11f1789b980101a2c85663f4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962611b0eec0e4f5da8cbffb1239b333767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3092f73a30a78df2ac880d5278d3815768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730553d445f129497c55361462b21f7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc49bc861c7d6fd3c535784dc7b63ab770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3534788dd8e61f7baa856b5d6dcd9f1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cfb3227db1dc248e4ebde27820ff9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2387bd0a57c1536274a2711b76aef4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7900d9583d28eb89dffdb68168963e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c1280b8a14c7f7eab3be44880c182775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b202dfc9a55766075c62facd5e01d0b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddc2e171def58ca378dffc19594381777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44021f995f57f11aa871359705dddad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce4bc398706d68ed131a0ff93dcaa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0a9ad2aa567a374b0e5229c6ae302780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e318405f402c53eafb04d8d185c5f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7aab04da4b4fb0b5dcec950ad69e8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290ccbc930b54147191e13ad7da0499783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be8e47729fe9dc4244b76709c46caa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638f0039e06ea4098e42d53ea501cb6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea40ab8244abdd686cc5a29aec6321786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed980cedf5dfc4229588b50113a0159787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9113ff4bc943da195f0275bfb03c0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aad9403f50a23ef9964d4f3015d5b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9b76574f08b72b6ca2cc4197d583a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3a206719ca61ffb5030882dbf3809791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b601e257b34552465e06982a797214792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1af1c6843891c7ffbc1cb55b35b3d0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a7e816051520046b917b5dd19e1b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bdffa2254d0e3e19ef700132b510e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4fef6e3c4aa17b3a55c8dc17d0514796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2ac259df56c7d5355c265016601b7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832f7edcb11d4b4c30aa07a3172000798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778fa8f2d4f647f2b57e8f26fd51e05799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2e76bb760631f13746ee8c2340f64800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8a6a28e2516a61d5f61d433b2339e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2f711a134590238a9f95e6639e870802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850ca3aa82eba28aabae05e7dd650db803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99cd9d1e06e6cc498f90985070b672804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fb52bbc1a3edff453165558b14109805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852f2cd6033513ada936bf03004c60b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a827f686da95221492f847eab9028807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68ea6e021886f7f04c7c300df57d23808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c90c901e2f96039c5ce89afada443c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651a63c3e3519933f62ebd6eefd0895810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d07a1f228075e35927588227145fb0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e980cb9ebdef8faee782f554c66b08812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200b4fc52d804251a19ee3ae21ee5a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d3610fcd8aed10a1576d73d6cc667814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a527fb2a42e5420837ec65fc34bf2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ed15aee7572de60102e6df576d889816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bef9a16c2bada92a0f10fd0196dcb9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b5fa104b61425463902a0dd1564d1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192afa076e6ce0237bb342cda25161cc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568a127f093361588c2f5a1b3026dbf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae0f7bb962d02bf2045adae680cb86821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1487a82a2d0bdeccf2d95bddcd394b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d0a6e03b848b13360ad90e96f0bed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff1e638fca5f827a8c8ca2cd5d513824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5394b5a85a85630c1a28fd32030684c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ba882b8eb1ed16d2bc89487649235826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2833051425fa56b9e45361a3e55f4c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73481dbebfa1d321de2c4f5b1649646828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b8476bb9b6ef5522f9e2e0f9deb8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d046e5bdedb06fb1111448c97272d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc46dbeac3efd6452479f896c50e31831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258e6769a0c09561a00e36226fc27fa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a389515ae481c56de07e63b18d112c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b483e6a0e866c420f4325aee8a518c7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626a172ef59c3f8592c9ef0eed5981835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc45d42aca9c2091e64630acc0cf791836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d2a032165ee694b2b1e6a11bd8756837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b620547727b36b9fefa38cd8bdc93b8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff79d0e063c0782e2687ce265790bad839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd7a070808254a37a82cbc52e67df840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068f718b4409fa26d94cfca289609e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bc6b8dfcb0215a1557c47ac28b2d0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324a08c4af74bdd438f3ad7be1c5f91843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e93fda2019b00dd5b7f661ade135844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb2f7a7932475152bb50cc3c57283845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90b0ef92e36cd7abba3b50edbb764846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5713756111f1669ecb3cf58f05823847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd523ce6c79667b7837da21f62f467848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86e859720946a8b8d8849a0ad1e579849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b13708b364b19e239d7bffcc4c48c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0de1b9cfecf467bc362ef9d72c6e06851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3260928714c8172305e6ad1fadcc1f0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892d20025af7fa74b358ded214ac13c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8220342439f0de578c4f144a78bf885854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee649cafa4500de6a5b0b9ed69710e01855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b536dcafd92a3b32173c1d7646810856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c50fa55a593901c8b6693935189ab857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231ff31738837205d358a5415386eee858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d1a867cd5c31daf68b78b5caf54b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559638be23b5feb3826818d3cea837860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11339ed31be766d85ddbac4aeca5385861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273346cd848fc30349e6b4b74215a3a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554558edfd5427667702503cfd2c5f3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba919cc7e539ec49e40214d2a37ff6d6864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161522bdd54b9786a6e4bc9c8868b011865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048247bd65d8cae2b76a0b188d4123866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6486ba02dd4974cf68890fcdf160590867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bdc0e8dbc4efa1c6b71f984a50c48868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb7ca6cc5b9682409c67c8010fc582869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f233b6ff6248fab6e598cf15089ee75870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3daefb64b0142bddb041fd0dc528e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359e1d3f2ed340623508a69bcbd1d74872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47d2e766c37021deec7110074ede60873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2de084595523acd9ebc1334e5175d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8e60aa0cf6be781f7f6b1637ffc81875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19807dc0cd0fde75ad74142c0585966f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04223c63f69d878de5878abb970a4a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da495814340ff7e651d450b320bde646878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4b67c698163a257aead98558fca60879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600604e5fe8f034d7a491b1abe06b1e7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3ae9c2576b44d0368867ee66db22a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52a6e75ec56ab7eef844c3e4d3e6a5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a535146c38e31775fc8694f45d24b5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a1bdeb7b5ca88d466e11b30b8443e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b942e0e151bf51312a9b69fc944c8d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e054d33f1b804a236a5ab8d1610bc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b305bb8141152db22c9f4acf426d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e297b39ec7a6f637f05f0d077defa1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41312c48d89f819b661cc0b85138e925889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746582a27f29973973318c1e3fa048c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296538c6ed7196ffd21816ad14cee1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5be63ea3f01d98cf93c441b36edbc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca948afb3d5bead69c9f7182aed639e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08025586d28af29a4b4d6c62aa5c988894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579fd2fbbb51a1758ba92727ccc880d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b9dcb07b02896a0bfdad8d7b92553896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccdd643caa4bcfbfb15e5b01e1d458897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba6197cfe57aee742137e429654c5a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d93bb76b39a9288f7bdc8d9609328899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725ccb88fe63d440de77fe7ea100e34900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d5eb4ccb110839056e4d46da2f5b0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc65c91cf992470f68d872e4fc06a4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2ec8647e26920d2b13e17db0b1473903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d09eb504eac36231bb6402971f54b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b346161ae575306aadb3ad36b1a8aa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d47d6cf2ef6aa186c1987953337891906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b4590766523220cdefeca46bd2f68907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0d86b78cb2b5c40b7400b12b02d4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd164aeb4e7482e7fbcc98570f81a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4408901384a3c9b5ab6e1f42421c40f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965940e9e2045a7aaa0cb0ee6373487911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c47d1cbff12fb976dee92eb70f31e5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32446304f99e79ea385513ecbf0f1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dfd7da158799ed1b89d524293b04a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e703a38fd38c85bf13866a7116d857915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb9f0ab0aaa35312bafafa09ebb06e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341e6647e542c98ea327c9ff79167c5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fe1d61291952eb45529258c60668a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e88aa91a3feeed3fb0d8e59ba002af919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff713c656fef646d8571146438bd190920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27911c8581d862900e751063d672948b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff5bb039d33a1b456cc7e2e1d8f921922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa2c02b1b4df49207297397cf3c538923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d66b41577f792cba2910279802334924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96a2978a022df8635311feaada26ed925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b50d2fc2ce0663c63ca2874f1a060926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c38beecdf60f94779cf3fa3b335c5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327f5d19e243d04980d3fa025dfb12e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b8345419214f8b6ff694b2061b394929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c00b73c46daec2633ac16560ae1557930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e938b736e8ced9b2dd7d9aa4462405c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5f8419ce5d623edc216861173f209932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b64b7ba4e1046e4a133028423eefb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c188a2fa6b6dfbc0558d697c7b50437934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925611b79377d5c58c7ba8c47f85cf11935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8bd618e14bef6b8152e3f7f3f44f9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2176ca16bb9a1394545b2f2f01e363937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44c66b57b134afddf0e58c3593954938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99032cdcd711e8df438e77be6704170939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7d462e2be5221fe7d36f1cdb3a034940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691747df0f53664aeff32fcbad1c8902941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c3eb920a7fafb6e246e5813085bbc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4696760631b86ced830243fe5776ace943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e51c58edce7da19e706ee96944336944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd88772cb144866e03feecab8415f2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b034b41092aa801901228c9793a24946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b476215c86b6610e6b7835e102ede0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfd6d01d4e5502434f579f50e3deda948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886dc194aa2dd2474600c47deedf786949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128417d01d497cc54a2bda45cee44ad950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe5fd8ad4586947f1d37b14b617406951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e78f25e00d1a2e8029cb27e357990b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b195e1a272822b2b57f323a27eb7dc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37e6f2847a9309b08999a51f7712a4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676a6202443eb5cbd1e352952bf7398955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0095566023e6a7605cfb723b756b2f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54686aa6489bb3bfd077d5ac33f225957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266b5d81de02916509a1a51783c1ffb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1b4cda3c268bbf65f89180572e7b2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4921f1dcafd91d9bfb62c9ccf09c88960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de786c6dad27d9060b959f99a34693e5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c7705aa26e1af0e8db2f9ed6d99d0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8de03b5a8f754e6c3f9621256919be963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2129c20c4669e806105e748633e3f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bdfde24eef05a4477e1735a433829965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185804b479b2b4086de4c8bcd51d82f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be8eaf7ab636a91644ad1311c867b1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70befaffa6c42f9a5cdb45524791e0a2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa627a2bd36fce7d059eadee89d38e4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ada1ddd32f93727bc446e7391fb78e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ef102552647595629aa1dd476c84d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88824ed6e47d73de90382308c5ce6d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efc8f478b3856e8e581fe8bd195cfa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d453b0c01cb1553249e2344638c9b6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f9b5fc28101c91945b019a69fd86b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fc4b965ac58fd0f9f3c0f4824f11c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f995587a8100b6da4e3024c3dd1f977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7406a5049d89d889cc7e34eeb63b991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b367f7ad5331c6d17e79ba916ba42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef860acfb4173d017a1fde8a5c08233b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844867ba4d229da19f7d1462307b47f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284330795db69c417594661ba68e73f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25f053e16caa832c0433b96cbed9026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be758804e6dcb185b7ff9a9aa2b1357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f882b21306341c26796e5a8a44db0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a8c5e86e5f2a64bb1e5f3f493d9a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa409590884d7d577cb1c82f47f3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9427aa9850ae4739ac4cc7e57bc952c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f4eb8d27d08412946d15cf9d7e5d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b94dda4de9b8c312347de0ff2e45613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684532936d8262e05575d2e240a93be114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f32b4db2be1e78008d6e82970eed2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66b79f383cbe704d1f13efd85980916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f084b3f408b5cb34b6a227998140917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bd4d8399a90e36f659e64f87a811218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3d85dabada6fee6e87dce8eeb6eef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ab305121777218b93f5e2142704f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27e7ef123c37da1a369c5b198fc4c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bfb641076e41c1b0a519c63693c9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3900e93aa7f45dd5f33733c920f6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a070aa0f898e5e4881fd1c3ea08924524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99644470898e667019ce5c23e34ffb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908bc2710f4c52790f54248ee6bc3d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e496bde522fe656d6dffc166b032727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac30fa9d3c0c2694d6891f14601149c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d02b1753a8c4e8c70d11d4997d6b9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6e08919e4f67f942d5e47c5d08fa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d97c3ae2ebed89a67dd08502e0f3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509c2356bfa3849323a8032e370483032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba400f526742b3b6f1c3e50e7f230133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbb97e30ce8434ac61ff0e493ac2c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3e485cdbfeaed7440ada9ce2ef14d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34da49d3f37e646f055726ec63e4a8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2c86c48e3bfe2894897768f5e036337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cc468a87034595b22b682103ab3e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ab2ecec86f28039411aa5d6b98c3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f58ddca79a940e3debb7b3c0aacb2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fa713acde60ec778139aec3c7309441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176708875b2b71305e3e680ba8aa174242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c1443925210c3f07ce39fd811f0ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73a7b9934d824cf51f348058a2347344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24af223c313a768c434bc64bb10e7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8410b836651a3604c26180c38b96a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24851720924110382155963e540851b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a2ed8160838d3feaba108172379a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30689c51f8928750374c039774bdf15b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f18b5a029ad10268b915fc5aad70c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ee76d275fe06ee079c121c30259651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e749214edacbdabf522a83ea1a22fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916021d6495b6a5c8e61706031de57953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f4b94e803c254c3741ac051fb030454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70b54792db3473c04e9ff20a29f4555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceb8ac612db06635cde71f7814b77d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5e318cb038d0bc70b433e370725b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d050174191b6d26c0432788b4a59a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cad1a4e9ac21debb4f0de58e6390ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65becae9f53462013a88369589bb4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d1715507cdf6d141e2173316f283961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887809c0a873d1a38a0445ec6cbcf0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5fe8f667949470db56e7d1bab9a5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86fcd9b86edc74f29073166c5c572d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca49242a75344d2d2de3ddbda3763065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06aa1d7910c9166160adf1a004adda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40472e1833f471eb5710d0532c53467167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947dd0ddbf72f0a30611ac80e51c93068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad76d0c169de9b9b1d8c87c59db24769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87341a3761a1040dad21ecabf8db211970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7d867d005ec5979b847feb590633971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce271932258fb2bfb8de9ab46332d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293b6b8d7cac96cf4f11a139dcd10ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c77f2db30c7e22a53072e5ffd930f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3200b38e478ab6344905d2a79eec71875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdc546ee8f34036d5017c80b08a2c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75264195393f2a9a006094ea56ef472f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d182bf139ae508ce08875caa4a83da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0339e34aa73673c0af7cbd480382fb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12161a1f8e5c7955376e040247037980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed28aae9294e808a8c1cdf0e7e7774b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16782edc098da3517759264476a74e9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3163100acac1125798e0374d8a2d6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f304468a1c563a7f262d19a5dfe0d9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c7e6df8540a86e9328ddca66c05d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b37b3d08d0717dad7f3896a8067bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b761a553c739a94f501abf22c154187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61650e880a4e2cae799b7ddc4ed3cc1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46053ae41f13bc39fce5850b41e26f7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892953d0d507c3cb84f33fce8fc198e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a307425eedd4fd8925a495de1abb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea1b2162a5b1a0b9ec3efa4e8d964b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe788eef88b78c2eae7befc0b2ddb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341afdfe7471542c227e258648c1fe9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e1a885d24f97b9418b6095f4e23b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6317fedf1465d2c064043646f459e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba2aabde6b530e1e328d1eed92b0b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004b6f8febdeb5a79a7667ed0e3971b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c23f40f7997d6af2359a12d0463b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c242f37043ca5ad0e2f3fcc80bf85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058eb5fbd44266b47986acbf7aa24746101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d50c1bbf2087141ccc0faa1dd56fc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd270a258ef843d4608097d27e0aaed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28fb09e6f9c48e9c6cc4044f34613f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff38bca7a25d50c11f76ccc28d04e6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b11e600484d76fefd03d27c233a11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc4ca959d76eae284fa189293c360f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00da808723e52c4fe5c55e971606b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa685ee97dd6ca4f75f7bb6ba757582109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e61a9e6c5b834c6444cbeef2493363110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430832099acc3da7a37ade5f2c2d503111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086cc362bc8148f9b53ca262c92b049112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064820d85706b1427ad69eca4990c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cd1b1615cdd08d301f169c8b857ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739f3e2ed0405b140979bb7136f346115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22d181e2dbdcd57b5c8bf51d8acfd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6ab777b31345ba1ee307f192833b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e98b7f533fbff00cd1299e7108ad8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3424254d710d67aaed16ae0734e9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f5156fd4b3cff300246416b384e96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fef9029a28ef322a8e91307e99575121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b92c7f68ad81e9d081baa3907385dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e7a0d617cf4372b36a67a516a5c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878773d9c53352e6039dc8c64a1bc33d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85302b46bf62d134c5ac5d7fb0fb00f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611c2a7e1017f0f6e2fcd2b2b1b4769126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7dbcf8799cd0d2502c5445c3ed2f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eedf53f538a9729fe00ca8faa4bf4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9f0727a582294cead0582a228245d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e2c9def8f44fa17c31a0e0ca498d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71055789b423395a305f0b23b4cde970131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a3af8cca105e56a60c6c2f39abc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3249abd9d19f56fa0d6a91cfa6689d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853d4fc0c22ca6a58a58826894dffc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3596cb6dfd2506d5faccf19cb1baa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bac26af72c4e7358c1f6db9a57bf0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c722a6ec3a991f650c4ee70daf8e32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5bea17cf771c34fc42032fbe8ed9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff116065923a63be6ab451711e231346139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722494e91e03d08d3d3b1f6f3f47f31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df239c78e8e3e55991bb26cf55d3a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b888233fb756bb3e1f42a7e46a02d4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465bf17a87def52baf8e13bf2bc00a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1e670da7a637ca4dad9188287304c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00dc7aef6e44dd3c2b0fdf5b5e64b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7155a9501076eb6dbd4510620d6e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d65896daedb47b1e6191a6c1e5de90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b4aafde49ababf0e8b6307d6036f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb0d80252f16e17efd3b0e87159f3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179d4430cbd5df33e32e7f54c77aebe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6395cb35860c8ebb5bca6063d3814d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f665b793e28d1ff9621defd7fc0f62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab342d345812c77d97a45f6f496e2d0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83ffc442577a0c64d6136da7ac94ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e2011fbc345ce0c04fe7e6a8b7037155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268e9a01defb43e97acd70879991e7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574d0f3fbdbe238c869f46016604925157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3119ee92b414f00b663a39feac44bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eef9bd6b44ebc4b70127adfb031439159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e15409955ea5c78d9b1715528063a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef63faeee50c3489b84998cf5bea06161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eda12f5f197785db9e8418ff764ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885163aa7bc2c490355b29ebe616cb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e9ad7d704bbfe632491f32054e0bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375977f514def0a55464111b01b46821165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53132460c318873126ff06a71850ecca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1dadb95a90d07b847217009a3162167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a2a520142968150d1565e04c62bf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1610a933439d5bdeba3356985332e2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef17cfc533a7114057070f0b07b5236170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bec4a7a909d80955329550467bc49a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490a3d7a6b7b2b51478fa017d6f63a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e4e31149f030176fa9ea8962e6a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f4a54dc18726a5e62ff6d51b812df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e014ca62377d1db6e71d3fe5eb7e935175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33d16aaedbe8cc1e76fb506abf785c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f478943579354db8f997721130b1d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b93f8673a5d79b322e8bc5dd5c189a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc22f2b5bd06be04059767ec0e4dea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c099176de01ac79b63d4c4435ba2390180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea25a84a95034c91bb25d1662179bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f754686b4482431564c23ff1a206b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb608ae169634d9ba2907e339684f62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c33b4df7578495ad527a1be920bf79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d7c0513d1c0d6b3fb2177f87f740185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942602c0a62885b7626f607ff0a030a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f2850057a14884d3e960cf85f63fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af145c13a5029e5a5b9f0134108984188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244fdbd8f98b48611fe7cf2168b1f4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbe2f5ff433254927b33d7b63000d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946107bcc75788587a6658ae0f12324191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8bdcd8897f5df3d0a0c44fd2e3041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f482ce2788ec14f3950504c0991be45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b001dc7b0a15bb1212cdb1c7a84e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a9f95f2c4ea20287f8082590f7ea9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0f6fe2e8d39e950bbcec36568b5c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05161bd3c19a78328ebaeb5240464463197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3085174dc3890887efe39bd2e04de3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69cf588a59be1227d13f859758c130199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a90a0a700343411a64015c6db354a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87eb8d90cf0357d69fc5046e3c16aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb394021ecd1b0715121651744b646202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e20ca7bffb0418526a6742c8c191f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08c4b29a3c699025b5cdab0c6a1747204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff834d75a943dd8fc70a10ef6fc98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0644c0145cb6c622cab20350257882d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf6e49f65f87a23c9ff138fe49d096207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d38e23580d9b993a90881277da817208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213acfd2b2fa721fead94d607e53c73e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba0e135472d658c700994886eaf0c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b6a8c5042893913d821085dffead8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577cd2b9c0e2087540d8c02c641c09b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c27fbfdd2edfbcd60d4397b8322dec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb593f6ae040f876837146012eae8b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faddac5b708571677b9223be62bf0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d817d025b7e2a8cab606019621077216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3147e6dc6f6c96bcb85dcb8fd0367217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6633de23d3bea422229ca2b57f99a91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175289a8d2d6b73de39b2c945c6d2435219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6efa406c27aeb8019d10d577bb3617220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16df238f56443b433beafd69e6d8c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099919905a733db6e22120f133cbd03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad2166f2d84df92e8533b99e744353223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069ab8d2a3b6b20f409422cbaf0ed29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82705e0abe98048216a8e75f462370225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a3aae8829bd4eaf21daa471c1e8b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1443668f2b980b9c37238b84dd28a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66a75e0d27b210b68326d2c109a103228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e03210fbfa90d570da8e59f9bea3dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb501f00036b35a399448cea66d7968230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a059875f2be3f52eaa48d5319a7d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d79be599f5d926768c3e02b588d67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaa9ddf446832f47f82e4018cf6056233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05332277bc1a7d76ff00eaf775090991234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4b0e6e99198cd262c0c2ca0c94fd1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3910b047188f312dcba8f5d3f58802236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c331689467636e91daa58f63947a0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced05175b62a49cb540295afa7f8308d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8a83bbdd0d95355c8f33f8502ff6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aad5c13d872d0b45f841686dc37bf1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25df70c2bc034d0408e9213dbe3226241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e30b89490aae746d49bf35a88f3d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4222f1d1d6ab04b9ae27645f48a0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a9afdf6742c5f410e56fc2cae4f8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5384b2fcc713b2b59e579ad78b74769245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060cd66971bbf428ad1a1910db4c967246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f7b06b11bc01ef411d2ac980637a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1998b915960e5525b8b417dac630d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8817eb29783f4751d6cb7678f756d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85160ab20be406069521c145d8c61c70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653625969b6a0db3776a36f0fea04db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a59c6bbfce5960763696ece504de6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf191b1774a3afea4824bd24bf3655253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958137737337d44acb7fc41c59fb0d69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f4ab729cfc9767d171de0cc88cbee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45446c0aa8133c85c89b8aa6433fe1e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc390432fee1984ee8afbe9ff312cf25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc94ad442c259d35d26c2a26964f2c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a73f0a1dcc38268aa5abfa3af627a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfe2794fa04ffbe39b55a20d219c67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ee767d56107288181e96577f1dcb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611408645d959b0c6b64b621e8d5994262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f877288e005b4744db61ddb7de614263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dc8b789cba664dc60f47d6274d5bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0fe42b3cab6a9d88b2299bd1fc23d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016240a67352bf4d8cadfad74981d42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f129a2ca949db2acda240ea87f1ded4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58101d916af41df9b313505b173bc266268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef82e0b4902440c002846c8ac80192269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05522c181850dd9abcdbc182addff493270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37fb26ee381af901c71cb589123517271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610843503eb63d18dca462dcbf337882272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60efa8bdb03a739a294363e4ab6aa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d5e5fbea96a76ad30b24b70f5229f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d14dead8050ffda18c7261ab89faca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42675774cbcb62280ce344e052dc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70844dc740b639d593536b3704837b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831473d9e41b270331852eb7f56ed2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ffea12fdf9536a9c78ebab943e4ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ae57d4ee148f6571a64ed1daa866c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae41c884909d42167733ea39539d175281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178a7a999e8a9e247e73da379aff2e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcf690df27e9199c30e5ee855c3c4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486b954990885b5374642c4071f7a1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa892a9dbea06c12647d799cde7d5d2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9614b4f51f33ec961f2de4bcd46c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44fc2503c83d2b79daa8291d76476d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218466df7cc4aa3b80b2d5af43a00972288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f6b16766cb0b0112dbb30df36f12d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eb86cdfe72bd4bd375589877a112d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6671a92955ca7bac5f186cc682ae5b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafb33e55756aaa0aa9f0f2d7fe19ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1fabe30444ddc06c46f83f97a9464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2dc2f280471aa289bbe6e70108971294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e06e20b11bc85a16ae556c8d670c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f579ac0a9ed7f740210826d2f8601296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1fd78df970f1e32e21b07030d173b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bf3a2482f38cf8a43fab8e2aa4c38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872684646d08bfc4082304853fb8ac97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483b5723e4828fd15ee83fc5949427c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4dbe12d0d960792f07145e0573ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b297b4d95196e762458b828483a65a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1fc8d432b816e8d6697b1984746b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c016561eda96a79e956d5c1c7dddf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7319d45c106a59aa8ba869624757d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e2aa47db5e1e372f796723ee3cba2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a615c420af7875d34aadb711b28aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a87079f1cfae27f4e735ae7f58c1f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaed1ceb665d0128eecb028702fc48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f95fad67c42e5506467c33df3b8b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59413bb28191cb677cb1e8942eeccf9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35caa8d6fc7b10f72870c63f809d431312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f94a8f50b225a2fd93f94fd8bca5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d22760ef817cf0f4118327d94eec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6b36662f18a4f6e2774e5f2e4a9b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ac9c639f02450402ac54b328e2248316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a88754547c892d25664b1313a08da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e574018ca1a2c8399f9a9d604eceba3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a8e44c781d523a3149aca6be9841e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43deabb20d8e53c3bed17400a8f3a5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950eeadd85e4e14e1ff46757f98341b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b54a5564b51ed85bb294f27a85b45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9f337e93b2de399186c4c01fcfc5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2d7a4d5d633b21c24b31821f0fdd0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ff240d5845580f89cb22c5e09d64d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444359005fa0de023bad3abba2e0c6dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f71219ca3d8e10bc312f94be75964327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b2dbee2bf40ef0d25f2dc84a5e39d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734b47704d32a1f2284d7758596859b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43839e08d1d8c77ed6bfd1fc637aab0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e5fd5b9a5b8270dc651c6d765072a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0127716d53340521958f778bfdf9c79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d643683b6d0274ec4e251e7a0f63053333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a0af2f46d0482012898bca80c2d28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7a15a140a834429152377a3faf997335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bddb7537e484e476f3a6d6dc011d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab036f16ac383c7d8830f7b2a34171337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48879d72c36b5a493eabdef8fba63f7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f58bdf8dd45fa917bfd8403368f77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03380c226cfedde164f73dd92e1ba4ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4350dc073eee8613253156310e4e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069305fe91857742b3f692ad0d9bef07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869836efb474b0eda26162926218da13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f186d59e9e68b4b3d7ad62f5347eb11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f3a617e281f9d14f3f0fef878e7f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229985c13f7cb1aacfe47b4b09b46e41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da745385ccd3cdea5c1e296ee780588d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610fbfa6e91c4ce6d3592e240dad4bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5464a4db59bc2dbe1acd7cdcb9061349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec42b805d65e8379d02b2bd7a233be4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b5b70ab5dd560db8f9eb9a7f5cbb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9feb2ccd7e42bb18baf888e070d04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f85c2ead4be4873c0c6db3f441bb65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2caa15bb0b376d94759dfc9c8bb4f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f917b3466c4d2322633da46f6d85fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b1c33a77f1dc358665e32c8e26381356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c64c0a87cb42722572aebb5ea9cd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65be73427d44a93a479d53da2c7abc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07744715cc1d1dbae1c0211a7c8d9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076f761e84d21183d8ab951dd94eb42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad57547e479542b1cf20d1a77a090e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923323cb3358baa47f2899386fbb373362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d86357bf4befa3efa69a6c62cd253363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf51de79b5738838a75d2e749f9290364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6950e109e46378cdc75216b9ac569fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9eb6c66b8ae5375f96112b85c1c08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d9551ad8d8d6196d9e46ca7327184367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d601668ce695fae343144aed76fcd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe57b56f4637fb01be062d2c16ea3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c1ad78b42b31744d3ec9f59f93323370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43991f5f502daedd82c0e1940d61e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bddf1b84ad67b0c9c5766ea610003372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05331627af8162b54d80442a63883ae6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9227e10e5ec27ee2005182e9edb802374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d485511ed4b9fdf5b5bdf3beab76f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e765bff440dbc01366857aad0b24f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fdd4fc03ed343909c6d06cdca38d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355a10c5dce63afb207fc4ead3c78fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d45255e70e848327a2dcf5305c5ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f4074b264efed148abe7cfd53c485380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992d6a7b2c887f85a911510213da714381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e8d4bfb1209ec5bee88ce19dabc37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1243e9f255eb7421e499fdd03db6001383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b42ee8a67b58bc720c332fba5720f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fc2e3a3fcb1316720553393a0e3ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de090f522a6b8e9e58c7ccc81453dcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebbcc587138c03db5f1925a32d5b03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c78f91f5cf783d87dcfabe4164e124388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f9536671e1f8ef24b80c1d6b61705389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6af98ccd2cad167e2ca05642a71a86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2c8b22eeb464d3ca187f0cdbb0a36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a216d4493cb4b7ac29b3bbcb1aade0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913dc74d4bb5b71d044704a0abc6c69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c09aa08cad50277ff2f89d5a834a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bd1d27e2509dfb1aecc91520115c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52819f6feb4cb4a5f441e063e5c01133396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede91af14d5ebe90ef10a9182a1b6d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a8e594b67cc5999d4630d722cdf54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918371e5d091bcf01a95ec137dd24f96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9506143e908b322e76d9a309a4abaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c895979b62e4f64ac43e5e9e5db41c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e03ff46566663d0536d1325ef09a14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40d63e9228d99d05ad8bdd79d34aac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d65cb87923116b1ad85ff05fc85c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3515a8dc53ddcdb69ad067e32244e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaefde148a35a4b587ff4ab1d56818406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e42bccea20598fe290844369f3b0d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea68abbec1268e980c81696d76a28d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422e959a6986aaa15bc4af20e39d232409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f61c9a5317f7325dd6415fcd0e6d31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747244996a89d3238e17dc280a3861a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d9fe778114e24e74e0968a1af12ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e0a60efc69661e269cbb6fba5955c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e49ae5e125d485f05224354a079b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46ab5fd73f227e0e285f42ff8424af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204d6ae9f91110da44ca98b54b7a88d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c638b9e1b40da22fab77146eabcc1fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738564c7df8b965169a4a4df5d362e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d105b3abaadb2c647335c15428640419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454daaa67cc304d367d8d34466b4c7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c190fce13b8817a15428b58b5ccae17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c39a481f746a00546d1492da47214422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0fc2c6fb55455213b1599da428ccb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be0435a6de48326899ae5a4d2cdf6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db177efd7b49a79a3efae0b343c75c3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927abd3c9bfb6be36fcc6f751abb1949426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1af3dd8abb64f5b170f9e6435be7bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29987a12a6a2144de8a6b5b3332353a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408cac507eb8e3b6577b5acf389a199429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61b65500cd063d95869923db0a0124430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e024bc63c5ea0f7dde9ea6f2cc6b71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4957f8b38526a84ffce51be6496452432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ccbc21a8d37b0b92a431951cea5ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591861652caf9660e470450bfe132f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93605b54c8bf08503950a15992f7168435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad47f362ab5441bf87243866b71b5f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce603797533cf3e0ff326fce9b3ff4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b771950332c3839d79553a6baf4a405438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7f9724b5706a4d1ac2195c3bfbb19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8170911107188d0f4726cf5f763b8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14489d740e152843d9d60e8b794539441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c1e66a3c6e983ab65ba88fa5df7c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f04ced8560140107523a07cbe80e9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a561bb09175b3722b215651be3894bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f018091f3146581b990dab21b07de0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d2a491feb26db3ea8f443103d9213446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab29090e222e36f5e42597b922f52ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb228f790a96e4426bc325737343de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66810f9abc40edb99a92b6e8eb4a2cb9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5f4f1d5739ccd78301bb2dfde48af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c7fbd2e1a90cc8c6fc810305ae0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5950ac199adf48bb570ede267425322452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac073240c3efd7603168c384d6afcd4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412203f39153b9b8ca1becedecc053eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91039dc15e309700ed65ae89d6adfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4bd99d0823f6c5755b7ba5c7012e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043997dc66f40c3b79af5bfc2458716e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbecb4c8b55bfc54cbefcf5f78ca882458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07f57648d95054d29ec850f7150253459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2b6149853ad163e7458185ce4e685460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d0827247d5ca0f897a43d3ce7138461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce5e12e1a353998a74650eb4e7ce7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4784350f2671cf71154fcf191d68ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67607baf6076f7970807e5f528eb9755464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca79a04b9c1586013836b8d33fd373465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b332cf23d3fb1f8ca5ca026d3ef3010466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed026831e46ed4d1adcdd3620ebb6a85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e2590822cfc09448c85613d4f0a24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de17a45208efea69ee44461e30fe55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15acfeceb6a3bfab471b37395724c29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14bd98b751c2eb5a4c655f81f71d46471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d6a2a7879dcb9351efe1884b31ad1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134acae05b7b7b7ba61ef11c79dccda0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c31b21eb093f3d1620900fe30d6ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f3ff39e337631994b6d89a912bd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a82637e966d2e299d0d32baa4a50476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ec81846e13f6f6b4899f4ecf43722477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52795a06ef028d54169bbf96ac03e62d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252532061585e360b82154607bf7133479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ca68faed4a8339ab2ead73e310765480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f402364c112292bbbbe90ff40046d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925111f307e6b5e2e8bb6b56385aaafb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c73a5b2a349c4f7126646087d774f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f0f15f6809a186a495a13665cfcfd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc976d4a0d6cb16e63339b83edf4aa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff196168e175ffc1360327ee880fabe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8afa85024d5f874db7d9bcde395e68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e50eea73592192f40d7979218809e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b50cd59b7b13b521e9ba293374962489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23b3dc984ed76c85ccb2ea4b65c5b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5841418acfeef6287fce0da55bc69e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75d7470d2864d85cc6f1a1737e6f7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edfa08149deebc7a899e18d7880e55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ff8ef297889f3e651688782598619494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5a713dacd68228e491321b26afe2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9962084f9bbd9a56149fc9b5bc22ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a2405adf724ef8f5d12fb7744922e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44483a8da6c9c75e408bf1df6b51312a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c805e6f0a8025e7348cf19873987499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e2c0854824f5ce2a5ef53d553849a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03175bd4d776d32095ecac1b52ec27af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660947eaeaf08e99d14d4976a78a64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc6a7fec7fbf25658c17ce8a1ec68f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfd1df40af004813680cada919c0c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e4deae7fa37c7d1d5f6cc7c5a530d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb213652e15e5aeafa9c286883e76d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153e02d98fc6a05e030ea6b25e8297a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248506be0f5c4820df54bf402c5e0d17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046be4b972d890ea343e2f9133863316509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8bf46d9aad3861a4706802e6b9edf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18813c4170e4f6634a83c96fe34ef10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135b789ea3cb64702d2dedc4731f65d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5768ff566c812041bfd65f5ffd2c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc417f6bf2297c815a8fc84a12a812514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553a85a61df6531b33b03172931b535515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f5bd3a75351082335806bccaaa3b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d2ce67e2add6bdbac62e35a97a965517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5d265ea23cdd3b2301ab2531b6472518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b458b2c7c88b4ecd3955003e00457519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84b9bba7b8958a31e5d1a73324981520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f339eb6de6c9d2ecfb2bb4ab2c1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acd53c9125bf4dd0bc6df30ab539b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0b1c82a7ec1c2052a14ea66914c1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009f1371672ee6d3421d8c3f1208fd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49876bef23720391d48385b3cb431af2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a131e5510f4a39938a94e9eae6e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897db33b7785fc0db8cbe1f40b38ae4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec70eba593ec116b848b95b6019c4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058e971a30df79667407c71081e487c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91b400640e8fee63e8c7b4f305ad7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fff4f4327ee99c876eeba85ca44141531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811aacc8f0dcccb3cd35f2d5df20dc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b106c212764414a860dd0b699ea8bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719aa2d57ba0b9fc36884b84f226f57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac3bf662c7b5ff4e73905a3e1d9a29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aaa43a882ff6432a92a8774b8fc9b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205e3ccca502c397a051da394be33d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9cf7cfafcf45bb719fde4b42bc791538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49cae03a23dbed9d5a25370e1ec4e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fbccac30ae66974b49cde4e65bc83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b96bebaf11d8e617accfa9e23f346541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea753d735822d427ae7748df429d7be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9290424e00b14df61c70cce0f8c295543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f0f62a919c724595ec442a2fad38b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d50aa0cf80070f6e2d2e23c63fc4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb83db8154e09393631811ccce99d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c63c4152643d18f4a2cddf240aeae7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ac4cf2aa329e9c11d9c936492d3d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38e16eb89643c28df189ea4d79d5eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9d26c2942bb39a399967583c89c07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b57e098f8428151c2169538082893551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4267f1264eb8b516388c35bfa7eb20a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec078be3be3a6cf3785fc03a70ac81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d1973a4e4b4f65ce1bf5a222fea64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f91f14bafdf293e65634b3be86b414555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9101c9a875705d3cbe032a8ab3f7fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f79fd0b4b4821ba7b966aef9d1a1bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c028d39404153776b293f4c4d6c554b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4138600b2a9ea67c961b06d365825d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25482fdb70a58bb8308545d57779a6bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c085c977d140d7dddadb5bff2a973561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f30adb2f72218675295ccea8d8732c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b150de1b1cf5206812972117943ae3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6644bbebebb2863df6b2d09f8a83ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f6c9c2963f049da048ac347ba2f50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17676021a6d12823f708780a0b4bc3a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f829e035daa2c9c49ad4897a23beb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be59f97066acc2ba8a8c6d138efbb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f05def9e7162f014432d98e7097d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23235ee446601c2688ed61b516281570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3244af000097937057b75929d65b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83e8c6a6e6ca8341be711329fadb41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e8b1c6705df8e4540396e0bb6523d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212be72492ce7a55281fbbbbb09df1f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0834b71249f2de4a43e484363fa9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c93f4374a04c01a1139b7801900a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f7379aace5187ec4977b8f94774eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb06f72371d6c052401418fc2ea79e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4c8d330afe38f88227fcfbe01e3b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccdaa83bedbea0b817df26e9dad2b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72120c2ca32bbdb655640edbd3550e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e88530d319fb81e22897fca5aa7e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debfc7c9d3114e5f5723de79d9ba8a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c54ff1f63d5be11d00a74abaeb9e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c08f02803d385c3be9f7d186ba74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d79bd6ad7c6d9aa47d89bba373998a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb61ed9145578ab863993ee19ecad52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256673a8b7d30917fd68aa070079ceb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8e2550e60d323d3c6dcffe198538e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a337b1d53f6c8dbf12dd1892d5a1be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142ca964fc6b5c380bf1edef1d4fcc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228d6379c694a46e947e9c6d34c28f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6431c52cfb813d14f185df9fd7784593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37db379383c69ba230513e6829ff55d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1502a53d20433e5804e6ec010fdd9f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be9f87c31504165cc33c4649949383596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1261d0b1b96b05fcb3174d22eecc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285204217af7ff612fea3d87d4cb8f7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8613b152578d2587615d57f2b9916f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba5dd18f9c2932f7be44a2df0f170e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ab6fd9124a19fcfa892260e899de7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98df4ef7cd1f9707a222f32d43861ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe0d13c47c8b297ed04b69dca262af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a40ee2a423949dc821ec6a6af1a1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d538c57fec5873285f61c6337cf8e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dc54c5eeb26cebb7b7fb9e7f6fa0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00397c5c764d67236254b4e9df37f0f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbd21e9a10de452e997c436df4f6a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4b93dc768faf870d4f2f105ab23d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84e575df5aad79341802b4105051d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f116842480e7278b494b0f839859eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248ff2480b8637aca60bc8be0883a62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46c23f49768185384e3d00e2b045ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167cbfa7ea193cbe8f006442d06cd38614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb86912205c860426236f0cc91675ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deea4f8b9319608d0379cbffac4d2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d25ca90c7e5699bd8a20836d385ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36880c7ea9942949a97b4570563e52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef388924b83fec48e772e397962b7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cfc9566c909ef7f8e0b6d094b3b38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5795659c6f1c7d8d47fe8ab7e845df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88130908032de01cbae2b6cee0ece4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e704733f0e52a16a77ba6583422b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986a1e0eb70bcbb8f0e14764f7c1079624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dbf1cf79b624daeb84f752766cc84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a582853c39d4a1190189dcb59d4e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258e3e9e5eac5efcb4cef9a7d2c9463627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260a4bf1a82dacbb9f4293ae17b4fe0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca394bee139406b3d9c60e00d085ae8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff044b204729b9222ab5365fc021c65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f60238580a8cb5ece7e54ceb1c8cf3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685242a231dc3db9ee8b518ae2102d9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6edb537a9237fb598b602ee21871e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a2cfc906ab906e832d3df6b603ea0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedb048af08182778d263da5adceaaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f414f040aa27d33d9cb01f787e052636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763848c9da04606efc278aa995087c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb8f795dcb9cacc6ef818a9efeaeca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d40f301c3fe4c1b578e999d67fd2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c664a4cbc0150235d91b7f3eef92f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d0c85bf6c44495db08836d3f22bf6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29da06e7fb06eeff273365694ab9f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82fd6e935f7acb607c42de84dc8dd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364da10a0b6b252bc21b725b9406bd32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d37782a8448e857142ca96e09e15c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63988a83722356d374e72b28a8bd1c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6069427fc461df770a060ef6f59c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b97f8be67e8ae95224eb4db8e796ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bd3f63c56c0985d01b021da6782af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6609fd49d3fd608d8b973f8c7ce7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e0a209f2a578a68dff5e445a0da0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4ca9032a385b231ec3d0c318a0bf5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94d9cc2ba0ab5be93e3e0661dd2f49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94c6bbc1ed175c012f26fc176d2179654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad066c9749710e61ec46069379a39b17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9945926444d623f1a4a6f727ee96d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eeef86c0b394e8669b9defbb64764657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bec40c5442c59c56ab1651731c483658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b44bb566be89e4e65c5f4b945d29659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9552ce828cc4635dcff04495e4b450f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e870fd25a6ed36ec1c93826f4bd2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac2378d283ac66dace3c304c56c710662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc17f386889b494aa0bec3827a4b7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb27b0d74837716ee7dd4dfc85654e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27190c88fe1dbb3f1548e919e7001665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e0fb32f10295aeba16e236a3dba15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777250f5db424d120b3f6fda12a16752667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7886faacfdc737c0259e8cfbdfb0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc809fc1b239e2652c9d2e00076923f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8b8663085c2c32163caa18afd5e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdac2a679d79c3c7b5371c64c3faed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797e2e083d4480ae442171f40b672a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb568ffad5539d4d31ff332e762fa0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f310a46d2656cbbf718178c113c80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390313c48d5d42bed6e41b657228969f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbfc5fb4bdeac02a533515be9ea877676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77066d1b822f06956207402c2cbf43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147ead94e80dc88c1d38752141cbde4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e46a7c014d89fabf13125af286d15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572943f9272682e82dbedd5c71209ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501db5a2fa725b18ba6a517011d876d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356631369318b1b237a4c04d0569a1a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314365d837829d2227e3c74d82036c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379d3fa854c14037941c1cdf8a6d47a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b42557d8adcfc7ab15ece6955309fc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9a5fb87eab45f82b10a692cdb08d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173cac46028e5402d830762bc4c489f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecec3a27b7561e0a2393f15bf87f96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659614d24b442d619b990004e0633c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbe27ade7de221509e264146a8d60c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7665eaac415896d3ffb84a7f4fb61f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bb979d0ba4534f1c023e53abcd234692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea49e55064a847dda1be4a131a84d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c834cfdc4beb5f4ac3b78ed886b9be694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc3eb0eefc884fa44348dc5e3eac00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f89f27f9e037f72f36b09547de690696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459abb5573088494ab46c1f920cbf7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d9c0d304093860a66cf027715eeb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c414e51bf3829513f2343f360e20c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae30974fac8222f4054aea3114109bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fb4eed7c15223606c363a24ceabcf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a8e5940eef9c1b88448d07c7fe112702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ee13a919f9492611b4b018a366bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e36630a4cf3b7473e3f4793a1f599704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167a201c30b2944b16aa92f6c77d58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189df8ae3328837ab2ad295df6c7a877706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe335b1e919d539ab81ec9564a5d5e98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0ec19717cf23010899c9ae26a2327708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f11ab1df8389ddeef5065d654aa2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4764635d3e1ed0af01c205cc6969afa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128ca490aa038d0e75722ac1b519ec2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebfdfd0315dde0896e59950ede16f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b88ca86840f35a592313a45d2cb51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b4158bbb6fdc71f858944d67efc58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42328fc262f140bb962b4436ef78c08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ee32e2377ac640537ce3dc879413716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f228c703bd60b62c79e836970b9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ac3007c2623299a25bc48fbc67279718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107caa6ff2c64dd05e20a1bdd96390b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9c3cd4fcc0a27e4ed33859a8df1d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcd83623e5a5af54d3fa0089a02815721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f119345e02c9cce394a4342381e5104722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb8c792697436ec18b64ca81b221f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c4e35b6de0a7566d089676be71cc2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d3c41076148b19087911172379b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe2ca74f1adf08bd74edf45b7b5c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9befa5547462eb95de06f9b9776b67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c9e6d2a9e14f1ab50d65b165ec782728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33384cd9e15f2c7064163c9ab6a29cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd99aebdb40acfc248d36d832042705730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034358c44adce8ea29faaf900d6a9f01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d6e2c4a27b321d9c73a223c697ec8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a97bce64a462c5eb30b08588433ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9323063f9678d910aa79c98f909e19734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a9e763456a522ca81823352da9283735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20074957ae07a49eba224f351fed4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546ff74cb976a534ea7224a6613f137737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd0ff5c26fa7fefe66a77adf57fbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252c607dc58d94d90947e576e21a343739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7d6595d04784088fc4041a8579af7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093c10e7900ea0eb7efc921ff461ecd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780626cce83bd09245d066be9ad74d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c183753f652f848cb461c88afa43e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26056e85fb0c71e75d0f03b54da0217c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4c0bd911da881c9205a9e26a2b545745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65e36cb72c327ec3d0c5fc692f756f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22361f05211eab95b3feb5fc9efc2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cda5f3d5b718ca208a737511380c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd920d6d7d95c6329acd6afe222ec55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24ce4d37e27b18bc4af20f36e7985d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af6d5b583c0f56c09ff964d54bb82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cf5378ccad6d43824c216692b9b54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2f745f745eb797f5c5030ececb53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3eaf394ab7effce199c932e821739754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98073b2fc8a9fb91979426c7f4d246d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625b10a38e01c497cbeefd3523c3c32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680257f159adbcbb0317e170b8f02e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8feacd134743be60bf3e9f3b4e731758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7631d8eb3e8417e378fa57e433b9ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba44a5e0807470cb595e7a5e7467c4a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505654524e2a61ba2587b7a404dbe9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2ba141b96178083be7538559b25c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7755647985e234b7352f3c9962d4de763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb3d682c16767b2959d7c33d18b9e9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4381405544676db6a26273bef4604765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4067688c145d9f6c2715d4de065dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec581cac005a0437fa2035beeedfc3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112e260747a19e99e439fa4c7044c94768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd251ea2c29839e50d29699e7201434f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cace672ccc9df6f2984347512f05af770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc22f72937ff69a3796a2a93dd80f5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1885b330ec47aecb5ccc755d2f400772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fb258298c8c869f7e3a00cae31e82773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40cf450c761af5df5643e03d857635774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b805675543446b5e1e0d96308dfd68775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b968dd91104a47781cd203faed1c3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4d07fb32a892d4c2b462967c260cb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b06ff3775e7d192ce00ec68832f8a1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53bdccb593d5afae4736a332b55e0b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3632b0c12caacd7f313815798e876cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae22fce530cc7fc0ed81ec96b9f13c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809e6d663d13428c8d016a7a4867ad8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c0f3f57faf04ebeec6852c0c3bb6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa258e300d6aba9c56e5e962e195e94784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff8168c0b6636e57946a99cf92698a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0f89be6e8917b3e9f05241516c833786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118f990de8cbc239ae192fd50e46e1c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68238fde048c09e53316f2adaa09d6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0414a777539deb3426ce7c38d419b27789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374218ef31fb38251bc6795f1b3fd86790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7fc18485db7cd94178e152372ce9d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd66d2cdd036b9a9c08acca3ab939c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daceb9b66ac3eb002a0e52ebeb4c1ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0445532b83cee284229f32ddc0264794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c36921e6e52414b6bd6a330e73b97795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a75e8d20b7e35ca54f712b313f7539796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7464b2e22581da3d888126806e5c5a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ea4ee2740273d9776fd3a9b451670798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a596d425d8edbf2a72a238f271ffc4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2230d33f1cd4253d45a2a2afb3cde2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c15a293499be43304060f9ab69d3a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb1a01176d5ba9c1d0e756155a515a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd00bd331284a4ef225031a0a0e9281803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0d463016a4af367c68a90fd0d1d0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6461df43f4f23e78fab3bff0d1529f3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02f8b06aa9debc29fdd5bf96736e29806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2695c94b96c0a105d5aa3340abae57d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f8ebbd0fe44982282a345db96e86c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00882ec6550e1f999cd38162279a0a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79291591dba3b10132714ce5ee6c8385810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df2c38532a4f4212169039048be8e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415380ad5f29ab1587a8e5548119a3c4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce172d71ecef9894d1d535e98dcbbff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64906ed648533f80c7bd6b3243dde9d2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e40bd5db968cc95c5972887710c6d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52e9286b60127052250633b5dc3d2a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71eef695bb68917051fa24e333b543817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeae2acdf83ff1ca529ca4f9c1a438c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0684bd315ac2aa36280c7df6be3cd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80b2b1f0fede4cbc4897fc260d562f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37e6eb1e0c7e0fd2aa10b55c073592821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029e2b95ad4cd2be8d10d3594455b89822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73efc5b2153da55fcf9e562d669a02d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43eef5a78fc01a5f25ea522a676d47824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da5b7ba67dff5799366a00f5ea358825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073de292abdf4b8448559925ba06551826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff46d0f1554494e3f9331b6cd2f95be827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ebaa6b9b1fc21e1c30387c4a58c40828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e052e0db6e7abc4c171b95237f16b5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab04e9b82df8eab91acfd5c6c217546830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565fcde037e2b041100ebd3ecbb30e7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc9f1361bb5de931c2906651c97185832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a9419e5bd51444274848c0fc297ce833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2b3bdf6519f330500c2ea6ad8d92b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c502930d1ff05af31a325006ee940835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f33dde2f9d462902b90d3a9d122d9a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719be846b14d1e58ada1b1649fa0b25837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc85ad32191c99e6e1a7305fa582110838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0100a82f970b8dc560b8d19baac6bf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195fe25209c94a3511b9360c34e811c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad36bb134e46e684b96ceb6441e628841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3320df3799c1721be5ff9ba92f2daec842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338eb69176ad48e3266c72fa0e7bc77b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5c1ca868d5b9f36a5daa6689882e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d415d9dd777228ff152221eb0071845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f2f9eaa78a1eaf836b54340bc7f79846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66952cc2c7f102eb3c632a3b1e6211847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42583bf30a7aaaef8337346b0899c411848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8adacb615e664d0b913ef2b1c85338849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6d2bc2fa89a17210c1e1a88458083850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5137d5b77f8b1d233d57a9fbb03ccca851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dc63320227126dcc2bb7704324b63852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193889ba031cd9ef9b5c88679748911853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86117866922775a22fb93e49a5c93ea8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b84db823e3a4db2be004ba5e46cc0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45b2b67cbdbad296074b08d27cb701856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74cf5c16f3abd991e4c8cb794022b3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dc5ed1695b9483c9947055f6b0295858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5373567ee8aba366edf1ebb220a8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe5ed18b0f0bdc9cc9525b92d3bdf5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c3db128df8c33f51572cefb902d25861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddf95060c54827e25eb3325ed43c85862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f59220867e9e5620a59c23fe9400a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d68fecf5c33f9f484b854adfeb7323864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e17a854a9672e228ec8684b032ba5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52921de495959e7cc262de3133bb9be866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59db81a6af8a4c3f2153338eb9fea36867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9db87dfbab8d5a822d3199d7d488c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a784575003e88a72fc95d049cee1b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bccbbc27c77410e0b0475883ba678870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28325648acda620131e585b1197653cb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfba26fcfa3b5d4adc5f68c36da5b24872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846471f40fed1bde8c1c393a36e8ab65873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e5149098c78829426484a79ac1734874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcecbe9528da5a79a8f4b362bcc270e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c82661d779d322af097c5477357253876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91244de8b4895a42b3e5fe769f423a05877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7259b0e820a5c0caaee7fc0f5c200e9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdb980d303849582bdb8cb7ec57352879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77281938f7a726faae18491a6aa28f43880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc4425acd2c829bfec47eaa1022d93881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61491cc5f9d541340d3855fed94195e8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8d8589e8eaaf4e95db709e28fac3c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda3c570c3357ce8fe72015337e591884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211156e84f599556449d1566c3281e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94813e6f1f290dbfaf5aab5ff7df384886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12375bc17c745ea8c8973de241c9a6a2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7477c81952cb0638678e2904e7fdeac888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34418ce2ab3825da5e1f0ea54ad8172f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c4c0fb0ff6a0ad256eea8a771ca2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8752cd92a48c4b2e163e019b7779c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f13ec8dd86c46ba9a75c1903606fb6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab174e906d247320d6bfa34f014a75893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e4996be3ef5986de251591ea3a04894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832bb72df07d27630ebc06e2a511666895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4881978927f7c7c29af3e58f6fdea4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728701100ad033d68084c47ebe89cc2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7b89d8311aaab03f7dde6f1b53e3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71147907c972685690460435e4e5c134899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56d35b6381d773f5fbf2e949d07c74900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81cbacfef13bdd9ecff681af1cd996901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439e6524334f9a81bb7b1840ba16a6f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f5168323dcb6cb8b950e02d301e3a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db179e6062f277f897bbd456d7f3ea904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3aa04d6c031ddb52263365bf15ffd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dc64eb1564bde3acb78220cce3eb9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11f426e649f3d324a1e3e905040b6c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0da0ec56a332b3d39413100e5b8422908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f9d584aa0f483a6aec3cedd608dcb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce9dc09fe749eacff39d7d82a67bf5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea475da6994f5c8bd921e964cb4693911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec9c177aacbd4f1a1f0e1d545b4132912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9fa31df9f2e6491178a6c7a83869d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23222013ac73c74a336d15948ed24db914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a65380260587ff851852ea66e60f7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea4bedbd5b93d5feafa15ff04ab50a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701c5313b2572243c84f553cd6602fe917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edb02f1c9ec0140bb76dc5915d14d4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3efcef124dd180bfc35034823638f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74ba28bd5f9da3ea12a26e0ad5b8cd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dbdb2d2f64f6388869288ff327b3f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd088baac197ac1d259c4587b585fc5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff6f105fcc98300b8b18d45f6414ec923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558c3bf8fab6e573f5f31f359b5cbaf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f1bb389f53651299f1a854f88ef2b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a2d0cafdcf74028355a7754772a5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209f5fbae23197a2f5ad2d757fbd3b0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322f760a6aae167a359e20968964e63928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d91f642a400f48b96cb1df096db05929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30664c26307d3bf11efbfff7e24d6138930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f97b284bb318ee0403e1e54cc7b5f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19e5703f4e70e836bf208ae46dfb62932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661a0f49d751305e9b2916875b83b67933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcbf6e167808cc5002df6d7bc0dc7f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c3058cbccb7ab5da4cd5d5e1aafdb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377e5659160679e413d159a5c84858936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dc6c307cafb816fb0e7c97f3d4b57937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602ac037330bf110e3e6f1823fd18b9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224c4bc334a602a529567fc803eb029939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5281c62c55092cf0b304a1b53f6e87940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9db3c606cde2e1c4c9965905373e5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8701cea83eebc5415a38c118a8642942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c9369df5d9cfded88802ab95ec596943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413cef4aa9f4aa4bbae7b1c226e55c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae367582698f176373f44aced28b65f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0b517ee05f8de030e494cff9d035946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa722dc9aebce06eb95cc48a63f5dd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798de7be5b6eca94948b5f6f87878a3a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd9220db4471d5bfe91c8461bf0356949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ad39e065f5ca5c9660e5970ff6970950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa6a28652c125aafb71ed3676af476951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a29cb7e000f04af7fcac76658ba59952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e31d7a4128ce5c160844b4f42bed1b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beaf97aa0228b3db6d5d89afbda881954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d059edbc41a53691c7b24273e50c54955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788b0a04eb8ca7ca4eb247310dd3128956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acf0b44dfaa258cb10dce5ed9d2738957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138f3e7f9aec6ef052d3752ce9119c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aa6b830c78a7ab04d2bce8082f583959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e8fdfdd09e0b5eff11ba8c80b070960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75de359084db4cfab2001144c18fb3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a30e4b94fdb0111ab5b600da29d68962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff9ace948f1a54581696eb945da31963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b621a19e44c24ee4f0bbb2166b76964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cae0d98c39a05ab1590dc0d6b6514965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ecf4e5d0a93e6ee9b0303b00a38c8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67177c2bfdb17198003bbdfc8d48c98967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae7946be86098f1c0456471dfbda81968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53913e335f0710a3a2298cccfa0ba80969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c55e718da2857e3e1c7aba2f7fee1e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc1f14e823360207a7ac6c2d814251971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b176a33139f090508638ab988f8b9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1136ca3c4b615b720c34d0c7e63153973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1341f6477b87542dc4207a48fdaaba5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731ed996b1778a1ccfb5995982da577975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092c15b5a588648a8dc8e1ebabe75f3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051f8bb8270a9fbb61d0de159d1955c977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>