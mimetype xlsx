--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85018833c342caf9d5250191e3e3111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9378a315233a09a9ba63cce1f9bdeb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b71ed9d3ce31336f275642ee0558c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d63c890f5bb9d03dad6cfc43eb304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde381206f88c1d355c5cf2db1feccb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cc1b40aec237b640132e97989b7c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740e7f8bcf56de0ab73b3d065542d4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26144c8c8aa2282db78289a4e5e6b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6586620b03f9c9e88c14b5c2e225f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee727f9986ef0d919cce370ab4a475b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ead7b8f0b3193e1bdb0ed92a4170b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e00fbb324ffad2db8466e5a88315212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2892da8fc51815bb9687e15c702a3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30aafc95c0fb7c3201fc82b7d750a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cf5a9ca496da62c132adbf5dc1f2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ccf36a6f0ce8e34641da3d9ddebca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3ed5693b4e62096652567a81ceab117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278576f8c288f1bbd3c20559669db60718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539404c5298f3a3375339cd80c0526c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ade00d2a4d3da2487b383eb32330a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43596df8e197a1b4282aa3c1ac566221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d14a3ea8e68f2aac7f2a3fe3cf5c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411e6e28fd3bb7e8b3ee04cc6a6c73d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea72502443a6826d97b8ba345e36ba224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd745799694e14bc7f2ea934eb5d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633e24cc360ad4dace3af6042163fe726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb93f3094ce1695f2d440d88c87b9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece2b6b482a6ba69e323fe4d078925728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70977032af7c1f393577ad44a15ece129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf75c7125fc614a90615a5cab05e7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82a46c35c5adf271e449571e6ec7d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d690cd7067fd3b79a8587a53fd7198032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633f33ee285ecd988e1fd5236275a8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db835a1a40cd44e562be15021198ef5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a60f7ce8d86af8c0c76a0ea7d8ae835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c0b1da253bbd76a4a3bda85edd2c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197733c743fdbb67d8b23e55e617804a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eac3e49de6c810bb15c491ebd979038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc16166b0304c9069eb1a39a8057c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318dac6cfb40c6f2ee3bd34bf841ec440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75611f92214636fde76300c486a711a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011f72f7b9dabc9f51761ff8169459c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a939df9d358906f0121bf15030744443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c896419e8f30bb5962ba49e0e8984f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4854f26b0816402159911cfb774e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae813e2e36b6d8ca8aa215a52bf5d4b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b38f231d1b2ca1ad06d268bd75a54647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18df6eb59a0cf0ce6f7aaf0df2d0c4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40195e3b151a18825193cdeb862e4e3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331b1c82c613ce3ffe306273ad0b1c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd16cd3f7383d8b2eed2d2cca571e4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978995f73075a9f7c399033dc4e736352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d55e4fa27e007bd8d2449b43713ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d129f61ee373627f55d464bb6ee9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2d82e24c2efab255482e006b4263555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48585361642714e9c671d2ad97c74056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e380d9f89ada83a845afe87f38708557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f325ee892afa587f0f4a91202853158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94d728d25023f9f9aaa1d49faaaa059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9ff68a285211000ea5e2ce9fd363a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13586fc396d49423deb4f55b5e99cb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8e66d068aae5a5d506d22b17130fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a175f0f2d005a00feb321bb92c4e79763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f52b3367588f572afa603411c2183364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38e764a5263d9ec91de1ce39e4294365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5129d110b377b887b98ab8c199878166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddff6ed047d5729ea65da9cc60c88267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5676f942c7f3138b88f547feea98f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a48afc92f5c73591493aa7817d26169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14905a7a36949345021e1a919445cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbba118a71b157820dd867508c84c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa9e9731961327ba82eea6b9c373d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba9cd656b26651388f6f02c9ba3cef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5457d8c0f3b1e204890c9655c2ca374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed54b4450c8086c233d9e4c6734d01175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12432ea663e353793c9eeea7eb0e61f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704957b3f5e1f16f7f756f79ff2128877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b42a4b3f9f9a829575eca22535886c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79dd1923c47ea35288acba3fdfd2e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f266e20d54d32f0424dcd72acf53cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d81d3ebbbb2fac235a5c50eaa2f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a458a6aa69a5a4de9a4282c129727b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d5f4ae03ff607fcf98ffee5817bd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521238557e8ac18ca89a03fa6dc734784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0012a3b05259070a4c85e622d8b4c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253109a186f543e099e83b3bd9a4d65186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5427b9d7033bc034241c03efa9e69c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9986cf4a289bc6883ea8075d7849db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0cd5183dbcf7b3697b49fdd4092bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee4e13fc49337a268d7c84e8e43a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f060949f4d38af5c9c4594b854e5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0737fc04e52a19d76e5110cf7c06b6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e337f53d67e22f8cd1f1e908546aee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cd2f4361a85666ccc4f887f4ca76094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86a24dbd00259d0773b56c29beb66695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0879f280ff4de2cddf513a98f7ad0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd490023967d31d0fee19b708b1c5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc5338630f1ca7bcd2b7bb691a49b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4c06e5eebf568434978f28aeb38499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b2a90f357f9416aa069ca9feff6b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e26158c944ce4fd6d1fb386b9c95f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a454272c32a5ac88b9027be824faaad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb405514941cdfae9b6d8076538220103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5a3b753f23413e352a2eabc81f4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36677b5bb718e1b23cdff94cde76af6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07644a398d06078107c4126fcdce37c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191134da549f2f5fe15163db0ccf89f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb6d6964ea6ab40e67696c6881f93e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc9e54637b25256e6ff4befba2ff20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04596d7f4346045ada87db4dd2bff9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3625f5ff20f36081725c86c330177f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee105650444d15166189eaf5b4a6f3ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb76dbbf37ad13f741891d1d18ff4c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0cec97b1d25c3c20b1c6e0e6dd60d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b98987b804ed1354cbbaae7ed638ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d9d2503aa74df2db1d67e67cfdbda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98101c0877887d14e6fb5f369d39ebc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49667296dc7c265e1899190c8d813d42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74065145307979977510a4b80d3772e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e891c12034931292acf00cd9e7836f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2629ca4cab9bee9503ec839cb56b1e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a7d51d8bbfa740b0459b648d3b476122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b88e2589efd8db3045a6399f16e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041b82da5c55a9475d66bc95bc0e0f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96c4e1f7951d3627be31754f8d20a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daee177a745fef890ebde356b00d70f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511f2b786d82b0f423e6efef5255b7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac9edb0d0b75fea4054f3c0fc2f329128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8688430e4e62ba250d96e4793ba7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de0e044f706201570ddc1ed2c87bfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c8677d9533dd43567728cf225ef11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f46cf0a2805a4187813489fda4db5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39e4386cc04fc8fa624ce52dd352a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94d0c7b732a6889002453ed63736ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25b05146b95306c97b9d4ae9878515135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766e0c3c086d63ec2f0bc35d34f4c33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee7ecfdaf48ee4a31ef92c31b1ff0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d57b4c13e4b2eed95b676cee9f0852138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4ce5085f32414ecf2fdda1a2f1fbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeddc5623ccc07504a0cea74972b6c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85252deb5224aff9a610a8dd9389a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04471d2a4bccd8d88f3a9d79e4c16a61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf469f6f412fde33babea56b70ac0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58ab62b3f05430839f715fb18e109e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb98320313863726870b40909922b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd878ba2be994a865462520b1c58c5c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d798576948b556a0d5ba690bc926c01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa733fd40d0d27d2eddb4a9a0749c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2faf4e27770bc89c98c023e0019ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388832f2665a8a5c957a791d459bbda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ab9424a4edb0d6afd8ee5a6a5844151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeab1c7c297cf3b32552e78c9e13513152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e02b87386284f7ae1fb5acf34166153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe56da3410c4012281ee22e9bb6d8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b19eaf0ba2345262cd8fdae7a539155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8ee08da0904f993a3cd573e807ae1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12f368cf9bee846e7f8e052418ec6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526313eb651bc97fa38661696436b26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67866a2959a1e1197805a7674f3fd5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043d2cf3336e5bab716416423fb8b4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51863f930b0c030fd7bcd86b0e018419161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0fb4a595606cd45cc42aca1fbdf2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98b3e5419fd196cb3e3beda7ac7c6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96847eee71ad1d512a85849cddcbce1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e086c7ed72090c96f074d286b9cd83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1587c53bfa3d7f6124fb70325c9266e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c82b40636f63bf1e43f9baa6c210f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf80627bcefe085d948e919790f5703168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf74b67e5de32852af361ab4b5cf72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecd7c5751274f3fc4f4d960b5f4d68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc4fb77268492ba3bf0e420f304b51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7cf6d88bbe91b1139ba7bc6751d6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c7f4f4281082b6fb98901d8b8fc5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db72f9e16fb2bb16f11a0e85ea66461174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce98b8c81ee31f1a1ad529b10c88ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656859f7edd6265f6a89c50efda7af6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a797d3890e69e668225e9e0f359ca6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbd7cc8e1d48d8041f746237f3cbf8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9862442fe5c50a566a7267d71fb0e65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65219401722d5a216b6abbdb2b0f9a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c8aab417f7dc28b7000f51e061edf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293c043342e6c5d5366dfdc67f645b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31fab4b34a1bce9f28646880ade3e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838d2e7557a9c6d2860908d0e160906184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bb24a9faf787f02a40c47ce705ca8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a816c1fef8058df3017b1ce1c24813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f569629d612416abee859d30fa2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7b3d1ddb1b6b8e85da318fbcdc0aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e518d7cb80fe0fe2fa0ed192987a74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109619a295bb01a7d47e0995336299190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a22644b54a2c0f5a37443def70a8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7999263ad8424da43f15464a7da85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec4757f1453bc632ac485034847674193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbf5be5e1d89ff87409f21cf055185194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16cfe966c707d5618954fb4536519e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea0baacd4a2778b296eb6aad249e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c025e47d696d90ea39f1a80b4b474e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c9cefacd1d5b0a5e708ee9935ac83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a20844adbf5241382507c286874065199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf548edcaf6e5beb9a1f81104c4039200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1ddf3db427a2a79093a978ac1882e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa2f8c2c598c1b28c6de12ecf3ed0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf8b8dd9edabf327def9285e3de75e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f08238f80ac9d55221ce345053ebf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef639ec1fa8389a6ebfdd7746901dcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e1f6b4f1250f2baa841d89bcf2622206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da321ba9a3e40e48b91bae45a93295e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302eba68ccb6ea0c0e89951891fe0ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4143f50c14b92a4906887e485a3f63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d26b4efdafc3053b1d1ff5eb44cc52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dc88192141afd36a428e8c310a495211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63748c22ab4e8b271af22f2bd2e1460212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a59a57ed3a04a8ebea6ac2215750dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf573bef6d6ec3752113776384ab312214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e051e57831a81aac9e652931525f5f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5d616080abc14c39ce96721c7968216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a7de1c65a93c4583ff1ff13e11bdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838ff622c7ccacf0290186444eafaaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb904ddf25b8335bf74fbea8aeff718219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677681d9c9576229019b11477d1c9e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef14451f2d9da3cf49c63cf9eacb6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d03c80c3416328573e5fd2014cdee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68000cfcb0b78ccef3362a6f294519f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30160efc883bb0823231dc48d3a0a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048601586f1f19b7ef4b35989c749ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b776575893e666fce3c2663640fa244226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1aa5b2c0499ff6eccb5288a3d083b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc783dad854bd212eae142d431515d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa61615dcfc2b299cc203a21281ad12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a601ab68233a63db351a06ca86f8cfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335abdf64ec5665d21f4b909a798108231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4ae57d7b1ea4e4b6fdb06c4bdc6b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bca90125ae9234ece8ac81df053a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24683b0d6c292c1e939d3c4f3275ffdc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fef1dcb0b1195e1bb652abe829569235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560241c7cd25d93b9087a8e41aabe9ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aef1f85c6578a1ef30762ac65af6c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6543f17c23978b7c0a16bd9a03b78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989541a7b6b432f6ecbd954336ee201239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20ecfa1de904b24d732d3711fdf565240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56bc9b5c3823866605fe84b2028cc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c85bc4fba656281e95885da98961cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ef70bb0ae07e2089e79a2c869ec1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04935b2f3945ecba95b6e980f61a4c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d2a17588bcc39ece489753d577b10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d7008722e31e7bb7f2c7121a3b124246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ec7ded182946015897a9ecfd349bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94358bf4e3dc13cd6dfd35815c87f05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf802a745be6e58a117bb9f6d911daf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9e5cfd0c095a5e04476a82cd8a0e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbffce8f841ddf7df88e96744efc088251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d5c08465ee35e66a837fd6dd37aba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f605f36447bab7d50a3c3fdbb2d2c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8abbfeacb0bb29999ec6d5c82457a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a961c8442dd00e56e019c49c43ce376255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182c3a0c8210f7ee4d17610ba826428256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda63d305d855147100a65c174c4fc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c21538a10f6c19ed38a39dfbe8ab18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0812e61745e0571c4ba40f81ce1a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e19f70189fa3a2685d42b7bc8b278260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98af180293c8d466d5e728c89bec650261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5939f6069b571a38d703f29b46fdb94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4559819508810e1a2db0f40551e70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0bc6f7b5be2778e21988082eafbdd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9e79a56a8abdb6107835437614db0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473171d03abff0415966d6718d025d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63fe8104f9dc50325b93d462e52e84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f3e797c250fe650985481940bf5a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ba73e20214886b04c822c742b942c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce96ed05b418f7bb658a3859051ae8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921ae4426492e21802b1b0462dc1bd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d45f2610b4192b6f4898be7d786af2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fa2a4bf9a2f01c1f58df6aaa23286273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095da843055a9b20fd3e8377efd86f37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d537b876d8a7743c91c6a39d8a97b0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f2566bf0b6de04c8f75759a48aa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b7c3af3da03611106c60a481e063a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da4c0bbe8f959d0e045e0a75b1e097278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd5950dfb4b7e488b6f3fff29a263279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691252513414c70d010acd869a4841cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009761e319302fa8a59a4fb835faa49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8657bab830962e5831cb5e280446572282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7c70fd009b45d4ccd0b53ae3986e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccd05a9ad23d8665826086eeb13722284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37005c35568414b2cf51b4fc7b68b88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228690c9d71bf5a620ff6970e0b63641286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988916f8c4ad58ea196525af3db93f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc43150c187867057bdee45e0e44705288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecc8c3c41410d9e0aa1727bad3e21f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75355805be761b47264dfb0bbf25db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16b7a484843e0680a043838a72529b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f82f4d51edfa8e02dfd70bf89462e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ebab9f2708ee37753fd2ef674e1d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf36d3212b85c842fa1385779f18bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1ab23da9e29dd2f021293eb4e1153295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14cc1c5996a6e0a3b62cbaa6fb26a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf9c95495d733cce14f5a16711284e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b15fa3d1fc5e0b4b2982eeae4c49e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3ca8384020811d0cc9d31e32c04f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e70c5bb7f29ee059375831556e7cf2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e21b57076f862b57fec42322c9d2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9dceec51aa1e4eab8f82406a02d70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e056563d1bbed879fc94b046ec361303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe91f424116788bcc6aad1ace7da7a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f864830ea8ef9d471afdae05810b1f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364f7ce3e57bbfc9fee08cee560b2d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac149973019bdb140d35cf992400b13e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6783e68956be9046b47a539c0b4f48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581331739da23d64401ebb1a39482dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465bcd9d6c2d5e0b1767d82f43f3c20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374d963f45ca7271c6042ab3884fcbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf038f7dd8f184d0ad307b50b19dce0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933de3ea17795c625d5703a6460ce14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182f91321d5be691cd1ad9c96932bc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968957923a552c7327bce34b1f15d43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922a1a79ae01c307da12b7bac5233fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a6990133575dccf58d27cfdf917b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59adfca380104f950135b598161579318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62611cb442ce9ee3a680480624b8a10e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a701522f5a3382cf689031c8bcd18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ce8c21b324e439f8e93e5a8382339321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbbdc31b2b25de655e04a8164dee04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369879cf68e1d9ff38a4cc7f796ed8ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496750428260064c6e998ca8806afebf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b291154dfbc1978ec1b96cc1e8fb6b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f7c7302777c09de6512a6816a6dcc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e0fcb2bc9f833b97b8f01ce90264327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ddce83473f40c371f18dc5c99e6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d9834dbb1e7487166bb2cd21440cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12803bea1e84e2ef31b47473312903330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ad1de80a2fa79b0919454f7f5e48d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555023968a803a9ae865635625e5e42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990e829ab306e948d79104060e22cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcf37aaf9bb43955dc8f7b175ef7be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d60e6ab01bc051989cbb812c8709f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aa94a425100ee2bc9fc0e0b3647b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a39b08ca8d70742fe5ffb16d8585e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f5c5a3854fedd1b3e2e92987f228338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcba0bc1757e4b4e0581565a6d40cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6de15846d4774b1f85754e3ac193ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437eb8a94f521db082af0eab96d14a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d473f26622cdf1c6529a8f478a6223d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cc830f3e7f0bc316dd752c36eb523343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c42c51ab4cf252a2206fbab1cf26fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bdd641e3cb972ab47e87bdb4174cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e94a66ed8d12fc490232c01857f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cbf4f012bc48ed3f366e1a9f7b46c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491da2fb8aa5c9e50ca2cffc974acdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613c5cba2c358f5b593dccbefdf58f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718cb2f9f7db635090e06b67defb724350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46582bcb2dd25dfaefe83e870ad69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f865e3f70c05242d2ffce7a6a4538352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fd58a81085dc61720c12981aee241353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075380aabb035fd672c3fd1f9dd73301354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb6bb6a03f2c50adb402e3faa8582355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff004669604d74215711adf76a70d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b290d9ca7af62784578fd5a9c72d44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698557ba80555a033f99613435cee41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058ff196fad7aae47e81566dfcf566359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d90cc20ff8ec17eb1ea9c88383351360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b51085a13bae88cbed0f8439b4e9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6180b56a4481001195789b286bcfa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd1973deeb8e1e281049ab71eaa250363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e260c967e1b35a3fa7c61e1edaca8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ac3d15dc02ad6ebdd937e2a4ef831365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b8a6d17253e1e0d2b1f11bbb0155a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395820725fb6f028b4c0601c09837f29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046ce6e402d6521ce41c3ce8e4666da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b278c78323cb243e84998ffd81ef8b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605098540002efd6892b9ec0a1dc954370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b523e1df6e7228e773ce3cf9f3581371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84727d8ccc5639a7be482382190a659372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757a355a2247839edadb0a4389de11e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a9d505e318d552d6811f19ea97f9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82c05d51525b5312e90ab54f99564d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b1c10e0f6b48b4a57486877536a14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1cfb6085969a62f8c13c753e38716377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a337ff4479713ab812908f51cf9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f7497c2d79b48461dcf0ef6a853b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870afe148e66f853376f70532f4c3620380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bdc40e75aec7e0a39a47b264a4153381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c9a66ee20ec6f8f1f89de6782b970382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9d3e112415a62c42b37fcd207ef3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9975c4a1854492e54bc71beee39540384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b6d226d14bbc4d56bd5841eeb10dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14804484154d06061debeea99a6ff7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc111622d00b3eb1d4099fd928073b73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60a620019d5cbbd29911b1630cd7c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4b661a66ee1e71096271e77ce5665389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbbb33ab5437aa7ed70938cb181eed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da1265fe0718b4c7bcd4d87d52a5be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8e05ba0a304e0e02a830b419ffcbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3f1f255183e99a3fb44ecadfed6a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ebfec19b4a1e9e99bc7e520a93c44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c873d612c5a02de79667b6a6428a44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ad90dcab8711aa0e070b121ea67e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524f2edcedf622b296eface28667a89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33497dc5a780741b59dd7bec248d7a02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405901ace88e594b4ace315303146ea9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ce6f0664963163c139d0a01c2609400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7736a39146bd8ebbc75bf54c128dc29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61537b9fbffd401eaf4717a92112717e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d63897e753125a9e0305a1909c0b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226594513a55de2568b22e0ae3fa890404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd08d73efd899c8914e29110846017405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ca57f0c0e66072fe97b2855fbdb40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb2f5d9e1d67870f8721384de19d57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe546210222450cc5025708785bb81b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d07b4ff8b01387aa19b2746a60f1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebbe4a5bd7d8f3996087726acc7369410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc662379997d4d50a8896f5f6946c1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7ddfc7806e2ff24a0bfb8bc47364e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a231302b7237b625f682406442a4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839b6ce15dceb578cb6f6e0661a9849414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d863210c7d7d47a70cc119d7b6e470415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be9e31de40aab52136bf97b511711b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673859fe41fe859b2457a5bd95dbb1a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fab126fd70e07fa4e0c1861191eb92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101df10c898d7f956422856b0472ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4737a9a564194a651693ac04b9cdd7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d0ac630ee2a47377783ef0204df9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab8e2086543e8dccd0f56c2c120dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a58cf3890d180af2962e1e8f71645e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124faf08fa2560a4a49499e650fc9fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a90bdda63fd82f1a1d4ceb9a9a10c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf6e011dd3e5980121fd82d15518c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505676ad58f89159035324dd848b6344427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd097877d58b79faf83592b046ede64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70b44a452f3c81defb5cc57b184cf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef4407aa1f185f93ed655f7977cd4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00315e4768083c27b30b8c888356fc0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf3bf48c3671d7fb24487716e536c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d12f5d38693e19ae94eb8a363a187433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaa805b3cdea4f4670fd44930cfed9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24534e0702e08c66908f42b316b1e0de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a038db9d3b4d70d28e983ddea2cab69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344e23a21e6a813cc7be3371ef9ef83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cab574ba04ea11e45f3979a47bd6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbf2d14fa4e83467eab49028aad25c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee79c64cef3743e118185ce7071b19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58464bac547eb4bde1b0f92fd0a6b78e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3bfec757fa0318d269b228e537152442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac659fc0de55b6595552d97912199f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015d93aa8704ce740c05b97110dce94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b1e02b760694d02b0d53a3379a35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ff689aebccdc702a68653e27724c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486155d20f1147a430256a6a96571b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554d43a829a337a4408a95410bd580e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409375e1872e124302a565be4e06d9ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027be54b58912df14dedc332e29cf251450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834dd3098c9439c70d7c5be21beb6a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814f99ea02b73ac041174bd55ac17f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aa73a4c8cf2a86c5bd6ab33e372e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f713ad42feba0d9e4103e227be6d237454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136eb1eebe0559ef11fb7ca1c568595455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432d11dfecd60c10303c8eeb5818752456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee493992d61f9c50928945bd91231fe2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681a20f1f3e0bbae5d705ae83a37449458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aea78c228aff1cf17a4bd42dcb132a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d1f00b1d77813b8c8ce74a730a381460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b391716b2102861e5e5375bf61324461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0946889b4ec4299664ca2ef40ebfd64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f5b5a4a424ae3838f82c7fcaaece2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4763167b45e11d0682a3923cd022ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b01093efe32be0c8312b6d0770619465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19110ab1f862f1d3bd38efc1b81ee6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facd4587873d81cc60e1880ab5c19e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef97a9f1e8ef8ab8e6ae0205d4e704468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab635e290d61392db8564e36a2705edc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839bbb24e0ccc01733361beea231ae4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb8ed73033a3c7734c184af58f934471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea651f1f68526cb4bfc93250de5bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84ed2f5dc951830f9668290549040e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89e8fef27e74ceccfc4ea3bad22c4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c95391b5c1724f0054910ec3c88b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2883a13b240df896b31149d865da17c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e482d0c7c75c5d50460c874229e338d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8155e8edf6b71accb94c794f482f24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ce33dc9602449b4564f79b983d4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889133718df826e8b22f78dc33a95a16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9942bc745bde8b632144a93f0d2f7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4ab5aa3a7ae964938694fe82200e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de145e8145cbc70ad6e33d53bfd6c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220dfff2d9472a315700f70f4e4b4a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96f0fa4e19dc56b33c1333465caeb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6779f7a0c4ebc959a966cc9ed25de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1de69b4d05f5f44fbfc585fa95a9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b12b3639da7ab39c2eb620687563488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b6b0662383fe9a7d728552be85151489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7763a10ba7f41eb7c87a52f69b72681490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d9b40429eb82900eb44516fd41cc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5efa93bac261e3d0c7a2ba464ed3b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98190457d628edb232208256106c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2156165650cef2a2566c348b92ffed3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75c754359b3547015a787421dd8fbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b660317d46e0a5c4cac9f04218fd82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e8dab3ef3b715319ca23efa96cc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6addcfe336a563264529788c200075498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279490c2918d8606560b1cf600cdc4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613082a11c4b24b78f20245bbcd3d9bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf58c8a63715eb8d5549b619214ab2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821adb778f82f1a62b32d95be6e0648502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81177a3e552c935dbee9f4d9654de0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1bcf43e3e329228b5ddeec1057c41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fbec1af3da0eebd0924ac991eab3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf140281d54353b21dcae41f3000b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16590831dc0fcf6d99f44a996e8ee363507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28bc26e245392bde30065c0c98515508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c483189c91ff03fe431b50e1c09cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92905e7b9a8dcf2fa6f52ba6bd176646510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0681fb9ccad9dfc68cd6fd2d09675c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b45b253f302993085b40e4b19556512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca213351c4afdf2ff44234f9db5129513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82820803327c95000155d30cc4f23ea7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48370b1fb5e1acbc2bdd31c247f4528b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b72efb730c2d51c92baac7d1380f3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae045bb975b8a1bde244a428bf8463517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f44e7104001fd31cc915748d1050e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1521f229f001a716f0ec154f89175db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b580ca7965af65147d1aa82fa429520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80948862bcb46330838378b1dc0d7c52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34634620c34931b4faef8124bd61eeca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc4bce787c868a0ada161a7ded5d5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5181464a235cc956b6f62f9cde224b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd092ccabbe2ba2e2054f39a0917265525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe5dc601075ea229e8075adb4a8fdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0d7f36d8fe5f9197969dc91643e23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad230dd69c08b8eb114322f1b72f067d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5d215f54571e2580b9ad3a4dc5f32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303f407b1fe34f5552a3535bd118c33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c15ba2b4d46ed3e5df1ec150fb6ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dd46104d953216e88236f30006100532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edac17ea05174fcbd07dc68ef20b4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e617a5200883485932adf3359afb45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffce05b97d7d42f5596564d61fc3782535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86793996055a284d3460ab6e70ad4e83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bfedd22565ab99842459b2a1f2564537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c979ffb16d33cc3d7316d6b4b3b74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05353865b1b1d472424caa666f76fcbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9cf3ca523a52db680fb161cefd1a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77af5b2f81d9eaece95b152a254103541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd29c71fd378c1daf40b4e68236d02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6c7ddd5e1ddcbafdbbd1d3b22663e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be2e27552b7fdff42c7ba3ddafc4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05222ebdf3a8c991552c9535dc56b86c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be6ea4383abd3f4418c44e2c1c4d67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d336ba9f90efaa983c87e916cc0193547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd01966d1dc0e3ca2fdf7cc271b9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704bc3fb20834da76a6ac2aec8ba981549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368717ad09232000ddc419267be6376550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d7e914660bc08c6a6c7ccbe41308b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe3990012802bc6e956734a30befe1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafc46314748ff6ff2de2505f6249ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f2184ff0ff76d4191fc656b5e1b85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c2151cfc174de4a5bed2086d4cd41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc30daf34ea52b08d8e1558220bc07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39badcabb26819b4850c672be096ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154acbdf281b08c364951dd7cfc5adde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81574d9a6cb2088c5903da3c7ecda9bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdacb3f594e6d62920a40142af68e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b13f4a4b1256e327cecb56a23fe8f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d5ec00bb37fb90469711d1d1071ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f787aebc04296efca759846fc4ce3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4234787993b1424b9769d5f0e292868564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b02d415084dbfae63dda81ef01a43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c0893de9fbf00397d2bb5df881766566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67baf87468b9aee08bf042259695c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcedf5b51213a32e6e85e91b0ec1aef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db278865c4b486492f27d5d11061d71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c364ec07a6f260db356df37724b902c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a94a94c725ab385c0da2deed9fe7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f58944235af1663d4d3b6d70a92fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710e53f2c00f9fb152474a17c0573fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaca70100dd73851e3abc1fd203491574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bcfa58b0a15c25799f565b7a701e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a0b294c9034f95687ef0353996e03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da59d21d7adeb0d29e4ea924e124ec5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea830280710f8924aba1944325d246a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9d1f41aca8a5b34d8122ee917cff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308713a6054c87f885eba81baaa1e24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c9af97c7957a1e2861df033e99bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3e8d00b5ec57337342317441125f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeef948bb28b2afd37b2e984171fc3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a17c10dabcde6eaa1e218f1eca7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3e6a7125dae1c41d026f83220da82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa307477c79cf1873207aab21e34ac1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56717da1bec9f2f3321599b14e9b00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66ebfc5c9c866cd3e1615d4b6fd90d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5a16f8341c5073e05e5767a52eede589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef45a16295015bbc95732d517b3c65590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694f3d3acca446ff06ec96a3d182cca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87129ddacd39d581fe56f101cb5aa3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b3a7fadc822069da7cf1285f88f0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448ba4e037f3e0f3ade2e17ed87c409594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d0524a71438d70b07f8f752c3e156595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644362ebe979b4d24340d15b672e952596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee7d1759c8abb77351f498bd6fb83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7404ab05441c5baa1d5d68e1bb5d1b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27445102c59f1ec8c6bcef653a1d77a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a084eac19fe8f0e7c22e3dd1e320de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee841069370fc30556ba0b6860c05e5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673089953d4a8ebaf97b3bfd63a74274602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220a6f0eda7b9e0b8c15b1ffb88c6a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e87cc374c8d5228cc5363d94ffb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977144ecb6ee2c4c8025d721204e1b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a82c6f3438f7f74569ff024524ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71041a292689feaa27d55c914bc2356c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ff44f2a223519e96cf329647cc5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2732d91497ef70dad680b5b640cce1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b54c32f97594e209b9dea7ceda6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672e1107baece811b9c70c773c669ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdfb8aacac888349a3881e0f8b2e11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dceae604ed84c22d240f5f73c7261613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb363d498fa463f4447d51378ea622e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb793969372d7db59e49d2646686e4b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f82d3bd1d985c19a89adbda12b35f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1977dab163e9295711f24841f484a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0aa66e1f7b7cf87fc887c75052159618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c382563154106a2abb0fa31daf2527619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c23ece879e180aaedb0e0a267d7689620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eec0844f4ec7e6934e558066074a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44ecaa98ccb65ffc2caf3f2a93dcda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1372ccc9915b189afc1b21feb0f2d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bf66c30ba67aa0b361083ef920d46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9d199e2ed97f2388add69b09a409625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e69ce155568762aa00b70890ed0646626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df462f623eb59ae840eb41aa69cf1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221edf0344c823da8aae11f42033e14b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad23df829d2ae6e35950098b9feb99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37504bf7d3012e1b28e0f224f7f08dc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c23d3c7f174c93a98f5664c75cbc2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382cf3a143c87f891d6f13a10e85dfb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af948c37b141e907f43f5a6326e48e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e16d76d9937e50021ec5fd7802ee9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed01b7cc571bf751dfe82e4c367282635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957440ed9f9ba1a4114f3bf1d521269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f754a5ddb285bf33730c33b7a9074637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c518bbefd6d3051f2b3476dd35297638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ddebdf51263cbbb9c7f68ed75edf8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3690cb450a6d4a05afeb98b7e420880640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7bcbf1712e264da9df656aa5bdf8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2013957a0f654a531b4febfa257357d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca6988d23965eed8f33317a6cdfa1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44adeec1d55a41ccb53d18e56231d2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27db032c280780d4573d9c5a431b15a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf2a02c2a5f9f57c6d9e548e4814cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004333e93620669c138abaea6ddf702a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6348994f1f3a07132ce4ffb294ac4db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a822f6c9b1fb282723bcec98074ad2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d444b65f0cb56800e88affa2b6603fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89246014f1ab10a36f7c343bb54efa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6c9946be3423354147b9907dcd9ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b7ba1748ba6aa749a97bc39440b5f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1ee8439c9d4504cef7402fa34509654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f61456ba01d05746197b8cbac997c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23451d2588dcc2ac77367b7d200f1ccc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a91d2ce60cfd0765270259c50b6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779a84d546885549b0fb59052c70be8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e5c9dc564115df5b0b213cff17634659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9bd269b97ac7a958f54910177fdab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc8f893933c3b944dd06f401b964cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa08f5894f507fdf20a7874403e2d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afd6d068b4def0230d24fb6c648120663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b737438e2b57981017f39e045c41014664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcaa495d0d4a15ec52ecbf0b133d4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c5684fba0c462ba700124e863d2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839a6413b2df0a1187ff86677840633667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bf62ce39da9bb0d735a74b2383510668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1146fecdbac1bb87ce8e94aae7306669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c1cd36ffe465011cdc1bd6745b0de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373b2c51b12eb9bf7d898a5110b47c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f442849ecb78da77ef1ba670fcbe4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1c68b185dff46d56b724bebd12b05673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7af09cff556ceb75cf6e04dcdcf677674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3274f6f2aabdc8d17ec96d0cbeace675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7998a04a9dfad30ad9730f035eb54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97033edb11c4c10f60166bd570709421677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fa1246783b1afc8d91ab9fe36e061678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda767848dade2971e988bc4fc73ac8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb505ed5672d7fd52ccfd0d80391d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b0c84f839e974a6b4b8a74da1cdfa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607498dd6e1541ff77232b6285f4d7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e758b83c476fe4c59741f825dc2c7ee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756bd932eac61e9b2e7e0bad544f657684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a6a2602b38ea4b184102c22e149eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681935f78e8283ed36f1e3c048c63337686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f903f93065cebd80b5d8fd055d577e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559aa9dbc128b407a45e80e2e016df9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228f51486b6c50ab1697208093fd1ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd22eb6602570082b0f9f2c1126aef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e17349d2f3ffa575ef1ec8df0270c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a06f6dffc8f0a804e355a10f287e76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc37a5be2739ceef277b6d3fa28c929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba95c82cffa58adec394f2516255082694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c147686f6dbaade74025b014cd758695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6b58879d7388fd913298f4a3a8510696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b8666678462695cb34d3d512431c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada319d10105a5b824178aecfcfe72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a0c54efcbff7e0b81f2586799baf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85544d3936251db906e39bb554ff5697700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a82b03ce8086da1af74243b8b1092701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32741d88da10dbda5821a18fa532238a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8788e4eda3586e9fba0a2d5b791d11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535986607c7b36ce7150d9c558a5cef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8addc208d123a12ea61866916b0ab4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991c18189f4615ce50f089110aa4b21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e053204b1e391dfa6090daab40e0acf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b506e307b6c9af096dd2d696d83f757708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564d42ebd2f5f3a0cb2936ad447212709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a399464b5e510dbc6ba5e469994f33f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e40f729c00a9f2d7bf6dfa245c4c57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e269e4a80237691243e8f6c52ff73d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70c2936680ef655c38133497f98d90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35244fae39d5189e2f4642ef7d2d21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b372b5f3c6f6e4d2f5bccabe43e43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beb69898c1c774da866ade9171f85e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f734a40db2b53670a5e8bbd253ede717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced01983126886b7f85b85c9f684aaeb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43791fad34b986b309bb32d0a21a1615719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75f8bf9a6b62f94de2b3eb3a865a97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bff3f5aaa94b88ed6ea8c3ab3a878721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fe6b5a2d9e1b776cbc86addf5535e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf395f27e6bf0b1a8b9b72d23eda8c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d55fa9f3c0b7f9d9967fc86e26f9e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a687c9e99b827d4e0fdd8904cdd831a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae320ab206675fe10b6c1120840d0548726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9c20ed889464b8e63604d1d53d391727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9939c2dd97bc2e9fb71f05941af51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c97203c391f97e77c2be309f5c25c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543d81668cc168af0c12a4aa40ec71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17845288a3a7711db7e50085481fcde3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d15565a72044d803b325c11e538faa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd68a7d3a9b8f359f8131c0e13f222733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319992ef2d2add0838f6ff466ecbe1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f2c022e53bf3d50ab5e61a2baadfb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195dc034682558518402cdd82ffe525736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670553cc048e7cfb40918b9799795ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbd94b6f8d39fa7beee3976acd37d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f05fb089cbf152d9a71bcd6d914b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a726455b9a490f598cd73ae39a2d6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e296c07d8237c1036b3fda8de15d7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cacefa32b1bfdea828cb5062757d6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b00a50f5cb9fcff301bf4eb3ad3d01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750ac0b87ffd726dca4e39081da28ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663efd19922df902dcf42aa06b32d88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e54623a2c580ea3d10249f14ec3d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0ab3b04eaa406d689546de4521bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c1c7e5cf0d77d356d382b60d8378748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c9078169db4026bfd2d9d4114fece749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f606c542de2b69109a14d012c967c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bc3dfbcdc554613f6ebfdef27242a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a281dd6d0ef3980eb282b6ca52acb11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2ff4f7481b8bf4b47b548f8483e09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e816d7a6defe6ec3762ec21a79bc2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a6d94c9e0115d34e5f9c8136d7766755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbf8e8ead76f7dad5a39f691463f5e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1131775a9239efd3b76f67422ef3041757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb2a71c3cc0f4edc4a74c2c79eac3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664268680b1b691c4d67b2151c9daea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d248c17454c3971a7936342b31ebd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9cbca2fe37b353228111307f8f013761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6668372da2af5c542e42909693a83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530db03bcb25a5f9cfc5ce05c9abeb3d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563823c5032d90bbe13189252667cb94764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95babb1fae1851813d994ff6f139d2fe765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd53ac006186d9b44434dfa54dd5da6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3804a39f980c2e47748615f2732d8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a766f4ec5361d12e49ec62d1a99f9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf2646a82c36cb3dcd733bb5a66610769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bc3e2a45646ef22215e902f980e5a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb4e21a8dd2803db31acfe7c280f18771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64486acc3c9f32362309900db408bb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7a534b962f4213ca2474bb7dcc317773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e28b0a69fca4cbbfadb4dd04641e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1190b554f6b5c4cba752bfa16bc666775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ec8c195e574da106a31c081784e75776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d50422facd45400e65764dc6564b7c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d838249213af75c1aa8dd4bf32076a4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17b0782542ccae99277a1526d426d8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b34872c6427814e7ea355e2e78dad2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885706d0df85c96dd7ae98668b7aad3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20bb524998c800a06cc31b12d6d09a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f053597d9a01e50e148e6836a8c04783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252b677694b180fe4353c0a5472423e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1e768f9bf44773e748c7d91101abd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a6e89f50ade30ebd1ae032def53cc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66405b13c20f9cdc3cfac667c2df65ab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e198ed66bb414661dcb6985da2a07788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb00f52019607056a57a7861a395c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57137b78470d81657d69b05112478a3d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052c4cd6e46ed0499b38c1420b32b2d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd566926c039ad0f654e74e416616ea6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2ca7200c0be97ded72cb9a1c2d093793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85a70c0dca6202893e027e1fe7d81b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722598b49395b12b0744de83f6e25577795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207dd732502497d8a8e342e7ef9c04a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cb02dd2599f5ad41ee9d60b2d0b42797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961b25b332f5d7c3bfa6f462aa51c78798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0263f701016f5880f94a5ef6f824284799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582b38eedc4352d5e02e0778d3bd1c7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a67cb898643303faad03002cea1dd8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec14ba9393c7d648a6c6fbafc71023802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8651aa82aed09529f5dbe3e1941fc37803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce949076149e82ebe848133a03e58804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60645546fbbd1c99ffa81d5cfd55a991805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d094c16ff098570e036809acb3321806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27d2227ad90cdbf891335a2fca8733807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5ff33ddaff12c5b82011b153f48b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631280ada996a07e5269e5178994a58a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95bea87eda4b2ac780fba399642916810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0ceab7c25a3c3cdd19ff4e96a909b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e532fa84a9de733705f9e0df236e4a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57130d2f6917165781823231b4bb40d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972acc5af5a1ba3b24caeff8bc79276814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022e85cf7de49136d0372dff6e4a8a7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53707c03c2b48f7ab864f73ed9c53374816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd304d35d714f50f668ffe4b0bc0e376817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b920de28e1e564b7b105a897a7069f7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c934ff247c3d9a79fb9d729c5901a93819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5009aa2c2babc869760f874fad9c6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc35df5b13a3204e1a3f7a1512b6ea5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2925c32be5194ddf2880d1b8208838822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c319e05c382ebf98d0df627641875823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977f672a84183e6eb82ce6587256f3b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732133676e0f16f2a252d949f962288825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07352fca033be4fea33dfa42cd6e09826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f47a0292ae905fd221608efce715d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e723f67b8d0f29a07405d8a6a7ecc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d7f097ba021beff08681aaab8d78e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce65a4c66213c1c9d8d4023d21f45f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbc6c0edae4da53061ec0203b1556c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2306195f7ebdba40214535c7f40fa3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcecde65ca8ddccd73cbb87d5b9253833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7779126a39d27b8e2adb5f1416bbd5f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5601c503cd9851f47c16ad83de2e4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a581bba2cc2430a529757813bcf20836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f97dc5106b443a1d1965bfb7cfae8a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5537aeaeb8ec2667c983b6eed13f1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb035cd5903028cc9ef837cd8e96e68839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae5c2e90ac36420dd8f631a8dea71a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0649f099cc7182e656560f89bdce3d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287b65afea9a7e2c4029872a85037c8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a803e8de6f74885e9ab2b3ce49d1a4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dc78bcbe1de76a69c1b7e3b904a11844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190200a9caf8928029d35970dffebe2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09ce8ba5091b024b6c44a3c607cd0e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64a7800a64bf91ec1598afb090742d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcefa2666157d24ce1d559835d0402848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a05c8d9b077b80c0de66931e81130b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0ee4a6b64c866256580835ea85801850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981019394a8b66a0c0e30e74385b5f8c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613b2ab18862ebd184a295c6a07073f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269668202119b1987a641b16cde80c3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d62056105f7dc96f5797dd6c4a0521854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56889d07b6ab441c135ded820beef271855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec4ae75eacd6d09a3ec10ca1773968856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552620349eaa9af683201aa44efd240857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad04a7ad5f7aa52a2bdfc49d9d4a6f6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c0d9a22938713f289582747d99839859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4578255280abd904f9aeb53e746458860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c0a1b6ed107fe7243118313b0daee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99011fd8701e6c8904960a1a2323b2ac862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6913b3df05e901bce77870dd935f7e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f563ffb2214f00bb7e684851e1470a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d4fcf5edb0f90e88febc27c283b4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77998394a2d6105f5ae0d1b9e992b73d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b00809fbd8eca72e93bf06c94cb07867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee81d970892beaf1239115da6d24ed868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c8116d723032d89e408664a30309869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0f2df1567ee1e9d72bebddc78f539870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca47ac587df36f3ff204742252ca523871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218eb4633d1ba048e5339f143fcaf6b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2565e16fed1fc8cb8e95516b5da4f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859af184a757d100e7d1ecfc73f0d3e9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5a874e274df5840ba2cb37a5ea832875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877290490f7f433a1e7e3297225f6af876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938cd9809b8eb38aa917b6a1b3f4d34877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069866292cd68b6dfdaaed5943318ca878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3217e242aadc2cf46c44df2f812a8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47011b2a88e25c713953ad4cd4cd387880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ba27c5ef97f77a9e55296cd3c900881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e01dcc2cde7f51c4b049c0e9de0b2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000146b146910acb117be888eb4283e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccda099d924a64709fe2ce63784fbf4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1e42050c2874f4273387e518349d2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb430b08213e32a2e8ea098a5a5e837b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1093ee0d42f1f107e7e3ffb1e3ad8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36167434bdb6d72c947998b4b63e440888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43f2e033789a876cde9dbfba2db672889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde82523d06accf0719637b422e688a7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfa65279947c6aa3ff90a192535400891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d405b75c241426271ec079c96cbc822892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487157971b6fe95b0186dd68e77378cf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9587791e8c74714aea4a149431cc172894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f034ceacc1445112093e153f9ffdfa895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd803ad72c31ddd0ef2088f212c99a2b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b31c1d1e474fae828fd36e3f7ebd9b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f3097355fcbc609156fc4f441f0c9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3a9c264a1697b81f1419262602c87899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b4f06c90fda8977a931b74f59d6fd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33db19c5e9b064a522953a3fec549f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a2374d67775b21224ce2ec206af45902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c476cfdec0d27dfa925c208110ff4a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee347f34cdd5d8fce1fc018a8104a33904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f236b9ff9169cc20649a986dfee89905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74fec355492433c050613b7c3894a0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9581a5273cdabf9c29cdac138c308d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f032d2cdbb057c2b8445fc2f51f3397908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf0a666b5b68124bf117d7f59c73f6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483515244f417baca299373b4d0fc92f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd769590f6e4eeb2062046b8221f71911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3725d21b62e39b6b0f7d1307ea951fb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd12fe3a49897385a9a0d5af0b70b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95397411d994f2dfb3f473c1d38d1a7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aac2747c6ffc7fb7436e85c558194915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d59b45cdfec47fb30052514f8a0bc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326664398a618770e8f7cb5c4dbd9e32917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556ac2e6c091435bd87ff3fa81a8f2f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37f03f7c4bd1b0c9ded75243e50091919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3929ea24098f72989a3ce544b14ae3c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6642e904a05b93603721aa1222f51ca921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10753fdfc8793dc71f0b0e9a1e7a0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcea094d7736dd5fa973101dbc4004f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a32b36af4469b1e1f5594d28b04ea924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ee3b5bd6337b2822f5048f13353ad925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92bc9e792f8793cdf9802491961c6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5a1be1437e502f3cea54d36d6b53927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4416365746b20497c3a43efb5bba4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6a5519693d3714a08f4c52e63485e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4b6c3038f45a676a26811a78cf5c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c661ac4b952cd7031ce38f6dfe880c0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e8aac2df5c39ceab926b81f396cb932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10136ff6435a269ceb0476e4bf616ac933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514254e7cfd4f716931cbdfddcc8553934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae467d5747022d3aca741b9218189e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f5d444b39eaaa61a7f965883fe898936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2288bb2abbc828616982b0cb1590c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02c42bc3e4d7e503bf8fc347b9c53b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff9e7be19f0ac1431610c9c2441e84939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad9cc07957c9508f1ee43e0a3fda52940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac4e8b5ad569caa7aa9935eef277b6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea93b7d2306f01e12700209ca9227942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ceefed09759c595bdc393ad98409e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb5a718d0d35adae693b6652b0892a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa4fc2ad58fcd57f5831bc2f50ad8f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39105d122b13f1c078346a1337f0e049946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36738984e9ae7b40b9b076c4d59e54d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf5c2e9ee3450c1f0567db51f03b60948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ea828bcd3a368e9c76b5203156375949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71480d5ea4e3c9ff1628ba97cc8045950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850ff49ba1026b8a2d6077ab8263578951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23e82905cb71a6312e3cfa47cb528b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db51554baaa22564170da12d4c2b1e7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee672994513cea69fcd5b544eb50a4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d830bf73a54558ca8cb8b0d0988cb42955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae600cbbb227669f1d80c6a77c809c6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c266dff19f444aaf24bec8fcd402fc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3302530f04084becf70fc7fdf07c923958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b120b3d71d67a5791ca4b914ac636959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcc1acbb10acc016e7208e666890a1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473d4a00094b5f3c90d7e5a7e1486d8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55b497e46e3a640a13ee3f97683fae962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af70a72b4c3e12ac8df59a846454ab3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbce4f8ba2ba14b32534fd6246b2ab964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e929e020e83fa3e5b662e2395728c20965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059357d5d9bb4a85ec54fbafb80ea0f0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7200b29191878d3610b68bdcd0df549967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49844ade4a06fdfa21a2b10f72109e36968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13108fc590eb63ad750659cd75c82be1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3f4322fb43ce2a1f7411f26b680f9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10a3b8064e7efb68adc795824eff7f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d513e5415d0c30d023467ac39d652a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f8b31d353eacd35b6ad00e08ff56973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8813cc2d7d6d64e78f40e5871b47c9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e4f4e1c77419f0ac53aedb3ad6c7e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eda787e20703ac3ad42d52328c2a21976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f3c175d0a0ecf73f9f10ad36f9104977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8607373a80dc3e398d4d108bf953171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd732c0aea22d75718d89b1a92752362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e9fbbf6391f192f48e0250a65b173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e265f27d8cf311e55c2a52342276b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e11aa938f29b088005c54a1deda2a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d8b2c48c0893102e64e94758c4f186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87aa163b108202df69aa974b3e59a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6848d8b487604680a5c3f2a2a7d252b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc8d63d77aa52ec270966b0c8f37499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb65ce18c9e266fe0a888e6cc1247810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a89a8d7591eb6f1cc7e3b785987e8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082d1e6bf0818ce0f7d4a36cab87de512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accb15f3a8ca9cb11625d8b7c0b001813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3776696d997e0ad787a20e7c6c1e1f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033034e30c20e72d55e0293710901d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534f36d5ac99954589d4eab3d7cb73316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488d470b3cdc1ae427dacd8d51ca0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcce1742a5cf55ffd405e5dbe3d91e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e2217cf8d7b03e3a9f874950a6ccc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eadd267d7e45b8b780a9af9677297120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9306aedb1f01b2ad33e7c542a43e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6250a73e72ba9f2da09d77365f86a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dad660d99d00b404eddea634f90cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74337051fedea42bae2609252d52324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55673328b4dd9afbf9aee256c95bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128e7b8180d4bd65ea22968cdd9da3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9556fda416c422acf62739651bedb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365415c56da94d639da933cfbae7180c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f010551d434ada6272afe3290965429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91211621b5c552cdaba9aeb5b83989b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857588a64ed80cbeb9665501c9e6b78831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0a5546d2c0e48b07b86c0662efeb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d5e4af27e627ba238c8ab669688ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261c915835dba492811a0211b63890234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018234f1a0ae759113b335c11cee558335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ecaecee328b767afbdaea94b1ad3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdf8a8182f0b676a7e72845f503ef637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060e1365a0c394905eb2c43af91792238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6abfe525dfbe2d9da862bafc80170539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4652f2533dcc4946d0296522f272a9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0278811cdc971165d5b0af52009cf7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f497eac4a90db8d26cb8b236b1a6e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661264b108ccc186a996a1594ff2aa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a82684d3a8e44d5fda995ef59438a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e16f5fc841a7a5ee12f40dbf8667145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0373d9614e399d07af2bb64aec5f9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25062cf2e07a2d30752922a57a3800ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f529feb67893cfdfa68d70af2f3a6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aff40696ba7d773fe684cc210e09849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf75c12de2d0d78a98feee1ad5ce0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a2d9906f71e7435dfc43f6c48c6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813510cd14930f207aee10e0ecab74652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e21f4e50f715ae69d6f6498d1f37553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc66f409ddc3dec7fedf02410d309cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3ca58a8077e7d22d123a919827d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e8856baa662da3ff11794e65594d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b6a711addfbb95a09fbde6e29be3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250faa1b883d72565f8f2346bda688858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e175f58a87bb1af7cb5b6ac093ac7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8c6f1ad53e2f8a15826b848bc688760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809676c1d038e876615ca459b57ec1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b6a7e5fa085205bbf91b891a9741762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460084ad86c53ba9e3bdfe1f721bd18d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b8e7ea34195715ca31754da263bd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eaeadb6084f4d99033530afdf339f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06b7f1d784e685be886ef4994b83566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f4a1e03224eff0b72f3a5159cb06867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeecdb632377f34be2f1078fe161ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1b4a616096742b216748ad6015f5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ecefdf7fa594660efa2e6602e71270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a40339d207487f1f88644bac772171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4d74ecd0c0bf25da66dd82b9d569672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa69e9150afebefb3c84d454f97aeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a231a2a58cd80fb34b0538e640e3d6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bff0871edf74e532d14f526052e9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c964bc7d6bad7a47dc731d80393ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbec9f4b93328c1ddc71fe8c68f526577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd5a4cfd2de4492d85b74ef9911c9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695db1a4da0eac12237263a0aeac44279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea29862edec5260f9eec816ee14eb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d52415ce6cb75debf3308e0860cef381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c90cc19abf395b5cd8c26e53a08b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ede651dee3c1cf2358142464a5a8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c392e0d6f0b69ad16cf6366c439b52084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882b540a8e3d0c6ae6d8c6318004a6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727ffdf61622694fcae18a8fdff5b9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6e6432b59f41487284530e130fc2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b5ed057cbedf9f04627e712b95d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e48bcf152e5dd6d1029c194c97e55689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255ef63c664ad7b56a88946ac86b1e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaa3137673cc9908ac093b4a2a104591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d977b0d689c4427403d7cd2d5750092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba7136a02e852aa5d2234454a2d0e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc63d086b967e54d9e4e5269c7edeb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa88ca238a852426fa04c1ff937f26a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3953a94d10f514838024258de6861596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383670bbd6e40b859df1995b960a4eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a27856532603cca7e1240d2fddc3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4f611cc156dfd58f4af88d67499c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ca00faf104cef536b852bd0d6c9db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9713454271db7d3f15706618ffe974101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e52cfdbe3cfe093a6409d9d8dc92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11c6644138c5e28890c6b430c03416103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e05bae011e86fbc059efa76396ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3f05148386c4d24cc3935f03d1bac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f73be47b37ef06cf5f3883c6659979106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b93cade1a803e2513c066aa8b048107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335b3f319ef82756cdda058cd8381d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508340282ca4e71b9cc7d03210cc862c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe681b6a19748510a18dc69bb2656c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b042d62424dc0fc13a35183926f91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14872ccde01479db9c72357524707d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e19577ed921fb432ca7785a6509f13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa098a5898cefb9ca12616535a8ecba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69bcc2ad0a08e01ab896c8f7028208115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458d315d57b475a89af5e46337b1476116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcb73095d4e3f592f066f7d8ba9e26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f0681fa0ae20b9a71b90771d635f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6196c290973fbe83b262b67ed9dbfb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f5d846342212d722e6437a4f7fc1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6d74ca5aea8e677788b5c9e6bc7e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11563e3e17938931d02b7313fc85f2f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6cbc070d35953087332d66c99a77e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e6638daa1d9bd1c551b813712b28a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e8b87650b7a513db95bc62990e39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9552b6f538cc1ca6f8ada1f8c4e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cdeeb2d1f2c671c05372b08983827127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce2c45119cfe22960115953d281677128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4534b496262c5c3fe2a736e64726c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db02a01fa7b7c01c664b2473cc27c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99474a679b53f2cabb2c2f154ad721131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91d6dbeab580327d915d80cf9c7e97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d69935cf480835cf01b9161e070237133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d372dcf13811196b2024c108395210134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7f9ed2d634ed7ff5104ba7a76409b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5814b1171a6b6cf9acd695bca475d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d411f6e1a3439d366928a5670cce05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd72ad456f1eddc214c315b42878e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63b0a051beef46a55efd8ace32f9a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb857676fc91729370bece04aeaa40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8652742358789fc956916721ea322141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a854a18812d7ec53f4aa9a0352acd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278a5a136df42de5824877a347cf6d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce866a8399187fba1197a4311dd7c2e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c1436391e211d9fc303826e61966e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba3e4ff617dccb9993c00d069ae1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82e173c9fa31547549d67ce8ad53a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5abe489a89ba1f00d3ba4800b6848148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60755790a8a1196daa4fbfa9b000cea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99495bdc500727561831fe151d5ae1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e22ec65ee2599faeaa7e22a8a3fa3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd808b1362ef59c5b032450966a8a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad927d899eddf069df46e84d39622cdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88132cd09112ff450fe32a1851158de7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fba33701621ba7943ba9489ee39880155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd303515d9fcaa18a8c2d8875d66fb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de40450e49b372ee1133662cfa49108157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39ef03e98fe8ee316a05739c8cae6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e934a55f5f3c9b7bef8fc4e53a2301159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d073a944204aeaf1ee12eaa80847b01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e55d2a9ae93ef3e0a6fdab78c37ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe712bc19fea511fff0c4739c0e19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5c7c10e216e893fc346fea3ab99ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bccc07247f3a18dce071aecdf5384164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366021dd5e0a56d2e66cd4601ca5200165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21727c257a5528e6d743cacbc6da79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ea89e4d76889d3de59f27aab9dba5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686317b6008a859fa38be319b2d0bda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e245532244932f3c56d6d3ae2d9df2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99c0c06a1caaf16a647bada14e6f1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaa02c3fce44ce2443b2e5941f2244171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b65fdfff48b3646a05a0b498f1941172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f820969bf267413ab7cbe9bfe17603173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e3a0c964c974909288d8044dd2e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d941a05175fb88923f4755d8d4a676175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b7fd2662f159e8f5f9140b61a5ebe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f628347491f1d61b1f1fdadf889947177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d27d8df0240aa162b1a593b466f961178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50333a2564e1d110dd3ab61dfd3d38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b317d65917dfdb61c22226fd2a06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a206020e946720abc393bbf899e88b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901675799666c80223fb57233de4f73e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5327075bed1862d41d7922eab5599e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ca8259dc2f8a5e821ca1b1bb98e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720fbc23c980fab60a2fe7d454c5942185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d93ab4598af6845e6c06c83c5460ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e47ae8173d21965712e70c9412275187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5881fce0f59423421427f84daa9a4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0dbc802f429a405e6a1725bd412ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ec2c7fd249b30f1a8a315fc68cbf9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef632f4dbe07f449a1d7efef87ede7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c3c373864ca327a1eaf83739adcef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dff071e0538c0c0319f1133883f77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae11291972af644ffab01da0c07f48a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093cb12e93974227e8235f994ebb5e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397e12315f668ac59673dc4e14ac158196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13f325e889b913ac7dba74c0705429197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3b52513443edabaef098cb24dace198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e903223d57bf89ac6229dbce1a15b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78834ad04fcf27ffa8638b237331b22d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412627d7bae9ecb9ce15cc9aeab1904201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae72dd4e7e5c9244071039fc32ec352202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bddb53e4fe6714317b258a4f1ace4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffe7b3a28965d97a016b5bc9231afc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a03d7c13192d812e4a49ee1e21f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1bac20386ef5651167a949791c044206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ac985f29c0cf41be282cc88e0049207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d66f2e54c50ddbdcaea70c475346208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da244ec54748a6d477b6e0a9a9a5c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e38663ba8f2abebfbf9505b15cb6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f9db436df1d8c93b7bf946399d046211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2650f04293468d9eacadfd3ee79197212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ee8e9cc3ec57ad63bff018c4168f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fab33d38de8358a7ae83437e4dea79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743ac012bb4683c3e9334bb3feb4163215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0f780f44fe3322eb3cacadf89f7d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b906ed2880c8abe5e4ddcea06603be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd76cfed969433e8b3608d9fe0c4c9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5460675c2e4b569ef143dc5e360509d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe6ea9e641b41a85812c3a4d73e654220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56948f6821d640779a5026df59d0fc14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3a278354eceeced611aa27329265f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c5f78c6d0567e413ec8b37d843b3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7fac57d84bf85b2716fb14abf4fb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b3a506e428506a5fdef1cd202a0f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33240f37a7c7282b10624bb949a415c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae89197d9a5da9bfc843ac7eed165f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43332fa064285c1cf7560b2a7dffbe67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6694fa04dcfe720d667549c63f138229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869294e8084084fa72111cf0fae6c9ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc250fbf1becb06ee1e60d89a2fe7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8e77c74ee61c99bb6eac04bfa6e70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e50337b700c056546db6507d7f90f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eead75de5a2d08f98320b5fdc4da9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e110576859f8311ac83ab26178a576d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f73c5c1f88d02bba83e462ae9a1b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe6185275ecde2e7d093396e2b7d82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da48adf052e746275fbab39a7e83a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7b7f5e7577b1c4f949bcd37347107239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e07550f3eea599f29c2fc9021edd85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e306fa046fb132ac2ea45ae7b6829d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7c004358533e6def12485103a8211242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d231857a7de3c4b963bccbbc366eb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234eef339164dcc033273e513a58a82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ef93c76778d7a8fe5cb10952975ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33943147304743dd527773d7b06e8c59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe933aa1d9a9775360cef3c6e2ab5a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad232af70edcf3c67d6884f304b3d18248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9caf8fc9e6da200adf9e291529204249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa15b59b9d88b628e4ef15a8c5a7b06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a636273ae23aa89124c516a2c5b34b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64418dfdd9516bdffa108057a5fa2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b6d07cda2066fc4f2423ed4ba13ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab9d11ee0fbf74a62140db41468674254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d23d3dec52fc6b4723576367100de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70eb8d6b062abd72b3133b4b0a4841256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2886a22102ef2256975ee918dbb09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65758007d560aa33cafa3783fb89cdfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6079ac23cf682497b3337cba36531259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cbffe974a016a2a89697e804f3775260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e42fa7756c892dae9f1c8420669921261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71d229f93c35683eafcc7b6684e5e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d25c19c80d4b479ef9a02d32286278263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3652456f55df9a0c9136e90472b2bcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bf40d237db5ec8b1a457311a1598b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc50bf7a3de73bf2014d0c0312f6ff7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b26b924bc53ef7a1a410c3d52ff4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31741b753293b70334c671c4ce89652268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868259c9c5bfa8b5c8f215b85e74ce78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41b7ef59797ebf6a02e9cbfa9fb996270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375d0e2a43f6673663eadb4898b9ea0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dce7bfa1b37c93ff830c53d9233f17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56894ea0340983bb580faac7ab615f71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e42a6989c88d237cded550ac13bb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c19ca487583a3c4edc15febfe701275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695192840ffab5d937c1ea001571fa0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593dcc84e6b8d0be1afb861197c0b7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ea476d15eb03917063754213372c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c71a04f27785a2f462300c308cad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9460812d2705222ef653db7662f66c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e215c644240a434d3486ff00f1ff7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23f0c17262ef50e887cacc633f0db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fadcfe1e1f45b133842578fc7780f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3f2a76d620e88130abed472f21350284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344df7f98a6fe966b086a3ba34986922285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce42f2fdd13600a9b2620aed5f843286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72e2c83c338d7c5f2f041bd1d5edc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15df262111510ddb7602f450c4b6b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7801fb30893f8a8b26e3f072420037289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585479485a4e3e476ff440a1727dac54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47600acd0f2833e3f9fb155bb0935ce2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab6c51e9480977c2cf1f8d9167c480292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9b9704420b6e05607dada717b0b5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c1d4f45a959b152b43cbb23766138294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fa8e83b73ce753dd1ef3bf9c0df42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b3f254a5abed538f9b9986d347eae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8beea34c39ce3f9df5e35dbac3532b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6112c218eab5f2cc731f9f12e91368a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3b79f021f34f7cad835d653c7103b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a3bac1a6a0475d6184c935ce4acc5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b939fbdfdb2b1f421e603f6b94c5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4d9aa0764ec1295ee4155250bf1f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339ce731d4033282083fbf604b7db74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07786e6376cd0b27453c4e4e5cd4bb6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e6c4bfc53713aa4516da2184c2ccf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f3e3a24e3a819814673a4dd481d8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6a523896d28dd142cdacf16cbcd8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48c0e00dba35b40436c09205d81428308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bdac5235f7cb5087d7621ca235256309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8e2f2c5f0260a8a114e1ddea2a3a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b39f835ac8681d49c5a79027884b7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1461ded3b738032cbb8795cb0be226312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a7437b3013f5f8583365e214841cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1836e7a0d7f90f5a40d05136a805a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f77e5823570081e9b3cf3d780ae4c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c94156488ac55efbcd7a7b4478ad9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a2526f09efd97c2ac171d469bf745317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16ca8463370b08d9d9ab252c185b21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26926235786e3dcefcafce7e36d976319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6f2772ba0772eff07a1af366c095f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a07ec67bd02e60d2aeb2c43d2e5668321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f6fbe85ed579efbd3104fd58d526d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83ac6e2d9f207b491bb5d1625c7d49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc5a8613ac8f1fe9c33a4fea3444a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78c85d21d3fc7045f05f6f9a0e106c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3251f1e3db8e55428c926451d2ab10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74568a27222fff429fb6e3e32bdeae02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fda21bfdc0c0a729034f6dcd03812328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b8f06556991f3004f512c36653cd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fd1847ae851720065e3b602455b25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a76658d94d7afe22229ef0e5323590331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8745c2228891487ed933bbd04bf6e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976e222f5c0bb92c86a54083a6268b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53819845f4da29100e2b56a3e72af47b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a7394001cc5d5eaa49940060e3169335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bff8f5743740ff018e342776124dbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5714bb06b7c942c8ee0da444216d1c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1bdd035858b0e3bbb3d299b74b3dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1744347e0fd71943797b550fea576339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8180e20a6af47a4e97262d864f471340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573108d0e6a4a1d4ed77ce8beeeea3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cd6d1d2e48c43c1066a00f3ac52d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d0951881b3f2e2aecbf72ba6c9ed9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d7acd7df798cae2e33bc90b4d0571344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbddb26d5eab5e04e49ce1fcc0f5e65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b6206505577d1e34e3d5e21cf600a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f53c1d8596512c46c884092d4a109347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0b6a115f3edc6e66456537e23b1c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495ff53cc7cd1b95a9fec7102b9cc67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d183ced9f18ccfe46647c3dab9885350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af724a0165cbe768c2a87cbb533eb72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e3c3063f4cc9c1f663311747e293352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13303637b684b8adc5caae68a10c182e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d83e588aa01b06c519b2a78dc4fe3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693569a692a37cb6a1fc0bc01c9c7a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50287006eb0487cb6445ab5a517c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6d5265dd27755a7216b3e62526ea5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28192787f18da47b9147cdb42c9da51d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d50d28063b7a382b1fd6053879e06f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57169d0d68d36613939219094a8fb597360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682649fee60e03db218369d18045a28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab03d429a41c569e3666b4d57956b43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d78fe91579cfa12b91c72b12f0386363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee017bed5fc0ad75ddfdf87c02a28cc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8050d88295ba7f66157b345d652dd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a674846ce2633e47dd9c33d265532b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1854c264ae7b7fbcdb96c3fc4e0b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72c03c53441bbe6a6e4f7eba3042f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa623d2841eb0640c74cc085d8eae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad5650c86b1e9a36c8df1c6546d320370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb67b3945bb2a3ce8b213cf09b139bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19289125ddecc215bb8d4ea9ebbfcd68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad201ff18714699fd12f9835ff26597f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda287d79610d2d538de2dd761d428de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e9b3d40c8517101994d10a3316d5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e85563244450fa9820bc9f39a33c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1079084f277fd6f002bb18fef07c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91a1d93d82bf9e006801c843792a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a9673b161c3c7e70c0bf385758b11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803e49f5b7f07decf26a4fb2c52d2ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f740961fdeb5b0bbd76a319c67721c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8313726ca2b49db39003a6ec8c12cee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17cbfe64400ee46acbcfe170da660b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c4764bc0aff33fa66b5e74b90a9b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffd07e0dae20ddf5386794ebe73bcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137b385c6d01ae2d85abcd96b926598386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f47762829490f382fdc20d19d96d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891d905da829ead10bb9b4a7858a6da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a1423651d77394e90cc64223f704c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929263b49a72cec89e96564f150896b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4cb65e68bc170008e1b0d97770d82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ef76376a397926db358ae384539f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e844b6e326ea03d20e5842940697393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad14212b60762e1c00efc3f3d6a9ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949f482a7df2d3ccb55c3c8eae540c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470f9cf09768a13b5973faee6e3eb3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cec2f85c29c7bb9292366244f68a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be474234a31e170b0f91fcd6c1c53dc9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b866ee56a2b1556f37b238b281a65a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3aed3690b778318313f8ac367c2e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f19b61d4a732d4defbdea91a7bad33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0bb5f54958afa05290f3c6d67421f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e0e1bae2901579022f025b31dca78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042505c070d65ecbc5ec63344c6f4c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3379a8d9f4120d78db90f1089494c15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e39d8298108cd621bb0a0a36c595d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832d2008e5b5de061c4755d5ef71a3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd78a99842644859e339e505750664408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007428d4e7ce0a4d432ebe01425301f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caf92533ca4feea3a9a56c78f41c19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f545b782cbb6c1ccb9129bd066951b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7918863dbb1ff8332415cddce264cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e432245366440f6528199250cfdc50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d51e44592265d495fd7e77d1ee69a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6c112a206c20dbae2203d6e66ed39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d525f8dffe1997a91ac2b2003ad525416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17595350ecc041f2b051269d3e615167417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321b21592431e87b36da4cdaa59987b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dcad9fc8807389efcd30a7ad94d19419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2548c591b0e9f3a7e2da8f4e18ac7b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98173e5ea5dcca1b6862a0304a2eefe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67736b635c6d787e155d682675064e83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f88439f05a2294dcb7b02f375d529b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81212d88077a644f6a6f398a55729033424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05156a1d1cf3227841c3de88de38bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf740f968aa09c488091db72c65b3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe39d5db8e33f8b2292f86fe2f3afd6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13858d15d6ba6fdb01a7c781ffd65e0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ad41332e8af96c763c448068c3131429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f4381e46b1bf8591a976e3feb7b60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bcde3d569ae96b9e1e32c304bf2ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546510dc6416b0f2b8121641100bd4ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb548cde5c208b3e79b0164a8d71f3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4f89a142fe257dbe5bd598fae9c20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929460fc0e72fb3eaa16925426ae13f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfca2534b1d8885c5d136bce7ac724436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91429e96a5d4e9786c250900caf019c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134195cdd71dd9503fa1881093f782e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1ff3c59e97342f931f529f954f229439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa908d989439cd11dc2a4fe200ed5ed7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc46962289ed31a1d2c2c06d6477e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350a0504f9f64415836defa51846b59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980454246bfd4f1e57d1c7fcdc5a108443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c7fea2a51be4a97193931efdb348b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb628ec90dd9e961144290eaa5f1e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c29ce861ccb58163d23674f7806b2b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e18ad7ced804b2001e5dbbbcfd9dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa538787c62d609efe87e186b5796f04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427869cb30e914fcc5fa4861e3c5ca5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19320b0765c014048d0123ec9352453450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05430bf7079396f5cae1e6dcc2c466451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340e0d9f1c6c19a8457aec264e576b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64052ff95ee907c074b779cdd4717e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43799429db45442e7fe6b44d50f8aae8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e33076aba1a9276a913d3d0480cc92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f15d497e28108cf2373e314bf8ab87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320becaa230b40746ffedb533430d7e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079420f3b5c291ee7fb526386157c44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64155c9d6ec3af94725a5808e20d83c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d61241c5bd20b8cfc2ca0e44a53f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116105367d3cb772ad68172ea0533f79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998aa4f3029893b2ef101f1dce440a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca869b872ef84d448fa260c5d65b95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665faf180144b1bfc88d10719fe94e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0f5b0c4f5a48e0152cf9da5c88d79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd058452c5dd371c65a0f22023dec8a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f582649d553fc51686c8629086886467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b314aa13129435963531d4e903dfc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e40a58332b6633f0ff1aab2a84aa04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9380f4c8afd078824286a4e8e4fee90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f383e89fc1666cfa10ebac836214e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040841dfbd468c41feba6452c29765c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df452e1cbca11369844c61f2642834bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ecc38890405184b2b7b91623f5338474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fc01699b675b15f2770b1d5986657475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8a44f31dfe2d4ea83c982aad88f40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2320494b7e57f74d4fa24e867f0bac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92887bee5d236530716c0fe31f74a228478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8560de3ac477a07d37f3071ad73b7e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d25f4c2271005c88fe7d88363e5913480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b614674e1d9c0d573f256615b65104f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99989f67e42ebe46fd7ec330637c421482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b983f0721fb1695eb683e1894ed6f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b295005e74521e8adc615eecf41fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b179a2feb13da2a75288bced74c1ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514c132e9c60ef42df7f48584244c54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd82f970f4de49eacfad4b303b36bf5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6a754c1f904fcae611c6c4c77d6b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116477a8b751e2d246820772de2905ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d81e89b310a205727670adf7045dc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b8178a5950674698cec5488a7ce98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70de3d3abafa162a6592d41586e303c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e9800ee8e85fcddadf97e046cf1b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a79651731a9fe1871d5cd8a6f57c66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be387785c356b9b01da9094649f4a5d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e7cd445ee3d0b622ae7272200a9ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a5825536f19558979971f731e1ab8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cd7ccb019efcdeaaf4efe4e00b431498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de90f0c2f375eb9f255cf6c9084cb7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2df970130f97e78db0761f0f375052500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db58436c8b7310b888c9ec91abe396501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b3dbac236e62f4052affbc0cfb9e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a593ff100aab03ff5d12dcaa9abd4aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b435dc5c70b4fa616d4382b73b0e0cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b8c659da4c42d2cc916e6251270ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c4a7a5217423bb1227329dbd6e70506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a0f4c1948c6cffe090566f377d9b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b543a48d7353d6b5a9d3bde551ae18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa437a4b7fbb3bcac1bc842f086727509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a1df8894eb8d390f920d099f2949a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cc3004b8a92a1ca2c47c5bafbd88f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52ef1903b83305bdc4df8d9b9f15c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f016768a4aaa61be30879f1dcd8c45e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee091f55afc1ad4cad27e7f140206fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeb4fe1a09d909ef9d7d4cd2cebfff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf26d510fbb47c4515312a1f0ea6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b8c2d4d0b6945460d90d7c693b22517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aff402954cd1435ab56c330a657fc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae175983599a988d20f185eee9c9180519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5cc38ae7551622102637e9c90e029520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1dbc1e44828335575c8a1a424ec25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2258504501f2e2fcc9c154e396b29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd291ffbe5224318791f2067496da28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa673c586358dde13fcf45b0454ed7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ee1a5be2aac96108ae40916e6e3fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af1ff85166f169d43ed2bf3c578572526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfab82109fd8f4cebe27e0427e65a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fad457bfc33bef3648b65b08842f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698728dd56407c7d4c7d008f0ccb5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0de6d0ef6cedb941a611e663bdaa1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29278db53657a3666a94909f4925d4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe408d5b8c62eec941b4e354ea55fd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d40152986f7076ae95a4f7b8015b1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2316589c77bd6bd73504818093255534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386e5d95ced0eff925fff66842ea4ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc2144092abaeb2793f0073a06893536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88737ecbe235c63c0639453d2cea7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f07d96e2a1be7e188e1ff44dbcc6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159d2357ae143f2d4033d6c50f43532539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f9101d31b61a531161fc3404814db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9f0d39827d6761bc433afb5c92022541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670a75d3bbaa2587925dd06060db823542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99171426cf25a9aad94f491d7bb3f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d507145217cb474a34adf78704e93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c4a011bd4b7779fc43ec5f34706b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a39e7677fff2d5a438961ce3f25cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5335b73c80d487374cf3a63718f566c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71153cfe3ac8088a4185b5e1785fbb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47de21e147f7de6e33a5741cc7a9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ca617a1cbbf185ee44f0e52477aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46945fb3b278eed8a7f23a646d3c5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d86f2b5b75ca8c4ccc7ebb55fba38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77441f04e061c74b969b22f8527c2cd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd14cc7fc3db6930e8ef3bd69dee89e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad84c038cd50b7c55b511661911b624555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e063bae77f8cfc11b2736ca231c30cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4488bd72407e609114f160cb0f821557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a12dd4c765b55357ea79c7aac0e65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da107dc6197ffb7df31ead334f432559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78883745a64b906eee638ef8d3b3c8fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515209a29b620be26d12b108c3e70cc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d533a69642894dd4579f6e91bb8dcaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4352e93840a33283217dd6824c98235563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acfc7b1497a38d70ea46b3e0e19348564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980aef1953bf3e8f235b4da9bb1f569565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614af2936b4867bcfb66383ebf0ef60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6b0bcb673a51369b58f297c4e95e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b55b35df09166c739b487f21ff95ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32688555c10a63117bd8581ca505573b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d2f771c8f3f02228781bcd52e6703570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0a202c8627a03bb4a6930e0bb67a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa806a158c91ee3239b2a6e8a6b45f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c5ccf928d004723e6c4c91d1f3c26573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc657aa7e7d1c6686891c6a7f6971e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed0df705dc98e214cdc2d5db67081f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa91652d3d9684299301434891959b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6427ef59e283d4fd58dd26ad960668f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6d661cfc2744543168c5940f34e88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9529e67eded27593f0ec05d5faeef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab75f72a023f8ae4416e6d8be2e6a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720bd147dae059bc01c5191e2195f35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aada3e73ac0ce4f75040cc582165ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4420cc42e934689cc2a5ef79fd719583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f7009b0fa03d48dc8d530607390ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14669c39192535543cabc2dc22e449d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d49830ec1bda1e076df11f577c4192586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae2c4ec14fa761d4c115011541286f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f1487dd2c5b4b6160de53bf3a396b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a674f0195ec02e0eaab5163dc99e0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a831fb4649e0eee98dc4552bb3665590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9caa8ba0a292ec8897d5f0105163b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120121976f2516643d9786124d4514a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48af0ded98ea66900d4618972466b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38652622c53e578af29baa88e21f67e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa14a28ea84ea7efbfa0a0b7054c5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130882ada9e6cdb1d3a0bbae25562ce8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfbfbdeec53aa93b6e67db98e41846597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98004c2770aac438b209854ccd3f04b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23684bbe0c268476ccf8fd24189d85dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9e6af256f5acf244a4c1daf3647d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b9446849184142dd96d10bc9f4eaf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597fe8f4c27c38e8d693f4cf5f11a87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4506bff4720bc49b5b169a07683c174603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985ec90e2b497d794ba8d357ab9a22d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f12781787165f6c1fd8becb678883605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ccb5abcd53b392c3e3a01dbb4daf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce78fd79b86185750f808bb79e7371607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa265f651b300b5d521742bff1d4516608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4eed5cdef2ae2d46719da07188f03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4cd87796b7c2fd4203a9ffed4858d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854b8c5c535c19da4e591dcc056828e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255106129988feb91d74be64d11ebac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160756f02769059139bec36ca5221107613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406189c952bc5e5a0788963b034b47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46478b705db581c46da710011047a940615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76867eff5082dc0598021286b83f46c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96475451228b985ab52640f3bff4f103617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f473e94c96ab272c713b01b723412ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1e434d2e12870777a8b1545f3a03d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28544f11cee8ee498c7c54319de77620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f80d27365db3086a6a52b82988a3c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e567e7a216caf1cbfd6fc1ffa6ac582622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a30a4d2cca1b5a1e48a2e9bd9204623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dbda1440e0370a36415daeb22d8ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ede1ccb9efc8a6fe05202bc20ab44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca983d5bc814c1952e2ffcbd58560f37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f962b2ff19c6689109f3d1c9d8002ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85dade18e9341c3456a69891c9a72d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355ebf67e0f62df4bec308c4622037f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2657c9fe9c5b631997f6d0e8daa45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2f283281da6afb7b464f6cb268ff0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1afa6889c1bd319b8ca280a6b286d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf32615cef5fe289f3bed6aa4d2c1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50a14b6fd277f10a0c0e8ccfca92f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30474f8f18729237998b7511b70d8717635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e84ac17c58df433698c836fc74be0a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28de70910849f96e890116ec7c5b8b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a4aa073254c36a23cdf92fbe750a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ca3495d959d062e20cc44785ed04a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0b1a8fd215bddd0da1fab789519c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6de085c890399e196ad4f948b886f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff844c8cf7af7cde6cf2f8532f9287642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff157266fcdf2baad9c6fd1ed44be8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549f004ae35b3b140f7e9f70007b8f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd79ee807a04f8c09b29c57be05cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413dbb335a411566e5bea73270118de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629fa0d811b30d3cd7df2dc17b52e00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf931cd8573043b7b82714e172a6d49e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8b5da71fd22848e28645585ace79e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548cb78064e8a3f2f8d333f3b840382650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ac2c1dde632ead0dc85b32a6c160651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e55d2127c31fde013f0c2e3d1a8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f607b890062103b8a37d02ddb516653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4327f636adeaaf4a93b53c364aef67f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc782cfb04f318c5881d31d1bef8960655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9c848fca098c3d7839557bceda4bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a6e17f7e6d8c0e29a4a05c5de3fed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4410a9552d275547f62bfd33a98edd5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9af99745f1c8dc9e742d53fbacb983659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec4e739b83da11eab7aea17208fad3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec03b767af69a806dbe9503c07bc137661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b35a510962772b9690ef268c8b028f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed572c95b0a1021397504418ed3d07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cad551d5a2527a76de0c4766610a3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532be0d32f5c14c44909276fd91ca7eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090538ead2ab0ff22d4b3fa634d518b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb645f91af0ce983b2e8eb1572fe34fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7ba46b386209de253801b90772f87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58354afa3f91e2a4782640778e19b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68935eb82a53c66a3261c2ce6643c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160967259a7676650639497cecbe5e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421c932e0e13d0fe750f5dd09535c9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077b2439c7dd9e75fdc309886ee3adc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc024e2ce0fe2bc7bae2b2743ceace2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31911461e09a12d465990242894626b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d66e26b8a62dd2237fa05ecfd5dcc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8d29e2e8b6c162de410c040466f79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae070d39d2442cdbc84131313c72c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e083d069a78f5b9e90fc8c6b29d47e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dceae631d43b56e6ef33c0e5d5fa1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf836053f2bb405b5af956a9439813681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ec9a088f488ee53b8fece206605d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ced04aefacf94b6e6c97f56a875982683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2002fc27e090479e92d84363b2b001a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc958b6609067d22ca76fce123fd3ff0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3065dc8f6b2d0648d48e576f12350686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a499b53ed1ec9b0d253b69cb086ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd7a3ffbb16ffe55a6034351d69094688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351370eaf769b55d7edb47c122b2af7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661b484bbf81756c0cf7a8b28e2073690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac213a671808175569a28ac16ce98d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ae7d89b7aeb958a98cd081a20275d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf96bfa9c8b441de6036c12a8f734c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa735210ceaaa288cd08be72810dfe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce88bcb1faf00ffbd0411cdce17718695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125a5538206b016386ba01abfc081a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03f09d07ebe94d11758780a14c87bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffd043f3ebe87ffbea52faf3133ef1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667986e4ac70448215fe7ed533a93907699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b1df9e9d73e5498a63a8f2829981700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddb6dab34c34af857df4a74e3b03b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad39b2c60ac4c4b76033b3beca1f46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f902a5cfadcdfaeff8a75a2b61c0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134510a4e6319681474335e30236e72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192779cdeddb57d1a2d87e23ce59c35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29427d9a73632b43b79d9952969987706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1308c2458792f19893ae76e6f1ad198707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92a332d3a660851453745fda4a1e87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a1495123040cac32c9113db0ba8d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a79b9465983c4c7aabb2962327488710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c1a3f049419d106ccd6d01a236e63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8358affd55f24b106e49ad0f5474f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6684aa7fc83be68b6b026814db6180713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970d4cf8bb781f1152210da0dc4d134714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22facd1a28dc131e035f36855edc0586715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdee0abcb151671a0b87ce840f92a67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c891289ea04a54197dc8f779429c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353e17f17f8ad8f17fee6ca09d711e4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfa16f243c43fdfd2fff8cead955e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b10170d2418f5641754041939454c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ced4aab6bc9d89f22754b881a2a6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232d727f6f37dfc6199e8ccf330b83d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf999b8bee3f0dd51d85c298cdc5b95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf298fe40f33894a2b15cee90a38ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ec5a10e9560e613a94227825d3dd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647cf3a34920f1f46738b05ceb9c608726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b7cb2fbbc7576c0635ac91905533727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34070cf8a2f1006cc897afdbaeb0127c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced7fba22274ce0dece5a214718ade2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd550d2e28dae38a32c70ae8850fb27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de2242fec98e0762b7136278dd7359731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2633da1fe0f68cda715c3b6c1aa23bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031e9624c5f07cc2addbc4f83454027733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87602ae38f0dba72294a555061f79b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b07cbaf34b71cad299fd47a8507aa0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f11626ccfec745c520a2ebc63c48e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca9dea933fe7a007415cb1a49e3fd3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5b2fdfd3114c786af7b68df0973e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88f24036b5e7a751f516214345edd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7a72eff7ee75d4dffc168fa3246bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df82f0cf3b696151f4203459e3d477741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcb663bf412b8b4fa4b6c453dd09ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52c3126300d19c87068814d67b2bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e308c206c809b98111fb05c2cad3ab2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5117d2ec540753de763205bff49576745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547432b7ba0348ac9e95da25603c630746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b98c73a8686e80c3a3366011f6363747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f65603514f83e5e2a66c202c73bb4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfba893cf07e83f128c8dd6f5032c0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f607f45001e657fa86a4caf5fdb4ad8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d254216165c9e835a4ef1c7d109b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47350868eef58151cdf6b5929b195e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889256be4567111b794813aafba3ef8b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2bc575f3c4c264eac1f234c50e8c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e47c817618887c5eb0d6b5873281dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded56bd2bbb644f270df36178deddc3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d19b31e19a6d5d6f6f9f27fe5ad1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95b5d844b0108a363a6e707227bad7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013d783f6fd57c4569374cb6c2b66e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0040c3b3a679dd176773dca3482673f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcd4e945e44f8342b3e0c321476604761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e975a6b61ca695ed435ef2fafa329762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fe25f997dd344e9d1c918597076b8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd89dec9001c5320ce300698fd21ddd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682818d0597310c813d8019e9ea5c6c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3cd6971a4a61015e973fa0bb9e120766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45899596d169cc4cd6c66b64bed1db7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62aaa09311e6bd01ed50962966d89f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebdcea555ffb8fd1722286aa2d0dd5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cb8c4eca77c44b129b62ddd66bb60770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17d791715e1a81e64cdd0939075193771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853f90597d45ba5d094d7a027f8db01772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1901ad7c06ba9ad8604376258d6512773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840010e408f0480bfdfa6b7f5c3e91a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53154434a85d1b858449eb6d528e2ce775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2332fc9ae3ab336ff4c1d1055162d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a77463a4f5913b98fb3c133b83c8a2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66f80c6fd6b2fec5fbae0e66e34e0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8622695bf786c23785e0530565af45779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3857b84ce3a51f17fb0f5eab0476c42780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e957d3de21c3d1b2dd4a4a0bdb122c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01687573c8abb1adc66c88c0bc4009ae782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116777f9ef8728bf28c967c7586bee2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10c1409502a8230314267f0b8873ea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b989076041f7e07a188493de700ec785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35fae18c11748bf5d34f65135e4528786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9e78eab948a8afa4adb9b4c31edfc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f5b4b8582227de7e246e02dd8c149788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b851b3fb421e114c5fa4955f9b2bac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaa279e882d35af0775f8d13c39b01790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e136cc9a58d5b7bc012861527419a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf368f29e075312fd058b818a3ff7b0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6d5116b914b3aba90163ff44e5254793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48ff89b3d6ff35db958e7e59e73589794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0587f5751849ea14e162bb7f0f055e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac981ccf875f3de61091a3a281b03fc7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce7e37b2c0be34fcf2d8798ab6d1e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee321caac9dd43c76860ecc24845af6f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc70c0feea0d5bcd6d3feabceb9315799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaeec573f5e66186451bb66e689bf3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873d25d411aa4515228cf8db407e74a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf307cadcb88d9ea124e02712ef33049802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d57b74485bf5fd350f96e5ea91f179803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751caff788fa54cd6eb022dbefeae49a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a011b96d6befbe87cfbe62b0bc56805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b40bcd5824e275ed5568b3fff9ed6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1744d232e3b24c9d9735837caeeb6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e19c60eb2adffe6fe14767a420eca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c319efc43f22c3bc40be8a3112bb4d9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017567f1b74d47b96dde30dc2d35b85b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056bb23e5927165dae98e6200f1c409811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e7f22dd549bbe1bb0cb9313c8f955812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150f6dfb3d246e4d08f9ebe7c0629bd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b2044f9c7cec25b1c1e9587e1b65f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741679264e9c0cc12f16753da08b0f6e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a287789d1e284dd6921391f736ca816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6b5d78697b0256dd9fe5ca44626fe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dfae5feeff79af24deed27b82f316818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451125d2c91c8b35354da606fd7e0c35819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d4796e5a10f4f5cdd45772d731cba820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d62b427c6264d6802915e3f4f678c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82d9b434a382d4a1f9d5d2de0d764d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc4724297730038b4cab427ea263cf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31172d33f26d48e76a1c59735b6dc5ec824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c24218c751da04c66eaac03c3fc19825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09ed00b63ef29d24415318a89ec1e9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a7eaee3d2704bedb78143848ab6d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce012efaa883a8d1fab9970a776511d0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83fe5224e1c86bd4ad7071637b5b0b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d47ad3e94d7a54db18a9ff95de36a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdca0fa7f126711dfd310bd13eba79a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5fbdc466ffd3acbc3b5cbf7eaaef0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421e6fdae58662824efbabc7b6e5a6f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be42824ebcb0c5263de8070d5a0b6e5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61508fe29813625108ec97617c9714b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c2f304c239c02cd1c262af01887d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07689760e2dcbf01af65c14826abf41e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b485c642b385b50ad9a7145b52b8a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d5e62fa58dee52a53b9c120bd4e60839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f468235e1856f3e8d77e99337963d10840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a871075ae4e6955f0dbc72c6d13cef841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445a7f57b280d19f425f22dd2478820842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae072d2638833aa6ee05d67ecb582491843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133fd7f6d41635e5459c267ca282f42844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48871627036a8b2bdcb7f8c3fe8476845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e806eb39443a9ae17cdc0799571b2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4f674ec993e6bfac1377762a542ce847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6aeff6e1a3e43a9569b8ee62662fa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d92b7a3518a0b4cf8a54cc3140714b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e8491241c71d1d585e3e78e41578850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504651d2a7fb72c87b8dc1b2f1ba008d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da528fde7823ea5f05b077237a999de1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b954272e32d0790c4e721a5d6aaa67853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f874a4901052a475b8bbaa2c5d2c311854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036294ea1e824d2c76164846cb5db71855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458502d0696755b05bb53b53e8dd103856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f93988b4f37eb869a965f0985b086857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fefa5f768e316a20e2d25483a5681b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3480614ebb6e1823001a186b22a7c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea294323968cc502cc92bde1250a547c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a39fb64ea3895866111e30387254a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb55223ba0e1208549211fe9449b3d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3b28f10d08e79fd246fbe40af94c6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b08b2d2af12b13805764e505a7b7c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae837e9b1735fe5ec980fdf2cb850e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786a3482916e210302bf11519fa9106866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c17a68752fd62c8a001ea835a44ff5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983149ce911189e75f9e8245a9312ef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066115a1d42b33b33e0bffb12ded1f7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4ebaaf273c74239a0e9090174795b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e973cc725c42fc14a8ccc2ecf6bc22871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee970037dccb42538ac171110c11d7b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964425073e9d1c071adcb467bb453012873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86679fdda368735a44dcb84b4a6a7dc2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a027c0c76294f4fae38dc352adc11875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd2b95bdd78b5a035ad8cad177e89b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c4c5683c3266a7bdedb4a5a6dac33877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fe3dcf419533e5f6e69eabe0116f4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f120e895a6ce7325b0b186b210c3de879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def00b2bd7ee3beab1727dd07c446d96880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f199e57070a94f8a84e46c64bbe214d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd39ccb98d389836e9bb90ce18fb8c8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea30f4b4f22b9ac8613463ae2747a75883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0c4b8d4250c7c990790b995b9fe7c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348743945f85a1d53007de5c7b3080b1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497528e37c18f58f9cddcc99334873fc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348990afbb8be9b20097e5f7027c4fc5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb68e40bcb88307c5291f7390e54c3c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315c3870c1a9cd09ffc3a27d3bcd694889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59010d94cd442be4a03fe07dc337d318890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89366498dcbde65ed5b955e2e26d24891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab345121b0b46968747191385b385e0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b834c7acb108236d42bad1830339a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea484854a7b2b4dac82325bd38c146894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922da29d41f8bcdca91b92f46e0c32d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdf6d0682467b13231a31785ea2472896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fd71170df08d01b9ecf91df3215d2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab8c3c1d4952d0249267ba2be04da1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd55aed21c607216cc4b19b78dd79a2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6267f4921b08309653b6410db2175ba900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2664f75aee7d1011b6c4f54e16d91901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3cfc8c4109c945b41460192a559df902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9000cad3e7aa4677f0456672bb498903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8433d1aaafea6133d5fb1b1df7c56904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a24e30ca82dd3fb0c9e85f55d761be905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4618eaccf151d4e026b538e71bfc36f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d2ae5bf109a0bab82c5cd45612b27907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e93f9f5827ad4016829d0ae27d769908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3717e091a915753f2a0e166e84cd3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e4a0e67994b8f8c1114315cd7638910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05905d0790d814234a40fd930ad6d6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bca2c6ad1f62b1338b21260159f89912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f22342be454f943908df9b1a40483d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f68b0cd212b58bd997fccde61662ac914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619480dc6cef9442781f809aa45f04f8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03c75ffc51d470f4a56a08b3261503916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d98fbdae4581d8178cda8eee27b421917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b76b9358e4df0addb7a01bbe2e010918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297fda5eca551f72163942c80c9794e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58de2e9f2e9d33222e72bc03ce617c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8385477154a69846923e3fad85191921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb9d3e9f93ddf2029ed45d2cd8392f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1387a4623ad7f8fbd7b66fdc56b9e35923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cd11bb1c965f0f6ac23a775f08517924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4da772c9520cee0b7a3a772b12a98925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6d63b3301b54786aa04345a4c5596926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42853ba68c18fe4b4249ea638e465e46927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd442eebb350787b9256e5f9553d43d5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8607f83dda59dab1cf41b7b3f4ccb8e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd2c7276f5ee0e3019b3d769aed9fb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a317c9b439234bffef7f7587763f89931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ae371dd309f3ac923aaf5590279d2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5a7e6aabb434652fc3aad3e49abc2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9a3a0a67d10650c24052a0cc806c7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440ae65e239dfba427244a40f2d4e8c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9265364c763ee2b013a471f7b7d9c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1b8c9835da9d662494456d8716576937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217277122788a8c5db551f26311c0100938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c566679cc19575f825ef5aa4da11daa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14cd2833f1b3d84ee53dd36f3fdf61940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8c68bf52e4421762e5772b0292c9d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f83994289780484b5ef8e8f3552ac942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e38aef982fbc4868e80b731e34ee1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6b5bff7e7fc0b07667501471047df944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44c5e85c9ad1a3c23f49eee970d46b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f929c47320171efe9e40c2a42a5567946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab994508253123f700b3cf308393708947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ced3bcf2c495ef5ccb0d48c6cd241948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8138af8566ae7cfbf06a2cc53e11815949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6ad7a89c2ee7ef86585bc68e404f1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422485a05bdb951c4d60479c909bd591951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c72f232c188c4fbd21095a1274262952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30c732d9e62fbc462b6ddd670fe4e9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8dbedad281ba551068aefed6c9949954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cf5d88177bd5e99e9f8cb065783ad955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38239d6c6b480d59fe902c3dfa7be799956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dd91d673ad1acea1ae274e20bce23957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de048b9cc2a058438c46463b685d5d9e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2b4209aa692a8127773b880891f1e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435beb188cf4d9ffa2c9fe87970e6508960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2603bc768512bc6424d1cd40aee627e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7462f6b6c84c4974f55e20f81d2ac962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5970973b509bc577b948eb50dfced963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7444cc01898635d460f18de3cee5e6f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf1084534f6643517388fbe227b5a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f10e6af6a9ce90d85e95ef852a9bb0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cfabb324f287f042f0153bb3087b8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24f93348a56f8045663de41346509b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b79240cabce1929786433a2ad1f68b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134795a3a442216ecfc527221a9f105970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb128fec129863c3dc0e1cd520cb9e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17496c9d5411269622aa3b1d48749a42972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45b8837a9a1553a9a2db5f793464ec973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4675559f6b5db4e3a43db4be88fff3b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0b1535c023d7d4be5e0086819444975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>