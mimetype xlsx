--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35cb27e3d516cea5fa8dfe8f2c1eff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9a69c91ef726e20200bf77211c0e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a237e69348bb19a789ec8e12e80c643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef327d011feb2c3b38af21dcf998ebe84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2c11d5ba750fdf3bc9eb36d05611e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f71881ace027dad43b6b5ad65207d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac6c3a2a9f0e010668a3234375bbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f76f94da28eb190153d56dd884d3308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607d19111eb02fc14c2429ac3e9a6fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33efd2e26d7948189e1d1264aecaffa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef2e00f4e403e6edfc33e38bc24c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58790c9c91ec977dc21e871566889a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1c2b70a53ebd3f4a311a8926a9c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c6c8916b3db6a3fc0cbfb7a056b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f25984cc9c8a34190e280c1727cbe815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2769f1d74ff62324111086fc9ca2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ce1c1d5f7a12dabf18ef1b2c4a0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04f01e07587e86a670240f55315f5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f32d82103b8d349e84f992ee9818619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027a24901ee0db0a41a9e8ad38a413020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1869200c2e1857825365b1fc274c2b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73689eb3d056a43cc9339137afd9131922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130b2add26d99704899f2d124b4585623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eae495b4ccd6ff3e0dbd44350565f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917008cb138e706ec3637dfe2bd538525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368180c742b5e8d12e157b6e3336fed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498cdc9fb6a622c88eb8ac233c4b70627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929b332c7c0cb4622e31759d421260d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c1ffc8797d0972f7f08c16d365bf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67e87ec530697aa97fa2e50745cc8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c696fc824cd2d2c6813f0c4c38ffc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3943c24e76b397228155738f5e9796c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c3c6600abadb3901cf18af09463733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823627afbba1ed70ef8f115df4f7448b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b167f1dac10ddd9eb5915f0a90e21635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede22daa2ea606b09d51c1bb48960bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559504ae7758b352eeb26d04336d8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17fb827147410e4e4230ea3e9fbb5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599a5f70f2fafb2b8c0369eeb357d4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cfd0835f4894bed5d4621088c1c7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b27829b3c439c3b226db6567bf21b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388743491a8226f145d68ceb362e9ee342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690754a81491a5f57bcec236a1f2d1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae62caaa0453c28beb04afe272604644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a28dd9165b045d79b0572596eea6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22dba330c35add64b33178f4020fa346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b95e91a994da1741905d8158be1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4bd916e827e1045626795d796b90848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff8228412be3f3cc9f991a271edbf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aefa3c3dd438edc8dc8ddefbb3d00c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886697b27cdd3d286656c3e361e1bb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d585ae3ceec43e557b5d2c9e00515d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dfcab90e43c10de858998d11a07f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7559ae4530bed9d73a15a0846209854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2312c9f8b708d04bc199f271064de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8275ba14d0b6dff20441bbf705d3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977620e3ed992305f1f86a5b2e1951357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d7d1057afda84e80e82165523350b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c458df6cc98387132d24c62af32a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72a90aa6b41f4e7dd00493bd70a44e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149a64306e683a6759b5e146eaa4f8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f4e2be996bc23146d5fd6a99d5a9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a56ad6a3803933cf88c18fd4e3bd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681f1c4674e4aa4dd10c9145117b26064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374ef541e22f38a704656052203c59265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78924a3ea6d602bc478d7987ed5f75a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a234939ca17609af77edb0ddfc3e4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc732cd5ca29ff0cee32db20931e4ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb5d32e2819c92dcf04ac6084e8d6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c706ed78f1be1883ab940f665774b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18ce110ca0c8a4b4f5cca4e0ea5d1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc78ab4421565d012d45c15ab959c1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83376e9d207fc0c4c42f7cf4dde1440373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c865a0cdf06c65ecb51ace810ad66374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e924f736c167da7ba9dc3f7bd6a395a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b5c3bebb465199368eef86bda4ac876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865552fd6c3e9bcd64ebc5bb88bcb1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51421b41d210e68ab3d70d5c1c81505278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129852c08c238be8152ea77f30ae0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b768ce4cae930443f045804738412280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51072ba2a01024b3412703f09ad9c81281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeefcbabe1a7cc0b664adb886d785b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9f39e6de2bca01119a8eb501d8e5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75b2279537b009f30f1a968521546484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abed9e8b9621f80c5f0bb1739fa51f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3143b7c6fbdc2f5694e3d0a987e46c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f14067ed032451e30023ccfd4aee287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1fc6d6a12b3bd3ebc65bd768f633588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8c68fc970861804413219fbee60ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3071de8ef2c735e1a4307b6b62f9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a6915f1ab7f25d7af374c90756e5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bafdf31dd194e715e14f75303f39e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c27e40b40fd621fb7c5a9241f489e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22731ddfe8bffa173482f236553fb43894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd3018ace78e5717c26f6eb420d29195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57acba6e07a822795e115adc8c80c2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dbb9767172388fde36f15acbd1e3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7bd49b3d0a4bee49748cdc4fdbf8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a526fc3aa9db53974e158038c3d22599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c287e95dbfbc825ef67c5a85113bc03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84829cb3f4a7e40964956cda3d8d6b7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe38f250178c0ba880ca021c00c4f9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bc1f4083fb9215afae2b00985c5f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ecb666550cb5afaa75c922e4beb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb73e1c4bef3720718fc5a9b73cc3cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe71cf1e5d212b9994a4e4787ab1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d910cf3ce64b85fabde4e08e6f13e78107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1dbf7863532fd607dfa193230bafb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6565c7c8aab724d1e43873169adf0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05227381213aa342cdef92a14a83aca7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f88c4565ebd66a9c0555ff0b7f5154111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faabc03ec7c4ac6331e767c3b50923112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c92f8c51b473f6cb5b19a557889af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b9ca0a9e802f4cddba6b460dd332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004222169d5d95c25c83d18abd94da9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128575e3b860051323cda9e423afe65f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3f882c7a8db9ff60626a77220cf6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0327f2563b936317e88e52e41b6ba6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b322acf6a083b783048c39c2e1bf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f147024cc718c2fac71ad4a7c7eb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc6ad386d888060d7abc871509839f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f750efdbcf06903c5efbfadca9c0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0bf494add482d1154908a2e85c479123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d914054dca43c94f286a5d0dbca6f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71fbda1610d2f44d4cda504f218dbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847d0666da7d5fa6e54bae3e9a94ea2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c325920cec99f8fd0fc29dadcac876d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a101313a1970273825ac2065cc96d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a06c2222422e0d6639168b4899e169129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c2b70933945db43d3c3f15e3bf24d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e906124d40fece403817280f986230131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5817ff4b13e38c49f6eb200c89e3ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dcf94ebc03e939a86729c8fa13c97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6201b19bc638ba6c758fb8a520e85d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5aca07b8c3c75945b750bdb23b487135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989084ff2be82b7b924d06f5b50e800136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6f8330c3bc68343f199aa49b2b57f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63c37b848b8564321c1d2f03c8a581138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679a9b03776894759eca8a4b8924fb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c837be811217c7f5fbba6f32c798655140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ac97bbc1b125889798ad977f7f0df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730cc8e22fb989976969a597801890d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4782b63c3c32a8e877b77250f1a063d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ddfb52daa9981b2f5e8c267b61fd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d9a416d02349e588d04dc43d49e8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619bdb3ad2cf89d2d31869d2042a39e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3700de119c11a4bc8640a28996d0a34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d1afd5bf9a71b94eac332ff09b78b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1feed8e21a3d915022d3d1b3fb9e8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd2de6c19950503cfba29f58377ba1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016cd11f2f59eb097d20f395463e8f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8391d4aaba2cdd4841dae078ab93cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143becfeb84346729c0e027426d08525153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f1421b7635ad3552b55df392c252f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8f1d320c9496b33c81636132088eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747353cb50d3293500b0bc8e90f79d5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b4c896f97da763b37f9aab9fcc8f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8513be81d421341cfb87efd842396158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a32e1bd48c6eabccba6ca97ddeba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039b15a1c38c77d5c1948cb8b10c4d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cab404721082e61455e12d15b4273161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd3191056ba0e8e8e276cc3018f3ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc049f64d6b6ed675ee0aa8628014163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014dce690012f4ab4e3de0787a133dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e04027d7482b0a0f8c538e89f36b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b5c00aabba29407a36b333413d839166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b9d6258ba91e239e0b94fa6ce1ce9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacfec5c45670b7c7bc0600cf628f29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa94cdc7bec881ee85f24095139ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e71de389961a57d7c19f6a06bfedd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ced412125faa6bfab8fcd791e1e0d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7068364866b46f6dae69e7394bf530172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fa10c4ceef8059a9d0d0ed5d4b9a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c83035904b934099fa6bf9e8c974174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a81de59ea221549ec5d9044695efdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8dbd85fb804ebcdc81f160305deee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c6a6a0b6bfaa2e60de352d2274095177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e16165353e26ea338c84405980a87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5baade5640885a7e0e1bd703b4ea3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193ffeea2a8ff7fa1bd171a701b0bf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69e393e680cc4e4cb60f39ccfc3de7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517fa744944a113ff507bcbd13fafc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba43f0dac198033f85548eb3b03826183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d34029f95d5b334eda42d7331d2ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688cfb88764bcf3d906ea78457c11ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664ee54be43a28df1e5513801453128186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627ed6ab245a81438e3d03b66375a54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe20ecbc495c27a1936828255abe7c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9b8ffacb2ed51ed75a4c5aa77934f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ae2d12b15d1fd6e700c64f10b0793190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17927b43db151e85c79fb66f64e7577b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926258414ffbed179aaaf3069252696192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb6197c0a67f445b19104efa3a0eb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c804c6ea60d141ce1a4220ccc790e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa71645526aad61814fa76832979926195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d1dc20b3edc797d31f03ece3beb71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e3870ef56ddabbec99dfe79b252bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7979959d5521bf2fdd00efbc013688198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec5af9705125e798ecb590be8dcf33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b4d36f6e0f2e3c21f8446652889d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40839d7ad0bbdbed8dcb6df9ae279331201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b2be18489b1e844a8c8b3372da5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9931e7da5e481c73afc962457052392203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4888c8d15530d3920cd8cb61b8e75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921f325c8542ba0310f2dd5f32d47c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb5fcee16da90998daca7dacf95122206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bd5b13c060c935da9d2a1860a53e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faba5ac65e4dc3bb8dfc5100625102f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc3701239ef97e2710c633fc5d6147209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54067025d60221236f4f7ab930e95b74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c70fbaa1ef4a648a367eb9a7107e51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc106aa8b66206bd354e9f32bc9d8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dd6536ff706a21f5a9255424cf855213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75139d1ffc42c0477b3c662dbb8bd07a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f9c5b0c6e60a6e6ae67e0fe3704a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934b038812d3d8e70a21ba5764bb070216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06be6a4e7fe91f5ead033654c59ede217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313813c4eb7074f3c62391f508e59ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ed7a017204472bad1a20d018ff6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39467bd5d42b60934189548337b142220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139ee2815faf2f238fc0a43a7337543221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083d9c148c2e44b97a4e76e197afdc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa337ad03b1e014832a1be3c9e13b276223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2791ec1e304597d21dee241a2d706d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502766e389fc15dcc1df3934e438f448225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a59165b228915010862c6619fb354226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eff65d11a6536e78224c04dad9047227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4a2608fa4b40b72026ec307199bc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04db03df019d27e3a996709db23547229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f28b2aaf759bead54efa381fd8925230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ed24e8cc4e74be6192bb5d148418b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde110d07f66fc584d52376532b196b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e4b5c564faabf9c54254e5c603810233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba8e2d265024f6e20a48b2e0bf6409234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b2b442c2f739ae898d0a42da4cbc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725a99a59f1bc9e1fe1102f34f1f47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da8ba7a7fac66a7ca2478ddfcf0168237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5adbe3b44196236839b31d2cbd996238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c738c171eeb913708665efe73bf723239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f790ac18ea27b3514653a150720593240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339dbf18e026ff5383d66c4990e6705241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f3396de4e1479493ebb02cb6ff5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cf9424d0adf1eab1bf2e23d1c6c3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bb1c63b102175b140882b182444d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237b96de6881e7617228e2fc7b97165245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a73b18084797ea53891d3c1c91606246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ee701e75e0bb257351abe69cbb8af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6de2e762dc9d39a523c016a33b3c6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698c68d7ced7c740046f721123e93e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c643606be0180ce46641ae0592e90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c9cabb1ff00cb5701d3c62081776e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14256338baeddaa37a5b01b1de1e4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6fb22332014a773bff550418592e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b0b4ba5bd830528fc4c707b413a0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c472533de437ed7f819d22267bae7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce66f809c25cc1559a49096f7e5cd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabee4946e0b89d8178bffb88517b75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec72a12c8c37fd1428a577437ebda7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703c4003c8572a8b2f26210c126fae8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fbe76410f00950108014d78568818260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959a15be502dacc6c7fa7e22161a860261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732f57a3454cdb2be6cf2858d4c9a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5d5a5b2aa90df72a3933c20965338263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c85b44363fd1c6fd36e5927e9ab43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683026e166d0d1b62600e7ff70bb6e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1abde18efb573f6a1df44630d0197266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a289ba682264ddd6ba08565daf0220c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eb97d4680fe3dd626eea0da15c646268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d283c8625216d91167977b1469bf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f481c0aa19a81db82014bd20c862f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d6d1e6f0fcc0b7a139784afbb6a08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611ae262e797b7029503b01b4d5cbd7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb8f5c0b26bc4846f4d8badac4b11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ac69a01fadfd6c6ea536723fc88c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6aba6b441e155626014515da969dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3fb83d1e12778df3d499d21bfb87f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfd6a7f633d48061a004bcce026f2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f537ed024121da51ea116d83a995a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911117b06c87a30c9ae927585893a01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783848c16933a9010eaff8b884ebe392280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377d3ff29a946b5127bab6323e413ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69ff1bb145d51260eae59cf2491431282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fd75a2546ad08fb9fac0bc44edc3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188638e7005429ae0fef2eda0174ba18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c6ba3f2c36e68b38fcd601ed3ec0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e767418d77c8f1e77e723cc8b91970286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cbf1cbfe7dc7d1b09f71ff3efd63c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eede95ddae5bd16a9d70f54c07c3b17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2dfcb7f5ed0933ea5f82a6bcbb475289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785367c6df8568be4b851a7bc420f887290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617e418c597cae702cb63df6410a2ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6d63f8537512f89b81544a6788e42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c8e6837fa514a3f2c64f75193b225293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd191eac1ae253105a40dc83043e883294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792b35373e5e990a767af395f6dc996295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6d14da41a9acf5d93887cc28da28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d153e572bbb574f37345012324882297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f5eb6e483f029b311244d255a4066298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863231205914dd282a0ab5ba6e8b42ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2022b0e612c33815996fa9ec10aa096300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c3d828507bd8e7a685a39aa8db65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c910c69ef788112c42481de24ee4f60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c34fd94d2fd7a3f45026387d148632303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c8144c9b55f1054553128f925892a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd42e5529cf6d837efffad41928cfe1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ee5d9321b3ace26450192c6d4bf95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4979a2f9bb2be900ec0e254935a001307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c9bcce4712c0ec7f889ef888c726f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5999c1feac01133331385988fc3e17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537c30d2e7576dfda4344e764e42d5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8de3f464209652c58874785b51e03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc9c74358ed02144883a15b092785312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc80292684486c4f768bbfa11c51c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981fb808c28f7d8a78427c8e5a4948f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf2f5eefb709b2bfc8687ed7a73d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500a8b316f9c70ee4d3b2cedb1f0cb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5c459c61e799a3638e061d9ea595317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627a105e12b35eb3347185d0d2971c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed3f79d9dfb84ccdf3ac556117fb94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdd9a9fff6f701be4d32583fc3fc95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f511e2efa3a69355fbd1d8c41ed226321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009bfbfccd5c439e8e6762999a4e4e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f78d8dd5c3bf16406370495cc26065323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90067268d29b7abe1ba65f5dea1913f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782c110e91f6a0db481b44843e15e8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb1455acc1b428fea3639ae65e689a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387318bef3963d31dca92ab62d802a80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58400c86b68a4f54b006601de98179c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9a667580f2265a6e9a64d334f98d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764a2af15fae87512611623ba5e0c4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa5edea3e4083c94d47f4a38296355331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a425b3f5f9e6444dcf9b39478b78796332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893b6ddf0a23a7385e7df14859024b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f29e8bf01a241da9d25cff02feb31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655d79251472af535588638e3d86be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4e111e5b10d07189e89a810008860336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde13269c6785ec4a59d5cad336bd76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341962167073888675d30a70c132a46e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c4042de12c323439bc6a60386ed38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3735a40818bdcb104876e2139e1c4f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa691f4d664ec7dba4e3f96d9646e318341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149dd30dc31612de4ade5f2ddd24539342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c707254ffdeec2dcade3ae76be86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ac3cedeb4a920c4cb569ac4bc76cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67433e438f2f825324e6ea8f0a0c3126345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25ebf598ed3ed9f06d40da54d3a8c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f37988b00020564bf69caf7f4549c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd31248de93c06054c8385b6ce821348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be527e4fbe0e71edf888c372c8daa02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28e0506311c0f1d243340dfda420f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0d765246cae298bbc0c339e627d24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b59e46d07cc9c17ac551080d9a5dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9339c27bf43265b71d9be904e901b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc8f011c56ffc706bbdf6ace4470b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fada382cc250d17f6d27d114d4aba25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3a193b7b37051a4318c6e9d20686e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1802b651cddd38a9ae4c68777fd2f86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5090aaba5c6d2bc2fd79fb7f5a6ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f997a4ae0b1a36be94c908e88a7d5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f71cd0f10cf9c36ab77421611cefdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc160d72987f24369697d5dc0bd63a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be1496814884434622b2ad6ca62033362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e1b1b0ad03dc0584635293360c450363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dc8b62e1e65df3fb5f736d44d5d76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0c5b19bf5b454bc08cae92aff8562365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cc230aa113b606f5f870db2048084366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fbb91a3c7094d73da5fbdab1e8c7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9140f2374743b50b5dd309a3213e2a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8c16a97fe62411873d8e7b7a7d451369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a14740dfd70388fdf636a8afe748a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af819fb90c260476db1d4305635913371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d63e69c8b212e146f37d0fe2dc8e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2ab7e4f51bbaa737378ea0b96c82d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518214867567b02298173b0944f2fe9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e86ee4d0b94b8a7701a02b4ed6609375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9c37ae9843d668272042fdf88395f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b0f5a37826361f2f45d1ca32f1b7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2635832a8f519f547e37cee3d22f316378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28e543849c979dd68694ae7cb7cf4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d9c5844b0f70ae7e25cd947ff8555380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e895c2def57a68d30598fe07f328cd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73c89dd44c3c5af3b059e97b63498a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164414dbdfd954160ab807e184a350383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dd594c9bb61e78ebc45f032e75a42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596759711dc04d98dd6ea10867d665385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993480dcdaa43d7d8504cb871f574cff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6f01728b7f1df11d385592d4c733387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e09e6972d10ebb3afd987ede96ef9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178c110978327f3db0e4123ed6db8ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd507eb404c7185a2a87249bd5e0e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c72a63909ec7f64f2c7fc4b3eb5ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e9b03546aca1045412303dc9d82b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0349bff6479f60f8f7ebdc47ea19d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260828f5e82dbac1e934454c99897c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe3b40ccc99b23e18da38797625cb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c3d1c712ca0edc4b85a4c32b656ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623474f5bce09ab1b8a06fa6d0a871f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d634686b841c0230d33729f2f622ba1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff88f19c80ae9e749d8605aa8faa6c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa44e5c5bf8435a294c98dd02544a9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ead748c98fd82a8c207c33a9c5bda401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f962be20f0528e546ca320152271fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6a309514d1a10465757057b74c8ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62769c3fe821aa856778ab73a5449f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d79aa77071efcc848e7f90f3866182405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda4598c28b0ff6cf47af46fc57d0b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd91870457d358fbcc999e52ebcc7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf5f34b8bb25052b86f8b99d645c2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b623e8834447c32c8ebf50f68eed7bd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e31273637b823b40619e08e9d1fd5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ba9538ba85f77bc9d63fe5b676b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9f2a50f1744dbdee8a1683e895762412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfe6f759f364f858ff4557c349f479413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8984e924abb6dede61ad6442c5930414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e1a04d7cc172832909c58c31b8bf8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6e457a66abeeab62288b3100bff5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb042de62017645483a5c0f56cdc32ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f983d323a90081a36969a498878d83d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4efdfb9dd36fbf929f7796fadc794419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03047bd3c4f2e4423b31380554cb832420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014cf5d1667257c09bf84930f619206421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840afe574cec3b0a1705e6d464268fa7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4d3f577b60395cbeac6186de855ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f82951cce34d7a496eca3c89a0bff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a0cc9960f3958def5a777129fdf9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e406aba496043e285f93af5f13be10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bce951fc0ec96ac8afc03d4f81615427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35782fb3cdedb789320685c9e5af3c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ae5d4880719299386b57da5f6e972429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb21045d8a90fb3eda7649a20cd3cad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f6cf49ff6165d1c5535f8bb8d463431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b89ba5160794218eeb36d6f6dbc69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0b7b7c337a6e520694fcec14898fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c96a61b936c2b6af87dc1e5458e575434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05bdca0f169409f970d62e983a817f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f83535cf4fbdff79fcbf0a501305bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35111c75952c5b93cffb4929d81f51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ab8a3d14c5743a47cb4e8ac48fbf3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30303e701f15a554b8639c424483e628439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166da38f93a75752fa3f5f082e9a107440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77ddb6a23a0499209673e250180f9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f195fd7e7604fe1077ea344e2e0bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda31b2b42e6b4d6a5d2331a3c5c3f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d2122499e128c0296d2f8c93e9efe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc34add1633582cc3311b0ff439394445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c82c2ad8d050b7f6d55bcd0aa3fb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7235998b4d549cf95e829b5c47af30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbddd9366ec30d224872f99fc72a128448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a32bfb0ed389aa7d6e762dd033b815449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa09ad69fc35e44e95ff070fc97c7d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c8d6338a79166629b2edecb5e10b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01f5bd4d17762d867513a457c878d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1daf80f2d0d2c3c850aa9453c6f9de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066e35f9b6d8a2034feb8280003eb2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f5f041fa6ce1c86e5f19ff23d9976455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e78c7b7b869b879dd523488a754f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98269b586c0e513ff54883e0cb2ee1ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265a67b970a307e18dde4669f1659a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa70aaee22474a0edcbe0a903a5142459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe4443e5f6be617e25e2b9530c44f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cf137c4f68077dee02c132d25fe22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38a320ea14064cd4f2fa70425cdeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253271e33f3cc822798aa521179f20ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ed5a19951ce9dfa96af3cee1cad5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a7cb83b81062f23e01abcd2e3cd5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cb314e2a688a4ff41c1bb7b190491466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089364249345a44611e0bc6d0dfdafa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55127e92cd5f7334ceb641f6b66443cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b18eb24a85b589b9377e8445ed0e24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61ada903b4aa1d4ea919fce7d938f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d1cccf7a4e3e361395619d03560a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb56e300a16a68230578e4785d1502f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddd244c67e518130c9ff2e5c917961473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e2380a62ec6fdee475caebefe8bea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e76e945eb6dc773824d1dae79e2a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03089b9326fca15674228c61e46990f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856089de3b9105d57c73067a9434438477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f2c1ff8d0fbad8a97dfe1860bf1c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ae63518d248a6b898a8f8d329638479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a593390c6ffb57654b6f50fdb7a8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0109de00f790404031f53eb3119b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a797609fadba0bd0a729434e356a16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d338190d0f10601f9a9ac0c3c0f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebc93be6316b8128111bf06f09472f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0c489c0c66f8ec3f4d1651cad3578485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8162d7600a933f76e5dcb7de7989ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e2036b79df31ead1907efae4e43d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd21ccd9424cc64e39d65b7911c0540488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6af8d859c563691f6fa18ae342c2c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433683244c3c5a80f91c58f8c3467265490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee56378786f45fac0db874397eb80d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878575978502b1e1585b435800e5c12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4931080dd66576f1ebda19e82d5c4ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d653a71b949461e08a48a785b0d3d3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12e462d8f4ea0807f9d5c122256aac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9dc6b484e478aeef44e256a6da900496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151daca08059849cc987ddcdaba9869497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132eb435e0c33be23b1caf8c1209526498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201841f92cdebdd08a6ab2255ac6958499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce621396ff1d49f2985d2cae6e1639e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816761d0afc9a077e2dc9a9255e5fd80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49276e802852b4d25f3ed88a007f281b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5aace7d22f763ccf2245daf0b9bad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f93a2b399db2320fc6140d3e6be201504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aac61a3d382ddaed7a5b31d365ce0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bbc7d58bfbd91719dc21e3c81a4e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e9adc9658e2730bf6c261d114400c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39f3d1b6a330fccbf973622ae69567508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523db95d47d791294917b01e78746e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d7f9ff0e155e152d96151dd427c34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5995990c65b3d9ef175f84e218c3fd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af972256dc423fce9305d64a7a0c44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a1806abcb9a08c13cf9262cb7336a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a3a60a5985b8a3ce035720d717c49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0651515d9b871a3260e95b32871d3fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c5389e0f8ad1b7890ce1ff8e3448c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5365e56a9175e74d0b14a59393a357517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0df469f097a116822e9c015ccda253518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafece0a7f63bbc8a2551b2cba1c9c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757919e223d28ff19c3dc467e84da940520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d17f8552c7d86eab4bad95c2ea10c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d8e5a238bce418cc13a0f923137a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b5653d6e8fc94a8a923be839793e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2302770cedb95c5635679c4f1620f33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4bfd87a27849cbb5dbea7d1d13c73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b45df508baab16f678f16373095c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf39dab0c28275b4e3fba1ba7a16aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72d2574b84bfc0871ed4dd7f490fe9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da827ec37489f7aa08ead7961ce3da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc36406183b782e9adbe25c2b41a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357416d9ec1a9e100ac2447ec69353fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921e09150c717fb469289a1c30aa20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22390a30de0dddd7ce0ba89cc6d3e30b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a4805339538ce320e5225709f3b1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda71fd886db1fb72d1669b120916cbd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3732170e1d8dc3713ff8db8ffc8582536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccc85aceae0645459f22915b2b3c1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0df90aa90304d922c5c256f56a469538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257416b71ab1d9837f291b5c3907e53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a0a5e0ec40a7ebd3e4ebfb321e567540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ed5dae1e5011f07f9bd6477c41db4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a0288da3efa96014f8d45487c437b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e525d1e4a4884cb87faef6e9918ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe8ff7ad5e8c566bdfa7d363e4dc4f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b2e36e640fdadd86aa9aeea4fe003545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d533ad6cc950e0f1c7502daa7d18f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790994d6672c658b2dab96715cbcda6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed89e850f4cf73fe5e826455a561a66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865d6f8f744f77ce03ba65017299732549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b14458e3bbb0443ab17628e8f276e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2776210a5ee9ac7963b31fd391b18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556ffa55a00c29c60f3a581781f5219552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8c535d83df32a6ded403ab44b037a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521549f4b8873e8caae4e0c76fb4865554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012883f5708cfdbb1b7ee899fa61c4c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3ff4e37374a3497f56859d3e9c56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae9a5c93bf4ed102cb77a72b8f28e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431c19a53f0676b517a9ec7f9a49c13558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0f73a320714deebfb52755a67cd86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42466f69bf4ada49aa1f8c4712f2a14e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78c5e39ae7a8d43419e67d83474163561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28431ae734f64d832156c7d9ee1426f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d70a259aa8e91d169f419a6744a0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f3659ae1ddc7b87194cc3ff6b69fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b4144c689376aa173bcdb3ae32ae3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ea7f7b103f7521b4846fd3ad1c29b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5945e15cabdf398ef1b4cd2e0da3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445a7b3e28504e00ecb29341db14aa7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503ec9871cfddf737c1f891782bcaec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77a7d80fc5e61f5dc56ff3cc46afe6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5650137ff79d1ff3135ada8d7cca23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f106f5c3ef61a19fe7314ff05793a07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825a097df505532476240ed07438df4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7dece66bbeafd46341b6cd00e0331574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688c7ce92def6403aa5332f5bec410e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b2a0586308ed13cbb57170ceaca7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397c5e3b470e238883bba72d190f67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb35850813dd3eec01dcbc9b84abe5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66be05f382950abb696dc1ef20ff454579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4fbe3b7dd4772e4fb9e52c41ec955580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749fae4dd342b4277292a44d1b3a63d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79953035883f2ed313a1ae1bda8e54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087151b96e316f0ba7f91afc5d8fac4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a5ca0eab6fd03bfea18aa59923229584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1445dbe1b7d983519f021e19293e1ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedda5e5f828161b9ca3095189d5c4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455adc7e8de645a972ff51340ffbf11d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0778b74ab315235d0a61bbbf5c650b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb0a3c8c12f2574e1132f12535520e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba565366c714966fe070cb06fd94ef39590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49a2b7520de86b55dacd1877356807591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c895de5d9814e8a94f214a186e418592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84016c05d77d6f44a42ea8a3ab2447a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0a6617abde7ef438b187c0e4aa0c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aeac6110972ca65ac2a33fe19e85a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee77f2c5394d760d601052e80a71271596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121520483993a1a9ff5a2b5ed346a3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1c2ef3182b41df51775c44ff887c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4510b1e53a5beb9df06f1c9e0b4e80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74256858eb8b74df909ef8d75a1ffd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc272a1294269d7ab0d0b8aa834c4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b5be6da7b4e67c84da30341846e86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbf050372f32fc3cb55f00a90d8c97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c96366dd00266922b38ca578907e98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c1e74d8d64ea45e71ae4f0241dc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d03955995c903c18f8dba437a120606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161903aace08a70297febea3c0b4aa8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a6dd931e3f3a8dfdc3e6fc7339d9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254918c892d74a64b3e7f2f7375f5eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669147b606bfd83ae7374ff07a753e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd08eae6044ac391df5e482bfb891c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d1b5ff433eab0fcd3c42a77a83eae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b85603c53265f0f8e4130efd1f656613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9955314d55a5bf38c6d51aa1ed8240614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3357a9f713f365565b556c8abfdf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530fc78e6ad9d7541af3fd116f2fe91616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e4f8e4860a77db8cfb14cc91ff969617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441acae11b089594bd6a27f4dd95af1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b05bc46657a696eb3126b075e5bf33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aa7dc5aef87531f024a431e81291c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edcb079a7795c1b42190915115cd8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2dbc28cf766eb273d6cf07c17c201622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1daae4b95f3ef10d001493191c1b7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66399eaee513860394e2bb09354adc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37f4a37d9eb378e53f3826f28f316625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265c3d5bd912c185a7362fc0f5fba50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ffff9561d7e38f907cef9b4139f26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5ae84d9a062a332a487f68b0cc5b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55c0e93816c7ca2fdedf1b22d8c2d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711613ac71a65a33556f1d7cf243784630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47a1ee77f6f15bb2dfe1d3c5f7cad6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7cf34c3dc89e013083905dfe26ff2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6d88885e9f7d740ff63eaaed34f13633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71bf09f63a322cef0d0482ae1d0dfa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc5fc92f3b015b4a54c7be89ce2fdd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c50c66d4726ecd6e27cf5cc375b1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc15011133b720f93d0db522ebc5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa068b1838e7e12257c165609a9826638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103c848d144ca9326834445a9955c86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506d6676c4b2dc7bf090c68d6c46ed7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb8e8035062379d278533151d16951641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568db62bef44ddc58a305f8f6e756d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ab50aabc761108b1d8efed93781ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca2923858d9986680b7c26b7a0477b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa9e991d42a04f02cafc62e3926f6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da14d7052b0455e197d6da392bccfdf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026e05ad290e521a9d10caf6ed001bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e8325f540a5f62f4b5c1a22cf43ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ebd35ed59fd6cc778c7af581bfd41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdfaee234f970acefe7b363073b99c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e339981143efe57cf11008c2450b4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6eed659c4701c103c3573c66c726a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410837b6bcd75352b37526f463907b1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aa93cc60aa1498f444ba098323c4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060d79af6a7583df2c450bc316e8ca3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db789dfd189b7c34bc67829d90ea4f42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8b16782c2d869838ae868437a0fb5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2f1ae803941e8ed6a43bc8f4f9ef0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705b1cd8c26fea4c70861369a1f219a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f007288d4ac9fbc4f7937a69233a6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d837453f3506cef93c174869f4a236661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7730a1314a9f847a47f8c4eee33a146662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eec93f9b7033f88a28bd9e086de5ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09b3a569486e53682dd4c64b5e49c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9baa678eee8810f058ff032f2e458665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24328c49ad9610bc19131730127b4e33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2d6e3d4f45f1a3a2de57b98686efe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9c617876cb821b6bd5652b5c5b036668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82c840bd3bc53f8458f397f45f669669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9040e3696a1906bbecb1738bd560573670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67778455151bd0a6de56b7be0250c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413c15ac7b7ae835ec41397f6dc50c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948236336793d851231164ff49c05b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d7c9758c581767ed1abd975282d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a85fe1d5ad918da1fee2fdbed4117675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d6779ff151d8cd4fa6eac27c29dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b279282cc6ff3685410ce9195da0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3985da503ab8171c0f4b3d7fc6e98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a7d1d55c5d8161b8d2abb9eb1dea4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9a868e6a3203f8ffce813a7057a74680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63109a9e57e4e368cf6fc2e4777737e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b037c2d3dbf53842c51bb8d3e7d9476682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731c1bb59125dbf480db111ecab9071683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7e975812349bb62af0b640fcc5999684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e96884f1b810e3d7b3b3b9447eb42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e8924a33f4bdf4cc16d08f4ed351a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3ea1a4edc31b8bfb083d980a4b63d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35cfddafd03975eab91a8f89384ba8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4987c002aa9eeb5ba3523b37fc47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58ab307b0687bb5539b63e89687ec7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebb8b328a960e2b1a196d150e34839691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d1e6ddd75810aa438209256c093fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb3d011135a0aa482f38021118428b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac7df64b189665237cd9be22b34657694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753b812babc489cae48bb78f1181b15695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6a0238f0bb49f3c4f8c335fd6a3b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af122ed46c70ca0d62784a1c93b17a36697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f08fbbfbf634e8afea7511ce7583698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ccf845c7ca3a2f622cb1084af190f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1fbfacb002c78b74ba57dacc891dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc124b1018aab50150c52fe226edf5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1b297c15079b34215931ebef59522702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fc9ed15998c85a2d6f4c505853e16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5ecfc24ab851f934df8285d79ea3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a269991fab426b8af7f8a539d80bcc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c248ea684046fa41305c19f75d8e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efa2fb291028dbe3d9f76412e61b42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3ad2cd008dee4cee7eb8aa05c423b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d76abbb6c4f1444705aaa199ba6b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60095aa4349c5395cca2de0f509152710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d0df8c04d4509be19f7917f888774711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd39aa4fab8c1524e5e62a9d78bd456712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bf87b3a496fb6d558b9cc02cae0cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6c8ff37d2f7f4a253aa2c6ce572de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65a221e9b199a73339700f62148479715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70963d049f233cd789f8f16cb04549b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3f5ecfe3a9d3700265539e7a22672717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4cb164e97a42c8030fe15d629f85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e714e1f3eaf1006c7d862eedf1cdf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f06698f5dd2dab1dc83ba74161bab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1baae42b319fc306ffb9e37de8eded721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898bb5360545729fb6bec876533c569722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514859432b26a356616ccb3379fd510e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2c38e67c2742bba45b6e52b11d7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98ac9407bdde7fe51eb7f0ecda8f60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a080b63489dcf5c3f38fedb873b1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d996222b747c2b842bf6056e5c61b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db86eaffcd8ad57518c1efe969da94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd60b9bb63880df585e8cd57b64841729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9e89e700ccea668627480ce581d62730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e9fab1f2a46301cc0b5d899f739af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dd44a761d278c3c00110410606c8d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e514b1ba443639d400ba7bdfc9ed652733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005615e9decf21bfc416775c5364840a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd28fdd0d3473b24852712f58c485f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412aaa4b0255f2e0db477a666e6a209736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c628a39bb33207ccf56a679461b392737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f3c2715c9fb218f6078b996996c8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07857dd02630b8c40291a468b6e22567739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a5202d2994feffbbde7cdaf2a267a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e61f522cc24a14dbafd0612bc0923a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029f991047350cf6b5abd52f98b8a7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8eb2687d41de8a8d816bd3bb63c2e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9161a2f83852d19f39c5c680ea71b3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f73c7ec7394605aaf0f273509ae5f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fe84d72ac4d89e01bb0be3e81dd00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313d0fb13b563d6fd5c13251e9b3149747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aa3cbe7917b36f60288c29126072f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc451bc4c23fd925e6d8b1ae8f67443c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb4dc62f3e37cbbf7047657bbc1124750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055bcd030c90801838b758eaf94d871751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f69d53cc3194f062e44c9bdce9b046752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379235cb38e6ce937e5e49fce7e25843753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc834a246a197449f4cd9641110c2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593118861155c55d8ef435e494973f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b3ef54b6bb80afea0a1984dbb0dcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1435bd733edd893f68394c0c84a69f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e813bed41579ba62bb77340997ffb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9658ed38c3ddf8a4138d84c7a6835e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6ecc72e69440ca9e9c7a34a4cd550760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c9a96508a2ae60b6a0bf5a16e4418761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518deb989fb8391041059b29aa746d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5eafb41a050717b1232095c75e48e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9940230d6183b564f609c5eae599968764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0939e45f3c3c34741b4614083e27d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57991c876083262cb5d10b8215798a53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b117bb8fa1126e29edfa9bbcee355767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2312d5d23942fb007fdd0676c2e99768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326c6f9d5f60359a818e2929c1852d7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc704a56d960b09c21b4429563bab1b5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c55e7214858ff3c9858ab543d7d29771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d454879b01b7112020830e1403437772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414506b71e7536f5a132d3992b2d7d3c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4b9ee90691cdbcd7ae42362103fbd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef090f2752976ddbcd70fa98f488f4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a00ee7094b8f1edb8c0d4f3675978c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ddc6ac3014d6f758a1141218098dd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7441324fb633e6c3752456935d0d9e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8db4b43a87b7e002056396addbf03d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c1321ec80759154249c1a7b3760e5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7594948a8c898b59ae04a4b93ab623781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c714f95fc5aaeae37b8a9670c907fa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83812b51c04574f77aaa2285834f363783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae8c05877c0571cd322bc62d6c3375784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299da903c9c516ad0793e1149ecbb86785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44a9221d1a1eb81055febf7a572ff6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937b0b8f406bc5e2cfcf7739326ce05787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bd6cb7c904e0710be326d02a8e47b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd28931d393a15b6886afbefc939f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a31522ae279107c79a677ae2471281790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704758607df0cb510c557ab34f2b13f3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841646df914f2853f5d4c07f418b9e0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e97aa5b1b2bd2515acc2d751a38b9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ce606e193f1aa6f1b32d1f298d8a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8b538857b61360f1b48f5f359dad3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4a97f628ca5f26bf8fd7c6222a464796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c748e94adc2856b9f9be1c30c343abb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7f79fab67f9270a1197892447a653798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f36e250c15afabd5f7dbb731f7988c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78875644b8656cf6c22c7c20286a804c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d60ec1ba13383f7a2a3793a235927801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fd822701686cc9a70529c0c4ff824802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07f6a2f8e0e0549da6db49097b26c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069b45d9c5ac49f41a500d0d7fa170804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46af7c6f0aef847cf3c34cf5c30a61f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74586182d34d21519805fe961a0d7e47806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80cf4a2e3ece5005b3a4199e3a7079807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3006c6c7ff3001c58e4da924f48945808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02f434ee39253b3827025029ab4e5b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd422b8085f915c9895a5a3119083da810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f332d5afaf9d79cb4cfabdfc0e65811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ee3bc875a1659f3aceed1d97f27bd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef586125fed71e6ee977a390d4a0c58a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e3fb63caf62fd54933b74d85d2c50814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2299e972b0576014593757ce169be4f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c2a3020667da8eb10a28e27848d8e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f994893aa0f6cc14f689dda3ae28631817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac75b2197091736587e8fb86f69d32c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13099f6513e26c75dbbd7437a0eeef2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7b6a9cad7637eda71e983f2a34006820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a05716431db5a726024a011c5d0224821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a81addbc0556caf5cced5f64f8d4d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33104f6499d272ca2625cfb77d52d799823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1c77ca034f92e5f195bd2da4c3149824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a53342da1076c5c2ee7546aa4da6c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756fa104492620e4a512d8934bcebc9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084d6a93cda5b28395922871c646f00827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dfc3766b3459709487a546cee6cbf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74fe7d4c45ddc3c22a52d49d8bcf8f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697eaaa15f579e8113bb667e2dd4ea7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357c27e807cdc6e4b8b8a9e2f2e4560831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dd7e1e768dafe5804722b875a9f5b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe52c11084b24472207ce18336e78833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47bf5b3f6bd9ae4e624c664a2de46d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448202155ab544f0e342dbd91643942835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c12521c867dca549663f97e751675836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5538b264ad3b32d28219ee677da39d4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201c2e7201890b06886172fd3cce43e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8029661d650a55dcc6bd634cfcbc825839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5316eb21aaf21b721746f9617b6a9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dba985f37fa0acae4ed73d90d27a63841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfafa12574578a75df5420d9b8d4b2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f72d2ed1e3b5f1bffaf0c01821f060843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4f8913e484ae2fcd800d3f7a62fb7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5e4c6e7e045d9a8db761c999522e9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b456a529fd1fce0b6ba30312ba38f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b28e2993954ad3c2840602a5a134e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce90cf7d324afdfc4220c4d14213ba848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ff719ee76989d8195e8ca78e54b56849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bca7288e10e08d1d4635501a542c3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bb7cb4a6d0cbae56b7b5b95c35bdf851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d559b10b6c2ee241b6261df83b4f48852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d6dd7667d1e8e9f1143e73ee076a5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e988d9ade71ea2d0e007b0bd6e4db9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b7e25498f948ea24c00f97b96eea5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec4f0af98fa49dcf34912953e2dab856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c4630d2444a9b27cad802dfe666e0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a70c7ac20376125a5676013f5c405a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cdf7f5ed6ce2eb6c012760fda2785859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d30cd9d51967a8efbf6f97d147688c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9af74faf2b9b9f05d5612c923dad1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c38f81d70e483433c401e4dd43a58862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a970f20fae6039ef789846a7f097b4c863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ae9081d041b1815e75634123f865864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e909f44a6c38e5f077f23d3b4b142ca865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51c7407f5849051f47671635306fea866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59ce353b8f881ae747960468f514e9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb61a105c6ccaec9bf57c59d829b0a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb1f74a23990dc5c75d466cf5edb7b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255da59135b796d23c5b49eb49d4ec87870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bf095de274364e5ac45f700551d4d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7439a3962ec1f3ae958bc8da94d26872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57aa9fb0211bc7822d024bdaaea199873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47815a867fcba8268b914c043bed229d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea9f2f88d0d41cdbc78a889d746af0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c893b5ef11944ef1bc3e8dcffa0f74b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9751f38ba0bacc505c130cfb5854364877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914d57eb14921713bf0c4da87a5501878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e9664065d6c8df0b2f6b95eb095f1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e378579f3dffe362cd8fd923b4d2a3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4640add60d1760248bab44511567378881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1c5925d4e6a89a637d1f882fcded1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bc923836c4b9d9e88e507e60dec12883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda11e44761e6ad7ba4a909df8ca64d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac187dad823acfbdbc261ee186c244885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77f5002b1ce612e56639c646338592886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c72d9e5ea100641707ffbb3d7514ff887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fe23a305a5c1dc2c83abd63ea26d4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d88ae2c426f21bfee6d78cb24c87c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66723fa2f21f385395681cb89735cc0e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ff2833a5ea15b763c563d6e76f5d3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f788720a5343ff31413199224407d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04dbd91a52fa23b0a3db8fa4bf2792893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ac1f30400e424322bb04bfb77871d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13da5928c47434a08e18c75d62fe443895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0884f358933a45783842e081d8a5d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e1b7c088d785d083235e0e67ee2dc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59b88d56206ba043d1890e76755881898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e5b25d50a5cca0d239ce124ebeee7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689549190229b4454ffc0e110e2b6295900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cfb39fea99202936b881c65258828901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f1bb31cfd1c62b01239e45680b1f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c05663181f7cd15b4fd833099aa1a8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc77533bb4f3d8b358fc83c371ee1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb555ff6ef3b6f4d2e916b5adcf0a6fc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eee732be9775630c972515c48ed85906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920dbbbbc4a02b36f10af9c733d774d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e486b47ad8896800546baa2cbc0c4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72250c8d23c4b6f7f90352b5c17b7020909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568acb2425e89877e6479de1496f15f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99064a1b0a2d66608ec4ba14e38d5f0a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d5fa285dbf782a69645fe0e0c4153912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fef46941989e72a1c1b6bb2a18a8f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e43261fdcb068e2249dbfabb721de914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec7f5c5b0fcbea192ca5a26be6502b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a4601359d32b0530af9274ed10c6d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da82380de3d17289a5b3ea379210145917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af95c0f7314574039bc575ae0f1e7c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab7573090c91d548ddcc16ac428c59919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a326d6f235b03b35d479769468f8fc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d53a9f3924a8c7b98ded1120efc04921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1b2cbe58eb21a7415b52eb71c2c14922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cedd4176ffaf3255c081eca77cd79a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c022c66b396d576fa1f79186ebdf4f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef665d42ab30688959e8af29d0ee6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eeb11c0b74ba81c23defee8ea6daa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39553b743efb449d68bd5ff3b6f6b7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a0c3ae33a8ebb4cf5242d6928d28928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd702578ed1352ac1aaede1b8f3e7f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6970d506f260a9d1dad5df3f45473930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a194823edb9f4c96d56b624e2e18516931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b90d6e002899833171d074358ea20b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc509aecceb343728c03fe705089308933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c122f8f1792ad7b24f621d17f0a1f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f895ebf04df5a423477df586c45714935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc8289798bca881d3dcb8f06046131936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5adbaccb186bd5d2c4dfd9221d3247937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5248a4bb3008a2309b8dbf1bb4d5e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3385a1fa4cbd9f346eb4d36c3a41d5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33576888386b0186f1060a56fd06a32d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc300866e5e9ce8dda111ce44327c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351abadfb2ea6038d6568db47392ec7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f945ae8f169550ea918106ad4941c1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb29fd0b3bb1780bb4af6e17b5d556944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf3841bb823306c4370d22e261aaf1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58087eb029fe4a2ff31c6070f77a320d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c94a86b2acc4579c94c0f0c056add947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3f9930f4f71b5b92ae4799b13aac3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651c71ac614fe814cc5dfb878624a01949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d282fcc6859120678bbc58cad9310950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a560609499786d41e5be60ad86ddba951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1bfe64a3113705f6d4a601f1eb3b74952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f627d516895f1c3dc0407b9d05da3c9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dc05018d5e303f87db844c6de3ffb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8471a2361b081af5ef7106b6c74a6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58068202a85849a08e5e55f2994ff392956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b1efa7d7a38d3b58d38e0e9ce9660957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb2642820bdb551a9a32e7b6bda274958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d609ee63a28fd3b47a0f452ed15141959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf37d0a18608fcd85ebe742f7d69aa960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66680a62f3074ee4f65a9c08c8053167961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d85cc0503b2d0a95a52188f1a8512f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4b11f7e6a45274aae4958c4ea97e6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a3221198ae1237c50737a13255b8c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9edb8c7437a630ce4a3e59b4c7172b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de81f2ce74764bf45d39de90354c114966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379a473f12259f5502e1a498f3967bb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3894f45f23b49436a6897b99da748968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e83aea50b4c97674054fce28f52340969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687088a5ee04a7b004003a7ac24f19fd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27665903c08761c55b0983d69f988f57971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61014073e9c4e92629dbed32792d1a31972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d5345c5c20df61b40b434cdd26fc3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d38fc04d599c9ab66f3cfdd134130974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13add269f30d1e11a4ab11f903183ba8975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df8398db4312a4f53c05a8c8672f201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22794db8a5862a9bcb666ffc240ae172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ce847e7ff614040eac995287e617a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a95f7b60f4c9d94225ee1bc0c868ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b890a83b943d7c9be8a57ed581838f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a9074460ae43121a574cef5c736f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a396084ff646ee619c9c7cdfa2237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f205f7fc560a45ed01f17b16ef6918b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b531e5e00a1a341da8afdca94381a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19db19473c709d272686e18d858751b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684b94df685ba233f04a7fc14d54f1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ac4175f861dd1d1f07482408fc8e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00fb6821e468cc3a979ff08f1d610a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4651ea8edbb8626b88dc14410bc6e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d2acb0e12f237ce94f2f0cf28504915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8f20adc4df4db92637b504639d08816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc8f69d2aaf59b724dd41c6004d79317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783cfa95e0791c8d2379bae428cb28a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802afe9809d962cd95157abcd3eb8e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165e8fc6aa414afdaced6cf47a04e6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b887590f1992c35ee629e535c7426721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f71192cbd2cbba2091ee7ac7794aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a92b194cc727216931953dc652ecb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ef14721e6dbe5e94196d2629e884324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d5dc5fcf852346cef8ca09fd45d7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b74f3d9407d5ad52c0bd010c7b3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b5e43fd580ef670b6d1691f7ef3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ede441d5f3e9f4131d6a6af56ac67d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45bc90ce1504f337b1fe5de360d2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9666e1f48709534c0e1516c54cf1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf4fe7f788c2f5416e933850d2957c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9b5499decc527e2b1be517113cc5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916db092e5bc7eefb3d5ed9336f7fc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ad8ceb1b3f3b0303b013b1d81ff5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c431e98b797b02bb263f3d3aac21ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ec84a183de903174b934e406902e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcea75561afab28fc8e6492056fb5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77043815d8074416d35674e7fc032bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3939e6f1c03e171ee8be00eb4a360f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd998514b1661fa6a9364eefc23f0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acecb12b786da6f4a497f132bdfa17141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625886511f10e980b93c0e0ccb87e2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8179cdffa93a63207013c0caf8a60743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b92f647764b85bbcde59ef37718844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8db68249558cfcb9ff92c0ae30aede45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9854ed3621eb7388a707a6cfefeac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553a3cc3a0379fedab273ab5868c5f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9b12a2e89f43792b11c1273c0d46e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94137ce5d7a285b36afa3bb2664257a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd19000dc18a60a6266a936efe2407250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc77c9c5c66db0cfbb252f6158edbd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13677487197924eb9fc680b0caa2a31852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc659f6a108ad5c07d29952e08873f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c3ee17350a5af3cf0bb4a89689c5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8af97b80f0f9ecb752c4386f64f04655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e8cf8640d3f9b22aaefbc1668db956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff010d233a0f58864e17dabf2f563ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1ced06e547a352c3f99035cdb9f8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6888f13799e7f4bfce1ebc793b73859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e010b05b3b91b351753cf4e02c41e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9028aea7d898b1e837c9d4b75f12761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0eb270db45a2cba9973d7bca797362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e8324b9f9d90ed865eaa39383919c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113fc16353d923e4d04a756f32f7ab764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445444c2c825b263e829ebc8c497aea265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966a80b660fe91df831815e870b398e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e6b914a38321fdce1c495a7b6f38c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5734c77d20c1ef9f73a79093400ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95519afca93855361ac18dd9f61fb5de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18265754454679e7a20310f6ab23d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849695842011993d9dc41aaab2f0d5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68189409667897de57dbac2df6b7879972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47765c94fe738861b7ed16a6646d8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be5f01cffcb25e300283984a3d5cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5da53e3b36907df70d6ac7cab31ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215993cfe14fc9f18e11d54c206e136e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129147be8ac0dc14aea8504ab0f280677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19677d62d0759e4b23739faa622cea778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b10b46059a24c229a2e0bb78e096479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f9891d4d4619e651d0c6b3c881d8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c1b67f2f54535569dc1739575db4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f98901e998a6dcd56455e7291892782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47509415243d79cf6c2fc9bd7293b84b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bc0454ab77ad121765a42a3a01f9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286615b638aaad2c127a8022145aea7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731aa1b127d4a7e9b8ee842730d0f0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335f32649f6bf4dfd4a02c7c0ab67f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489914a02d8591f76823ab7512bdcb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9126810ac05ce1e5e561a05ac3933789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86dff549e62ea866a57875ea5570190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ea96425e5e672c46e9ed6cf0690591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9abfb224e97a1118a0d004ecc1550892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3a7aa154f4bb927a4da73c7312c4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcda511f65385d25bd18caa23a421394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcdefdedf63562497c2ab3990b07da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311373491e15bff6cf449b77b24a1e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581b6bb4e2a354a742d7a60a9b325c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75bcb607a27690c22917f997fac49b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086b3aca8cb220d900a3f8e9db4243599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9732a9af36900fb3cd91265b62405100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f1de5384c729204b6b5d3fc752cff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11712f6d63a3a799b49443c3a41b51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7dfb1c895c573295d24bc7ffbf31a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b99421a2f160af5e4729be2ca4680104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd5e73a4b460f00ca730c195f8cc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f1f3050a3792de6db55db4b4a14e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a14a42e8adad1365be732e840f0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd774f6c06b7f332640fbdb12d109ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3881efccc16549f133c6fd93e8c185109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0afe9eeb345ff9b28084b39aabd75d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d895a18a7acf74f7d05a976e317926111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465177198fc4db999139c65b49fa7b92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3d2d8af64a138a2be6e9e8c602512113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113afe79c03cab691bfcfab8e65b28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a16469bd0f9a0f42b7e287ad866d15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad57b7075218b1942c01d967b87691b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66771f8c126f4ee3a077015491834d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d41f783b5eca84390988c565075d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58593619e96ed9179792a253bb36254119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18040bd00a7923ee7b91560683f85f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbd7a2ddd87b29b1342f8a3f430c16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09cd04a3f4e9f9bb654b678b814be8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de979dfd40be5c3aa1fbacd0b69c1262123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a33a9fd11983e012209cbcd6c9a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c549e04dbcb2e7ad3c2defd761410125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa204b1121b8f285064d8252157c46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bd1d1c378ee73d406239264d27355127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f6d42e792715a29646cedd10a7765128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfc7e02d2f284a0267bb559fc5bd23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76e75dd9970e5f05ff17dcf1b7ccfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23d97c32abd5cec26fabce17bb988c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76c9269776a0f8740071d0c5521d5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c750427203464784b4ab767340be13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50999c0ac90444a5b0551d76f709da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dced321c3bf0c178ec7ade4d17a6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da997cbde619456a479ee6651becb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9334838bac15499ad4d8b17788ceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff30bcfadacbdceee108d1b85125ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82378f2bc85142b9a6390dd194f1eb4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03578478e27b926c275d044af55545d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22a036b6aec7d0645d6fd581d95c17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bedf1eae97a5995faabd9d4d35e78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a9d33490c1c899ffa5bee81f12e49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f5e59548e8dcd3653f315705ab115144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da6b4bfc1c19115150002f81872890145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bca3c7a58006c7bffd7dc49ae6a9d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5da29056c6ddf90139ff7316ed6d05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9fcbe010e5c302a8658874fea80e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b01f541dbb237b95d0f7a4c8ef32a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b73c2f32001ca774507ea77b1f97ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3859765436b57ca1dc5bd703e9b91fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dd23d75ef7385772704c787e78719152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183344e38c49377500656e87ed98fd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857b7196f5a18a72824adc9efcdfa51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dcce918d085b9e9185bcb75afb00c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb20509ab297c9da24529eab40f2432156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c17d80164ef5ff6990cd6fe2e22d68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b8e56232a2e040bec7b7c74d8f54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9233c5fab1c88863d594c003f2fa1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205a127c2ed72a18e1ae990b3ea6b4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85d9fc469571ec08dbed77ffacc17c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b3bd14e4b10794752397432a46581162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbfbd8ebce3b43bcd25e4c9eaab3bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9744a0f6f8792bb5eb91bf922c2588164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8da9d52f5a6d21577aa5410bfff0dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a6851dea4668ef2e794ec98ddac3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d6a98c5b5fdf46edb88831c0fc05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f85014298eceb5ee37ae7d9d274f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8cea190b72c6d3df8dba63e378d16169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2887ec59b6c1fc006c3916bbbf7adeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791073af0d05351f0529855fcdc17a45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd7fa204e08857b108a9396fd4d584172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8922e134e5066aa3638a2240d4f48dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb26d7bf8df3d8c143064ec1389dba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04733f203dc06bbdeea188e30b723b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f0bc85bfddc8704be608750c7e0e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1a21c7cd470871db627e3e994aee5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca265885c2d065f209a558065640c3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a8f9564a3ecb413763ba1f7b99472179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a6e7ee32ddb19fdfc5b9dc084030180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09984c6ba5b7253aba79c4e2148399b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7f66f9bd58dd62771f27e99d58b7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a261eb8bdd5ae58315d4cb13278f71c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8218f46e49eded551a7701fb5de9a35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4113d970983b428800aaa7300bd22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32523023fc04577218fa242916296c5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f0684a37bd9c89748e0cd11856cbe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e25df74b7b5c2ae4d58eaf425c5a3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3ca36193a8b2f4d6302adf48dc6f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144147637e7afd00490077647371b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913afdf842ee912cbced2dc6030d1ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87be2bcec537b0531b608fb1cbbefd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bef108e3e43862a4ee85fc84127d36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b564200560295f964a919ca4c91d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06636e1e7657d8e0b5696e0f24fb697c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a328ad49faf3011f639bd14d54ef3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669bbdb56044cf501c58ecbbdad76eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037bb74a8e00b5af2db368e7a37809e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cc71a13cae52506ba8af25e3cacd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68100812c87abf47cec04571d83913f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1588553f3090b2f87641b85c4adc0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faad9e9edc6dc2bfdb3186e44d97864202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cde358b9234bf92a13e7d32e6d6369203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dc2a45abae98df974d828486b55ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc14bdb9693a9dec3545c2d9a709d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b883e6eed6af0a064cb9669d8d0b78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24e5647c1f7d6203ba821ebadd056207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612786389404fedbc970b10b4c2dcfbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46e2b4e09baaf56c3b815bf2278ed0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26df6438509d50cf005f38ad4dcdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ced02667266e38f3e4a1a22d853015211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d2b30081ee289c0aef3e46cf2534b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31450cf86c691fa60aaf99405f38e4c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc627c9e64899778f1cbc9c5544589214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff02f33905825a75b303c026951bad3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bf138f7ff1d8c996c0a7c376c8758216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57f4a74ae54d748ffffc83556e0a8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc4e11a8cb4a259176a1cbb6088b6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78871421ca74cc1adada94157bb71121219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59662bfd67fcda83f29f6df9b70cc23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769993371a271d5bdf3d6188a3f94b0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c78b33288b94386c7365ece1e0a15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945045b3745ef5dcb0d08721fbb8e97223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634c32ad49aa10c789f4563d5fdee0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727918d2aa1e0c8fd3b1db5b10c51c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210a713ec2353d214362303095ab489226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb02375a60fce67cba39879e00fb319227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460cb90553632a2a5e9a0792576bd36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f3496dba3e66ae29a123074982c5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88ade982e64234f94c733a30593683230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0724c39e44e97c8ec13b519cadbe746231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5ad4efae38b6f81432cac8334ab3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557970508a986b0e234db9d7d8ad3cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa8ecd1223b22b0ed6649815535b7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e95ec53a1e7f3e79a8fdf6e67daa8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950605b3a6a678e8aae3d858b370b60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faa0501116653e96e62deecbdb8f41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6a208cac5da2c781d912b3d86eb9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d79f16db15180487b9cb3bf53c12e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a13777520793aa2be4c38bc35d59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a022da1ee881123b0fbb8bac8df212a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2444d909f6cbb6a4c44c4c536fbdd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6562399fc9d77c4b54d93b1257a0328243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fb12fc19fb113f9a853d3be76836244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74276dafc2653e4687882d0a5fff1aa0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904460471d705fd1b8c28e4047d32626246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553265e7db88f86d48d549bb5a508a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a50158b3ef802e4043e254a688613c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1123f20d85c436ba172ed922e1838cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c84296a09ecabc9b41cc84c93cf7d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7d8a7dab09de8761750fb9c5097b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976479b87c75661e7c3820b2ad591c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023b5df7706b2ef15994f9cfbe5dfa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d65b4d2c498f89066347de7b114f49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103322781f171eb012e6da1a52aff4c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6c3fce65ce789cd1b79ab55cdde1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e20d8029d9b6c5648a048b5ca52edf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149ecc01b45b0c50a824e620ffede99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146ffd0b832fb90fbb7e0bd2b06ac54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9b6d64eae64af9b969e774293ebd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9d48a01478316b4a2dd712a3bf6df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a8783f90890c9cea5f1a80e5d4c37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31515286384809affa51c330cd7ccd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc6348bedaba2510c31a1e7a542b3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f7e093b112dbf6d3d1a1b7c5961a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d9cf83a67a7a441ed278dd45bdd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f0d58b5005c1614a0b97ac271b3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5afa29d9bef02e1747e3e5aca7a05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0203997cd98d7ebd85d4a22c55104f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be10d577130b72b2d86d2c47174ebe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d356f788fa7d03dc376b34284cc986271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beee9e58eee5a272ca1d0c7b9df6385272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecac73ef5715db307a050fc28f3ba9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabd7291f48c300eef911ce04c8d02c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c92f2be4e338c97f571af8a9b802d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5834e8550fa9b0a5d187c47eada40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e74047efc4947978062322762f1b11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618fc192b089fc2e5aec8b749557e4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96aee0c408ece6e5387afceb82c349279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce71a36435fd8b147ac0dce78a3e95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1af549e7f0576ffc986b15eb679048281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2520620a6e474b34e140489b2ae7b33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3854172e25790750990ec4e8d66fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2911b012176f8c500933e96e0d8ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8902faa981d7f145f1e37dbd93509f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40974120225069567909ba9783a38691286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6e9930a43bb290724547a464b088f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12778b870299944fa3f0eb52514d61b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6cc87496cce13fa0ed364c8ad9562289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bdea2a5c1183a7f6d158d44fbe9d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739647a11e0f482126bbe93831cdd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974018672a8b8384cf67624d0b0f77e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862347c7a6a34148c5e5731bd403e10e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc282ef7b49bf17963855b1241e47d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e0d2f23ba27647270953e68f356f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1795c3c9f861a12917be2f2e76c71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1095a0b2de55edc10dd3ac51744bfd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f2035b23d6b319b54b98a97607e6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22332b02d496f271f4d0415f4e57b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4932ce6642c48e481b53a2c4397326f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d10e75f41d5751246fc547e16dad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5929f849d0775bac8641b7405b85054302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a468b66cd5098076277ae36591619303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc292304be825f1fc86074d7d221bcb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0bcac6026b90588d054e3d6e4dfd0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bec7288c4a7cd68ec40484132e2b0f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a156dab959e3e0f881b739412ac74f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fd6ca5bc4f30819101969f673694f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85171e06589bd1af2720605b4b45a06f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c64380e8ff48af551fe30599232da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f232b43b45ba50a81b3c45b6faf6f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7a4311f42dcd36488be8609075174312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0012eddbdd839c0d003ba8f8a5dd42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26ecd859a7bfc40055a80e1a2ebcdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a35761965aa89897f486e895249cbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab1b8ebcf1bccae7b877b336c619b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c67e804add5696412de53f78548a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f530ee88dd545548c0b5362ce715b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926c86d822e26e0aaeb749911c0fe5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9569e2a3fd5c538219255fe0e6e0608320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333c1a9c6854a283b7ede28c44d8ea3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300d7dba7e12e7f0ca75efbed5fa87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169724929f1224c74163d4dbb067eb1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b5db1afca13f5768e6ab0023c440a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a106754f5ce15e11f35158df2ccd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c158750643577894d459dd9a725772a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bed9b5cffccedfcfb576575bc4795327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73464d6b57316884d50762a18eef3436328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bbbc4c17b95af2f9a9ce212709a9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcc21de776aa4b6215f3013581eddb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84e41d86d650b85766d7e7160b94e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35891a1161c5d2f9702c2a1f050fc20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3de41ce2fe7b6472f64c63198b94a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a01c2dfdfcd47f76572201540c8c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1ff2820cbbf4b13bc5263b677049b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476185d783f3e51f00a82619ecc6f3c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778ac3ae015f94729d0f6fd57461968337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38a82a4d274b6ff6e377f7c51791ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4930040bf4ea5ea1089e8cfe61ccf39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4122b7735cf7509019fd44e9d2571340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9cfbb4cc32dc6733b99ed5f997d42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b236e82f5b1a29c5a65841ffe284866342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7903f3b8cd1cfb1483ca7b31d9ca3c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83c490fb47663698bb4d8cac2bb37b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ff2e5d86daf159041d65ee587ca4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9257fc2f6e56c9bba689e363bc7145346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a834b272ba9d370424b1a4b1cfd85cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486587713fce9b0a502f99ef8a52e0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0777f2ffa9c78613f14f1e852cb44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cff5d03babf76bc2f3caab6eabeec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05a8d1a2642e6b576dee4b0fdd015b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab0f46cf6cf0dd7773bd1254d5f05b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e0e14009bc8408bfd65e49c331ee7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393f454f27433a3783f45067d26d98a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01146301c570f984a5ee88bff7a2d9a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf528af9b7467514fd9ef41cbef86c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bdf88ff89ff818399c7f678a74ced357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239ac2522951d7e1a98f20cb39ab7bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c850bea1f25aed554cf43913138fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e16d8a10c3fa0728147ef5613c0de0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02f53d13ab282d850042846f517632361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c09ac3c74822f28022c177afe89d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f8aabea1f7328fc120b9a82edc53a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab526360b077b4bd73967ffe2a23e85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c02f02dd6e41348a232f9e2fb33db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a05ce3bcf7ac8adee4fb414ec9c62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0635cc9ee7cdf1f1789d66a880d97a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaf707ac5b766c03b0743dd0ff2f56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b5a7a56c9e39790e22ba4c59a7a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb911a80341dc82fe68eaf978bd86b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e2b3315d3205e6b981bac4fd0beb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034711733253fa1b03dbdfd4e526163372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f57a55cce69b52d50d2942823d367373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2980af4db5a69d18f7926a44541b47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca551fab40634b305804be357b8f3bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d09f684510677a3e243136d8702000376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e706abbe16301f4fc07ef7c1690952f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e162808af0fe903dd0c22384ae04373378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb8f19cdbf7e299aecb5cc1012dea4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5257bd7d7a52f581ef24ce5ba67f39d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1882731786c2962747ebfd3818545b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16235887e38061b449cd00e20e3f737a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590feafe2985c792224f40a1d5b5e6d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bff801a7d9182ebe6a99146040025f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2858ee40b9cdea08e4387549ed455385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19e386e16bc5a04065c721590082e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4b23ef60b2a122e7b83365ebb2b0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60837b508758c5044ef3dc2cb6f11726388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e53b4a1841f8c602f37d91c61da249389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7818e16595de69134d220b17f9e08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38606fbc1eb5979b538240c0cdab05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79118b0674a14713c7918b92c67dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb7d34e0104c927a93355513f79771393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c6c31b860ad0d13dab4962fae860394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6735b57dfa1e31209ed71fd5e85ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d271f8fe8936f73f1eca13f66a6bb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20685ddc15ee06b7cdbe355e9f56455a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bd576c2abfaf25804e90fdba5fdd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594578792ad94d0fe3779d5acef9f6f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240d42c01c252552def21dd0ae46808400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7a34dd2bdbdb4ec0326c09e62a07c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b98966216da4980f5a38b7648c20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a279fa036db23ef48a86dd3b21999403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385a5c0ac0cb95cc7d1e07ffa641094404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8c9e7222c56c4c95c59718d005f3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcade26a14c454c5becec44857d3a22e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85991304a96e3695612d3b3076e4a380407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6f208e99f881c740cda4903922f5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfceca703becff72c3ebb5695f46a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904956481405a1f26a8ddbe3a4e3b66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5e5629899b6b80227ec2f03c98f79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d96271b3df4f58acf9fe1c866ce990412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fafc20d3b1a00bb075f43f61ef23c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b23af0971b6c234f9acfceaa9ba10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfb8d356f2c446e1b0abf1b38076f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ddbb2dee157953da1526cde5d8be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48666028befd08b046f57d43b64189417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaae9e7b371e107d2ef1a84ae24e13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb270a9b9d5b8d90ec5c7e005d2c20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b9880a341cf88faaf18b369dc98e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d73f24ed71a6864cc8700b3fb84f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee21e4a4706cf5ebb5397abd2aaa1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d3c6fe85ee475e386ba6bdc9a279423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c80632543bb5f4265719f64449d13b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282a5d1cae9b5c0b0cccbefeac0dd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd345acd3e8d6fdf49f9776e8c0947426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b0976152c0e68644dce6830bd6ee8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9f86bd5a619fd9cdb96ff271d33c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb310ad2e101d83fb0b2f4b4fbc10abc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3793544cddba27ea2881537c68099b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678788431a2808ebf8fafcbbb0ea36d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf10340302492170a3069c818062ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a4738314a870e95ddd33264a3cf97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787a54c9673b690f0937afa5c11ec77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9162c23e2aa59a150d525f3f2fc32b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96ac7fbd951e9868b72fc80a14ee1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd14e96fc4b0da6de3c43b76d11812437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25738d487bf7e094857ad78bcf68b29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe21e1dd955c2cd55c0af668556b6cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692d5e0def6c8a332b8facb72dc79e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457944f5df0a3fe6b00bc2436d53af8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244997af895d4399e541c04854a0507442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab493a0e5598faa2f2069cd8782e728443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ec3a745ac357f248e2f519f42ca53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6f92e3efb42fed763e0109b3c9c92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fcbcfa9ed960d08e01824d71e60cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551200ae965b0f658e81d5e879e9ee0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e913ceb779ff30eaecde498a29190448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe80b564433babdc3c2776487f6c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cb25146a32eabab6912d16460f5d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ece8352e95e393362b4684e61d9807451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9a0456c91937b2cbc60e734f220f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e5428c2b7e3f72992a54ff266d4ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b5b4d5ccee5c936183394050e0af6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21095efeab5c1e43b66fcff38e939ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415deefb84c3b0b34c2af0fae56ade6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ed1f6b7958039ed41d3e20502a3a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9435a4c86fbabd75956fc0175677ccb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76be1ee04fc52d1d69037727353757459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19d64b92b2da8f1f7b7213be252ccc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a819560b579ab285314d264b8398461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab7bccb1f44f75ad687f0da620be8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b076b6a43db948332ac8a87ae1c0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f8260283c55940b4605c149f9cb9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef15c01dcdfa5ffefba34ef16af116465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631dec3e3a36cb945b5d89fde994355466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447092ea15ff55a2a701da7e7fb011f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af197edfc4aca7a821121a8e6a4fd817468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d49999d1992deef9611d4d34ac71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed4f7c8e90fcbdcb51a7a34f8c26d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c500891ce7d20accc6d45dd0ea94e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b301cc9bff17bc0c228d93cb561f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c524a9ae23966fbd0b1ba694adf4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2220bb1d801916284d6e48de40388474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954427b36e4cfaf760c4530faed22848475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e253ad1bb6ee3b279f2f4e31536e05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445576af7f3422eaf6b2060f04eb4403477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1d0f514aaec14b0bb35244d636bc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0047ae60835dc8e479536eef2c04de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f53bd035aab5fb19f90839fdcd159f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2854a32cb5287054171a08f932a7a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5d716fc34881d99b7a09e6f3ec8e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9c005edcdf6e5a2880e1ff0b840d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658188424248f65463973cec3886094a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae93abda2207f21c7998a34a7178c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1b6e6d7539e299bf3a9c0956026d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf224033d89734edb2a6ad8c301bd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2e82bc4e6bcd0cba69fe5c0899b0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2ec83847c9d041fb6f66ed84cdcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212ef43f53760ab559189ff6fab9498490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367744a5e291675738da41bc7e20360d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd091f557c18530f242f3569d6fffb7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae48f7d5068e263b01b82d4d8a6404c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff1c262bf736c0fad670530d6790d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b102a99b481b27c4dd8809534211f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f9c6b1cd99a8961ff96146c89b6a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ad2bc72ad3943a0ce3c9b56414b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b089a9b18c3eeda40840c23ca9af6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5970d7d56bf4ad14b208c048eb98787499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e74a43d78d1af4c69b12d4902f64bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c015dccbcba66de0e8c04a8a21ba8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d08983adfdf728599bbf0a8680bed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8560b3e53a377e41bfdaf6599a7a1d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5636355de3e6b377b5126c68f9675fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9063e75348e69d8f97d7b26000e6097505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589de4cea9afd473a79daed83d30cd23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ba16309d7da765a26bb9cdbbabb1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35dce91763c4266c238165ae3f78a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e067ba324c22c7271bb6891fe3c8c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c2bbbdecd1554433e0fac37965b53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f4f564f6dc56afc32f8d2d26ca232511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18458cb297282fa5ef0c8fbed9e9e726512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853639a01470480bdf160ecdac4b730d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e732289da6a16c41f6b3baffd7caf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139719c11c771a0057039c3fe2497d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf286a52a88566cb19d66ad592d83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85a1d6db03d57731a66dee6d7ce50a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778905415f62dc85d0eef2c2d43ec306518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b76a409669bdba5666b0a86dfbadf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f3d6d2ae78b1a4e747129b4fd6392520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9980037f164a40caf285a39ed63c9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b67a2e77663c6afbcd7fc3c003a6b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426062ebe468bc3bd16f4b86089dcef8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b7ae3613fcd8bbb08d865966b8889524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64567e59c151518f9f62890f96d030525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7cd850872cacc95d57872bcb78f20526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2b2ad5628f7769b859cf3896d2194527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41aa635ba2128cad1c40b5e97b61cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6323e4d7cbf0d72985f2a0017bfea6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2032aca09dca536b25eef9b010f39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6803763248479a4258fe86903c790531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c451a9f47f8bce8f65890daf484f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c942edb26e776883dd86ce9cb7cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b413a5554b69a798349e3c36df6de6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862340bbc59c27a195be554a254c1061535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395dd31d1f51844d180a2b0849c8302536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276452a10cdf2e1d1dc29b5d3e25644537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a9625aba856b5ed757208b42156d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccb17eb1096916c645db4fcc1f1d17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109573f9e15858458cdb774c9a54cba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6af31c66b70a87eb873df8bc955e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8615000b96338e4e41d23cb1433a95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168baef862a962c01ab5836658b074d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049e8a3137bbb80535587a5bb8f2c18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a8dccef250f56a665cfd6578178e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd0bbace201ec1927cc2a94e8d072e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abbeae2d0a8ff5bed5b9cbd80b28ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263a71393230e3a17b33b1eda09e96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332cdcd25621c086fa517156b5b8e0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee7e59944eb0ace9b715e2c6b78f91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e684871a184b25d7f9a988f8544913551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938ae36ab6cc315cc291cfce6acf62c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e84d0814dba1799d4f30eaa0bc2334553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ba032f0df48440ecdb396d30df3c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ac8a9375ee2d84081a0d9046d57f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99355cd8c38ba309fbde8aac9ef1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d643e61552b5a434e6af8bde1e99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00600c9ead33184aac2edca9dc615970558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663fbce184fa1c718990e3c18470b3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de476c7af9018aa98f3380ca8ab537560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c32a9ff692a83907655ab9cafd24bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cee109f9052cdcf473741bbe82c4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202793ca5df32184e94213f4b263543563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b70112cd56ae271befc26ffa27341564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac06c0cc63bae676f7c52c99794fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ef014048775ded1a3ccd88d08ed40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48775206c72c01e730617d02b8d1de35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ac5438587db36ab95a2b111673e60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d616272a657068047585560d37cb37e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337f1830016ae4b4e10cdc96006b924570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0028a73b563567913b13cd4cea866571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b070a937e530738873735fd7987af2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a639d3f639e266716210f338452c2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5090329ccf8a843d433b1b26a9b3f45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c129a5e9eb6a727d79646c30b0cb275575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a494aadc690783dbe9aa8a8cf14531a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad333f216c792ee0f7c3fc9e166159577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ce6e6ddd8f28bd6c5053993c88bb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbc9ee1636475db03539d7b60d2ec2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588eb8439ebd8650a72d53a4fbe8bb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030af7ec4017340b7a88d0bad0ba63a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c366fc85ba067a2e1e3cbe45952705582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf4c9309b01797dab9f1dbf93988ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2076afc8c45ece87361aa7073d8685584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc3831a8dc26bcc6a7121357eaf69e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943402af1f4730288f3c2a91ccb83f9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a3bdc5072ce5f41d659fef8dd10e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d998b05c2c7c672ebec2bfeab2d15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c37cf9ac5006cf806f73b6dddb336589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde8dbcbd574a6dbd99bcae16c097d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cab822c7af2df420270426f675f03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa810948b30fbd9f501a8cc5d7d6283f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ba37dbb076994cd607c44e0c9afe0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93fa5c68e581773423f8d9d26dceea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079689e79f97ca1e607b20c1dfa9228595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a5061c79cfef48c731c978c29efd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a59291c59a48edc5bd1f52e8b96c38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c52ba9ecad8dc3982b11143382616598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee7798cc564cc14c07daed3fd0c533599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e7528e8dc4bda9e55c8626ca17dfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac9ec464a2f36bf0fd1fab89c97626601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746625ca7afa24f6a863f9733390ffab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf8fdd8e35ecca3e050ad3031450d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afe1b17e53883c8188e13e44d07068604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efd46189ea732e171601ab1ee46d34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c398f03951a2df339c4ff11e00f33a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd19fe90940971b40d0c8c01fa1564607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e73c347e8f237e55a3dbe6d1fcfb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926861e2e5074debe4204533abb6a986609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c2b5508988c87b8de65b4a42a4423610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d275647549517719714962851b21d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378271455fbb2c236071a018686bd627612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9a57be5b97a6c52c690da3d7edfeb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4db592a59e18bcfae6e04954ad3ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347184a49437eed28955ca72d5e1360f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d45f7c89cb1597c838cdc809122b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669cf973b26c7e0d51884957a93e604617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa092ea769815cb45267170fbbcd5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f4eb7186225d7fa37dbc4ebb35e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170d706f31be096818659ea329df459620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79b225a0c6aaeaa83b3afb7e8c4609621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c36268e4d2e08aba338480e09842622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35582a660cc63a1d0e6f02bf0d940c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f702475e08a13838b80c9d694abe709624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751557f99f6baf58ddc6708334ba9f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd1b4c0b3ab99cf53598f3b6b4ca7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69b8665126c3857c8a2ffecc7d3e2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846551f70d7033e90e418e2658cadb2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9f3df106819b93cc55ea138bfba1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6cdf161ca075fdc96da82340218e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0e876e6cb4bbcc0eb94d863ecd8d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a555b52de7405c5a090a52b11192e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbb127996de633ebf347e674fe7628633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d63e5b3eab25d2e6364b76ff951fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a203c568e682f6366d631c4fd1b8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b88d71c10cf18baaff68ce2fd02a05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e56dce802127d46e74a47ab68da4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79defa50259183f7b58ea0a9e55db82d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872a887686cdefd9c8e9ac4287b3cbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa89f4c96efa569de0291707246ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b00f6553f63a759a158ad5a8ed51b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11771f1ea5b0cc8033b147ead351e85b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c97269e7b55c9a91c9852cb59597b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037c0ce5d3898c6b977fd2135218762644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df0e864315b41af6dfb9bbc9848d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507adab233a022483c8d8949e9e1ff2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e02742498c4b116171d27a9616ecae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39103e7d22a0de266a926d95928bb100648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d7fcb9ee34461203186c9114ed204649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a896459343e541c75f0f90f596d0e6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cfdbe36f52e9d28b462142118e50d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584423a5f129d5e1310e4dc6914536af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a96ea21faecab4c8ed15c481b958653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ad1b6a26113dff459f9eeea01e44a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b99d2b49cefce0a9c8973c7cf34cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249249a5ea490afb00fc1a10e41a4e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b1cc337ae00666e3d3c41b3ef044657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f85b02eaddb2628352fb57479b89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ed9aa97b024caa8bb283851f909bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977def38059243141e3c1edc0a90026660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cca6eeb76813b64c242b6927543577661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459b4f58ce2a1719b04f45fb4456d45662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376d5716e0a33bb97542afb4eef909c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d179b4cf4d59158504a0720c40e4f4e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fbd5460508458610725b37331d1e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773d93ef2c3a355d56a430d20e597a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5f88733bf04e8e855c372814daeca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9122abd5ec4c0d74e753a74d7f8a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5bf31cac210571d1cb6912d01fd66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dd671c6a199de70dde2ad87d3c875670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c17b05d5551828aa495045b970a5a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dc331e4fc9fe05c00039d4f2c15ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8085ac85fe821ee80efb3246daddc56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c9170dc916fca4a3c52c3bab333c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95beb410fa1a697f88d7c281c4236675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656da5680566e657abc1a06b37861b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e207223414e96d9cfa5b081977c08dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6dea2ea72e92f4fb28501f61e58e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55bea87fd15f82c9ec71f5c647aca5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2d65dd8b16cd42da3345fde6f7361680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb4be2dfd6e3de2b223d1b18724ad9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b99a8e3cfb827da23cd35cf8a04807682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33bcf83e09aa44b3c9d784ccec3f05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2011674b2b46336b5c9e1f60ab867684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224c91af26c210c01ff0663a092bc17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a312843eb823d07ccbacb20ec27f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc084be37e6b806242e8cf88ca4c37b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6634895b073b0055fba151cdc511747688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb048e8ae329f3d75dec005b33eb26f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb80ea7ca2f74d3cb53ec0bca75989690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53414e98fba42984f631c777bf7c944691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56764cfadcf67302170d8b366419a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd27c8413b1ada9eb0ab1cd0941d571693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52819f7236b903d3b878b8722652dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b348be5b218db3b91570337be8f3c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18530ac7311abf5b5130b9a3b65e71e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f283854e7c5982a2f5669365ecaf45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df99325a74895a75eddb193a8192056698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae47f3818453c50a5a82bc9863d122a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac5090fe3a05dd0dcf40f81018936f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4489a624b6ecd58a1d84262502c8ef1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05617dfdac14fc4e3e47a821c76c7ae0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c8f00b9aae986bb9b42109612fee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f0a7ce24e894aaba308c6894043da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440057cb46ebb31141e72cf85fa8518705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe8f85ff695bb6d4a9d3626d67b612706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81967504fdfcf651fb5b8aa3b1381ac9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7adaf3dabb864583995d144b552f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143c68f39b8ee537875d30ba2f605d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad92710ff13e5d66637c19089166be4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99c5d5a20141a1d17eba8948552217711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edd35bb906cc35c5cd268fbe7173be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d846168a89261fa0bb27250ca2c71e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86fba33416cc6a370be92fc4bf1f58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b3df581b8402d5e54229cbedb7f91715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108bbcc7d6b4a9b51c7feda0a2008f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca8d30f1e2b655e106facf362888cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bdf8622ba569cf2c91c987f10781b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d60fe661640a92a691aa247d761d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de193f06ce39cf52c40abb37e59006e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448eb2a3dcf3ef59c8e138c69e1e25f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9e087958493c1df71969a91e42a42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0edb4846b45d62c7610a481c102e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e5ddf5d0c8ca8343bbcc86d9298fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12e4df2bc7a13d3d34fefabd06a7c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d994a547781d120fcbb9fd94b553f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b181b643856cf20c9f7f7360810067e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3b7bc3d2f067a665285c10a0b4e95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1906f16b2a501d4d8bd95fc4918c291729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358533047bdd2443be20da9b60de4fd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c68663d41d0721e5220c8dc78f60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9c50f9fc6a7a739b7082370a3d543732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b7ff4f72e6fe561393a8dbdaec455733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c1b65af0fcfc59e1d110697e90dc3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46cf1c9be485694cc54398e16a8329735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6267abafd0b8dca2fdbff2500c00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c59e6a9a2c9e33581054060e8495b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584e3e876e7d2dc3980801889332fad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aab5f1c931415ad3d007bdd5942513739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b14b2c8dfd3a484146e5892d65718e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b46c2e8c5ce54cacc9717b520dfaa2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52965a66ad93989795ea045a1a5f08c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b88089bdb6def86655ec82d0b914e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e6fb968235041123c7cee47534793744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f601a488e65a044fd3b2bcd030c684745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaef0b9b6a4645f280f9328522b5e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df4692e0f5df59cdc3acb1df325f60747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d567445d09192b376dbbbc0c8bb4abb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf236358df2248d817093def61b22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec1f07d23abf3171dc0a46fe3474e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc07497675a2fe0d288a7c2194f5d23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20413a87cf485939d486456cfc270a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff49b13ccc748848f549537aab6b831753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1e36b57f627ba430f07ef5e91e4dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22bee91f9849bb6e92eb852bf979d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd59d08947899f9d3eec7bfe8b2fa0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bed25dbbab477c48e7f927b2a031d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa6572c38b9185adf3a94bbafa8ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87094d0d613143addba47c5ab75333fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19a6961374bd99624a4ae7f12dcb43760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d220cbecbbbca2e8991639700f47d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eaa2d817508cb3f4e231cd3380dd5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26650293969ce5dd4cc3613a00cd5048763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4de1277ac1f29e0a88bbb5ab4eaf4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb787d0059093b7c8fcca7515ef5c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d70d0c20c16167ab8c5ab5b0d9bef1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d558b9b16a1ac34797e91752584e61767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dc7d13fe0c924ccc6a46df56d6125768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f9dfacf019627397430317040b8fd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b699555e920ff5dfab4660e509295770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f470bac36e57d1c410d716654f134b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c46f8b159fd86045abdcd318d2d496772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265b74f91606b98f70a0c7b3ffa41a0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cfe7a33135b272e3ba9dfa2b41622774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0e6c538db666c650af8b40de07709775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba155e739b13a8c978020cb93a822776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eed2bd123abe12f0d0638c19bc5312777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122539fc1eda032e254b5146fc9d6f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37dd8a470deb9a9f731819598c0494779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e1a3fa71b886c1e8ef218893158c0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206499ff73535af0f2786bcc18f4efb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964bbbabd95e1f8f77c86ba418722d1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd579aa91a64966420f93ca63810ea6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707f6b85e6585289c2a11437e2784d0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e8741d1583f7b6e8c4ce2433a4715785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89a91ab603a1cf2b992fbc3246e69e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e0e9fd9573f89dce34ed50f38ae2c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689da3c122347b868bfeddd30bcc1ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f6227668cb3248845c4e2d5f390ab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c96bad9b7bbd09da6de4c5f2aa2702790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3e11426df8fdac50465f63ef4fca0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be4d042d108316f6c7b58fbffb1a0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c853898e43e6e90fa8c44cf8fc2bb2c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b5885d3e832df964c0c0d06b5ce6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e56a17c898f3acba006adc2df4ef12795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6afce29d4ef070247d9779ec7efc24796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e4db27f90bf736360f0a182978732797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0ea8ee3828da4c26a773e3a23c4e1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaa8c3b55dd3d10e111a2445522b5f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169fcc31e8bcbf6e556308576f59d8a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c9986a7380e61b44776af141a554c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6bca0fac317cb599f5ad7942bbb7a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf11e6e4e0a3ac86d43406b4dbdfb3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954eba2bf97db0bf336b315f61da97804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96930d6edaa227d01fec20ef11193b8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65c143ccaff43edbb8cddd97ed702b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9eda4661d7dfe5678ac2934e4c14807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060377e5e19144724c2dcb7b25abcf7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba54732ef2936a41b04139735528f3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686e5475a20895676a63ea3af898fdb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521870b03de6339550c6b7692af752db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ff8e36ffc74decafc39ed25c8aa87812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe09257274fb90c546d38550bec4c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45e84581098e89776e75cf5d1d25a6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f4081439f63ecc0bce4216193fe27815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff602d4e00a766f9df9af4ceebb290816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828f3f3372c67d84e7a78a3e0f0f9ce817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b10f18dd58fbe97cdd7c4e44405ff818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e79cb3f444d742f0db9c5559a4486819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225353d3f185f27d8f3868a47ea0b5f0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810646253f9adf1cfab10376da208d2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccb5ba771993aa91724a91a46fc263822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a475c849c21b0f137abfeff9aaea823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f254a33edd7366782e862ebcf1ae42824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e1fe1d229dc9dd9d25dc43075f011825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33aecf56883e7cd5e4c37df22ead88826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db123efda1127f9dfed90bd7b0877109827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf823e0fc24f077fab62da217badda828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08365cf9ca1054d28ad9c0f5d0c328829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaebb75c2a5978ffa90e34d962cad93830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73d2b72b831713bed232c4715d5641831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05500aaf4909f533aaec0b149c46bde8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651284a8e586be22043843a9e638e8b1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b1366d01dae003c74ccb5d895b03e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2632e224c88d0c83a8e2b548a6461835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b7b6e3155729e050eb2e310d8d66c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea59ae9729cdb8ab16ad8fd6e68a06837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d207582a4310e186200b8e388634fbf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61cc304dc5466218a223c67810c0eb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53420041a003ac1ee1d6bba7936a0b56840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e15e6251e61f9c53984a5c1ca1c2c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fea4abf64010e4410c01176c2cd58842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bade79e86a8445821d520dd9718b86843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5af85804019e103d666654428f7cb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1873ea96662f0be07c2b261d71d9b05845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff3a1c5c49dc4ed67605f7638b904f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65600596012dc0b83cd59f9a7b4bba847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c69cfdc813b2a2042c35caa00afbf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abafe67375c8f2f1bc2e430c8ca4439849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6437340d4e33f681f8797ef63aec4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58457c85a82de2b7c28289d73f0108ca851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137dddaaa108d90ffa8e58ce165b25a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ff5424820ef738cc9154caee86c97853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30852d6750307a946cf0c2dec8d626854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b259a2d8b47ae7ee3f13c793449c1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afdc95134f91e5ff827086c27882fe856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4b220276e2f8af415b92d47d5776857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640142d43df867966ec04f7a2126cd98858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d25860aad582dbfa4ca1cf91d873c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cee88e2541cd2e57558eaac790447860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00636df7ad63c54529c7d6ce8dd5882861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82375ded7b6382e7ec2a0fa71709a15c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da82e3854d59127334815102fca4ea863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b3b9ec40c9570f6ff0db922ed7ce864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be338a984111e1febd80c97e1719559865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496838df06ed83bfbc19975d60e92bdc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc76123c90174883eb59d203372bab867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a5952b4168744350acaf2829cae1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893116a415b0ce650c4fdd123df75c8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31914c61eab6fd9d45ed0d45006d91da870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d498c9d8325655aba309b478605dd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2295f2c76e5be803992fe0c8b96a81872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd92629299f5220c5546a02f50018c6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11c7f10025f41dda8ea4f27b1112f2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbde244122fee89f3c0f88ac89347e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f97d80ad279c29fd08e027046f6f5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09b9dd0872331eba8b364c5d75994a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fa3831d014ab8d81bcfa9a58f0bf6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374cbeefe599979192afafe6210ebca879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad934e0f5e33494ef9755e3687b8d77880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68a6db4164aa50323acfb7fe8a6f5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78542249fc1c2fff376877099c92dd66882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec2ef440b643c0eb6329740ac41173883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d85115979a8c0f79c693ad5c88478884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4ddc255333d934706907756e94def885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b69bdfc1f0174b683374e1cf65362886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3f756dfda8cceb86835059a5308e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2c19804c0cc5285450759bfe44dce888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fdded5832c96764179a4b36cd783c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86268cabd1359725158a5ec61aa672f1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21549e9e6c8eec0001e62e192da9331a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85769d79965e3ad7bb4dc149972e4006892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eb558a1d8b8ed10494996c837b304893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae61f3eb63dc1942eba93b2a76a480894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68687fd6bcc7d41179c4ff5bb996f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d03d8781e9bdb47ccb16ea830dbcb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e119a666150c6b3e53e04e228d433c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddca980c315d309694ecb28040dce96898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d135daa47827d53f7415f0592a208899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff523d26f74b25372864a65e38f277900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27b3437f74f4a11143180a267aff3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703135e5d5a035a43acd602e4b3fa3a2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe40419ec4687d9e3d0dc77d2d55e9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cb7cd33b67909bef0bc9a67534fd5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4fba9e509a13acd69d9a54778589c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042a9d5d10c005b2575b9ae2d4c5843906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f0ecce9608558e117e5e8586e3849907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ca9bcf9b8924dcb3d31eb55cc0f7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d20ffc6dbbb48d417d0855cbc53f9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d74f5f6a2dcadda180f37a71c2561910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20045b35d3d9b0ec1b82d3293cc168f5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44634f956d233af24aa83eacaa0b56a5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c15e9101f1c037b306c1e8cb82bea913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c265b5c9ca05311e565865d13528b83914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef7889d1d9fa568d1e36c65410fad8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17008bb7b2fde14e0bf222632685db79916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495e6b0004e03729ac256838c4362fc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65a9a87d23d587e2b48ec5be9404f8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cec86ac599eb16fe66c5d49e2b7fbb919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4b566dc257b4dfe334ef105f2896920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da353c6462b3e73e89f570aee07d732b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bb13c720e9dd695cb273331103017922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24bdd1dcd5e67eb9e9c170d1e68235923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47753e7abb976269a95209062ad1e3e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc0e8cd44d16d2703704e8652bea97925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd31270fa75295c3aed17980891abd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c7703ab76784b51c6cb464316017b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af328908565079ead148b1679897970d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4de2bd2b844132beaf6720ef05016e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd23e9659e84180dc95216d4667004930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193224cefc35566ba6d4e71e9500452931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a19a4ca6b872b2f5af9bab83afe59932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46330be2776b68d403021a999df461c3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce08a4f823161c80845bd79a9ac2775934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ccb22fcd5e80fa84721d3eeff71c6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5812f118d2cd4745c04e83c649851936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f1b1b34530417d5adc225382282d6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de407994fe7024530035178ff14f5a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06573280d090c851f88e8777b796a9e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61af36dadab18d8cfe68ae4155a738940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c694e8a8f48fa298e0a83495530a70941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e59ff1b0e83878212c7aa3b970bfc4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f118475428f441e6b98f5804440848943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f497481dd51b36b42cdf21c474005944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8348cf6cd73e432fc82af378e5094c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a258fe8bd8e525198c7d83ed8309d58946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14bef0c43ed989736ae72cf67eea3f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dfe8a27ff5483c10128867569927d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a00466b55e88e4964f9babf4c75297949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac29d24c405238726ca881f51b0025950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c0f55716400cb9212f6619a463d8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc112daaf88ea963fc71926f44fd4e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f087eca7da967d7c77db79f85938e29953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93645624c53eda269c32f0881471804954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf71ba610aabcc5379798568dfbd11d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849dafe35ed791dd95b3c35fbfe7c15956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa943b727c8bb1eec91442ad10b5f6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e279b7aefc75c8fcc24c3371c6ee73958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba5c07f0ddaa0be7f57444284b05ce959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575345d4d07a11c1fc21be658f35429960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8790b5edf4eb53e172017f78724b9e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9e011ee1da16f9f438feac7470332962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cce70d7931db5320fe6edc7ac5e93963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de85772ee084e663fb6c23e411eb63964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bf2da3d1555d8ff028f1430c41902965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7db1c895485fb01991ceba246cbfa8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e59daf7b7955940ed8c8ffa660c3a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535223f4e81c27e48dbabda511f025fb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348219d1056a20413781ecc9fd8e840969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d6b24dd895bb8b4e89101840eb1a7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd2f754976daa6802093ccb0bf33ba971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950de8e8380700e2293147c9476f9d0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13729d2967d8f8776353072b8a7311f1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6c740d46466029ac669c71716493d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de23f9ad0155933fbe3bdacbbcf355975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>