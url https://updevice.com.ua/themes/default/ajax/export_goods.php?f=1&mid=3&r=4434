--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bb35c1fdf17fc9a6d5f8107c638471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee97cb21d00224f8d1cfc8d9d37fd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceef78eb6eb1905e81271fe82c11863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba49d30bc702d9012475bf4cde0bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e516230b37c98a34969cf6728c4cc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f5c10b68e541081682617565f92fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa800271df5cdc900ed387e67ea3972d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4496f5af766e29b08208d38d4203a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929465d463ed13293d0df63204cfb229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ac3a1420c5e5b536aec7a908c42410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6d5699b93d607bc056d0c9cee948711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17965432a5b7a083baa1ab6481f2af312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff479657a7b432279f26afd29387ca1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c50fe90bff6f3717af8beba43bb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cad89f76979a200fbb79858c8aeea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78880f17b8549a384c2d845be670cb2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a455f497e062b7cc0d6a2f360d0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63005049d13c6355b9442e4ca19edd8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4d506c685a0b84a13a372cd8928b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e14d44f341613dbc44c016dfe4c4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c503028179434fcbce521a2ee19f2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac604a0d6c82d56b38fdfc540561021f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a3208e91c62b84bcab029a44629cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9408b22608473cea106787c90a2e9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68ebe6b65fca2ebe65d69cff8ef8b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b447195ee6b154cf644ac016da1ad126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004743a3e1d4047884c231ab8b3cea0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cff3d28ecb3b6c8999d84ab41c9e6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c471ee7a766ae44609850594d1b8f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87e3903e3c2103e20633cefc701f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9260cb24ab615a225777cd2240cb5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea72f4b716db18b035abcc207b58c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bebee1fa1106e64035217212bcba133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e4349cb8ce868910566edfa58d43234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d99ca5527c7386c54f705fa71283bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ee112592a0a47e9886446d6486fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740c852be77efb7656b47839913b79837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1f364879630ba98f800b5b5f9124838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a4ef0d2e7511e168f612a07d612d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc7d7b1daec84b00255dd089a053c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bad4ea2de85710414f93a96464a2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac912a32f6d85f4710b344a9d5861bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95fcf3efd8365ca20d3672f5ca2dc143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02444fccc6e22c269a59953b1d47105644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6133f7efd9df03225e09080541d8c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643c1f16d98b61396686c60c37b2b8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df0ae03b4f1208b620462949c22c9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a6ce45e1ed2ff1948c96e7256a1e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbe1a823c0f8823666b5b77140bbf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dccfcfbc668d9044a466dfede323050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952827fa5916a3d00af34205a986ee151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818ca835f9d844342117b673dae409652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0327955832453cbd6374945d4b7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d826ebe43eccf990d31120d28b66754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c4019231d8cb9f8377a2687973b0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a26d56a263f4b3b1c3204885b2ad1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bb7d4e4cbdb619b4815de7eba53a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2e3efb0f44ceb53f17efd0eac3b1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dc707345c4e366095d23238672f5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a71f0da2e9e6202a6f9f2da64f98a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b65c13a71a3eb39e96ccd5eccc63561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855170f47652398ce5c4828cd964026a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab7481216f779a78db2387b42fb0ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49557df21db5363053f37a58576b2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026fb22f02b613868f128bbf0742cc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaab3d8458221c0d9908799a361f2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e29d21c668b8a36cf300a8825668067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7154f0365e3492bebcae9d6f6a359c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5f3e60fce8b543064a38fd4b40c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170291e93b81fbe936188d355172ed870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc310d2ca1fd29e3754c2f5f7ed0995971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c138011fc12c4250f32d1cc0db923372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc98196c5d5546a3f2d4d1f740116273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8a42be529bf44b26081b31277696574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4253d94244198bd52a834a4b1d16b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e087117eca6ecfe8fa25c8fd19cae4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379994c6c183042e32ff3cfec9d3b6c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e59747af27ff7b1ed2bed65ef49b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d160ae80501d03103b230f91c3c52879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d85b030a586b7862ec20306d0850e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3557d9e0bdbf1d092ab040cdde12781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cfb6032a8053c3961f164275bd1c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38bb8008bae05c55fafe8d206a264883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bf728877bd9dbc084cbb6994f23be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c011da58af6e47cef84ecf67afc1f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae5adb3c89fe92258ff8bd84ac411d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf414ccd4f69b1251fa29308e8474887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c49ce8ffc1ca545be9f85319fa14f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a937ce2f837ba934f22ff192a7c1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222abb775f8a240fa852ffeab00ff66290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f0a80bbfa3f389af2b5dfc24bab0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7967057789038f12ce75697e2847c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52f2abd6aa9ffd7b1f7fc2d48775bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18a11c696ec8d2173beb153434e3c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5829720e8a9b9e7ffb6e0bef352c61095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bc1a5e42a7c804291050647761de796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34443bd5880c88941f01c80650c8e9d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722294d60fba6f4aa9fff4c9c5fddcab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045ed1d3ff739e372889708d41554a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6375714c5a23c7a72432632f10cc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dc9f31b5b014f045279adc12010ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7941c64bd1e06fd751ac0b09ec99624102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e657dd7fde29ed97275a332849c5194103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8317def3fe983fd8327f35a01ef4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41f175f646aa9a81bb130986167de2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dd8ac1d7bd5ecb42f0e0d2f73b7a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a1ca3937056abf871eb860bea8987107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c5343bda59360dfacca87753c1e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8817f27e78cb2400ea554c9837b1596109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b90c4891084044465f18bba0a5d61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c9657b496746599cf81158f70a148111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f255851911f7934bcaa3db8827d390112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098812e2036a39da74b35fc368efbe09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386464eeb3fd479ad47e84a4b9c6da9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e145598da94a248d66b10f312d2e4dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d04f4e6338e157e8ec2413b592fd7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633fefb5a9481a3973603f29d245527117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dd4804814025279a2c44b869c3a0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff5bb6522f924fa60aaf180a712db6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c8bc97bb46180027afb400480318f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565410e1458a023259544e2e9791440121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8119988b50d195f3ed63a58dee3ccb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9793a73bfc98e268fa2580e4a1c36c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29928bbb7f10fcfe2a335e7664805fef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1e0ccc0707f6e09a066d3ef53b4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a501dcfb158f76e406a5fe1a5e9ad9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b722d90f6e908151dad3c018382559127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea71d1e9f58638e4dede44bcef60f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339659a7135308ceddda3e708346f88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6f9476557160cca561d185750cea0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47966a5e18c7d90b44027bb08f0113131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec11c54b6f9fe5f2010c372f3f26c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77973cc5c9627c6b0926de0404644183133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f0820d0cfce3765284f52b47b7db1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b021f7f5205ee62c47ad58b5bf42ade135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca81113f59f43e44d32e5236b3c8d52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb79aa9ec2895144afb372caabc63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d410aeceea3ea1f9d8c6e0af21780a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafc3f1f65953a9b2a192fba712872c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336c7ff4581e6e30ac4748f7186f55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86ef5aee5b009d891ec9cbd3df468141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd311e744fbd1e264e117718a5db088142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b814aeb90a1ab15719a38cf9e2469aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa8dc23cc067754bdae17ff90af98c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233307484846d67114c14a2c5d8199f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db7f4820b30d6dc55e31959da7dc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc0ac5d686cc4598f017db6a7010e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7981978770283e377ed7251f902ad43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c94a3406c157ea675a0d5e8810b9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6de2145f3e1f29f7d09844dfb79b4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a73b0d542922aff8bb76b18514ed8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf118c35ad826402ad33a0c4cb4dd27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782c2cf22b0e45ea777fc641d4005f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a8529fe7a1698f79d6ebdb4a5c0da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3147ea1999073ffc35776d6da2bfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105df773767bca3dcd94e39955f0b408156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b292e888d5453a40ec3392898f33e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10c9512909048931667b3823e53b7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f54dd57dbf9531b79edf1a1d98108159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aed41f45e60020b8faf60fa8d809b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ffc396e34501ca64303ed0bf9df87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643e0439365e4e7e5fc9c00398f6d87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd661d9c0dc6723344b6da30ac84325163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710436a0238a691a429506d794acb73a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ad3d38c9ad1bfbfdf348fce53c850165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e8b8851e81721b2616137299cc339166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3894e481cd1f78957cc679581aea0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac070c8d201e8b3bbffa0a6740adb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e04b16739991b9d107c1932c2feaa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ca909eb01c0abfeaa961e94b638f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6be3f8357cf4c2f692a1e517428d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e0c149888eff22fa1aef33d829248172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d7b3f590aed7ec4b39ae5e91316d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d4a26f704033390a3e8698316056e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237e2dd19923b50a49cf0749cf54d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039e01096b7ce62c72b389fd472c0c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa85e3bb06189da88fc2a824cf5c143177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afee9cf3b756d5945b9dd7a6286d47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90fee4ae1d0ab12625da4edcb3bb5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1251d329f78431c37b751a43508c44f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12270dee89de7b0bbaec34345adb93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c06027a5579316b002b2e3ec2b22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c80249c09041e0dd0e6b997682b3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aae031ec1845b468870b9f4586687184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d288235dd6a7a8c7cf0a43da77cb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097045e315cd481eb1811ed5817d168186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0fe2e863c62d8b693efee9f221032187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091bc8b11a48c0319cdd36751cc621b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb896c74fac22f80b7cb6ceae10e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d54ca4972d00218cfa40449ff4c87f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5434c84865f1ea25055dba1f93bc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321db40bca33459c4aee5b1c3665f9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276464d1dcb3c201da4400067e2368de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0d8c90f912c17b3ff0be82a4cf049194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2466b68cd3f1ff0f221c9eee143654195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c0b296dc50fbffa3170590f81f3e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc48dbcfe7ffa77dacdbaf7de0cbbbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e2f4e29590f47d332572ca6802447198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03160860d794555b336b1529a42c48c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d2795f6475d57b03fa75d0f08d34b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcfcd9f99396804a3da3590945ac39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f813ba3b58b8629bd194587a2207de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71786dbad62f9ab4652c9071da8855203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cdcca728df187abbe9e0abd4e78d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a225bed2c96dd8c266084a3fef3cdce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840772792a39830ad966fc2fa225ab50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafca23941c6f75e13fc222781a439b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349a0c33ec81db944925b071c9df365208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07170b5eab5bb0bc9b1064da9a185dce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf357303b96874b37b952f41e1536e06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c738f666d23d30384a51e9c5dc74fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151c20318ff02adfd70619f1ed8a91e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d543d4690407190fb808f234314a3b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff18bcae03ba7fb26bd92489524e18d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13d464223005e44220bfe69e1b4657215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc8adcfd3a8db1b7732debec2a632e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77433e0eece0dce7e5e05f22ff9172217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ccce3213b441775daa8833ddd20a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee094680d5d4c61ff23fb1f8a82713cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294126f1586fb142e23dac0201e2f7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8d0bcb793d00eb82e30a3ebf2f499221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2af6307a499943749a0fa3d76b102222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e9a0e9f1a8f1ad6282028622d5f5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4f068b5022a3febdf199505849464224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d9af74824d2033732b3852c5389e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb3f43482a7241138d972cb45838f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9e790e77e09400fa2efc1e2c91a75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae56fe78f316bb48c3c1ee2907a0536228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02085615d70bd29b160deaab153dbfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f306f7768995c8a1ef6b8955fa827230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5837dcebdc62af2748d318a894b9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b908c65973b515b93f42bf2c0af03cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc254fe249bdf9595ce85d61901da6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42de243d505b7f4502688e23fac462234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b962ac23e9beb6f0114f5e29b1714f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f92b595542a6e2f5cf3eb0b0e314d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dfe0617ad1092188bea124e7b61ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339354ce51aeacc54785af2624d36e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb631a70ad74a2219245a60d9c45dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83880c26f92e251f98870d8191cad4cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7e11e9e65d687325cd5c6b645ebf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70187bb337d079f8831d6fbd3eabdcbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f838ffde537bfd0ec2688cc9351300f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9683fc88a392c3f429f1adcf488d6fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb82218857ab16c51c5120b6ea3b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb81f8617dc4e52e112238d4392985a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c2b545ca81eb7f9432c633b79dff2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f0c45345a7c86428dc40f85e30ea3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c812aa947e124b2c4af908781f4ee2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf80ccbfd453cb2ebeb130bfb0d1525250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693ad204a2acf7f74fdffd18616f863251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8216927b36904e91492c49a7428b7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72271fa7dd1e84b54d4e49551a1ce6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c119fbe16cfe87685317839d2c0ae8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2003dac75b54f0df1191a52b560fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321bc818977c7a28a5254671c930794256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee511d3c445d3a7474d1a05090464b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f96e141346dbb1abcac79c32cfeee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b9ade969967fdb1377ddd48742547259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198828e3a4ba3a1636295c10e365c72e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb573377199c87db5c7920e5404f28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6d19109a80a422721e93a45b5e2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa6ac54df79340b4889fe9e18da455263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9e3399649475ea37e05ab3c35c63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a99a2f79161b58378c43a6e1486759265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545c6b52cef27258c82f883f845ed3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5f87edb12ac25abefba83b83c255d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e9c55bd231aec7343e2e555e51014268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27522f6ffc285e733ee953b8273ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d0224cfb54d99a8c63e4a218d5caf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ffd51653d201e001cdab2ce9b1ba8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456814b32d35e222784428b5be0a0f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84044a21f201db2292a7e882f772572e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf289f68b424f5596b8f8960bb0696274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930df467cbf99ca7e89397eea8b7d0e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a790ec8767b58474fb420328115c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df095abde1881bd27459dbfcfaf1fde4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c00b8e35f0ef27f5f07f84777fbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671affdd8e760431501f8e733a83afd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e809f20f9883ea76ff7c2b598be4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b57523fd08bed7c16546e247418e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05554bbb88293e12de4ccd2be6089267282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658dc0f4e51ea7a84b8731a91585787283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aff30c191be9e8ab084369d141eae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e5b4780e5e44aad0bccb9fb87802285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6ff94b27a06b4bdc595f60900e446286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e75a8daeec70f149f77b0e9bb32255287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c8d27d25efc39e1ebe884be2f6ae7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7afa6866dbc6cec96798fa4c14f94b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9eab2c35148a78c85900c612e61fa2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d96583fffe468c8569e987effacdcc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014587f5a9272b802830e5de1ade6602292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b593c82a40e402ff1a65b6a663a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69379f8df2833c1ff686e0a6e2a2249294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341bc24fa42e1c1118b282e097dcf24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb4281c7b7cefbd9bb9650891e4044296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8dbfc4bcbb7cb0be2748665863232297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cddc19dcae3344f60a1c1d96cf7dec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815ccb29f8a605a6c7fd85e7528b42b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e31fb1730134b28aa1f28fbe809cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bd06f81d1b79b20ab679b63d0bed8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0c9f8a99d89d04a7df613adae8b3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476a2c55319779394a73d6dce3ca6f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e52c9ec18520f8d1098869427c2bbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416b74bf6e5f09f2e6a61176c54f146305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be63f75c1e32ccc4f6dc8b868218949306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04873456c346b2664f6c924f51678be2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d845197928941a8c94f4cb34f8af202308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e824fbc1daaac47063dff79fd3a48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa075c26ee1644cd3bbdba60c083145b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f783988654c41b1bf00ebd2c8efce3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8e783b4640e790c89ffbdc44751d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e59e27e9cd49bc2ff75f54add7b8a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dbf9cbe36fed247db34beecfa1cf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfceaefecbe01edde9642c139e6c85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef535c7aaf5fff691764a52c05422d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf446506a64f5c934ba4836b6d1033c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ba86b9699e85317c2410bd15dbd39318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5448f2b048e542d49ce0d4b2d9198dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afefe744dda357fa5e9ce3127e8779b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1c1c4bf8769cc6b03fa9071d7b063321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31bb37dce8870980fc3a66d54d4ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685969d3c1aea64316034a782e6484dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f8efc15fcac76f79090e9c8cd187c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed8faf4494abd8cf8edfa1d5b2f55f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc54f29fcd122f35df2a44fc043005326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f654d3707d612cd4b04f05c86ddc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8130d231582d95e633fe9be0b941b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108184de438f709405038a28a8e4c54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110cc8ad92d1ef513880e9e175f52fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149702428ba9000ff5af1140ef85755331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f989dd921f7008414bba4bad80c4a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d95c50bc05ab4223334c0be768cd0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802cbbf6acc1ff86f433afb2dbc31a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fa2826a25f855edd05e18b9019928335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c9b28896efdabbef3342e934f3cd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a5b4f343602c1539acb9298e78b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0132179ffddc634cd915a53a919347338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213cf94a0c20c70c3bcfe332c3ebfd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10273ef9540b560690f615101d726321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f783c7ceaf84e7239b9cd3aef0904341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b396d54f862ae991eec1904a9762342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3670ea18bedc0abb295c1eb35b1c3a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767c7b44593d9a40fce7e1312b82cb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4a9d065a51571296e75d30ab72cc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b679c020897c4c25e0e12fe578f68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eb855c475979111b941bfef86c843347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c64c1ed51d5045b836dd0bc066771348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50740603c071d96e358a513fa26df6a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c791b7752c5e123a93958376844419a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dc284d7a80118e2b10aafbfff1a84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dcf333a2dcc4c1de19d1cbf11ec89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd681b418401db2ee4b76ec39fcc81c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16394aa49dd1fac37fb3ae78aacf9588354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef66d5817a2713e6a7917626b42f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93451f2b218a5be13adff14a3b117721356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb021cd1e82b1c17b192b57b776e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b568f3b322a9ab40999e46f06069546358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a5b301dc99c36addecf18fae3d74a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d58b931e73d9013bd85e2c79bb25d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f85041795effb66c98bcda17a7d681361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cdaccc695e8a0aa5e4ea45db33dc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ea91e042d5dfa711eb5cb75e27b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b766a21f14a6bfc59507a2a209b34d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba1897112edafa805c34715d944d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4f54e5787dfd2651d43bcca3ecc70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9bec7e04770782808e4715d21c305367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e1e8cdd4355bd8a734fc7230d9d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e8b3431a238764548a36fe7b30bbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425227513eb27dff49cf522b02d2e105370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea38f3257730ee9777c2eea6a30d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06947d19e4cd37c4320c82034d1f47db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a37864ece19c0bc0e81d94e025b55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b1e67f2e26ea1fbe1c1194607beb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09083a41e9783a07c0ca52162d5aeaee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9283b404ae24606890b5da300620e93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d95670fe6216bc0a4be15f968805d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7971316f98173adc87b61a5bf7fd90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951b657bd7ab67a6f8b301765ea856d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123419a69d56e10927838338ae0d452380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432686f473239b5d594087b46f2cf717381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90669e50b4db02fa747d2f569199a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bae0d5886f9b66d81a2f70cb520ce5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4ebbaa09b4ad9b89d7c0c780b5c66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57fa69bc48c538af681c0447b74246385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ec7b7b9e94f7f41d52c990a205cea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725671bd7fbc7c7880b61cf2f35a2b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f9b3aa893720240ad5b6a0a289a80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97180318735a95dcc5ff0d41d4ac149a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9cb3a260fef5abfc2c6ef126d6a61390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8154115fd0727c0adca0ace67418146391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bf527ef147c47b48d803eb93d1e7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ef6b746e3ebced395e3959f20617d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415a84724d04094693fba3168358f2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd730bc324f8187272154d4fa2403568395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504f9e3db66f9a448518f82dba4f32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc856209b9d18e1b73b0274b7fd41c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa864698e04258a8d97307a408659e58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860139f4f6208b61b435566d876a5eab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa99109ebd66d259d271fea2e55619400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05f3f64996e64fea7bb9640a8afa76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c57d9e4d870b54062f05080364030a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd9664cd1515737494cbb7087c91b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d095be897d704f97ae85b3360acc672404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce94b6e714f4d8ab4c4adbfba37bb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248e4eba35e57be1f921aa4be90015406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a50e3a17bb75ed62f5c3ab5f0b064407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c36cc786502ca9b333a87975a25d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ce0b4e429ae46619d37f71f2bff82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c318ce34a4be2bae7bbc2167f017a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645d4104917fb9b89ba8f82b37fb708411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698f41b925f2466e2c24edca9360cb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cac865d961ecb7ff35bb6695a700e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953c3b0087e49eacf36f4d9f4eb7fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ef8a43d9f50f421966000aae28dfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e70bd1fd1298b8fe2021ea6d0f8a44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23112cea5d5ed1f34192c9c44224334e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d5e3739b5c8f8f19666f00c0915b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75aef003f14e7712645511d65b241d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b80400c57d75da7607c78ad41f581420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b076189bf6e175c963da08b4eb79e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38bdfa622dc2a0b268cd0b3dacd23d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f23ea66394e0cb6e6c9d8ef4c04256423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170ce16e117e148ddd540f21e546768424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3528682ee503ad0e532068a849a137d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a16e322239f07c2e51a8171f669b06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa766a3b8dbdbe175aad7106db885b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0cca611d38e4ac138fb7be50815c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a906d127414626586228eadc10afc9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908ec23fa8e671122b9d06be8d1f3b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe3cba4dea12546724f5e54af6d648431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853d188b096525b862bff71aabd10b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e4c42d17ec6a93f75b5ad54698f8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edee5bab750f01ce2ef3103d93e4f2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9efed494515430034fc68e343bf6b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511b7093db2c34fc630d97307d8e93a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c30dde890283f03669e49d2a09d1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d637d61ae61b749137c1c2a60591319438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7278e97d284c954ce987309cec6b09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e537cb33f509fdeebd3888d781b8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37512b899805895e56bc26f23e00684441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad95a99e1da68f507ff3f4635eb6aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494d9c132a721ad096859a9d445c8c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482ca870d81bd101c78e56eae03ddb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f77e1cc0eeaf5a92502d6e495722d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db4149238ffdf56894d30a03722895446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d78ac9e86a409ed4950d7c89b7011447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891dbd6c44e5cfe74b3d377e10f6be4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b6546706ce21e171ffc6e0aef6798449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620086721e4f9ad612e48d5ad7dfd97f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0c2b4fabbd33793c26a399641ee1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff5525b44126484c551fe04b4e820452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c479fde45134e8ff47856fac5321fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c76bdaa67799de073aacac1e53c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a005430c5efebc138464b00e10fe9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6599deffd2020f36267716b574995a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1ab2334a9598b8b5c7f4381c1a496457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b69ee987917ca973fe12a8c59cdcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ac3cae7a653aa57838439a11e46fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8ee65c17ae377d792c57f587d344c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83d57a6421ef84b936711f8a3c60d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a74c544c5c6af1ba8ee2217f05911462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599fae4ab94b5f812322b28045c1ef3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d802b1f4fdb9728cfe9096d0fa70c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2238e9b1f6e8b3b59c5326297914390465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ac4e6a7df3343d6aa534f182883d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266addc60a3d585bfdc9f30d9231657467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06618112d6cfebf654dcfe8637a58ec0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb617950b105961a01a5d469eb30443469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a45f04c0789481b80804a489f353c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ec58ba2fd7220501883c861977aeb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe351afd5affebe372664aac4e64235e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd61bf4d4b51789ed76c5dba6e2d3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c9f80dc0726c2bfd6a42f75c16784474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3191952ea43ef56f0395905aee6db0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ed59603ae706244845ac3768d52a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee839646cc7140c341351f6381effdef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900093ebde5336ce88af961a9ed3f666478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701a7ff2f68e5cd2300b78c44230adf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316a66279a80d2aa4cdd2e7ce84197b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f287dd898e73e6c41c59d58197a9f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b8214e45fde88ac023781f8748837482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50cecf14069441822f48384677ef51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e57dd0da366ff2d18e44e1a6f31da1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42950a330f8fcafc4c4730f05f0474f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0c0190b89fe0b7a71b83d9ccd4fcf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fec15d6fbf70d7bb1c52f2385527b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19d963d81a1d5e36b48a88d65292d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bcde565b5843d6c30cbefa8b36d09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1c8e7d5ed0cca1af95e79ee3e4999490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113f5a1219d5f924aa2c206a728a29d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a763d64662bb96d8e810024ad18d6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2380118437e5b3a1104a5b1ab79fe1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6093660001fa0c7d0804ff710e88ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f5b9a492f958ff178c79ef7be573b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23ef449d96c885df727241fee30522496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673452ab925b757f606a7d31419a691f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116e34acecf2413ff9026ceef827f86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b26dfaf519f36769c313d13a11013a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033856cca4116a2d876ecc43936796b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b6ceba04a464c2236494f68adb650501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1317dead6affb1e67d048a431bca72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b21d424bff5e8625cdcf3356b0eaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aa98240faf13a6fd4554f5e6ac69d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c2e9a2ad79d53a7c04232f45793d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00781f5f10f53bcfd6c56f39529de969506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b03f015e5e50307337ebdeb5a53f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95b04f53c96a3d1b63340ce7da6901508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6164d132c3a22333e43e156521be6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9adca5f8cf750729aaac5bb3795e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461e9ff004dd13b27043d223744da44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df66dabc0c8d9064c988915c61b2233512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ec4198e6935a8e6262d8acab45144513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df160386377b39cbc19c3a9fa6c8fa91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bdda4439ff5d1d7e49d2943c8d719515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d918778ebd50744536b70bc2f5454de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07881b8fd9910b91f5d0a09c095d22bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c520273f259d128ef21147dca12eff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b2fe7f1b001bbae58d76b4b7b22bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef1e774a83dd2ff7d770622b05e9c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea574f78b87c7d7be3c83dbf1b612340521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d00ea4d9895aa23839eef8bc51a780522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f107a797d9e83b1500587bffff67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8aa502beacbc78a8dead80ff7b865f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f55a526bd94ae03096b1db5f4a5528525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7402f4a3f53a9e42b105051cf69b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c679dcca12643876342e60fd7940f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248e4d3b8f2382ed09e13e934cfbd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ae8fc38e26925fbc8a2e592710afc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310e9a0136e3d8c9831033404679241530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabc4760d211c410bb9985504cc7e9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462f486e743e40d752ad0e7ce85db14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ef659152447d10f8b911d66c5faea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423461fbf2c3018ca46ec25164c3140534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba050eb3dfbe7dfdfab3906e87cd888535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e77b4b3d227ee2e8733881d8b031b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb93cd341f169e9bae8cc2c8a9fe17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e31e5fd622c55258f6fecb12b36e66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6409522bc0d1dbf9b1350256b9971b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d09fcc5dc0fa827ead5df8af57700540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fba80a21081d692e812f91acd29a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac8948c90b3b647fe5e55b5d000643542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d3d440087f4ca3c39164d3f0b6ba3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5295eb2641af4780afa5bf26a098c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001c38017c48be40aff4ed43303f66545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c213da445165c9ebfa3fb15eaeb2902546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496cbeac3b2503df47918e9717c73cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b91b7bd329f1b9f0f118a97248ffb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb2be41c78fa44470c710bec4553aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d208fd371f84cf52d956382d5cb7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1047f41b25023f12e2e5acaf2ca27b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11ad39697d09dce28091db646b2328552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117716f113bd8510eb4e8315d77cb71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2efe9aa63c4b9681db4aaeaa985134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700940fb0b900734c1af504c6e4b79f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20326869189152e379af775441848f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb32210f3f50d1806a2cf772c140f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786650a3dca7e7a0cf1eb9bdea42098e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a13008fec37566efbc18a4d69bcce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ab4c2cf5998dbd2ee023f7a65bb10560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae03f7521ba07eb4bd5ceaa36fb39a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abbfeff8766701a18577e637cbd676562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de59d739507e70d74612625a9c1099563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b1852713669fa3d47a8dcdf909fdd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cc8cbe3cd20cd8f804341ee935a5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f430dde932574dd680f10e13a1a85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533e4cfd182ae1db6a49c017ab6ba94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce2201d24638ac2751548d4f0467d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3e7a7e756553f9fb131d3f7af775e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f76f043bc0fa7ae2e437224f7d5b81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3afbc6a89b1271f2da4b834141ad1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939173cf513475a446f04d4d2820c497572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce9dae8f3044efd93aafaee9533425573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2037387d8abb3b20cf31dabf1e46e72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbed906cd2adeaaced839be3830af2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5cfc97f165657df4243aec5cd8c25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248d29ec5d31ab1ce4cdd2d5eeb61ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad73e83a60c1706811b6d3ff09d045578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678badd8858853f25a8b5d05ee1db24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbe68ba7a9fde06c23408750e684f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893cb42b5bf8c7ad3af6d9a40d882fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b8420156e1a73d357ef4afc984d21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bfb6fb05d307b6072c55c4e29b936583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db4c37baa4a087497351c2cc7db3f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514b0f747cc7280e427f463f8d6bff3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ccaf8f47fa180fa87b6f5dfde6a2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c126ee00728c5ccac33ca9e866061b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c1872d43f65b183cb23e7225d3e1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b2e43ccdf85e61ab329ba239caf07589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73cec1450080961f9699f5dea63fac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e334cee33377655cbd40ecf8ffaed3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12220416210701538b6705192fae10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ed362a6108221687f8bd0b65d2dfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebadbaece4d845a694fe6a05242b9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea82960539316d46e4a0e7eb44b69c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c64a612125f3a5913455be1ccce26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd353f03e99f4896c6472c5cf44d01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81d7e2cda1e06e1f187aae7710c518598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a426b09ce10fbee6463b648eb458e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d47bdef03d7245838f40aa28459bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3b51c8d3a4617f81d411cf030dc6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58d8a477a0f85891547599f53b63bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758990c9b65937266b95334aeb98cc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befd0e47bd6cf4826ca6212ca931fe2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbf18619f9ae234b9fc7f3e23e8798605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf6d3f045d7d587a2d9ab57eb3ad3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bb2a30a35fc5ff21b91d6ecffd615607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90493919e4d042b1ffc34e2f5930860608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91a01b345a49f9496e0eb29ce65455609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d7134188b71f9ce427d3c4182d73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e87276952e0dfd00f8e46768adc4e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a63c2f4bfb17d477d092d051ddc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30346b0c9eec8b8d99476ca2452287613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12edde4361eea2879427235fe4aa9db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1965c362b564a17aec223a2ccc292615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f664e35b075ae3e313781fe8849107d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46193fb5cde2954311e7769b0a7bfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9693e07adb20df602a5775866f87a94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02150d49848f542f51382dc10bda765f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7bf43a5de36e55196b777b174a504620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f61b38b23583463c9c66807c49cc38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b75047c392bf028d0eec18f37d7a67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7518b17159d7388b9d7e38e4ef2b39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d8b7eab77203fc592b6faa07e8fd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bc3e49b62822e41ed9cc5bf42a87c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9e52123978a890671942a94b491f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1f6c65990c540624ba843d0284adf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b5301f11cb022f05d57d0badce081628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39e8c95818e6bf4381178e23f356a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb70fab4543e4cc2aa08f5d0b6d88bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cac8c5f5bb019057945d43cde945dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e2d8162a559735d0fcc753d23bab2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1841628be7c9c709509c83dfbff37ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735574a72c47300ded73fba55213a105634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d507996142dd4d6c97d3db1ace905635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52940e8fce7a03082f3a81044b8622636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b4e5a5e575b3a1969a30882e2bd6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082851bc6faaa87b2e08fdf6c767a50b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f7b376503ac2c24e58dd9ac03ad9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3b0a98afefcc08622f7c8c5a11950640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec297d8986f6c6d545a93cf2dfbab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a53c651748e9d2255ee7d35f7651b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2fca8c5daeb3a4d2aec80e04c904643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa7f7ff5f3ca1e3555e749fe5307d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e3b41629847c4dffd9b0e08e52143645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ff5cbb91cbb3ce1675e444259b679646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd4cf610444dd966a6ca9fca24ebd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c520fa05fd274c8875bed04c683cb1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5daa7c3134a69b49c81af5ceed6d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f9460554f13f09904d998b423ce01650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaabecaf4f537b4eb41a28e82498f23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3790d90fd84b09c5b7e50d846ee9f2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359317580b0bf1be98bba3046a9a16f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173c801ed13a6ac0208179cc17a2d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb392f0f908a21efc236c987326b5214655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43be8ee07afc6160855bcf245f4660656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6308c979a092e3872abc24bbe011e35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924f0870cf93248eed3fb5df602f015658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b04e0d33649d964f9f9bf54cc66015659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71410a8d0e627ae0955a8879c295cce4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5031d808f90cacefc0b944579d568ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32d75db61086bc519610e84c35e9c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173836bd7bab46fc29f25e4d6d71b7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f74e01fac561fa3878e1834fc93b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666f0cdc08e8d837b7f6e93ba7442ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51e3c20eed641ecd003c877bfd4eeb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bbdf1e443dff7d22137c4e99bbec1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20c6d857e21cdf606426455c07ad73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf509b6229eacaed0e13f811f3beae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb08065e209ec93f19089b5874ea33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754604dfefb41676ccf6f9d07584856671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61541024a7e0b4c8825fbb98b22d8c79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c95c3c84741ca47811f7eaf7a4d8df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b2724f19534bc01f3c194372c0bd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10be340e4935c8d4780c8fd05ddbc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e155f6a81ea7beca20c13aa1783f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d76f1c9f7df08659c57f2d794f893677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caed4539b928bb41d87c8af89bb0b11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848d75e7800e3e99f89463f6e67796679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f949f55cbdddf23926ab4f0803c2bc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a994941057b47b8b7dbb5c081f7f70e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c93f4bd8ff04557ac2c41c80a19bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6bb421983d865d21124bc5ed30680683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe99f0e083c4be221435d32358a058b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015e9b1eab04331a60b3d6b492758bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4436b7b58fd9e167da4fb0a47cd001686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bb3db45f39c99bf2888c6a73bffd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4e6c80ae8f168fb96cbd26d809df2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ef98bd9d97ba8f5a26c1e4c04441a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df8a40803062ab6bc6c742c5e8b4c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4442ecf5695b23275bb6471fc094fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6518981a6a6e9abf62b3af44faf9ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f333225444fb28ef02fe2cc57095b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5142ee65c06edfbb6d6ec888f7447694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d5ad33ade7180c839b9a84dd16b78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72c907bd70ae00802813d62479a292696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1390beef73fcac1d2d0030799d97864697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5d1ee5c566ab373e99c4f85491ce2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e201b53fb4f8fc52ee9ca2d43e11431699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49b01a0840d490d59b63ba62376bde700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a09a892a0cc864d23479811ad68368701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c426845b63234e5b7605c750956aac9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99dcda141566280cdc53a773afeed3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a2e2d106c1737bbda24e2e8805dfa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce3c625b0c7cce7b359c4c524867f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab1db42e587181830515759ad160a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e65e302ac5926c5bf1318698d602f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33df962756b9754c005e0dabdc006b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a28a40f0eefa964395fdcdff5e4595709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab1b2bc873a13868531151a6c5bf1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ebef563023c6404eeac6eacb78a78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec625e52551586bf19a87163b884e819712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09a6e22558b7a11387a9ea3152bbb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c46784bcc196059ce77ebdf1bc483714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe28a1526b4ac8675b7d51c89f5ac7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524dbfd7ad9cac21dced7e3d6342062716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be801bb794d1c9fd92e05f2a83ac88c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaaf807aa8b32774a288644909c994718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed951ddffe819a884d4503d7e885c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b15c89f1edddb65846bb27e893ac3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48db60105a686b8b89e3b95c7d60b4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e8aef1c8108dd32db90d8981c3303722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24314a4d9f0fe74666401ac0f6a88e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61635a0c23026099651fa6cebb0c81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd0012769123d3e0589a14c8bec70c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd969991d25288cb2f29b8982a2d937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e38cc6d746628d6cab3ad9a6e087727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70119dbdf7642d279969f28691a247b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8f5b48c103eca8ee10c6725520447729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f07f8149ce7c2d3f939a57b3b735c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf13ffdfab324818e68e2c6c458576731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfd2744526e11403ce2e712a727fc3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8e80cdc3b2b48cf9e4ba21c7786f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406c3c184382ef3b35c5bdbbd47de6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3230c6cd587588bcaa85b700d52d1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca14b7d3c42ca0f30f68a1891656cbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282c315d96c24d077b4e6eeefc8fd39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e5a68328fa00d773f10cd1e4a0ddc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c84c061fc1291dd1d3815a3c0c143739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae2372015825e0d0d98578acfe458a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accea96ae70697363152c6933fbe3f3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699d9c3832c5854f4e082cf675d2a9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1feb8bad6bb348ec32503adf091ec57743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f01fc719a3db5b2d54f58b49e0fa7d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a245b03eff0cf7ef7c3c6177d1a021d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c981ce8004a872ffcacd467dcaffb17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c81c854aa326a7765cf7e0bcfab68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b682aeecfb11a4f4bb8be47c8b0b0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbc1e13064e96d1cc2734038c6664a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1ed6443286aec07ca916aeda0609750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d4e592da2b80601211e10a0ae68db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2164d651f580b4b9e73b8d5bef008752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f33e0e72f6bc9b964766103463fdf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ed22f1eb8132722d51916dabbfa2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecc25371b1c8d2229f8315d0b13323755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4741f01b24ecb5a7f45eaa24fef86e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8d1c205f50f08b2b6118c7e25e773757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824632a3f45456e22d96c476ff9eb14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89694679098e3598f98a1a6e0b1b1a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d958c553d804398af3c67fa59a41f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6d240327e3ba8a333932f273bb8d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440d1354e1337a7cbfcfa5f195e1ae6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371e617ee3e2eb7cfba2dee59ec8643763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b426e096b297d7501499a8ae8f045764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60b9ff33168ffdd2948ab7aa9fa5ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eee5e9c1104c4594c1a0ef1bc451ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ab681f81c9fec34e3954cab63e75b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed5e4a5d085d75fb5839a7be06084768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51295e79b15aebd2de68d80fd76f18b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700386cbe48042cbfbb901e0ec6b670a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976432dbd1e32caa59d435616efe017771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b30f60e6ec4638dff04532d83f78772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52ae26bdb6686b86e9916bb2b6850f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e805bcdb62f54b569cd6708f7d0cdf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26d2d75ca7557cf4e8be86fcd55838775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508cc951ec3ae362de19923d005c86776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee93289ccb2977c3bb51e79fb0ae1a3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978579966aa2cb2588e8983a8626c77e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92698286e4a374e556441f674d70235779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7d1fef3e65cf1058aafb34ccad8e1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628310b171a4347ee810b80a648d93ef781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198f1d79279288938ac359515b425d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f09bbc94a94900de568f5d79b0b9b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28646ef13bd5ccac2f5029726e4cec784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8794201d82a919cb432d0002ed2205c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8397de02cff0cd32a463eaadcd32660786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef78f578532b5eb3d61e237cc9e01787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a75c0662b7526ac3ed29649fb5db28788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded85902cbb0333da9b0f6aaa73b1de789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeadb3f17633ddddae84ebc2e018c2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b5288617277c7ec5484b559a2622e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37695dd76a2138ffd22f566fe1711a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701e01f9db7361fe4f47d69b42f65cb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd146a0b2b18daee955aae85011b05a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac60e2a15ac31c8acafa8346a20ecf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94577b73d4192c5eacf201446337ea6a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b89b240a4ea33af2da88ca3bd4e926797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f6ea2e1b5ea47932140805c9a5fc2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34789bea6e7925ecbdbd0f84e403ae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440837d7fb82bec88b6a88b2a9cd51800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475842a9fb2cb87ed0d0f5a8a2ceb2d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416de148913cc06e14cf369607c451f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c045b2b47e7e711963ab2b007f3ead2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ce672cecb11b99b045fb89a5497ab804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58347387e009f9156d8a620a95622d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d8c69a90ee91f7af2297f7a183991806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770678c4dd8134c2be7ad3fe173a2f30807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142655930f51572d06d70938e58db16808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5c25ac2092642e1844f16e033201b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fe6b087462caec9f3cd9a5963a5c0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678bf11876e2885a0fd0d24d4a7eda5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859f072e78621b8725f95f1016ad814812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84e1651e6f4dfa6dfb826411578d99813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834931d8ae694717d4722f095b3c5c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8251ebd8eff30a3893065b30b7b3fcd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c623c4f0877569ecf3a4da661a9dcf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d7c36a968b6badc68395e8492e4ab817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7902178e6f1cac71f2503548e4cda818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c6335b6d00fc8321efbdf49c6f54c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01952f002469f2d47886fd0d567b22c3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3bdb8777086ad8b7bf34174c609f2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcae3f7bea31be32e637d35d641489822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eeac6edbfae283c95706fa374554c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725e54b53cb23819793fab62ed9d2c8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3ce11c39db6d7d025afffdc9258c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289b83a69befdca11d474541a7fbe3c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f80c8e5154af23938dd6c2c886e50c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab0ef87f289b19d6d057fa1a245998828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cf4cbbc560736a3b7fb6ce1ff7c7d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423fbe52bb1b759155851c13617668830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee724b41cbf55272b76d0103d91f2e2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de96706b5ed6c9b332b02c9cbb2a5ea832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b847db1cd0b61760d949e8ad36fc8833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b836d7be97a1c17341a9e259c578f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51dba9e2bbc22a5aaca13f16d3c253835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fa40d81cb85ac6518e302cf8e31a3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe786bc85ad9f171910701d417ba8a9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b4f3eef245cdb05e5741a31fa6fc838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a8d43de70ea662ced7fc0c8788f1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce668aae5d005726cf58ab303c68550d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6efcf275ffdb1b7573333cb9b38058841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b954586be94486f3cc8b10b5ef8333842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fae26746421d3e57788a8c57b99aa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b7fe07c6777c0bb898eabcd3334b1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42a0ea9ee2dd06da39b93f05eb4319845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81255b148f5b105d7b3215e67a8c60e8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120915aecb3f3c464dfddbe686ef5ad847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0909ef03535b7ce8699022b3050e69848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705c76d68609c99d4de7d72b574f561849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e8c5c7421d6669d8b52f3fbf2e0cb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad153294ac4b9687aabc6593056cae851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01857082809ddd23a8f96700d5538151852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925abfaa3a6219350978083c0faf8b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bcc476c47466ff4e706f8b414242c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68efb1f0a3de0ee099ee504a4236df855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5861ee538241e92d469efa2aab88c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b59eccff613e3bf7efac6ae9321ad857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623b7c8fb2301bb0f714e8e53484f05858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400f3c3adf628ac9dac352c822c21e7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54181898713a65a19b96397fd198cb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b843241e1cb909ec22bd46c734a178861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fad73fe4f2e46e98f4feb79553829862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248bdbf292c9928f5da1a5d08d99430863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff21bcdd4ca61cacc16b01dc6ec70e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168a7c0fb425980b86ab7f8d38b494e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a2852535525944c9e248aaa1d21f4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671f27023979679e964bef9671533c6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e15e551e421d12147e013f4f2ed699868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c193039f998769bc1f82d6549bc5a4b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ab013cda0d5fb4f799040c3b74b36870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec68862720e9187b2c12f6343025d6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbdf0f26ae183886ce9f563664010b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b510e4de5935b52afa2606957d3e8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b9ab92530a447564a601f256b2d83874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc526f91c2c8aab267c1edc60e60c6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c04f57e440a04370fd88708f7e27a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dc9f04aebca6996f354aee1d8bfc5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd9a7096baa6501da0d5fd6f100374878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d500be1be235b1d207a43f4a9a5d08879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1204fc7902efd005d3384fa7b9e4900880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a9e0fa3c303f6fd0226608c873af881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b852cf2b18e41127bca29b6215b6af882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573eee2c05cf9d7605e54753bf4dcf1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ae78af3cb06461ca3b68d7cf6bdb2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea104cbb82ee47bdf23a267be993bee885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b9662fb0495dfa40ad54593b30568886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c296c4b0e41c09af9d33532b5bd33b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b85e5ec4aacf478c05de6511941fe5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92493ec684f2fdeba11b4b8dd68701b8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1c8b51e317c691d306c578ebb545c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26428aafdef889eebab626cc72ea3bd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4cb727a5b11d71f6ee420e38fe811892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3d153ee728cfdcfd24ccb3974428893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1afeb9a4737d9d74ae14e0b905283894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b7d4af57a6ee3f0735eefa1b73b5a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e8b8989acc6ad321e7bb1441073e6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e8831f360d943f6261ce783edb026897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b861c03bae5a592f3b0de639689675898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63503959720b0da07fcc021dd72b36899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24def898f38b13b70d35a678fd5463f4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85156be01bec13a5bd06a03dc2704b7c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519693d204d15faf623e71b8b2b462c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab7c01dd25afdfcda7b5be5ca49cba903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea653761bb831664304276e057d4ad9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7006e4afdf455c1d7f6cb56d599178d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d381ecc812d47ea4454719769de44906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e97ce7be4c62a6373e6fb944c8cc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bbbefd00c74333971e9f3aec8c113908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711710fcfb5357628bb63ec187ee9898909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ddb61fecf2c42f544791fda8e4e3b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8214bb0795b65ae33d9e2571b23fe911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd53f54fa62ef0528085641e0bc31912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c41fdeeafca21580df281e86a59cbf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e1f806925590a64474c5c34b3551a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab125cddb22a7b175d50b426315110e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecce136125b50edf745391d8f53e87916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ac955e8c89a56aaa7a528d2e17746917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b7a052cd731f40f009a242d022e40918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cea38e9fcd882de8a4141a48947a58919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb339705f4a12d0c10cdffe05638cdc920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cc8ec1af0e0aa6407fa30219ef761921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934115ce814b7852bc68489d7496629922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685668eafd31ac07637aef67174863bc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5440acbab9f80cc5bc4478bf1aefff924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c276f7b13e043fb60e776193fdefc90925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80bf718c59975676ef4719da0dc222926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3675359d843139059f4894e01cda254927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fecc2413701d5f9b7a52301b8ae80928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efb9e53c204ae3c06af73c4b4b339f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e726e0c8170d9123ec843174c5e6d7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4db65034c54b386d332354b83bfac931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985648b27fa60b95776e7aa2d76d2608932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccfa631aa2bc26901f389a7761ce98933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1b845efc02608af27282a1f2062ff934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e503452800053a259fa51e9edc5b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874d2199a47ce392f2b5cc8767dae9a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cdf1b97de6b5df9b6a4a6c9fc8a55937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b617ae1cc8479fc61643fcb48c8e55938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06316e675376b3b562d0bce5b29f19939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b895a6d008488484330a20940af6e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea37b0260657c7019f5648912dff41941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e31f8d2f0e44c43b4b6c10abef2e32942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756582d84d10a0ac61f26eeff25fa1e8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d8659c71068259d48c9abfbb221ce944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938602787ece5e89021d43fc7a2edc1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49a178e3e7097a0394d887492c1f88946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed44e9ceb3ddf7c3fe50da1c778591947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313c692bd8469039fb9e65de901ffe4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea67c70bc0b2cbb62c92401d7aed89d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fc260a2f965d7cc7cdc57830dec2c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e637bbf220306f71686229b93e4559951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db91923a2dca3b0ff37f55635023626952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58518b22b39e9c9a992f69435338b2fb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdad81f2a3e9f3e1c9faf1bd3a2b0f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c105b31fed0d740dfab579ae36aa3a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e588bb1f510bdb0d236ee6ed3d1bf3d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ccab2d77e211f43ca388ba6b31052957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321205be2e778efbc606d1838ca3fa20958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece2dd3ce1ff52b5ab742cf179af3d4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fe3bfd43addff6fe9abf2b1a45b62960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5084c7df3b5b865e7b834dbccb50b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a60b3cce194c346918c3f0df92833962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce2e198ec7260a5ef01a5011661d05963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fb782e9ac1e7867aee4081a8dc5c2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ea67c12e0d44f5017d3290e810fca965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ba8bb87b48e9aa8c57a990f493ea7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c9ed34de19fc894414eb740454b82967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe9c6127b85e319970465a6b28efa4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f26950f36004f822cbd4096842b03969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa54e363e61668e3f28596b88b264b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095430ca7f04491ca0ad77cece0c991971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ca867044137be63ab7e6487d067c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df618fb74845314905c95de3a5f958973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27467bd9d2bed9cd18812cf62aa96b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc7fb66be200243079abb3360dc7bc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe04e9b79f0be321618cf04f71c723976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791555af80bbdd7308156dee9b8f9dc2977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8413e9a49a9f7eceb7870448400bc91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f3187d4d2c26c82e518b9952a5e602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ed9235cd508f625e7fac5267501413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad490b3ba92046720f1ae59dae8ca9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a8320a3b37e0ed63a93b3f123e3305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2dac626d693b77c3b6b9b8185bc3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4c2ee83fb354b89622bb78c4085ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d4dbb2fac12a4e4e3670479d3a4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3442f382ac091fe62d57ac38fb4e779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d60e77c240bf1b9ce0ed0bf1c822b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a773f7a50f2d1892b922d66c813d4c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f9443bc6442148a420a51d4baa53012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f040d414a88dca8785ddcc8ba06fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d49ace48ec17ed393a79860ed843314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6a79f2d594000a5f8d8ca84335e1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6177528a3e3ab59068c28d5b13f5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3e2110e31a8001943588131f024e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b12273987a0e03b4dc46e8f2e96ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7567cc3c5dde61b2274cae26c7189819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a4ae07802db383cfbeac02810100620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc2dd06058e705936e9f18789a476321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41633011a17e101f66059da07046aa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9327660164c1328d53006e79cbab24523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8c175751c0e4b8117a50970920ce624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9e0636ba71c78b46bc87a0a58616d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b31f7c229a3b3c40be5b9d172bdf726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0206f6c2e64153703b6a2923485db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb315ba06c6b58c3fdcb3496449646228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048e59f085711e045a291f17e8682f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03210403f2ac6947cc1115058a2d4b1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa0f1ef07657a9748015115c192c3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c25580c51030cb5a1067ac19fb47a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffbf0148d5db5f8b747841b2b70ddd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4824c999240bd4f209ee1c27e13424034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56be3c84f41aa25532b34413b244c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e97f98e889ee614f7f1aba5b80ad2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3e7f685535acd544502175a857ea537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303c828e7f0309755b241e09a77ae1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13583f0a85eb089914b9002949ec435c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6441f2d24aefc460f11456e4f8d2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734f99a71283efde0a81cf1009f749c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5a0ca617d4bf02b18ff3d267609a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5d9141532f62feb5475e784a96a3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b967ec9e829aadd1bd7436e73650144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e29b1d5d975eb6b2023ca36e0d6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c35defa8970aaed9984d5f389827246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adee7d5ffb54124f2bbd5ac6bb857247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f8eed9d4796dd8aad27bd57fc733348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab458af4dc5603667ddce1f50590014e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55051f59e5f1969ef03e7d6dd29beea050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1aff5fdced86cd1290444d17cb7b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe882d157d1ea9941bd5eea7fa2e1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b099328f490ec2af287f96bb4bec6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58ac778087d075b6cb7da511f2f52254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f236367793df4d71306b5d01f7e01d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2248e13ebdf3608e55164608e1be31756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bc6e5576b5addbc10b43aa44910b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebffcc46978df74a94101d87f5f9e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae4262f44a070a2e51ebe26b72b09159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d05c60096e652023258f8bfc3391e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9299a35e96996c41570fee57548336961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb693bbb41e578f7ffd21b7ecb873a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61c572ba5ce02066c6593aa959dc9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcae71498f72436adae6fe2f0810f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f15608a90b364a2a42c565dfb91ffa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51198faf3b9f20bc823400cecbe304af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddd5e2133df6229aa45628d83f5cac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792028a82459241013d033c8604ad7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ed3da964b89388988a54b96b71b9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd416120da1903e09571185bc08f8ec270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9aae838ecf3c1adbbb63c430bb6c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5669840c6e4316dc75b36d7e821ecde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3b946a3c367e4e1ad80edbd10e10773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d38536c22c1a4e8e2957dab106c2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21472d112485f79be63d012735a027cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184aac5cbc477cf06133e71336e0ac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc890d28ab48c0b44375558f50a4e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651dc74ab5adc1a86dd303f02d6f68978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a53452535b608fd90b03d4ca1b024f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67998a044c14f71459dcd3761c0ff580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40369c0ff079df74112aaec0746a8e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab0056d07a1c1e85f66ea7b7a200982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e366e92850bc61b8400fc6e4097bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310971f7849638028df619d20b9b2a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d44688e9e8408cdd047fa794cec885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbca5f895f6394cbbb08582c3fba9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fe78a50d1a393f239a09789ac14a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8bdbd283455fa2c1053d152f6431c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6dc15144077c3d3a59cecb22456bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2415812daf6a62a8dc1e290466f8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29187547024268074252c34344097891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124a8818a9a4b254b52e5a06f3467292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04770fc6b60052f226c3acccb0fa1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d67b59eb4e493a4c91794b304187094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f172d5572c36506317e411a3d35a4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eaa98b581d0dd677a9150a04300d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c830f6bf4e31c4f4861ce55f09924597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bbbab9a53b7276656a244da91ef1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278d891f1fffd76e24e46e03113c2e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb530d28e12d865a1a59038b1b631fbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95348f53176aba37540414b57f8ffb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027330cfbba6c5b64370ff7f464ccb71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ebde9a350e21319e5be053bf685ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386007207e62d3fe96ad630ce94e65c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf466194af8ad261008de09eaf9d18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15c93655c967d0c59dbd683027a60c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807ce366403388491a117473584209b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715ce0644f420ef285884c0d279f1a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771973635f18410e52d2219a08541b92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6edfa2ff2a5a615fc77aab36085fdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217c8f1975c14aecab3058ec6661f59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d5c4d57fa476e1e44271ec77f6559112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fefbbdecf296874d500dbcfd1355d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acbb501360acb2ca890b48afe0193a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0107560e75688cef3c2b032e09adbd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1344c62458ed5b0c5af6341785ae2d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b7e984a2105cf13592d0045557e66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09acdcd3b3210e8cda2b12340b2bd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95118c06410c15015e4398bb8873b8cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883daafbaab95a79151ce6e31c91504c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9cfc46210a00e9d8d15ff7b129ab8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c22b6894ed2537ac79c02540515e35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626abb4fd376ef3d7b9fd2b6cc6f3ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eab25b880e752765277d6192eb080124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7b291acad4b9b3031619da04b35a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64715b27a2acd5978afe492f21be21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1380e22be320f35a65d4d560bcf6326127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaeccf3f283a34c7178619dafdad75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c021ead49e68b466e4a6ed6d2bfa56f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa15e4ffc10f50713ae3910490c12be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618cd1c81b598f4e10f6cf49c302a77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12295c34d5db7155c8e07b3b6d41d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4696a42c3f10a5ec83d2b6e1245d56a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46754bf9d89050af2422637de12c7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606bc3e9a8089161c35092388c88487135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0e6515fcddd1831b6e84592ba5d9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f0c017379972d993c3fc4ce0e81b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06305128aedabead4ada9481f5d34711138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d04f2991ab10fe70c295e73abe5f03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c6573b5f956242f3ca3d25418a560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b508a00071ff197d311830f32d6faa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd516dd95e8be42c104dd6509b573716142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3895ea0aa8b08616b4a6c3a6063cb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e73804015f5514c30d5e66f2570a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d845192f1f517a24f08884961c8fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e7db376e9b6e7478d9f79266eb38d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b035b69232076b1848d1707bfc178147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc92beae66f7755772e0aaf25dcac09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1d51554e5397e9d5f37d488cbe90c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b696dcb0d08867e7e31504ffc1250150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d004e47efdc37d9632ca717b869615151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b94e55b088933ad5901436853d4d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b44fb075448468fee3e70416fa5b63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f9a3a7b582b14488e23beb2671860154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c367a0206409979820ed556da3721155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217f9f2435804de5b1d8ce2d1103ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231b647b3332c6b08dd7cc1b8e0e770157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07655c311fb2916429efea9008540f2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e8f16ebaacc6a3837715c1f363b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faeef51e7b7b4d4d61596e7dd76071160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff69f4bcbb25d11e0ee228f4c4b6529161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9982683ed20fea51e9fd0977c9877162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b179e3bf8b9fe46f14dbf4d2cf727163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951b893cba54185c439bebe7bc353f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3cc404220b684f363965e51d1ba75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5e5b960a794b6b2737c5c7bd9b9e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a64d61ee8f330db303eb68860a3fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8b36b8a29fd64b9de956067b47bbc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c0007b48452755726ed9528886335169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db61b9c81b07a831ff663e433ddf71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fd204a15d6277e8f50a51f4a3c211171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88b4060848283ae6a18faf4b0ed906172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8043b0d1a5abf4d06e3d8c6e59f2d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bf75bf9cf2099b5a98df8612c0315174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acf40437c38f6bce26faadc94110b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de874702b7e4037a542062423eb813176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8b5752f0d0fb33207a45e57c4937e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c31d8c57f260d411ff2f11a8f2f05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470e59be44f28e984a5cd533d17ecb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98432f56b32bdf2cd6632648d1eea0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dc9d249c05a507d5d4ca979a77e2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f015fd7c24560ace44e1419dd76bf49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19594f12fb4768b3afb7edf084859183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04285c951073b8a4db9b25155bfcc36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7960a594a8a2ea376fb9275351acc6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8140d64d9b19d9df166a99f9beb0a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374e65d0b0d9855f139984398db6afe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d618d0c795e854789cdd6b7ec14ba1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d76b6ae5dd019f220f90e11e7f151189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a6d921c083ad4fa8705862bca8700190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150837051a34067ad3a6b82a47eefa50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ddb1e7d1314674a327b36b84643bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df674a2f4cba37d941809d67a04d2cf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a910f1323019c5246244192263d43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf7f73eefe1364e4bdd69f2edd83c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3b9ba16e70c0079c46f3ecb2a3287196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d163ded176b05445bf36317c5233b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2942c2aae36367daff76caea0cd75db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27bdb896c64ef4c7e2fe01cc8aa405199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51de28e1f8cbaf87e3627b4bba8786b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b045fbfdae790f5d979ac2da63f7093201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30936720f3404f28863920d67cf8af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e65fcb1e1212b2eda11d4e3f7f07f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bec54478d49e9e00853f1c769a924204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5b952fad33d400e6f072b703ecf91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17299d3e41f65190995f9eb53e659f0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1deabe47e3e4864cc74d1253b170f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089258a216ac2408b2cbbe73789cb0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404fbaa6b6998ad194371de7cd390c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61455d97178340bda85f82cd0b8fc207210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab7f9dc84b119dcef9cfd7dde8c1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e024dddfd4ade7246194b7430bb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d72476f5484b5d67b49bd75d33235213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d56df57fdb48cbe4e12f5d532b6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d40a7af3647ecfb38be022b2889058215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63acd9db344fa3f5bcdeaab6dc7a7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a985c39ae3803023832a87a438486217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045a2d5a28152d537710abc56f7ad4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd67e70b7380ebb30ddf5838ce8e04b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd42ce948774beaa24e92ff5d5ead63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7f6c09e400264a6c200aa0bf16634221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571b45dc3c606dbc353fa2f7ab33fbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36e8753912b79c1b11cd2258c71685223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1239475622068278c7d7e8515c0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571da0aa0c448d9320c683b8fd03b364225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe16050a775ae8b7e76893ec7dd7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03476c82bb8d6849167fdd2b409737227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b56b29ba2ed1af5895e5de2a2bf6d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bbff595c4d34250a20f854f08b59a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bd40f52af0c1e74f051ec94a875b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f0671580b3276d59425b7764c8d4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad189d5a17232fe75d889435e0a50fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6500c6fc77252e677753c77b6fa18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef4270d975aeac372178121d4db4f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06ad3cbe20d75b7c0b5619d9b1b3d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24293735f37a893ac817f8eb7935cb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe771aefe2d571ef83a8392020f9b99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954ddc52b0748b362f7179c835f93ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0c5f410de960daa63a38a84c98235239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e0146c1d9b9a5debcd68d5dfcc14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ee297c6774b919a531da36cba07d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d7e56dcb58b438fa7d65516f2fe92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74703ef2d038566ec66d486ee2a9694243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d8c8d7edeb60e128bfc5bc244af6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e579ff30e00bb3a37cc11ee5f2707245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08ebd7708e60c2d7fd935747d4477f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422146019c396e333c0e23b283f0af4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655124400c2ea5c3cc061a47de8cd96c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d2564d8223d40d4ffe22df57bcd95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e759e1d16e8af8a4658c53aa766bb9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f0664251d351116d6bb434ba4cd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9cad088dba626c289dcb16cd0f004252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37410e97342259dfb49e9b7798bb52bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa1a2a49dd60ceacfb43d87fc83ce9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef72035737208268ca886b43b074f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e4a1c7b8f322435fbe170eec193a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3fa0ee5b56c781d4051ac25ea7dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9935ca93631f89348d5cbc3bb70ebe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a2e862b7b3902ece9a7769cf42904259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b623e518d1894ea2f8e327f9b58dac6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9f2ac4dfc34282f7aef5d94284ffe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97756613566849325299a191752e9083262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fce70edce4d8d7de7b288a51880741263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fd417391235b49daa88ff0520e018264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257d1fcb005a6968cb9f110af5a6042265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a072fd99e599a32a5810ea57b6a2c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e39e932770b1a331d21c22e81d4301267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a31b62ec7edc1025210e373288fe2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c22e18b23c4d7feccf43c4e9416ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6c5b5e99f8ebb58d177cb0981673270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e54aab7355bc8b4d450d37f94e6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf1fe6110d7ccd1429f9266ad4be5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27e965b0e548f0ec971d91afe21a71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5b39b856bc6075d671c808b16c0e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135c97bf90caa4b6b73ef83d6fdaab7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553085fdc9e9f00a3198426224b531c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c33998201a699310105b448dd15d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce49e05de0af4ac6283269f3d36235c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb436ddba458646a3a542be2b775367279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5c5ebf2917f94c63036282d2f1084280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468b3e38635221169e7cc2793f44235281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637787d4922794598454b74bd26dda8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd573e59d5087315412218789656d0e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37454cf3efca6fbb9fb10accdad526db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1218c2790edd610ead5c97512671e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd65027d3e0b3b936ac919bbe79ae3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b227abfd17fd2f5d7920a7e9abd416287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df85aaa9278e727b3e71a7a74a9501a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01e4494e0d4ff7900ce2cc52d8e16c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b64b69b1ea20cc67103a11e1bc952290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2049d846da5241f68d4e6d94c0b34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef88c4d2fff5c1ee80c9edfbddf7a37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35179f4a9c9bba1eaf1d17e90617cbb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d21f07d1ecc637829cea565fda2c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76734b9ff81853a00ac929be015485295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3162ce4814a840217827b2c55484c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8e0af9e3633bc8308b9e5d008995a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea4d5505396a7915e14e8595b37114298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30de6eeae9d4ce872599cb4809f3ae3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8b9114412197e280c6360f4b5a577300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91931d1805c53925064f68b24ce2435c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ef29fd34cac514398f8a42cfc6eda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9736ddc7cc0aa486253ccf9f76c04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50e1c7563efe06282cef56d1ef85bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b8867f66535fbeb464df51c7c4e4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20202cf2c6c3fad80b3a8deae17561a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b8235e16dbc38e825a97f66020155307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cf7a2af2d12b7d7b1e64ae429296c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ae49481f2d5ecaa389a85807575fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad924c9b1b7ff6223a90553d46e63d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8721fa903ca832047350768c1ab45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9178199c4308759e3ed5e1eef950db1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e226d500be183b9c2684d91402cf2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2c0b7c68b77c6dcf870468ae07277314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda4e1d938e4e74ef525b398ad77b59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6eddcf6bf2af7ee8efc41847e73a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f2a8746070157df14cc202c6202d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76ba69430c694bb63b63e07f49941318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e487dfb5750cb6e931b19b8f684c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222dd96ad6246ffad7790cdd65ba0a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a4e68b9e3ab99c491a643d37731e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ca15f7b7a0592a8816402dd678825322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b6afe32c2051d51dcd6b0876d1fff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ee5e351478b4399a1805120073fcb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc4493b85c5a311c2e5b9a0cc195ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2e4cd48d3acb155e5e9c896727567326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ae1a1779276e4fa28af0bd9f7a6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2501d4d811a01d3120d655684227b07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06072a52ceb9cd647bcc8ea4b4f7a2f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49229b0a75fbb46609bc5f2b2617030f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9b4547e2b8b8d0425ac7ff37f00ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05e1fd5c2aa3827a4c17e52b5274e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaaac560647366d6ed511ab24bd0f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06541449647485b43dffc6a3a19a414334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746140986e35cf308eea7e2d6e290e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84f2df53063f2397a7fda58f2a19c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb49caba38b01a881dc441dbe448cd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f8ac5db3c36495ccf80ad43cbffe1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d234beabe5a323a0579dc4ce129472339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29fab74027f2eb810256cf0120c543340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0f6083ebd2e3a5c8e4d31358f0973341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc370f4e7566d085b4cc9780284c739d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982bf16f7b2ed6417fc8e24f97513cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672be127025009e89cb22f6fae765297344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c4616dc71e79ae9d7501faf3274ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539c1c67a92c8861fe640e607d9074346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7d6d6d158e55b1ee7d8652cc8212347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2642a38974f0fb3d42d357f7be3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b4bc2e0f768e3392f2565e6fe3a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cb2135d292bb181e2ef8dd495f278350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b20601416592f10878cba416359ccb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d199d6467ddd240ee12cd778688e85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556ee0496ec9f9080f01c0bbb498ae9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6620eff11500fb193ef865fb7cf6440354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f4678c3a7eb9fb3038fdfcd62522c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175acd60109b3d79b1fb45caa623e35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93bf61415100bc6b0254ffd1a0252a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6e93135a404efdffb0cab23d51f4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deafbc1e6b3206b73733e0c2b6c4e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c1b14878a34cca590310dfad98fa8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4c3b7d99388acaabcf9206599141f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25348d66034f0bf614f22ca4fbe0426c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6fef736180ad691e45e5127bee85e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de12a21eacbf991f887e3e2aa67433364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097988e89dd1eb98821f9266938da1b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa928924526930a5bb32b90f90e172366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae7a81b16546ea65dc37b81ad46e57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d15859e8052926a9551f6708413d96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6bf641ac8e736692ff04850239042369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967170041e978c9b9baf7b7c80d9324e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a7dda78fd6492a1f2688331b76074371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802117402312ca9a89544611b0a57ac8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f40997a347a98406735134d5f7e80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79a6b2e4c2243b9fcc8c788f2b2456374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4504113b82ef14f422df46c99bd3e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767c6aea6ec0901b7c49b8a8874bf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6223ae09eae90793cc8b71e9c2aca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cbb62200938a1c2161be79c7b48e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0cb94d2907bc028edf44498522315379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c732e4c2e296466a7f88e726630ecb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac7eb537504f7fe0d934f427c68141381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317d2d5b83165e3b1c71e5b3a2d38d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2e4cfeae87d643552f1e964f49c03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45607524699755f67c5a6c3427fcba24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072c37662fd73d3a1e7bf959e218c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48998dc026edfab1ac2046af5b9482d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c383efd046fb5df59b3eb06e6336f5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0583c8b02cffa65e6e001ee6344937388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f668265e48230546a50e175cdd23ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8978e2e24ec6e3295948252e18bf4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2fca97c906111e973bad5fa990f2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85ec47b71fd65564660ab260ca760a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9157804db1c9f625a257448143a61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc409e807bf555267cc0b906f7751fe5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f1ace5159306a20b61f0732630d7d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a4e4c044b3ecba35a2a3ef967b67c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cbd0785d8ca33caf25d920939f63a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523adfc9639626498a974024a9cdb12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8db950fdba8eba60bf61459a1b8142399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab8a165463ad1b5b53693d0421f62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bc98915ed488c63ac828d4505e6eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fea9ea9960a9e3cb106a5aa8414a13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e244583461697c1a6fe5d93d4a539f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557226e04a1abeb23ebb9b1e8eaa9266404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56aaa1efbf03c855b0fdb2bd49cd57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e401a095045fded0bbe5ce46f18a5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d168c2948a62debd23323bf6d3aa55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a5094f832577f1a7730de0838f67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c436378db8ed6124338366edf194c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650ae8b4f088bf2129230ab270e262e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fe912e6045f4044b67c935c430678411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218047d5b4e74270bbcd88c694c2231412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0815b3b0ff5562ac14ae96863a1ad5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7bf2be8c28e0661b2f153fa516ed1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7744d6c18291f3919c59c9a52710d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf159eec8a8c7b3e9363d00072bb7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18ceceb9bdf1fb5e6a1e83fd2bc874417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface1e3d58dde042a90943ce40c29d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8e765c0f7714acfa6a2f61fbb2799419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350162160b35af59c9d1416e5878fbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af44cc08ff625e107f3f1d5f1a9235421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4f25f7c4c6727f281c2847bc59111422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d771405949c9243ab45c54f94bb2077423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd8bd06ba0f5af6f976028ecd6f39b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5fd508573e3f95ce9d35eb5f58bef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac87cf244d610816cf747e8e3c0501426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9b4307a2d5fd7b4322fdcf954997427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dfbee1d42590e987a8c46cc614f6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e064f31fcda65c3dabdc6d843e0df7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742c4d96a8ebb7a8883b5c9296e95fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5b77cbd67091d6e3301b71ffad18d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec65beb8338732e8273463ddb2223d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed99f647c62ebd5f3cd95edfbd4ed5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186feda774d5ca32b8090aecdd838a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711690ab671e3d61e37dd18cb3dd411435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcf0edaf1a44ea98cbc3f56c56cdf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1865bb5ca2c16408843cd042fcc00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebba13539b3b920bb15e1a17b1b808438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee3af906bdaa625a96138322c09057439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f9cc43f718f2d962c14a685aa6b92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc62ea730192a11f4ac2c97a99ecd33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5b223cb2185f3ce42fa9e6404f53d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a2c47243dd18f029ccdadf4d85fad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd92acb4e72b71c3d53c5fdab75b47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50bdab900aca1c1c854e628361c240445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf4288a0d0097125c61cc8487231c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c866bb942b0cc964c99f0a1afd238ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34b9525d67ace3e171d426927b4f1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deafb4ba8c52cdfd5fc660d8d06df7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927cc7b7e77ba8a911e8ccaa633f7a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90540b7cf8ba7289aa218d468cf672a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bbdb62a120d7bdaf1462da76aa389452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf889cc9b71c6bb960e20c01e67561c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e011a688a2acaf33806e22862b03b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe57faf4d75f869d20a5d41ffea7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2208a55615a0bbeadf7b287ae0bf7fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9ad3be2fe35a31c6f57d7454a967e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55f42bac556f0a67483f113a1b687d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff55d740cc2cc5841b2e3ca2b51496459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66a19680c15fd33a02254659e279b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cdb024fe3d96bf03d100412762435461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79b690b46832e6130dfe9d8fd2bb33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54506aa7852ec0889812606773c7b9ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aed65ec3cb17989b7365026aeeadfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e662908580ab11114fac4c213a3a52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fc54248cd3fc4460eb6697a5fc7a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3deb21ef2218c53237e4b6d38917c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8032388ada095ebe20bd6b01f147f56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e99f4f8dd5e9bcb4cb77c5a0efa46469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8527a0ac59aa13ad0a3b6208b0b1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10e09e2aed0fe6662727cb39660994471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4fa9af468231df624432983d0fef9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbffaf070f1699386f5d3149f542bc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03121594aeacff3c3ab09f7853efdd05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c52a971cd33b82ccb06db971a6ea7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6b3b3351ff2bc8396a1e20bdf92cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73cb3924bde29320cabee5ada2d1c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292bcc8276fe4a3c2eb6abdea375667478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bda07e2e6b60a805a57064728690eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605712f8e428292f32f3670390e17278480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddf394b07b31a991f6bd0adf9d1927481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750843dd2a9f67552f3969b74dd660f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7483a0e886a66d204f10c78abeb6ae1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf954d9b0429876c387655511b29d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74179bfac6c081c5939848866285be6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897a5a453fd41f7a7fe66ffc9a33150486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5578b2e9f6e25b732ccab8cd91bb2cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19682b3252421fe5940e9193124035d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb75c8990b92987be39bdcfda5b82a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1822499f9e5e47cedb6550800537fb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21954f199451f64a6cdab3d94df8aa7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6af90607860bf2791fdc8d97bde4b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c35b2b0ef3fec3ca5cb62f3ac97b1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16249d34db1b615dcd88c492aecc1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4cd7656a5e5394b7453ba170fa33d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3601f7717d5e7c650e8fcfc929bca3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ece4a938d34b8b8b3d1977f998927497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a59bfa3240a9ad5a98522d20ff1ffc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ae7a868d883988caf90a8aa3a651e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2e2d27412fff2c3b61df027f85670500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b4a46353f4e2d76cb7df3226796a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2c1c1c5aa8fc94885797680eb750e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d799d4c876694b506a2934603c8276b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1694779a7728959589a664e42488d8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452bb76904b11064b79d453b9d21f57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5afd49330c859046c610f7d884fe46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3a7bca60924aea8c18aa853c8c465507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e9a6e747873373c274ec344cc0a79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab064b9cfd468fe9ce81c3443735e83c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6a129a55b664003429add63370d39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a9c0112174cd4ede2c48331ac14dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc363f69b7b972875502857335f09141512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfb355c82031c91a635520f11aa5be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37203fb47527284c5767e75c6214ddab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3535b2a65a8f8c9d90341135a47f6a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e639b0dd14bf25a6fadaa8b9da6f48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29047f7859e684abde5824e1be418f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a316d58f04bb00e119cf4df9b2ce47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00268432d9f83bc1975fcceb4d54e08d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8869f75b06be9d345fbd03e5352cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b11e786d1cbf41c29568825fd0fbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe78b50a1c581e69887325f04235f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ad73eacf99fb227e782158f0e8c0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfa4ec0f97200d60c21b7eef599f3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d077b273fa8dad7c256fcb3c56d2200525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ccfdf92d3ff19ee7539312bae5b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafaa11a56618f6d29f2e6269cb38c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53d0d7fae0ae3f3ad51f442dfe9df2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d91cf207c5a7ae4aa6a524ecddf76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6366bf8432f27eb0bc562dde659cd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4aab028d0c2b4ce9d7f4aa82dad0e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d6989688c8fb2e3082a1441dabe11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e52a455d167c5c36501476cf7191533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9bd509e94223de442e01baa6e6cc2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927e355f0d23d4091fd3a4f26e99a61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a96093b58c7561d21b287137c3d07e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e08042c0366035b87096a6a5f2a7e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a5d1070ef6e7403ba69c10eea5a4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf199acc0cc5da58c592753ba668ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7a031e619b6657136bfd0d2a42869540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fe0565193def820e5b53b54a2a938541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9af363c2d572d9b1b9e0f0a064fe7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7345216b70746fe17414e21c9bba7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d362f869e0f484cbe5a76dd6627b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e424c4983984206db282c6cb6ba24e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb43456e5b2be9f81779c2cacd06e4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4328b85e67da8c2f5230e294a2cb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfe7f1483acd3dfbb6ac603f1526e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de732d88b1b21164cda19ce764f033b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7ae588f2e599a73989ac1845dc147550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79657214b34eb98980522c246aa7070551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e9d327d608645281d9c9f532f79f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bcec9ab9b9794f40821cc9b967ad0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4108c4720d8cf7b9457cbe27daa843c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a4a979fab20b578d4bcc2e5b8f252555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ab57b7d4fc39b968c5dbcbb6ef827556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652569f18253044c4aad7461fcd04ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c60a4a15dba63c539b5530c43240e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031ded68ac1c4e9aec94eb23ec64f5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f69c7eb5ee57d88c5a4c809d323cfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935b11b8aee76ad124ee13c332e4394561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e377a7e827c6dd1a152133ad63cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125902f7722b6a0c95d2d63cd3e823e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fed2855c2c20b0c877f4680ba929e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49269e441c4b51eb59f7c1a40ca82fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f391f8f42c7e33a66c054bd1e95203566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9118172d80497375b3d774563ac18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc051a831b6b7ab01005c2b48ead7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a53b896386336ec4f60358fabfe54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769544d84417473b0c05dd74ab240064570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240716fa13ecba5c56ddd13117d83ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb78064b7302cbd5e273b69f408f00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9704f1200dab2c5fa8c0146c45af64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f05254b0b55597abcb2527b6d4e92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699216cac350691a9e9d55f7182dd81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd021660f10a7980711962ae80440a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be667bb04ad04f040f5c87a826d345577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f13f56b7298b01ff5167eb77728f6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38e1e4d25c9b2763fc7bfe088ecdef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d29bc240bb86ae5beb7d16cd2f32e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89067c2ae02e5c6f51b69728372e299581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080915663574dee4b6f3023650f514c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0623e56e628e2ba39b8bfde7b0be3dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83242b33711c5bdbd0bbbac969a6ee0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f4e6ff090a45c9e484a0dbb53d6f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaab2cae31f68c49cbb245425aaa32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02898cd0e6eb4b0dbfa9324f35289a25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8c900fbe8296a7a9256aafe10e2ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1f73019f654eeddce5913b0daf2ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97312592dd5b70e256a86d9160ecf86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff375c7fa8d723b7d7d5447f8e4b63f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc262965d316cc9ccf4c6a19eba835ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc95efa4af8fbffd0147e37c77a23593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befee9ef4432b20016a22bd637c4325594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ec6cdcc156d71a2a2b72b41b613be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b586916310f79226f19e0fb7f7cd426596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b24690c8b3ec00ab2cb2153d0aed8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcd3983d4c5686d9a32a3f0ad776b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280ae6a397fbf99a966f8be8c0a4e1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d5b590be1b736ebb58a3e50fdb727600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d999d8d2c141a124a7498b4df0c6ab6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d167b4c26877f1ab905d438f10a984b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88e0a06b15937581542e6762fd1126603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad510a71f8813cdd3a5a3d3c6626ca0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620114cea36313d9d90efc57f25e7312605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f642c0d1380589ebd927d2d1b805c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a551fa4c928c8d78f481ee21de8a9c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371661e7740774285b69d8101bb0de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0763d3516a718ab23f5caeb32a9b78609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140009a3f422aa3178fa77361f3ed7d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afe30cdcb54250058c97b6cb645df4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4d1cf1fc248227b34dbcf9e47fe90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9609804652c56e8c70572dff0e3e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5310b71090e680f1d5829e6a4b43b2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a61f081a83c718082b1682e5ae86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb26af9902201b802aa272fd4b1e3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d045d9e820101860bf864b819f2627617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c499119381de82c0eec6ca20b82b8f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c8e2830cbb1a3f82dc1a77360af3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89f03e8471957232e88bdb98d28c3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca00d29965aca3411c18aff394da330621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7249c3555658c289e216bda286640c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d1e38d1830b429b712a34a9457f63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1f71099fb5534f400c31d7abe2657624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d72545a351a26d9ddde10a9e9b730c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32471bda72213433fb1e8d1504687e8b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dce36b733ed5da277037f5232618d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8a18526ccd08383ae6a50813610bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a440c630c3332c6eb1183c7b477277c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de62bf9b4339caffafb15010a05c399630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a16e23ca0fb99e871b0727b1c27c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0dc879c569df96cd7cdc79df4f85f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540b3c780638682ccf16488bc156321633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16319259f2e5aac615a0c43c109df4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a36d3f09e2c4a99e6252e9d24f1d58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3ddb1ec4828bb574cd87b4b9501ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb5356a59a40342c2d019c0e7fcba4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec023507e3338285d4eef01d56482153638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebe2c547adb7faa5909e513dad7545639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd79afc1f955f03d2848eaee0c6034c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455de67cb359557ffd95f857713d0ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99703b3a9abec12b68590196c54d6c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89450629db9f11a9566db1cce02c6873643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5faed07eddfd00136dd61787292ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d8a7eefb8e2f83eb2f8160d541c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff00c2cecb3dde721e7f9de8dee114646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648e91a9ea7602a1abd23b0b23233c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37c6d095e7657b4eda2dab469e957c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a26a8fb846499ff4e79400c7df88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fd588202effcd4783059d4cf52532650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309c4e14a981132b3aa0ad317b53223651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f67bc31aa8a5c7a5f00d20a9112f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89906ea61b410455c9edb0397cd706653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf52e6c24d855c9727c836defa531f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7baa51cfae8d212551c7882b8b4d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb1e00477b1c44411af2323d5637df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de89fb2e815e05b6b097506c1e6385657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a1bb4d8820f450bcf1e30fd0bd10c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dcadbe71cbe70c8fc727292b39962659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e90a43049125cbfe371d9bbcd0a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c484176699de2148b6b0edeb27dc74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120936274bb80a167a3f369d7c27042662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aafdceae61fbaf865371a35132c425663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039438f65ca8517f24b504e386a00175664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67d8fa22478439fec356a3be934746665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8983558543737b44892c0e140d8b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e6a3fed2eb756030d92a2be9b8ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd73519e7d77484f97d2fe37da1750668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d83d5eef6b813b9bbcfc6f6ed3644669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e87f5ec5e9730eb468ea1d8e9c459a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dbf663588596cf407fae261b53872671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a26ceca0e5b90637dc989559e22f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7abee7e3db5dbc961efdf802c20932673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c56e0d7b3e595929c242b70803018674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c662fa1c7d33a69a921697bac76a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e4e3defda28c83ef18b316fd23eac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea59a081d195f96352f1c9d7622952677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10277b620297ced8e1252b751103a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ea19b3710119b4c4f9fc99de4584679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084199093dd291b8bdf05aa16e20334680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348706b35d2f993202195d78430af81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b5d18201e94cc10203ff81b66b15c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475bd4816c6b090a54df7a9fbbe3089683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b868cd02af76f3315e58ec5087d2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578e05c8f05570e1566a0206bd58879685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32762e4e2e0f1da141e6734cbf6765686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dc2e00cb25a4b4ced2cd27e4f184f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa7e92e2d5906d6cddb8f703f40da2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503f5fc1bdfaec38ddd0f6c5c70ce48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b889a7612c3cf8c06d42732b064585690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9557a5c9ffc0fbc316e1d611f762d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ec2be326cd31ec10ed3741619c0e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de065f9986d0c985033714773ec7a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9d366212232c07a5e093d21889c5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a538c8132da58466f97ba6c249edb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a6530b03f92739b47f10110e1d56696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142677c6211122aa0e42a5bdf1a77c69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc714ac083d5a6120f15087b2aec11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782c2faa656f964359ba7f62a0e9b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d653f9f1b88a6d46c49659f86dd24a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477e60261c380ab56b5a3fd27624151701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaed7f098fa2ff11f0efc45b648970e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0b9f0f56ff624639e3662e089c904703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52a5fdd94848ca3e4a4891c0f9571704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb31d24a22cbbf3533410344e48c5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ac6c4e7292ef5036ade5f70016a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414d531f1397aa579d90b5a9ecf3e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c5279205dc4f79ddd19d17862eb0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d285a2ca63e26841e42194a70370709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ca4cdf033a927098fa5b6c395b478710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c443e337d171e5454abdcb1b03c97711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67873f6a0f21b9097a9461d8d5bcd38e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332d3b165186092577c70820c77527d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4265a6cc4518dc215415ecb2796e37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94066b6b42edbf3ab5938a2d3a90d81b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47d4c72ca50b4bfda9dfa2f425590d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44009865325b6fde475d1477170db683717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b62518afcb8514cb07885dc7fb56a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6f31a029ad83e8c10991b304aad81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9c8aef33f198e192c9fe40266a6a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafc04e1ad33d3d4c8affd2d806dbee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fafd85ea12442d027a4a8c65390895722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33814cc0388ae358887bcd8cb8b39b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922965567482081937d231d52d36676d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e836d96f212c55e1947801e3a235d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b3e0cf0ed645a279dc826740475fc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c071b3c62f360f4870cafce0ee4ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655cbf6f4835e9d07d3f19da8163aff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b78d32059b024b5edcb734906a659729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e699fe6edd79fd5e67ac5fb30dab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d62486f3148846e5cf3b1337b3a46b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b863c18d90ca5f2f74ee7473efd8913732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b54a9c78854d4f98fdd9437748d63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e365b7d83e45566d4c56ab3ff31c85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1b367c739a960991ab88fa85ea5be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13c39b163aa892689f673a5ad83046736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bd68cd2e5dafff445e20aa4d155c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d44cc97e3e5dd1ef2ef548b0f1112738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861a41805eeb643309b6c3c1783442a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff3bea309909bb45d3ee986fb58d12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e634dc478b720ae7dc389e9709f090741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fcf8f7f36dbb8b026fb658ba46b0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199ee43abab1f7d683ca0a3c374581b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655fcc40de8aa1ff211cadec46005c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a6a91a403e721a411f2a85296c87f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7227c0a844690cfdf6c3bc79dbb8b9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c51910d4427b6bcdb7c4b1974d4347747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2d580050685ce3c7d736a3529c2f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e79155a4f581e6ae2c49755f0e620749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4008ff499752761eb45bca1d5f2523750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f156e11e64ea8629b944ae8bbae1e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2a4e740dfd1caf731463fff114559752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7738066d82f42142fd7614ea26a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8e0aece23079546f7c52e8b99a2c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7003b2c360e9ceb15ebd9f3da211a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14287e4897a668ace9dff5ec02ea948e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653315e62857643d4c42b7e6524882c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b78d6186502000d2d37d18d1d85a85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22876de3bd976cbe6c9a1d33cc2bcf8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded574106a8f3c2c844adcd920c91e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b3958d7722f5bae3a141865bebac8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7614d8deb63862aa76c52e1c71e3c16762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39f5b59f2d98ee842464c405991bef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31e43298cc1eada9b858e6a7616c25764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad190880ea7aca05d9eb8a2323ffc468765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c76f322b445d21ff16d40c77187171766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a85b0edc49a2d2ddc6d6c3b3a2dd29767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18160765e927a186c0301bae61a6efac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ee5d72b503c272eb4a909ba0c30e3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cdbbc31301c5ce087260749f4c943770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5adffde6e4eeaa3b812e84221b0e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e2f2acfbf0ef866986869b54d9d0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933de2965f2fc7d06e6f04f55af2dae6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a0d6332de932455129b00c03f12b2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d64d41a722ca8e43c3d6a78d6ae20775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08667a2194f218d7cfa71e4a98cdf133776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17a55f4caeae959ae4d7719fe5dbc5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2324f27ae4cf15fcced61d2dcb7574778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9366977f1fa982ba203bdb77dc45ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c85a41f2204db3101183caba219ba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783617def72ad858a3af9f72fd71252781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2801bfe5e282c4555536a5f6340b2d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900f50a688d4f17eaac356201a1db53783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bb6a53bc6d7e1cfdeb1de874d8554784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413680c5845a3c066cacf3318bea94ed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c6c6679ba5049a9933fae6f1f5b3e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9829534dd5cb41f67c5070196f409e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e93c091f7ff1ffd6a316e5e379c3b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f4f9a5a59865a64a7f3c63ef4c9b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e5d26df676d1bb12af085a95fe569790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17562cf4841b65c869f28b3e60512b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a971e042477d6bccc28d85676aa3f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103a61dd0fb5d31445b0c6d39926a7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f67c3f1097e00efee7f716ad903e73794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673d28a2a77d64b699716644103eb4b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd69a7964c7713a10261ef9269b92796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172120c71e9300ef3adf86ac5fde7449797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fa264df10ae6a92876a0ba52bac94798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534714b905c022c333d5caeed023e8df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fed51bc1f6c856f14bb1b64e318fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3bfd7950c840130652fa766b8f1ac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fc5a675f55bf1ee67bb0fd1479ea3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d1ea57d6b0cce14907617d23e7fb2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7ccfe645933d47f9f608d7abb5c62804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d3c514728bd7a28289fa3bbaf75b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca1e712532e5e2b03eab7a1557f45806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0bc7706303903f29d3f6cdb7a8f24807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1282d2980fdba80f17a6f807720cc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37a41f9b274f347352901d1f4ec9f3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aa6796878218c5f670d09f17d6f27810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d0c75ec0e5571a4ca7c9cb3cad9f5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d8897d696680f963a55a5c02a9a04812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930931d6bc5eb8e77de8a352425518b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170da3ee335b7b11b783733d14306f16814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f195427f17fd517c3fcba750abf36815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f390fb37f5fd59b0df877d79cd438816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d730399e394141a114fdd16722282a5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f3bfdfd1ae7cfd31bd55f15379b53818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab2d2226ea575ac34bd5536605b9a8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed492f8d7fcce6c19114eb4b89fd1d0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7196ed52685f022abe8223e3fbc9f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f1e870a6232d5d75c871f50ce70e8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4dd8d317d70c604e5ff5c69a82270823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcdc5e9a75fb7073176871f183c8c1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8810967b55e7cf5358d07bc42fb41825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b87ea7d61d998b20bc4cde19354c4a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46d5ac25baad0373c21dec924cf551827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c4db20ca28a7d4e7a30e3aab4d072828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb131c415552114c8c95769ca3520fc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea263237be71d3756b81f2eeb84832830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4cebe7fd923fa08e6cbe6e82cc95d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7523b286b9cc53c4a424a9e2ebb07db832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3651df06ec24612b4f3600658f435a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913837fd87a79f9e5744643a887554f3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102891bfedc75e965bfa5db564b63b3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea428789f7b112da0fa5e46d469a4211836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb485c129e367d4db4234f82db5635837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193c273b6bac3a6a49a91068e3dffa0838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf46d29f2ddf32df2db1c406f34b1dd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f48ba0f2a24caa9eb52df3326600b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b18cb3ba56d92b5ad3184d637240b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29618c716187ac58913aa5966cb5bf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2d52c7b0c1c188d799afad62e484843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed62568d6966be771a58f0d21f222b7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d80ae5f643d2867889d2b44bd6aada845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321943c0d47f7fc8ef0b40c6d540a8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa689d3fdab52be1268fe0a2dd707520847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112a0bd038049c9aa5ee635345208c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b26e7bf75c1c2e1dc30c2b19606316849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d5e093b0c613c62d456483f19b8ce850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd31d2cae85a85c6f816f4dd256d957851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9cd97cd7809b1372fcfda1d97bd61852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab1e6d5c1a6972a8e53cd072b5cea853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4727ba9863dcd55f74c045d5442485f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155358f8fa1ffb3831c39bcbca665fe855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047fe16da713cbacbe88aa596b0d74a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefe2520ed5bec69e6b51f13dd6949e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc7dcb77c15ee0611dee6fc7a0440858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0ab6928aae89e2a5339bc3c60dbe7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68935d69c0e3d392b30ccbc4a53a0a5e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cfbe39ada768a9032d3b63ac185d9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd0b60ecf9cc20b097007b9dede204862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cf246b97e2a9a53507bddff3acd0e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c83eb7387d1ab5ae6d22000d5cc0a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ff08b266c757e1b96de5a2d814b7b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb535e50200df01887ebe6552c24d83866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb29867e791fa8db6e95facb8163e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd68977cb213cb5786d02eed701677868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00368ac62698d0926f4c2d4b350df92869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5dc195c03e9fc0d16bf4c660ffc8d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e842ae02430e8eeff992bc480407570871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2e564612837314ed5fcde61d09d73872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f1eea36c19ffce9b631563c8629ed873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bddfe18f5cfec87083b8d60a31f49d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c5ce4298268143f1a559094581546875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f82d2046278a6d5afdad31e7ed58cf876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2be3f5734efd313ca939a8836b09e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d996179298a7a5a76afc496d2b8ee1b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1546803d6c649220cc39abdf3c1ab4c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdb6f29a9e14f716dedee2fc54d4da880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14afbf21c1843f1f1a75c352b366f1a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cdd95939ad2549c3e7733f67dc9d9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13d2208cbe5e3cbda2e34733681cb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436a1c8278b4981dfd57a9806166385884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d725c6dd96753e36ca7ae1cd7b96790885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d1014e9c6f3bf334a564fd474193886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0522b35cf93328cc3ada967f8c77887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7902757ae398fa4aee38a7a9d1bec4c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77451881325258fd75e602fbd6396455889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc4cb277e1ab1a2cfbfc684105dab3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf39b44a4fbe60877549a1967d126891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf698078def284f2b50c3aa4dd6e12892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a73943d239ef22510a7c526210ef9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf1f3a6cfb03ee6e6a64d1548ef64894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f615b7556da8ebee326dd4b322128895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb99079ad5c7b1e99c86dde17fbb975896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2728488d6517652b306d0a931787c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cddc1bc2482544ec2f9b1311fcd071898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece16dcd45a425ee4074eec9c33b64a1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974722d985acd9ba8934298fa220f99900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75305cb14d2703395f6e7093722b7683901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea05abc57164dd3edfdd8c05a42fc8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240e7097b68cc48a719727dfe910385903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb1aba63926504e5a0f9cb3c38d24d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784ee344596b46fa554ac79fd2c9675905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cc458a73a4d254cf4024304b8e88c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26496922afa8a3a5a6897aa4e578c6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93403892a039cd47c208fd23f066f5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befec83968c6fbaca2be884209d3a32909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761e8b092bc4851bb53ca5ef80cd2fb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f03bca0fd6e8ca711283ac43cd3e4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341f02e7fb4aa74361ff25497f7f905912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2c9f8556c2bafc147a5f4c195732b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f5c15bcbfb8ffbc8a8deeb03dfb25914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876ece1ed377b40118d6e8c02c47970915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a3824f97a69d565467fd1956b305e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36639e37aa2f6b5e5f59b7399155634917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b6f9cc0bbd138579a25348930d3d9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c9c7b189cd2946a43d3bc4eee1a36919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e26fdd2b6c93d7d09e8411661f2a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec69353f3efa98c7663fc35bc9c4a7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b49fdaffb76573a2ac9a718ecd89c6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa563fbf0b5e273d00222fb6191a8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677569866f86e76d7729c7a04972e03924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72afd387f45ac2b022492141f6a8e8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f359feaeffa3a99ba3f5480116cc7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac3029a24a0ff36ce8a718c906e456927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeeb606fc04a816a884c5c48330334928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8324c9014cc5b0827c7d2309bc7f1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bc2c3b5e976e2cf6b2b5bf48728ec930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffe3afdb8cee21fac8f43c6379dea6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e4cfcd54c956487bde827af7f960a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518112dc60eadfcc5375845c9522e5e8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27970c2d514c9c1b10bac68d012efefb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff473738605b64323e8fb986463a1c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a464ef8d75d03975486b11b77e472db936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68acccd3c4f26f684b2ef3859c1590937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b47ec4d10cdd7b92b527c9ae89d81b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f60c3b4d215208199a2aca8dcf92e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b62ce951e06c120c41f9913abcdbe9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b69a7ccbe8509551f4bf60740f427941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce88dd7ace2321af7cf7c1f9de162cf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1829c71cfb7749b028c80b13432ddc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faff5a6420bfcfc7a09ab5b41977d2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee11f6a82a0f09e6ed0fe2b4a561650945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b33ef73e3cd3a573f24a7b9466c6c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ad4c64cee2c057537026902496bd5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f3b55c6b71fb9a5cfc186df36c474948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939c07dcef41971a4be8b4205f93f1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5150c0ad3572e7edd9144380ce737a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322fa0935302af0d7d96da958d085ea951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a1df819529da3b9629f4f32e901d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8e78abd3401ea81bf868203d0478c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9fffa2252414fadea8a84c0e085c0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82817573b5dd563e31c343d6c378e375955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69591a817a5e34b43ea565646ed1c1c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d172eff74a7c51fdcd886eac7a6ec1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d76a7e6049c1b3f1aaa3f9950170e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9044e1f1289219b82973d0a51eadec959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45605d758b3adc4657b36d16eb50cc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b622c56116d8d82bf5a15f8c4d07134961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b897392f2f86513651a2fd7472eb4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa80991c605b40e926dda9f8dfb308963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b744af4865ca706af6a89a67aeab9a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5ac1c577933a15b4af403424baf29965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78784c6670e9f2b9725f7f1bb1426c77966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbcd82a296005d48a7c4469205c097967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c582faa5ba239e8139b087a141e1e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ebcf7a15dc8b77e8e8cc87545bebc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee83d369a180a220f319df5f0c94147970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1330aadd1f7e8e8f4361c33bf40481b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671ab922679d9eb9ee89603703a1af6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f12a4b0a2a49e384622164e3a6af1d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a784caa1320bcadf8ed65349ea6b1fa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc745b5a50057956d22abac65ec2a4e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4153b90ecc776f0c7294798a33a391976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c62aaaaec460a46013d39f9260545977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>